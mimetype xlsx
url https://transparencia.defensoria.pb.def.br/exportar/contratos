--- v2 (2026-02-15)
+++ v3 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="626">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Número/Ano do contrato</t>
   </si>
   <si>
     <t>Data de início</t>
   </si>
   <si>
     <t>Data de fim</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>PERCEPT SERVIÇOS DE TREINAMENTO DESENVOLVIMENTO PROFISSIONAL LTDA</t>
   </si>
   <si>
@@ -1490,51 +1490,51 @@
   <si>
     <t>08/10/2025</t>
   </si>
   <si>
     <t>08/10/2026</t>
   </si>
   <si>
     <t>R$ 12.503,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE AQUISIÇÃO DE PRODUTOS PARA ACONDICIONAMENTO E EMBALAGENS - SACOS E DISPENSERS</t>
   </si>
   <si>
     <t>VELHA GRÁFICA LTDA</t>
   </si>
   <si>
     <t>057/2025</t>
   </si>
   <si>
     <t>12/09/2025</t>
   </si>
   <si>
     <t>12/09/2026</t>
   </si>
   <si>
-    <t>R$ 2.470,00</t>
+    <t>R$ 24,70</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE PASTAS</t>
   </si>
   <si>
     <t>061/2025</t>
   </si>
   <si>
     <t>08/09/2025</t>
   </si>
   <si>
     <t>08/09/2026</t>
   </si>
   <si>
     <t>R$ 900.000,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM MICRO-ÔNIBUS</t>
   </si>
   <si>
     <t>FIBRA GRÁFICA E EDITORA LTDA</t>
   </si>
   <si>
     <t>054/2025</t>
   </si>
@@ -1890,50 +1890,146 @@
     <t>08/01/2027</t>
   </si>
   <si>
     <t>R$ 11.400,00</t>
   </si>
   <si>
     <t>SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM NOBREAK SMS 10KVA, COM FORNECIMENTO DE PEÇAS E SUBSTITUIÇÃO DE BATERIAS (16 UNIDADES – 18AH)</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>INTERGRAF GRÁFICA E EDITORA LTDA</t>
   </si>
   <si>
     <t>055/2025</t>
   </si>
   <si>
     <t>23/01/2027</t>
   </si>
   <si>
     <t>R$ 3.215,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE CALENDÁRIOS DE MESA</t>
+  </si>
+  <si>
+    <t>003/2026</t>
+  </si>
+  <si>
+    <t>20/02/2026</t>
+  </si>
+  <si>
+    <t>20/02/2027</t>
+  </si>
+  <si>
+    <t>R$ 67.089,85</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>004/2026</t>
+  </si>
+  <si>
+    <t>R$ 32.461,25</t>
+  </si>
+  <si>
+    <t>MCR SISTEMAS E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>005/2026</t>
+  </si>
+  <si>
+    <t>20/02/2028</t>
+  </si>
+  <si>
+    <t>R$ 24.200,00</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE 02 (DUAS) LICENÇAS COM LOCAÇÃO DO SOFTWARE ADOBE STOCK FOR TEAMS (OTHER) PARA 40 ATIVOS</t>
+  </si>
+  <si>
+    <t>S D COMERCIO DE ARTIGOS DE BRINDES E SERVICOS GRAFICOS LTDA</t>
+  </si>
+  <si>
+    <t>006/2026</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>06/03/2027</t>
+  </si>
+  <si>
+    <t>R$ 12.750,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PORTA-DOCUMENTOS, DISTINTIVOS (EMBLEMAS METÁLICOS) E CARTEIRAS DE IDENTIDADE FUNCIONAL DO DEFENSOR PÚBLICO ESTADUAL</t>
+  </si>
+  <si>
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>007/2026</t>
+  </si>
+  <si>
+    <t>11/03/2027</t>
+  </si>
+  <si>
+    <t>R$ 21.330,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE CONSUMO: CAFÉ</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>BID COMERCIO E SERVIÇOS EM TECNOLOGIA DA INFORMAÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>001/2026</t>
+  </si>
+  <si>
+    <t>R$ 8.000,00</t>
+  </si>
+  <si>
+    <t>SERVIÇOS ESPECIALIZADOS EM CIBERSEGURANÇA</t>
+  </si>
+  <si>
+    <t>INFOSHOP41 TELEINFORMATICA LTDA</t>
+  </si>
+  <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>R$ 19.695,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 15(QUINZE) UNIDADES DE SWITCHS GERENCIÁVEL CAMADA 2+ (L2+), 24 PORTAS: TODAS ASPORTAS COM SUPORTE A 10/100/1000 MBPS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2237,51 +2333,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G118"/>
+  <dimension ref="A1:G125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -4957,50 +5053,211 @@
       <c r="G117" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" t="s">
         <v>621</v>
       </c>
       <c r="B118" t="s">
         <v>622</v>
       </c>
       <c r="C118" t="s">
         <v>620</v>
       </c>
       <c r="D118" t="s">
         <v>623</v>
       </c>
       <c r="E118" t="s">
         <v>624</v>
       </c>
       <c r="F118" t="s">
         <v>625</v>
       </c>
       <c r="G118" t="s">
         <v>23</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" t="s">
+        <v>583</v>
+      </c>
+      <c r="B119" t="s">
+        <v>626</v>
+      </c>
+      <c r="C119" t="s">
+        <v>627</v>
+      </c>
+      <c r="D119" t="s">
+        <v>628</v>
+      </c>
+      <c r="E119" t="s">
+        <v>629</v>
+      </c>
+      <c r="F119" t="s">
+        <v>274</v>
+      </c>
+      <c r="G119" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" t="s">
+        <v>576</v>
+      </c>
+      <c r="B120" t="s">
+        <v>631</v>
+      </c>
+      <c r="C120" t="s">
+        <v>627</v>
+      </c>
+      <c r="D120" t="s">
+        <v>628</v>
+      </c>
+      <c r="E120" t="s">
+        <v>632</v>
+      </c>
+      <c r="F120" t="s">
+        <v>581</v>
+      </c>
+      <c r="G120" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" t="s">
+        <v>633</v>
+      </c>
+      <c r="B121" t="s">
+        <v>634</v>
+      </c>
+      <c r="C121" t="s">
+        <v>627</v>
+      </c>
+      <c r="D121" t="s">
+        <v>635</v>
+      </c>
+      <c r="E121" t="s">
+        <v>636</v>
+      </c>
+      <c r="F121" t="s">
+        <v>637</v>
+      </c>
+      <c r="G121" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" t="s">
+        <v>638</v>
+      </c>
+      <c r="B122" t="s">
+        <v>639</v>
+      </c>
+      <c r="C122" t="s">
+        <v>640</v>
+      </c>
+      <c r="D122" t="s">
+        <v>641</v>
+      </c>
+      <c r="E122" t="s">
+        <v>642</v>
+      </c>
+      <c r="F122" t="s">
+        <v>643</v>
+      </c>
+      <c r="G122" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" t="s">
+        <v>180</v>
+      </c>
+      <c r="B123" t="s">
+        <v>645</v>
+      </c>
+      <c r="C123" t="s">
+        <v>644</v>
+      </c>
+      <c r="D123" t="s">
+        <v>646</v>
+      </c>
+      <c r="E123" t="s">
+        <v>647</v>
+      </c>
+      <c r="F123" t="s">
+        <v>648</v>
+      </c>
+      <c r="G123" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" t="s">
+        <v>650</v>
+      </c>
+      <c r="B124" t="s">
+        <v>651</v>
+      </c>
+      <c r="C124" t="s">
+        <v>627</v>
+      </c>
+      <c r="D124" t="s">
+        <v>628</v>
+      </c>
+      <c r="E124" t="s">
+        <v>652</v>
+      </c>
+      <c r="F124" t="s">
+        <v>653</v>
+      </c>
+      <c r="G124" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" t="s">
+        <v>654</v>
+      </c>
+      <c r="B125" t="s">
+        <v>655</v>
+      </c>
+      <c r="C125" t="s">
+        <v>627</v>
+      </c>
+      <c r="D125" t="s">
+        <v>628</v>
+      </c>
+      <c r="E125" t="s">
+        <v>656</v>
+      </c>
+      <c r="F125" t="s">
+        <v>657</v>
+      </c>
+      <c r="G125" t="s">
+        <v>649</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">