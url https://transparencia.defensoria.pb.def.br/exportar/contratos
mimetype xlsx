--- v3 (2026-04-03)
+++ v4 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="677">
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Número/Ano do contrato</t>
   </si>
   <si>
     <t>Data de início</t>
   </si>
   <si>
     <t>Data de fim</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>PERCEPT SERVIÇOS DE TREINAMENTO DESENVOLVIMENTO PROFISSIONAL LTDA</t>
   </si>
   <si>
@@ -1532,51 +1532,51 @@
   <si>
     <t>AQUISIÇÃO DE UM MICRO-ÔNIBUS</t>
   </si>
   <si>
     <t>FIBRA GRÁFICA E EDITORA LTDA</t>
   </si>
   <si>
     <t>054/2025</t>
   </si>
   <si>
     <t>R$ 12.532,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE AGENDAS E ENVELOPES</t>
   </si>
   <si>
     <t>11/11/2025</t>
   </si>
   <si>
     <t>54.875.274 ROBÉRIO DE LIMA VIEIRA</t>
   </si>
   <si>
     <t>052/2025</t>
   </si>
   <si>
-    <t>R$ 11.002,20</t>
+    <t>R$ 1.100,22</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ADESIVOS, CRACHÁS E PLACAS</t>
   </si>
   <si>
     <t>JVP SOARES GRAF COMUNICAÇÃO VISUAL</t>
   </si>
   <si>
     <t>056/2025</t>
   </si>
   <si>
     <t>R$ 8.746,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ENVELOPES E RELATÓRIOS DE GESTÃO</t>
   </si>
   <si>
     <t>ULTRA PRINT GRÁFICA E COMUNICAÇÃO VISUAL LTDA</t>
   </si>
   <si>
     <t>058/2025</t>
   </si>
   <si>
     <t>R$ 11.881,05</t>
   </si>
@@ -1986,50 +1986,107 @@
     <t>26/03/2026</t>
   </si>
   <si>
     <t>BID COMERCIO E SERVIÇOS EM TECNOLOGIA DA INFORMAÇÃO LTDA</t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
     <t>R$ 8.000,00</t>
   </si>
   <si>
     <t>SERVIÇOS ESPECIALIZADOS EM CIBERSEGURANÇA</t>
   </si>
   <si>
     <t>INFOSHOP41 TELEINFORMATICA LTDA</t>
   </si>
   <si>
     <t>002/2026</t>
   </si>
   <si>
     <t>R$ 19.695,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE 15(QUINZE) UNIDADES DE SWITCHS GERENCIÁVEL CAMADA 2+ (L2+), 24 PORTAS: TODAS ASPORTAS COM SUPORTE A 10/100/1000 MBPS</t>
+  </si>
+  <si>
+    <t>009/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2027</t>
+  </si>
+  <si>
+    <t>R$ 7.621,00</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>J V P SOARES GRAF COMUNICAÇÃO VISUAL</t>
+  </si>
+  <si>
+    <t>011/2026</t>
+  </si>
+  <si>
+    <t>07/04/2026</t>
+  </si>
+  <si>
+    <t>07/04/2027</t>
+  </si>
+  <si>
+    <t>R$ 800,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL GRÁFICO - ENVELOPES</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>N. F. GRANDE &amp; CIA LTDA</t>
+  </si>
+  <si>
+    <t>015/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2027</t>
+  </si>
+  <si>
+    <t>R$ 7.400,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE BANDEIRAS INSTITUCIONAIS DE MASTRO E KITS DE BANDEIRAS DE MESA (COMHASTES E BASES)</t>
+  </si>
+  <si>
+    <t>29/04/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2333,51 +2390,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G125"/>
+  <dimension ref="A1:G128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5214,50 +5271,119 @@
       <c r="G124" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" t="s">
         <v>654</v>
       </c>
       <c r="B125" t="s">
         <v>655</v>
       </c>
       <c r="C125" t="s">
         <v>627</v>
       </c>
       <c r="D125" t="s">
         <v>628</v>
       </c>
       <c r="E125" t="s">
         <v>656</v>
       </c>
       <c r="F125" t="s">
         <v>657</v>
       </c>
       <c r="G125" t="s">
         <v>649</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" t="s">
+        <v>454</v>
+      </c>
+      <c r="B126" t="s">
+        <v>658</v>
+      </c>
+      <c r="C126" t="s">
+        <v>659</v>
+      </c>
+      <c r="D126" t="s">
+        <v>660</v>
+      </c>
+      <c r="E126" t="s">
+        <v>661</v>
+      </c>
+      <c r="F126" t="s">
+        <v>457</v>
+      </c>
+      <c r="G126" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" t="s">
+        <v>663</v>
+      </c>
+      <c r="B127" t="s">
+        <v>664</v>
+      </c>
+      <c r="C127" t="s">
+        <v>665</v>
+      </c>
+      <c r="D127" t="s">
+        <v>666</v>
+      </c>
+      <c r="E127" t="s">
+        <v>667</v>
+      </c>
+      <c r="F127" t="s">
+        <v>668</v>
+      </c>
+      <c r="G127" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" t="s">
+        <v>670</v>
+      </c>
+      <c r="B128" t="s">
+        <v>671</v>
+      </c>
+      <c r="C128" t="s">
+        <v>672</v>
+      </c>
+      <c r="D128" t="s">
+        <v>673</v>
+      </c>
+      <c r="E128" t="s">
+        <v>674</v>
+      </c>
+      <c r="F128" t="s">
+        <v>675</v>
+      </c>
+      <c r="G128" t="s">
+        <v>676</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">