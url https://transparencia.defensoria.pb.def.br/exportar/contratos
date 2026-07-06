--- v4 (2026-05-21)
+++ v5 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="677">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="756">
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Número/Ano do contrato</t>
   </si>
   <si>
     <t>Data de início</t>
   </si>
   <si>
     <t>Data de fim</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>PERCEPT SERVIÇOS DE TREINAMENTO DESENVOLVIMENTO PROFISSIONAL LTDA</t>
   </si>
   <si>
@@ -2043,50 +2043,287 @@
     <t>AQUISIÇÃO DE MATERIAL GRÁFICO - ENVELOPES</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>N. F. GRANDE &amp; CIA LTDA</t>
   </si>
   <si>
     <t>015/2026</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>27/04/2027</t>
   </si>
   <si>
     <t>R$ 7.400,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE BANDEIRAS INSTITUCIONAIS DE MASTRO E KITS DE BANDEIRAS DE MESA (COMHASTES E BASES)</t>
   </si>
   <si>
     <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>TIM S/A</t>
+  </si>
+  <si>
+    <t>008/2026</t>
+  </si>
+  <si>
+    <t>11/05/2026</t>
+  </si>
+  <si>
+    <t>11/11/2028</t>
+  </si>
+  <si>
+    <t>R$ 21.450,00</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE 250 (DUZENTOS E CINQUENTA) CHIPS DE LINHAS TELEFÔNICAS</t>
+  </si>
+  <si>
+    <t>29/05/2026</t>
+  </si>
+  <si>
+    <t>FALCONSEG SEGURANÇA DE VALORES LTDA</t>
+  </si>
+  <si>
+    <t>010/2026</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>19/03/2027</t>
+  </si>
+  <si>
+    <t>R$ 292.605,36</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO EMERGENCIAL PARA A PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE VIGILÂNCIA PATRIMONIAL ARMADA, COM DEDICAÇÃO EXCLUSIVA DE MÃO DE OBRA, PARA ATENDIMENTO DA SEDE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>MARIA DO CARMO ALEXANDRE FIGUEIREDO DA COSTA 11342121430</t>
+  </si>
+  <si>
+    <t>012/2026</t>
+  </si>
+  <si>
+    <t>09/04/2027</t>
+  </si>
+  <si>
+    <t>R$ 5.076,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 03(TRÊS) TELEVISORES SMART TV LED 50 POLEGADAS</t>
+  </si>
+  <si>
+    <t>REPREMIG – REPRESENTAÇÃO E COMÉRCIO DE MINAS GERAIS LTDA</t>
+  </si>
+  <si>
+    <t>013/2026</t>
+  </si>
+  <si>
+    <t>R$ 17.095,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 13 (TREZE) TELEVISORES LED 43 POLEGADAS</t>
+  </si>
+  <si>
+    <t>RPS DISTRIBUIDORA DE PRODUTOS LIMITADA</t>
+  </si>
+  <si>
+    <t>014/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.493,10</t>
+  </si>
+  <si>
+    <t>AQUISIÇAO DE SUPORTES ARTICULADOS PARATELEVISORES</t>
+  </si>
+  <si>
+    <t>016/2026</t>
+  </si>
+  <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>05/05/2027</t>
+  </si>
+  <si>
+    <t>R$ 4.685,80</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE HIGIENE ELIMPEZA - ÁGUAS SANITÁRIAS, CESTOS PARALIXO, DESODORIZADORES E INSETICIDAS</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>A P A PROMOÇÕES E EVENTOS LTDA</t>
+  </si>
+  <si>
+    <t>018/2026</t>
+  </si>
+  <si>
+    <t>11/05/2027</t>
+  </si>
+  <si>
+    <t>R$ 2.296,33</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS DESONORIZAÇÃO, ILUMINAÇÃO, TRANSMISSÃO AO VIVO (STREAMING) E PRODUÇÃO AUDIOVISUAL PARA EVENTOS INSTITUCIONAIS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>019/2026</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>13/05/2027</t>
+  </si>
+  <si>
+    <t>R$ 4.980,60</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE ADESIVOS EM VINIL E PLOTAGEM</t>
+  </si>
+  <si>
+    <t>NTI BRASIL SOLUÇÕES DIGITAIS LTDA</t>
+  </si>
+  <si>
+    <t>020/2026</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>25/06/2027</t>
+  </si>
+  <si>
+    <t>R$ 12.324,00</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE 02 (DUAS) LICENÇAS COM LOCAÇÃO DO SOFTWARE ADOBE CREATIVE CLOUD FOR TEAMS ALL</t>
+  </si>
+  <si>
+    <t>NKSTECH SOLUCOES CORPORATIVAS LTDA</t>
+  </si>
+  <si>
+    <t>021/2026</t>
+  </si>
+  <si>
+    <t>26/05/2027</t>
+  </si>
+  <si>
+    <t>R$ 8.369,70</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 30 (TRINTA) TRANSFORMADORES BIVOLT 2000W (COM FUSÍVEL TÉRMICO)</t>
+  </si>
+  <si>
+    <t>SKYMAIL SERVIÇOS DE COMPUTAÇÃO E PROVIMENTO DE INFORMAÇÃO DIGITAL LTDA</t>
+  </si>
+  <si>
+    <t>023/2026</t>
+  </si>
+  <si>
+    <t>25/05/2027</t>
+  </si>
+  <si>
+    <t>R$ 22.344,00</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO EMERGENCIAL PARA A PRESTAÇÃO DE SERVIÇOS DE HOSPEDAGEM, MIGRAÇÃO, INFRAESTRUTURA E GERENCIAMENTO DE CONTAS DE E-MAIL CORPORATIVO EM NUVEM (SAAS) DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>JAC COMERCIO DE PRODUTOS EIRELI - ME</t>
+  </si>
+  <si>
+    <t>024/2026</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>08/06/2027</t>
+  </si>
+  <si>
+    <t>R$ 1.875,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE AÇÚCAR</t>
+  </si>
+  <si>
+    <t>ADRIANO DE ALEXANDRIA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>025/2026</t>
+  </si>
+  <si>
+    <t>R$ 57.500,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 250 (DUZENTOS E CINQUENTA) HDS SSD DE 240 GB</t>
+  </si>
+  <si>
+    <t>026/2026</t>
+  </si>
+  <si>
+    <t>09/06/2027</t>
+  </si>
+  <si>
+    <t>R$ 18.060,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE ÁGUA MINERAL NATURAL POTÁVEL, SEM GÁS, ACONDICIONADA EM GARRAFÕES RETORNÁVEIS DE 20 (VINTE) LITROS</t>
+  </si>
+  <si>
+    <t>TRESEME EMPREENDIMENTOS LTDA-ME</t>
+  </si>
+  <si>
+    <t>022/2026</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>10/06/2027</t>
+  </si>
+  <si>
+    <t>R$ 15.615,00</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL NA CIDADE DE CONDE-PB</t>
+  </si>
+  <si>
+    <t>26/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2390,51 +2627,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G128"/>
+  <dimension ref="A1:G143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5340,50 +5577,395 @@
       <c r="G127" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" t="s">
         <v>670</v>
       </c>
       <c r="B128" t="s">
         <v>671</v>
       </c>
       <c r="C128" t="s">
         <v>672</v>
       </c>
       <c r="D128" t="s">
         <v>673</v>
       </c>
       <c r="E128" t="s">
         <v>674</v>
       </c>
       <c r="F128" t="s">
         <v>675</v>
       </c>
       <c r="G128" t="s">
         <v>676</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" t="s">
+        <v>677</v>
+      </c>
+      <c r="B129" t="s">
+        <v>678</v>
+      </c>
+      <c r="C129" t="s">
+        <v>679</v>
+      </c>
+      <c r="D129" t="s">
+        <v>680</v>
+      </c>
+      <c r="E129" t="s">
+        <v>681</v>
+      </c>
+      <c r="F129" t="s">
+        <v>682</v>
+      </c>
+      <c r="G129" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" t="s">
+        <v>684</v>
+      </c>
+      <c r="B130" t="s">
+        <v>685</v>
+      </c>
+      <c r="C130" t="s">
+        <v>686</v>
+      </c>
+      <c r="D130" t="s">
+        <v>687</v>
+      </c>
+      <c r="E130" t="s">
+        <v>688</v>
+      </c>
+      <c r="F130" t="s">
+        <v>689</v>
+      </c>
+      <c r="G130" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" t="s">
+        <v>690</v>
+      </c>
+      <c r="B131" t="s">
+        <v>691</v>
+      </c>
+      <c r="C131" t="s">
+        <v>669</v>
+      </c>
+      <c r="D131" t="s">
+        <v>692</v>
+      </c>
+      <c r="E131" t="s">
+        <v>693</v>
+      </c>
+      <c r="F131" t="s">
+        <v>694</v>
+      </c>
+      <c r="G131" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" t="s">
+        <v>695</v>
+      </c>
+      <c r="B132" t="s">
+        <v>696</v>
+      </c>
+      <c r="C132" t="s">
+        <v>669</v>
+      </c>
+      <c r="D132" t="s">
+        <v>692</v>
+      </c>
+      <c r="E132" t="s">
+        <v>697</v>
+      </c>
+      <c r="F132" t="s">
+        <v>698</v>
+      </c>
+      <c r="G132" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" t="s">
+        <v>699</v>
+      </c>
+      <c r="B133" t="s">
+        <v>700</v>
+      </c>
+      <c r="C133" t="s">
+        <v>669</v>
+      </c>
+      <c r="D133" t="s">
+        <v>692</v>
+      </c>
+      <c r="E133" t="s">
+        <v>701</v>
+      </c>
+      <c r="F133" t="s">
+        <v>702</v>
+      </c>
+      <c r="G133" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" t="s">
+        <v>535</v>
+      </c>
+      <c r="B134" t="s">
+        <v>703</v>
+      </c>
+      <c r="C134" t="s">
+        <v>704</v>
+      </c>
+      <c r="D134" t="s">
+        <v>705</v>
+      </c>
+      <c r="E134" t="s">
+        <v>706</v>
+      </c>
+      <c r="F134" t="s">
+        <v>707</v>
+      </c>
+      <c r="G134" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135" t="s">
+        <v>709</v>
+      </c>
+      <c r="B135" t="s">
+        <v>710</v>
+      </c>
+      <c r="C135" t="s">
+        <v>679</v>
+      </c>
+      <c r="D135" t="s">
+        <v>711</v>
+      </c>
+      <c r="E135" t="s">
+        <v>712</v>
+      </c>
+      <c r="F135" t="s">
+        <v>713</v>
+      </c>
+      <c r="G135" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136" t="s">
+        <v>512</v>
+      </c>
+      <c r="B136" t="s">
+        <v>714</v>
+      </c>
+      <c r="C136" t="s">
+        <v>715</v>
+      </c>
+      <c r="D136" t="s">
+        <v>716</v>
+      </c>
+      <c r="E136" t="s">
+        <v>717</v>
+      </c>
+      <c r="F136" t="s">
+        <v>718</v>
+      </c>
+      <c r="G136" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" t="s">
+        <v>719</v>
+      </c>
+      <c r="B137" t="s">
+        <v>720</v>
+      </c>
+      <c r="C137" t="s">
+        <v>721</v>
+      </c>
+      <c r="D137" t="s">
+        <v>722</v>
+      </c>
+      <c r="E137" t="s">
+        <v>723</v>
+      </c>
+      <c r="F137" t="s">
+        <v>724</v>
+      </c>
+      <c r="G137" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" t="s">
+        <v>725</v>
+      </c>
+      <c r="B138" t="s">
+        <v>726</v>
+      </c>
+      <c r="C138" t="s">
+        <v>130</v>
+      </c>
+      <c r="D138" t="s">
+        <v>727</v>
+      </c>
+      <c r="E138" t="s">
+        <v>728</v>
+      </c>
+      <c r="F138" t="s">
+        <v>729</v>
+      </c>
+      <c r="G138" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139" t="s">
+        <v>730</v>
+      </c>
+      <c r="B139" t="s">
+        <v>731</v>
+      </c>
+      <c r="C139" t="s">
+        <v>130</v>
+      </c>
+      <c r="D139" t="s">
+        <v>732</v>
+      </c>
+      <c r="E139" t="s">
+        <v>733</v>
+      </c>
+      <c r="F139" t="s">
+        <v>734</v>
+      </c>
+      <c r="G139" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140" t="s">
+        <v>735</v>
+      </c>
+      <c r="B140" t="s">
+        <v>736</v>
+      </c>
+      <c r="C140" t="s">
+        <v>737</v>
+      </c>
+      <c r="D140" t="s">
+        <v>738</v>
+      </c>
+      <c r="E140" t="s">
+        <v>739</v>
+      </c>
+      <c r="F140" t="s">
+        <v>740</v>
+      </c>
+      <c r="G140" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141" t="s">
+        <v>741</v>
+      </c>
+      <c r="B141" t="s">
+        <v>742</v>
+      </c>
+      <c r="C141" t="s">
+        <v>737</v>
+      </c>
+      <c r="D141" t="s">
+        <v>738</v>
+      </c>
+      <c r="E141" t="s">
+        <v>743</v>
+      </c>
+      <c r="F141" t="s">
+        <v>744</v>
+      </c>
+      <c r="G141" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142" t="s">
+        <v>454</v>
+      </c>
+      <c r="B142" t="s">
+        <v>745</v>
+      </c>
+      <c r="C142" t="s">
+        <v>397</v>
+      </c>
+      <c r="D142" t="s">
+        <v>746</v>
+      </c>
+      <c r="E142" t="s">
+        <v>747</v>
+      </c>
+      <c r="F142" t="s">
+        <v>748</v>
+      </c>
+      <c r="G142" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143" t="s">
+        <v>749</v>
+      </c>
+      <c r="B143" t="s">
+        <v>750</v>
+      </c>
+      <c r="C143" t="s">
+        <v>751</v>
+      </c>
+      <c r="D143" t="s">
+        <v>752</v>
+      </c>
+      <c r="E143" t="s">
+        <v>753</v>
+      </c>
+      <c r="F143" t="s">
+        <v>754</v>
+      </c>
+      <c r="G143" t="s">
+        <v>755</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">