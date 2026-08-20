--- v5 (2026-07-06)
+++ v6 (2026-08-20)
@@ -2165,51 +2165,51 @@
   <si>
     <t>A P A PROMOÇÕES E EVENTOS LTDA</t>
   </si>
   <si>
     <t>018/2026</t>
   </si>
   <si>
     <t>11/05/2027</t>
   </si>
   <si>
     <t>R$ 2.296,33</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE SERVIÇOS DESONORIZAÇÃO, ILUMINAÇÃO, TRANSMISSÃO AO VIVO (STREAMING) E PRODUÇÃO AUDIOVISUAL PARA EVENTOS INSTITUCIONAIS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA</t>
   </si>
   <si>
     <t>019/2026</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
   <si>
     <t>13/05/2027</t>
   </si>
   <si>
-    <t>R$ 4.980,60</t>
+    <t>R$ 498,06</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ADESIVOS EM VINIL E PLOTAGEM</t>
   </si>
   <si>
     <t>NTI BRASIL SOLUÇÕES DIGITAIS LTDA</t>
   </si>
   <si>
     <t>020/2026</t>
   </si>
   <si>
     <t>25/05/2026</t>
   </si>
   <si>
     <t>25/06/2027</t>
   </si>
   <si>
     <t>R$ 12.324,00</t>
   </si>
   <si>
     <t>FORNECIMENTO DE 02 (DUAS) LICENÇAS COM LOCAÇÃO DO SOFTWARE ADOBE CREATIVE CLOUD FOR TEAMS ALL</t>
   </si>
   <si>
     <t>NKSTECH SOLUCOES CORPORATIVAS LTDA</t>
   </si>