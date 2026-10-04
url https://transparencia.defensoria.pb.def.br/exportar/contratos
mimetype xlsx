--- v6 (2026-08-20)
+++ v7 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="756">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="809">
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Número/Ano do contrato</t>
   </si>
   <si>
     <t>Data de início</t>
   </si>
   <si>
     <t>Data de fim</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>PERCEPT SERVIÇOS DE TREINAMENTO DESENVOLVIMENTO PROFISSIONAL LTDA</t>
   </si>
   <si>
@@ -2280,50 +2280,209 @@
     <t>R$ 18.060,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ÁGUA MINERAL NATURAL POTÁVEL, SEM GÁS, ACONDICIONADA EM GARRAFÕES RETORNÁVEIS DE 20 (VINTE) LITROS</t>
   </si>
   <si>
     <t>TRESEME EMPREENDIMENTOS LTDA-ME</t>
   </si>
   <si>
     <t>022/2026</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>10/06/2027</t>
   </si>
   <si>
     <t>R$ 15.615,00</t>
   </si>
   <si>
     <t>LOCAÇÃO DE IMÓVEL NA CIDADE DE CONDE-PB</t>
   </si>
   <si>
     <t>26/06/2026</t>
+  </si>
+  <si>
+    <t>031/2026</t>
+  </si>
+  <si>
+    <t>21/07/2027</t>
+  </si>
+  <si>
+    <t>R$ 13.746,50</t>
+  </si>
+  <si>
+    <t>09/09/2026</t>
+  </si>
+  <si>
+    <t>FORLIMP COMÉRCIO E DISTRIBUIÇÃO DE PRODUTOS DE PERFUMARIA E LIMPEZA LTDA</t>
+  </si>
+  <si>
+    <t>034/2026</t>
+  </si>
+  <si>
+    <t>R$ 12.382,00</t>
+  </si>
+  <si>
+    <t>Aquisição de material de higiene e limpeza</t>
+  </si>
+  <si>
+    <t>036/2026</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>20/08/2027</t>
+  </si>
+  <si>
+    <t>R$ 9.830,30</t>
+  </si>
+  <si>
+    <t>MATERIAL DE HIGIENE E LIMPEZA</t>
+  </si>
+  <si>
+    <t>037/2026</t>
+  </si>
+  <si>
+    <t>R$ 4.830,50</t>
+  </si>
+  <si>
+    <t>JJX COMERCIO DE MERCADORIAS EMGERAL LTDA</t>
+  </si>
+  <si>
+    <t>017/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.226,37</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE ASSINATURAS ANUAIS DE PLATAFORMAS DIGITAIS, CORRESPONDENTES ÀS FERRAMENTAS CAPCUT PRO E CANVA PRO</t>
+  </si>
+  <si>
+    <t>22/09/2026</t>
+  </si>
+  <si>
+    <t>DANIZIO DUARTE DA SÁ</t>
+  </si>
+  <si>
+    <t>027/2026</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>30/11/2026</t>
+  </si>
+  <si>
+    <t>R$ 65.400,00</t>
+  </si>
+  <si>
+    <t>CONFECÇÃO, FORNECIMENTO E INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO INSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>CERTMAIS SOLUÇÕES EMPRESARIAIS E CERTIFICAÇÃO DIGITAL LTDA</t>
+  </si>
+  <si>
+    <t>029/2026</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>16/07/2027</t>
+  </si>
+  <si>
+    <t>R$ 37.200,00</t>
+  </si>
+  <si>
+    <t>Prestação de serviço de emissão de certificados digitais padrão ICP-Brasil, tipo A3 e-CPF, com validade mínima de 36 (trinta e seis) meses, contemplando certificados sem fornecimento de token e certificados com fornecimento de Token USB criptográfico</t>
+  </si>
+  <si>
+    <t>ATEXARA TECNOLOGIA E SOLUCOES LTDA</t>
+  </si>
+  <si>
+    <t>030/2026</t>
+  </si>
+  <si>
+    <t>20/07/2026</t>
+  </si>
+  <si>
+    <t>19/07/2027</t>
+  </si>
+  <si>
+    <t>R$ 4.770,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO E INSTALAÇÃO DE SISTEMA ELETRÔNICO DE CONTROLE DE ACESSO PARA A RECEPÇÃO DO GABINETE DA DEFENSORA PÚBLICA GERAL DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>MIND CERTIFICADORA LTDA</t>
+  </si>
+  <si>
+    <t>033/2026</t>
+  </si>
+  <si>
+    <t>R$ 1.400,00</t>
+  </si>
+  <si>
+    <t>Aquisição de 10(dez) certificados digitais, modelo A1 arquivo (.pfx ou .p12), algoritmo RSA 2048 bits ou superior (SHA_256), com validade de 1 ano</t>
+  </si>
+  <si>
+    <t>035/2026</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>16/08/2027</t>
+  </si>
+  <si>
+    <t>R$ 3.350,00</t>
+  </si>
+  <si>
+    <t>MÔNICA MADRUGA, FERNANDO ANTÔNIO BEZERRA, ROBERTA BEZERRA, MARITZA MESQUITA E SIMONE MESQUITA</t>
+  </si>
+  <si>
+    <t>032/2026</t>
+  </si>
+  <si>
+    <t>20/08/2026</t>
+  </si>
+  <si>
+    <t>19/08/2027</t>
+  </si>
+  <si>
+    <t>R$ 129.600,00</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL NÃO RESIDENCIAL, TIPO CASA, LOCALIZADO NA AVENIDA MONSENHOR WALFREDO LEAL, Nº 503, TAMBIÁ, NESTA CAPITAL</t>
+  </si>
+  <si>
+    <t>25/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2627,51 +2786,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G143"/>
+  <dimension ref="A1:G154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -5922,50 +6081,303 @@
       <c r="G142" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" t="s">
         <v>749</v>
       </c>
       <c r="B143" t="s">
         <v>750</v>
       </c>
       <c r="C143" t="s">
         <v>751</v>
       </c>
       <c r="D143" t="s">
         <v>752</v>
       </c>
       <c r="E143" t="s">
         <v>753</v>
       </c>
       <c r="F143" t="s">
         <v>754</v>
       </c>
       <c r="G143" t="s">
         <v>755</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144" t="s">
+        <v>576</v>
+      </c>
+      <c r="B144" t="s">
+        <v>756</v>
+      </c>
+      <c r="C144" t="s">
+        <v>430</v>
+      </c>
+      <c r="D144" t="s">
+        <v>757</v>
+      </c>
+      <c r="E144" t="s">
+        <v>758</v>
+      </c>
+      <c r="F144" t="s">
+        <v>581</v>
+      </c>
+      <c r="G144" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145" t="s">
+        <v>760</v>
+      </c>
+      <c r="B145" t="s">
+        <v>761</v>
+      </c>
+      <c r="C145" t="s">
+        <v>430</v>
+      </c>
+      <c r="D145" t="s">
+        <v>757</v>
+      </c>
+      <c r="E145" t="s">
+        <v>762</v>
+      </c>
+      <c r="F145" t="s">
+        <v>763</v>
+      </c>
+      <c r="G145" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146" t="s">
+        <v>535</v>
+      </c>
+      <c r="B146" t="s">
+        <v>764</v>
+      </c>
+      <c r="C146" t="s">
+        <v>765</v>
+      </c>
+      <c r="D146" t="s">
+        <v>766</v>
+      </c>
+      <c r="E146" t="s">
+        <v>767</v>
+      </c>
+      <c r="F146" t="s">
+        <v>768</v>
+      </c>
+      <c r="G146" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147" t="s">
+        <v>527</v>
+      </c>
+      <c r="B147" t="s">
+        <v>769</v>
+      </c>
+      <c r="C147" t="s">
+        <v>765</v>
+      </c>
+      <c r="D147" t="s">
+        <v>766</v>
+      </c>
+      <c r="E147" t="s">
+        <v>770</v>
+      </c>
+      <c r="F147" t="s">
+        <v>763</v>
+      </c>
+      <c r="G147" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148" t="s">
+        <v>771</v>
+      </c>
+      <c r="B148" t="s">
+        <v>772</v>
+      </c>
+      <c r="C148" t="s">
+        <v>704</v>
+      </c>
+      <c r="D148" t="s">
+        <v>705</v>
+      </c>
+      <c r="E148" t="s">
+        <v>773</v>
+      </c>
+      <c r="F148" t="s">
+        <v>774</v>
+      </c>
+      <c r="G148" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149" t="s">
+        <v>776</v>
+      </c>
+      <c r="B149" t="s">
+        <v>777</v>
+      </c>
+      <c r="C149" t="s">
+        <v>778</v>
+      </c>
+      <c r="D149" t="s">
+        <v>779</v>
+      </c>
+      <c r="E149" t="s">
+        <v>780</v>
+      </c>
+      <c r="F149" t="s">
+        <v>781</v>
+      </c>
+      <c r="G149" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150" t="s">
+        <v>782</v>
+      </c>
+      <c r="B150" t="s">
+        <v>783</v>
+      </c>
+      <c r="C150" t="s">
+        <v>784</v>
+      </c>
+      <c r="D150" t="s">
+        <v>785</v>
+      </c>
+      <c r="E150" t="s">
+        <v>786</v>
+      </c>
+      <c r="F150" t="s">
+        <v>787</v>
+      </c>
+      <c r="G150" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151" t="s">
+        <v>788</v>
+      </c>
+      <c r="B151" t="s">
+        <v>789</v>
+      </c>
+      <c r="C151" t="s">
+        <v>790</v>
+      </c>
+      <c r="D151" t="s">
+        <v>791</v>
+      </c>
+      <c r="E151" t="s">
+        <v>792</v>
+      </c>
+      <c r="F151" t="s">
+        <v>793</v>
+      </c>
+      <c r="G151" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152" t="s">
+        <v>794</v>
+      </c>
+      <c r="B152" t="s">
+        <v>795</v>
+      </c>
+      <c r="C152" t="s">
+        <v>430</v>
+      </c>
+      <c r="D152" t="s">
+        <v>757</v>
+      </c>
+      <c r="E152" t="s">
+        <v>796</v>
+      </c>
+      <c r="F152" t="s">
+        <v>797</v>
+      </c>
+      <c r="G152" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153" t="s">
+        <v>539</v>
+      </c>
+      <c r="B153" t="s">
+        <v>798</v>
+      </c>
+      <c r="C153" t="s">
+        <v>799</v>
+      </c>
+      <c r="D153" t="s">
+        <v>800</v>
+      </c>
+      <c r="E153" t="s">
+        <v>801</v>
+      </c>
+      <c r="F153" t="s">
+        <v>768</v>
+      </c>
+      <c r="G153" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154" t="s">
+        <v>802</v>
+      </c>
+      <c r="B154" t="s">
+        <v>803</v>
+      </c>
+      <c r="C154" t="s">
+        <v>804</v>
+      </c>
+      <c r="D154" t="s">
+        <v>805</v>
+      </c>
+      <c r="E154" t="s">
+        <v>806</v>
+      </c>
+      <c r="F154" t="s">
+        <v>807</v>
+      </c>
+      <c r="G154" t="s">
+        <v>808</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">