--- v0 (2025-11-15)
+++ v1 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Nome do convênio</t>
   </si>
   <si>
     <t>Número/Ano do convênio</t>
   </si>
   <si>
     <t>Data de início</t>
   </si>
   <si>
     <t>Data de término</t>
   </si>
   <si>
     <t>Nome do Concedente</t>
   </si>
   <si>
     <t>Nome do Convenente</t>
   </si>
   <si>
     <t>Situação do Convênio</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
@@ -234,50 +234,68 @@
     <t>12/08/2025</t>
   </si>
   <si>
     <t>12/08/2030</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DA ASSESSORIA MILITAR DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA</t>
   </si>
   <si>
     <t>MUNICÍPIO DE ITAPORANGA</t>
   </si>
   <si>
     <t>005/2025</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>01/06/2030</t>
   </si>
   <si>
     <t>Cooperação técnica para em conjunto com a Defensoria Pública do Estado da Paraíba, ampliar e qualificar o atendimento nas Comarcas, propiciando a promoção do bem de todos e redução das desigualdades sociais no Municipio.</t>
   </si>
   <si>
     <t>24/10/2025</t>
+  </si>
+  <si>
+    <t>SECRETARIA DO ESTADO DA ADMINISTRAÇÃO PENITENCIÁRIA - SEAP</t>
+  </si>
+  <si>
+    <t>15/12/2025</t>
+  </si>
+  <si>
+    <t>15/12/2026</t>
+  </si>
+  <si>
+    <t>R$ 335.478,00</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE MÃO DE OBRA PRISIONAL</t>
+  </si>
+  <si>
+    <t>19/03/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -581,51 +599,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J13"/>
+  <dimension ref="A1:J14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1003,50 +1021,82 @@
         <v>69</v>
       </c>
       <c r="C13" t="s">
         <v>70</v>
       </c>
       <c r="D13" t="s">
         <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" t="s">
         <v>15</v>
       </c>
       <c r="H13" t="s">
         <v>23</v>
       </c>
       <c r="I13" t="s">
         <v>72</v>
       </c>
       <c r="J13" t="s">
         <v>73</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" t="s">
+        <v>76</v>
+      </c>
+      <c r="E14" t="s">
+        <v>14</v>
+      </c>
+      <c r="F14" t="s">
+        <v>74</v>
+      </c>
+      <c r="G14" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" t="s">
+        <v>77</v>
+      </c>
+      <c r="I14" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">