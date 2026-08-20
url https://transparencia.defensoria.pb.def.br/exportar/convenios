--- v1 (2026-04-03)
+++ v2 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="115">
   <si>
     <t>Nome do convênio</t>
   </si>
   <si>
     <t>Número/Ano do convênio</t>
   </si>
   <si>
     <t>Data de início</t>
   </si>
   <si>
     <t>Data de término</t>
   </si>
   <si>
     <t>Nome do Concedente</t>
   </si>
   <si>
     <t>Nome do Convenente</t>
   </si>
   <si>
     <t>Situação do Convênio</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
@@ -252,50 +252,155 @@
     <t>01/06/2030</t>
   </si>
   <si>
     <t>Cooperação técnica para em conjunto com a Defensoria Pública do Estado da Paraíba, ampliar e qualificar o atendimento nas Comarcas, propiciando a promoção do bem de todos e redução das desigualdades sociais no Municipio.</t>
   </si>
   <si>
     <t>24/10/2025</t>
   </si>
   <si>
     <t>SECRETARIA DO ESTADO DA ADMINISTRAÇÃO PENITENCIÁRIA - SEAP</t>
   </si>
   <si>
     <t>15/12/2025</t>
   </si>
   <si>
     <t>15/12/2026</t>
   </si>
   <si>
     <t>R$ 335.478,00</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE MÃO DE OBRA PRISIONAL</t>
   </si>
   <si>
     <t>19/03/2026</t>
+  </si>
+  <si>
+    <t>VISITA VIRTUAL, VIDEOCONFERÊNCIA E ASSISTÊNCIA JURÍDICA COM ACESSO EFETIVO À DIGNIDADE E À JUSTIÇA</t>
+  </si>
+  <si>
+    <t>8.913/2019</t>
+  </si>
+  <si>
+    <t>30/08/2019</t>
+  </si>
+  <si>
+    <t>30/08/2026</t>
+  </si>
+  <si>
+    <t>MINISTERIO DA JUSTICA E SEGURANCA PUBLICA</t>
+  </si>
+  <si>
+    <t>R$ 1.999.638,93</t>
+  </si>
+  <si>
+    <t>CONVÊNIO Nº 891353/2019 - O presente Convênio tem por objeto o "Propiciar a realização de visita por videoconferência entre os privados de liberdade e seus entes queridos, cuja condição hipervulnerável impede o deslocamento ao estabelecimento penal, seja pela distância e/ou pela falta de condições financeiras", conforme detalhado no Plano de Trabalho.</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
+  </si>
+  <si>
+    <t>ATENDIMENTO ITINERANTE ÀS VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR</t>
+  </si>
+  <si>
+    <t>9.701/2024</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>31/12/2027</t>
+  </si>
+  <si>
+    <t>R$ 22.400,00</t>
+  </si>
+  <si>
+    <t>CONVÊNIO Nº 970164/2024 - O presente Convênio tem por objeto "Elas Acessam - Antes que Aconteça - Aquisição de um micro-ônibus para viabilizar o atendimento itinerante móvel, com o objetivo de levar serviços essenciais às populações de difícil acesso"</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO E ADAPTAÇÃO DE UNIDADE MÓVEL PARA A DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>8.737/2018</t>
+  </si>
+  <si>
+    <t>01/11/2018</t>
+  </si>
+  <si>
+    <t>30/06/2021</t>
+  </si>
+  <si>
+    <t>R$ 645.000,00</t>
+  </si>
+  <si>
+    <t>CONVÊNIO Nº 873750/2018 - O presente convênio tem por objeto a aquisição e adaptação de unidade móvel para a Defensoria Pública do Estado da Paraíba, a fim de assistir hipossuficientes que residam em localidades distantes das comarcas do Estado, prioritariamente, por meio da assistência jurídica gratuita.</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE NÚCLEOS ECOLÓGICOS E MODERNIZAÇÃO DO PARQUE TECNOLÓGICO DA DEFENSORIA PÚBLICA DO ESTAD</t>
+  </si>
+  <si>
+    <t>9.154/2021</t>
+  </si>
+  <si>
+    <t>16/12/2021</t>
+  </si>
+  <si>
+    <t>16/06/2027</t>
+  </si>
+  <si>
+    <t>R$ 330.000,00</t>
+  </si>
+  <si>
+    <t>CONVÊNIO Nº 915488/2021 - O presente Convênio tem por objeto "Instalação de núcleos ecológicos e modernização do Parque Tecnológico da Defensoria Pública do Estado da Paraíba"</t>
+  </si>
+  <si>
+    <t>ESTRUTURAÇÃO, MANUTENÇÃO E FORTALECIMENTO DO CONSELHO</t>
+  </si>
+  <si>
+    <t>007/2025</t>
+  </si>
+  <si>
+    <t>05/11/2025</t>
+  </si>
+  <si>
+    <t>05/11/2027</t>
+  </si>
+  <si>
+    <t>DEFENSORIA PUBLICA DO ESTADO DA PARAIBA</t>
+  </si>
+  <si>
+    <t>CONSELHO NACIONAL DAS DEFENSORAS E DEFENSORES PUBLICOS GERAIS-CONDEGE</t>
+  </si>
+  <si>
+    <t>R$ 50.000,00</t>
+  </si>
+  <si>
+    <t>COOPERAÇÃO TÉCNICA E CIENTIFICA ENTRE OS CONVENENTES E O CONDEGE, VISANDO A ESTRUTURAÇÃO, MANUTENÇÃO E FORTALECIMENTO DO CONSELHO, BEM COMO A MODERNIZAÇÃO E APRIMORAMENTO DAS DEFENSORIAS PÚBLICAS DOS ESTADOS E DO DISTRITO FEDERAL.</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -599,51 +704,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J14"/>
+  <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1053,50 +1158,210 @@
         <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>75</v>
       </c>
       <c r="D14" t="s">
         <v>76</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" t="s">
         <v>74</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>77</v>
       </c>
       <c r="I14" t="s">
         <v>78</v>
       </c>
       <c r="J14" t="s">
         <v>79</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B15" t="s">
+        <v>81</v>
+      </c>
+      <c r="C15" t="s">
+        <v>82</v>
+      </c>
+      <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>84</v>
+      </c>
+      <c r="F15" t="s">
+        <v>14</v>
+      </c>
+      <c r="G15" t="s">
+        <v>15</v>
+      </c>
+      <c r="H15" t="s">
+        <v>85</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" t="s">
+        <v>88</v>
+      </c>
+      <c r="B16" t="s">
+        <v>89</v>
+      </c>
+      <c r="C16" t="s">
+        <v>90</v>
+      </c>
+      <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" t="s">
+        <v>84</v>
+      </c>
+      <c r="F16" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" t="s">
+        <v>92</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
+      <c r="A17" t="s">
+        <v>94</v>
+      </c>
+      <c r="B17" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" t="s">
+        <v>96</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>84</v>
+      </c>
+      <c r="F17" t="s">
+        <v>14</v>
+      </c>
+      <c r="G17" t="s">
+        <v>29</v>
+      </c>
+      <c r="H17" t="s">
+        <v>98</v>
+      </c>
+      <c r="I17" t="s">
+        <v>99</v>
+      </c>
+      <c r="J17" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" t="s">
+        <v>102</v>
+      </c>
+      <c r="D18" t="s">
+        <v>103</v>
+      </c>
+      <c r="E18" t="s">
+        <v>84</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>15</v>
+      </c>
+      <c r="H18" t="s">
+        <v>104</v>
+      </c>
+      <c r="I18" t="s">
+        <v>105</v>
+      </c>
+      <c r="J18" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>106</v>
+      </c>
+      <c r="B19" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" t="s">
+        <v>108</v>
+      </c>
+      <c r="D19" t="s">
+        <v>109</v>
+      </c>
+      <c r="E19" t="s">
+        <v>110</v>
+      </c>
+      <c r="F19" t="s">
+        <v>111</v>
+      </c>
+      <c r="G19" t="s">
+        <v>15</v>
+      </c>
+      <c r="H19" t="s">
+        <v>112</v>
+      </c>
+      <c r="I19" t="s">
+        <v>113</v>
+      </c>
+      <c r="J19" t="s">
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">