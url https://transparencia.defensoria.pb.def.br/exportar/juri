--- v1 (2025-12-31)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Histórico</t>
   </si>
   <si>
     <t>Comarca</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Mês</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>ARGEMIRO QUEIROZ DE FIGUEIREDO</t>
   </si>
   <si>
@@ -714,50 +714,74 @@
     <t>TRIBUNAL DO JÚRI EM 29/10</t>
   </si>
   <si>
     <t>TRIBUNAL DO JÚRI EM 30/10</t>
   </si>
   <si>
     <t>TRIBUNAL DO JÚRI EM 05/11</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>TRIBUNAL DO JÚRI EM 06/11</t>
   </si>
   <si>
     <t>TRIBUNAL DO JÚRI EM 04/11</t>
   </si>
   <si>
     <t>TRIBUNAL DO JÚRI EM 03/11</t>
   </si>
   <si>
     <t>TRIBUNAL DO JÚRI EM 07/11</t>
   </si>
   <si>
     <t>TRIBUNAL DO JÚRI EM 11/11</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JÚRI EM 17/12/25</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>FRANCISCA DE FATIMA PEREIRA A DINIZ</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JÚRI EM 29/01</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JÚRI EM 27/01</t>
+  </si>
+  <si>
+    <t>BOQUEIRAO</t>
+  </si>
+  <si>
+    <t>SAPE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1061,51 +1085,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G327"/>
+  <dimension ref="A1:G335"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -8588,50 +8612,234 @@
       <c r="G326" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" t="s">
         <v>20</v>
       </c>
       <c r="B327" t="s">
         <v>233</v>
       </c>
       <c r="C327" t="s">
         <v>22</v>
       </c>
       <c r="D327" t="s">
         <v>186</v>
       </c>
       <c r="E327">
         <v>11</v>
       </c>
       <c r="F327">
         <v>2025</v>
       </c>
       <c r="G327" t="s">
         <v>228</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7">
+      <c r="A328" t="s">
+        <v>165</v>
+      </c>
+      <c r="B328" t="s">
+        <v>234</v>
+      </c>
+      <c r="C328" t="s">
+        <v>63</v>
+      </c>
+      <c r="D328" t="s">
+        <v>186</v>
+      </c>
+      <c r="E328" t="s">
+        <v>125</v>
+      </c>
+      <c r="F328">
+        <v>2026</v>
+      </c>
+      <c r="G328" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7">
+      <c r="A329" t="s">
+        <v>17</v>
+      </c>
+      <c r="B329" t="s">
+        <v>234</v>
+      </c>
+      <c r="C329" t="s">
+        <v>60</v>
+      </c>
+      <c r="D329" t="s">
+        <v>186</v>
+      </c>
+      <c r="E329" t="s">
+        <v>125</v>
+      </c>
+      <c r="F329">
+        <v>2026</v>
+      </c>
+      <c r="G329" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7">
+      <c r="A330" t="s">
+        <v>236</v>
+      </c>
+      <c r="B330" t="s">
+        <v>237</v>
+      </c>
+      <c r="C330" t="s">
+        <v>37</v>
+      </c>
+      <c r="D330" t="s">
+        <v>186</v>
+      </c>
+      <c r="E330" t="s">
+        <v>113</v>
+      </c>
+      <c r="F330">
+        <v>2026</v>
+      </c>
+      <c r="G330" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7">
+      <c r="A331" t="s">
+        <v>236</v>
+      </c>
+      <c r="B331" t="s">
+        <v>239</v>
+      </c>
+      <c r="C331" t="s">
+        <v>37</v>
+      </c>
+      <c r="D331" t="s">
+        <v>186</v>
+      </c>
+      <c r="E331" t="s">
+        <v>113</v>
+      </c>
+      <c r="F331">
+        <v>2026</v>
+      </c>
+      <c r="G331" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7">
+      <c r="A332" t="s">
+        <v>17</v>
+      </c>
+      <c r="B332" t="s">
+        <v>129</v>
+      </c>
+      <c r="C332" t="s">
+        <v>22</v>
+      </c>
+      <c r="D332" t="s">
+        <v>186</v>
+      </c>
+      <c r="E332" t="s">
+        <v>113</v>
+      </c>
+      <c r="F332">
+        <v>2026</v>
+      </c>
+      <c r="G332" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7">
+      <c r="A333" t="s">
+        <v>17</v>
+      </c>
+      <c r="B333" t="s">
+        <v>136</v>
+      </c>
+      <c r="C333" t="s">
+        <v>240</v>
+      </c>
+      <c r="D333" t="s">
+        <v>186</v>
+      </c>
+      <c r="E333" t="s">
+        <v>113</v>
+      </c>
+      <c r="F333">
+        <v>2026</v>
+      </c>
+      <c r="G333" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7">
+      <c r="A334" t="s">
+        <v>133</v>
+      </c>
+      <c r="B334" t="s">
+        <v>132</v>
+      </c>
+      <c r="C334" t="s">
+        <v>241</v>
+      </c>
+      <c r="D334" t="s">
+        <v>181</v>
+      </c>
+      <c r="E334" t="s">
+        <v>113</v>
+      </c>
+      <c r="F334">
+        <v>2026</v>
+      </c>
+      <c r="G334" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7">
+      <c r="A335" t="s">
+        <v>28</v>
+      </c>
+      <c r="B335" t="s">
+        <v>132</v>
+      </c>
+      <c r="C335" t="s">
+        <v>240</v>
+      </c>
+      <c r="D335" t="s">
+        <v>181</v>
+      </c>
+      <c r="E335" t="s">
+        <v>113</v>
+      </c>
+      <c r="F335">
+        <v>2026</v>
+      </c>
+      <c r="G335" t="s">
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">