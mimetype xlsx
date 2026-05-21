--- v2 (2026-04-03)
+++ v3 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Histórico</t>
   </si>
   <si>
     <t>Comarca</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Mês</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>ARGEMIRO QUEIROZ DE FIGUEIREDO</t>
   </si>
   <si>
@@ -738,50 +738,98 @@
     <t>TRIBUNAL DO JÚRI EM 11/11</t>
   </si>
   <si>
     <t>TRIBUNAL DO JÚRI EM 17/12/25</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>FRANCISCA DE FATIMA PEREIRA A DINIZ</t>
   </si>
   <si>
     <t>TRIBUNAL DO JÚRI EM 29/01</t>
   </si>
   <si>
     <t>05/03/2026</t>
   </si>
   <si>
     <t>TRIBUNAL DO JÚRI EM 27/01</t>
   </si>
   <si>
     <t>BOQUEIRAO</t>
   </si>
   <si>
     <t>SAPE</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 24/02</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 26/02</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 25/02</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 10/02</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 05/03</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 10/03</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 11/03</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 03/03</t>
+  </si>
+  <si>
+    <t>MANREDO ESTEVAM ROSENSTOCK</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 02/03</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 17/03</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 24/03</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 23/03</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 25/03</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 19/03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1085,51 +1133,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G335"/>
+  <dimension ref="A1:G355"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -8796,50 +8844,510 @@
       <c r="G334" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" t="s">
         <v>28</v>
       </c>
       <c r="B335" t="s">
         <v>132</v>
       </c>
       <c r="C335" t="s">
         <v>240</v>
       </c>
       <c r="D335" t="s">
         <v>181</v>
       </c>
       <c r="E335" t="s">
         <v>113</v>
       </c>
       <c r="F335">
         <v>2026</v>
       </c>
       <c r="G335" t="s">
         <v>238</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7">
+      <c r="A336" t="s">
+        <v>28</v>
+      </c>
+      <c r="B336" t="s">
+        <v>242</v>
+      </c>
+      <c r="C336" t="s">
+        <v>24</v>
+      </c>
+      <c r="D336" t="s">
+        <v>181</v>
+      </c>
+      <c r="E336" t="s">
+        <v>89</v>
+      </c>
+      <c r="F336">
+        <v>2026</v>
+      </c>
+      <c r="G336" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7">
+      <c r="A337" t="s">
+        <v>20</v>
+      </c>
+      <c r="B337" t="s">
+        <v>244</v>
+      </c>
+      <c r="C337" t="s">
+        <v>22</v>
+      </c>
+      <c r="D337" t="s">
+        <v>186</v>
+      </c>
+      <c r="E337" t="s">
+        <v>89</v>
+      </c>
+      <c r="F337">
+        <v>2026</v>
+      </c>
+      <c r="G337" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7">
+      <c r="A338" t="s">
+        <v>28</v>
+      </c>
+      <c r="B338" t="s">
+        <v>244</v>
+      </c>
+      <c r="C338" t="s">
+        <v>24</v>
+      </c>
+      <c r="D338" t="s">
+        <v>181</v>
+      </c>
+      <c r="E338" t="s">
+        <v>89</v>
+      </c>
+      <c r="F338">
+        <v>2026</v>
+      </c>
+      <c r="G338" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7">
+      <c r="A339" t="s">
+        <v>104</v>
+      </c>
+      <c r="B339" t="s">
+        <v>245</v>
+      </c>
+      <c r="C339" t="s">
+        <v>15</v>
+      </c>
+      <c r="D339" t="s">
+        <v>186</v>
+      </c>
+      <c r="E339" t="s">
+        <v>89</v>
+      </c>
+      <c r="F339">
+        <v>2026</v>
+      </c>
+      <c r="G339" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7">
+      <c r="A340" t="s">
+        <v>17</v>
+      </c>
+      <c r="B340" t="s">
+        <v>244</v>
+      </c>
+      <c r="C340" t="s">
+        <v>140</v>
+      </c>
+      <c r="D340" t="s">
+        <v>186</v>
+      </c>
+      <c r="E340" t="s">
+        <v>89</v>
+      </c>
+      <c r="F340">
+        <v>2026</v>
+      </c>
+      <c r="G340" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7">
+      <c r="A341" t="s">
+        <v>92</v>
+      </c>
+      <c r="B341" t="s">
+        <v>246</v>
+      </c>
+      <c r="C341" t="s">
+        <v>149</v>
+      </c>
+      <c r="D341" t="s">
+        <v>186</v>
+      </c>
+      <c r="E341" t="s">
+        <v>89</v>
+      </c>
+      <c r="F341">
+        <v>2026</v>
+      </c>
+      <c r="G341" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7">
+      <c r="A342" t="s">
+        <v>20</v>
+      </c>
+      <c r="B342" t="s">
+        <v>247</v>
+      </c>
+      <c r="C342" t="s">
+        <v>22</v>
+      </c>
+      <c r="D342" t="s">
+        <v>186</v>
+      </c>
+      <c r="E342" t="s">
+        <v>89</v>
+      </c>
+      <c r="F342">
+        <v>2026</v>
+      </c>
+      <c r="G342" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7">
+      <c r="A343" t="s">
+        <v>104</v>
+      </c>
+      <c r="B343" t="s">
+        <v>247</v>
+      </c>
+      <c r="C343" t="s">
+        <v>77</v>
+      </c>
+      <c r="D343" t="s">
+        <v>186</v>
+      </c>
+      <c r="E343" t="s">
+        <v>89</v>
+      </c>
+      <c r="F343">
+        <v>2026</v>
+      </c>
+      <c r="G343" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7">
+      <c r="A344" t="s">
+        <v>92</v>
+      </c>
+      <c r="B344" t="s">
+        <v>245</v>
+      </c>
+      <c r="C344" t="s">
+        <v>82</v>
+      </c>
+      <c r="D344" t="s">
+        <v>186</v>
+      </c>
+      <c r="E344" t="s">
+        <v>89</v>
+      </c>
+      <c r="F344">
+        <v>2026</v>
+      </c>
+      <c r="G344" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7">
+      <c r="A345" t="s">
+        <v>20</v>
+      </c>
+      <c r="B345" t="s">
+        <v>248</v>
+      </c>
+      <c r="C345" t="s">
+        <v>22</v>
+      </c>
+      <c r="D345" t="s">
+        <v>186</v>
+      </c>
+      <c r="E345" t="s">
+        <v>89</v>
+      </c>
+      <c r="F345">
+        <v>2026</v>
+      </c>
+      <c r="G345" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7">
+      <c r="A346" t="s">
+        <v>17</v>
+      </c>
+      <c r="B346" t="s">
+        <v>249</v>
+      </c>
+      <c r="C346" t="s">
+        <v>22</v>
+      </c>
+      <c r="D346" t="s">
+        <v>186</v>
+      </c>
+      <c r="E346" t="s">
+        <v>89</v>
+      </c>
+      <c r="F346">
+        <v>2026</v>
+      </c>
+      <c r="G346" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7">
+      <c r="A347" t="s">
+        <v>92</v>
+      </c>
+      <c r="B347" t="s">
+        <v>247</v>
+      </c>
+      <c r="C347" t="s">
+        <v>9</v>
+      </c>
+      <c r="D347" t="s">
+        <v>186</v>
+      </c>
+      <c r="E347" t="s">
+        <v>89</v>
+      </c>
+      <c r="F347">
+        <v>2026</v>
+      </c>
+      <c r="G347" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7">
+      <c r="A348" t="s">
+        <v>92</v>
+      </c>
+      <c r="B348" t="s">
+        <v>250</v>
+      </c>
+      <c r="C348" t="s">
+        <v>9</v>
+      </c>
+      <c r="D348" t="s">
+        <v>186</v>
+      </c>
+      <c r="E348" t="s">
+        <v>89</v>
+      </c>
+      <c r="F348">
+        <v>2026</v>
+      </c>
+      <c r="G348" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7">
+      <c r="A349" t="s">
+        <v>251</v>
+      </c>
+      <c r="B349" t="s">
+        <v>252</v>
+      </c>
+      <c r="C349" t="s">
+        <v>57</v>
+      </c>
+      <c r="D349" t="s">
+        <v>181</v>
+      </c>
+      <c r="E349" t="s">
+        <v>89</v>
+      </c>
+      <c r="F349">
+        <v>2026</v>
+      </c>
+      <c r="G349" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7">
+      <c r="A350" t="s">
+        <v>17</v>
+      </c>
+      <c r="B350" t="s">
+        <v>253</v>
+      </c>
+      <c r="C350" t="s">
+        <v>22</v>
+      </c>
+      <c r="D350" t="s">
+        <v>186</v>
+      </c>
+      <c r="E350" t="s">
+        <v>89</v>
+      </c>
+      <c r="F350">
+        <v>2026</v>
+      </c>
+      <c r="G350" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7">
+      <c r="A351" t="s">
+        <v>17</v>
+      </c>
+      <c r="B351" t="s">
+        <v>254</v>
+      </c>
+      <c r="C351" t="s">
+        <v>22</v>
+      </c>
+      <c r="D351" t="s">
+        <v>186</v>
+      </c>
+      <c r="E351" t="s">
+        <v>89</v>
+      </c>
+      <c r="F351">
+        <v>2026</v>
+      </c>
+      <c r="G351" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7">
+      <c r="A352" t="s">
+        <v>20</v>
+      </c>
+      <c r="B352" t="s">
+        <v>255</v>
+      </c>
+      <c r="C352" t="s">
+        <v>22</v>
+      </c>
+      <c r="D352" t="s">
+        <v>186</v>
+      </c>
+      <c r="E352" t="s">
+        <v>89</v>
+      </c>
+      <c r="F352">
+        <v>2026</v>
+      </c>
+      <c r="G352" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353" t="s">
+        <v>20</v>
+      </c>
+      <c r="B353" t="s">
+        <v>256</v>
+      </c>
+      <c r="C353" t="s">
+        <v>22</v>
+      </c>
+      <c r="D353" t="s">
+        <v>186</v>
+      </c>
+      <c r="E353" t="s">
+        <v>89</v>
+      </c>
+      <c r="F353">
+        <v>2026</v>
+      </c>
+      <c r="G353" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7">
+      <c r="A354" t="s">
+        <v>128</v>
+      </c>
+      <c r="B354" t="s">
+        <v>257</v>
+      </c>
+      <c r="C354" t="s">
+        <v>42</v>
+      </c>
+      <c r="D354" t="s">
+        <v>186</v>
+      </c>
+      <c r="E354" t="s">
+        <v>89</v>
+      </c>
+      <c r="F354">
+        <v>2026</v>
+      </c>
+      <c r="G354" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7">
+      <c r="A355" t="s">
+        <v>17</v>
+      </c>
+      <c r="B355" t="s">
+        <v>256</v>
+      </c>
+      <c r="C355" t="s">
+        <v>22</v>
+      </c>
+      <c r="D355" t="s">
+        <v>186</v>
+      </c>
+      <c r="E355" t="s">
+        <v>89</v>
+      </c>
+      <c r="F355">
+        <v>2026</v>
+      </c>
+      <c r="G355" t="s">
+        <v>243</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">