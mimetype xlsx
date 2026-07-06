--- v3 (2026-05-21)
+++ v4 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="272">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Histórico</t>
   </si>
   <si>
     <t>Comarca</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Mês</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>ARGEMIRO QUEIROZ DE FIGUEIREDO</t>
   </si>
   <si>
@@ -786,50 +786,92 @@
     <t>TRIBUNAL DO JURI EM 11/03</t>
   </si>
   <si>
     <t>TRIBUNAL DO JURI EM 03/03</t>
   </si>
   <si>
     <t>MANREDO ESTEVAM ROSENSTOCK</t>
   </si>
   <si>
     <t>TRIBUNAL DO JURI EM 02/03</t>
   </si>
   <si>
     <t>TRIBUNAL DO JURI EM 17/03</t>
   </si>
   <si>
     <t>TRIBUNAL DO JURI EM 24/03</t>
   </si>
   <si>
     <t>TRIBUNAL DO JURI EM 23/03</t>
   </si>
   <si>
     <t>TRIBUNAL DO JURI EM 25/03</t>
   </si>
   <si>
     <t>TRIBUNAL DO JURI EM 19/03</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 31/03</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 12/02</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 08/04</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 07/04</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 01/04</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 06/04</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 14/04</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 13/04</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 15/04</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI 23/04</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 23/04</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JURI EM 09/04</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DO JÚRI EM 28/04</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1133,51 +1175,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G355"/>
+  <dimension ref="A1:G378"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -9304,50 +9346,579 @@
       <c r="G354" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" t="s">
         <v>17</v>
       </c>
       <c r="B355" t="s">
         <v>256</v>
       </c>
       <c r="C355" t="s">
         <v>22</v>
       </c>
       <c r="D355" t="s">
         <v>186</v>
       </c>
       <c r="E355" t="s">
         <v>89</v>
       </c>
       <c r="F355">
         <v>2026</v>
       </c>
       <c r="G355" t="s">
         <v>243</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7">
+      <c r="A356" t="s">
+        <v>17</v>
+      </c>
+      <c r="B356" t="s">
+        <v>258</v>
+      </c>
+      <c r="C356" t="s">
+        <v>22</v>
+      </c>
+      <c r="D356" t="s">
+        <v>186</v>
+      </c>
+      <c r="E356" t="s">
+        <v>61</v>
+      </c>
+      <c r="F356">
+        <v>2026</v>
+      </c>
+      <c r="G356" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7">
+      <c r="A357" t="s">
+        <v>92</v>
+      </c>
+      <c r="B357" t="s">
+        <v>256</v>
+      </c>
+      <c r="C357" t="s">
+        <v>77</v>
+      </c>
+      <c r="D357" t="s">
+        <v>186</v>
+      </c>
+      <c r="E357" t="s">
+        <v>61</v>
+      </c>
+      <c r="F357">
+        <v>2026</v>
+      </c>
+      <c r="G357" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7">
+      <c r="A358" t="s">
+        <v>251</v>
+      </c>
+      <c r="B358" t="s">
+        <v>254</v>
+      </c>
+      <c r="C358" t="s">
+        <v>162</v>
+      </c>
+      <c r="D358" t="s">
+        <v>181</v>
+      </c>
+      <c r="E358" t="s">
+        <v>61</v>
+      </c>
+      <c r="F358">
+        <v>2026</v>
+      </c>
+      <c r="G358" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7">
+      <c r="A359" t="s">
+        <v>58</v>
+      </c>
+      <c r="B359" t="s">
+        <v>260</v>
+      </c>
+      <c r="C359" t="s">
+        <v>24</v>
+      </c>
+      <c r="D359" t="s">
+        <v>186</v>
+      </c>
+      <c r="E359" t="s">
+        <v>61</v>
+      </c>
+      <c r="F359">
+        <v>2026</v>
+      </c>
+      <c r="G359" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7">
+      <c r="A360" t="s">
+        <v>17</v>
+      </c>
+      <c r="B360" t="s">
+        <v>261</v>
+      </c>
+      <c r="C360" t="s">
+        <v>29</v>
+      </c>
+      <c r="D360" t="s">
+        <v>186</v>
+      </c>
+      <c r="E360" t="s">
+        <v>61</v>
+      </c>
+      <c r="F360">
+        <v>2026</v>
+      </c>
+      <c r="G360" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361" t="s">
+        <v>251</v>
+      </c>
+      <c r="B361" t="s">
+        <v>262</v>
+      </c>
+      <c r="C361" t="s">
+        <v>54</v>
+      </c>
+      <c r="D361" t="s">
+        <v>181</v>
+      </c>
+      <c r="E361" t="s">
+        <v>61</v>
+      </c>
+      <c r="F361">
+        <v>2026</v>
+      </c>
+      <c r="G361" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7">
+      <c r="A362" t="s">
+        <v>128</v>
+      </c>
+      <c r="B362" t="s">
+        <v>263</v>
+      </c>
+      <c r="C362" t="s">
+        <v>33</v>
+      </c>
+      <c r="D362" t="s">
+        <v>186</v>
+      </c>
+      <c r="E362" t="s">
+        <v>61</v>
+      </c>
+      <c r="F362">
+        <v>2026</v>
+      </c>
+      <c r="G362" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7">
+      <c r="A363" t="s">
+        <v>58</v>
+      </c>
+      <c r="B363" t="s">
+        <v>261</v>
+      </c>
+      <c r="C363" t="s">
+        <v>63</v>
+      </c>
+      <c r="D363" t="s">
+        <v>186</v>
+      </c>
+      <c r="E363" t="s">
+        <v>61</v>
+      </c>
+      <c r="F363">
+        <v>2026</v>
+      </c>
+      <c r="G363" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7">
+      <c r="A364" t="s">
+        <v>92</v>
+      </c>
+      <c r="B364" t="s">
+        <v>264</v>
+      </c>
+      <c r="C364" t="s">
+        <v>43</v>
+      </c>
+      <c r="D364" t="s">
+        <v>186</v>
+      </c>
+      <c r="E364" t="s">
+        <v>61</v>
+      </c>
+      <c r="F364">
+        <v>2026</v>
+      </c>
+      <c r="G364" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7">
+      <c r="A365" t="s">
+        <v>17</v>
+      </c>
+      <c r="B365" t="s">
+        <v>265</v>
+      </c>
+      <c r="C365" t="s">
+        <v>22</v>
+      </c>
+      <c r="D365" t="s">
+        <v>186</v>
+      </c>
+      <c r="E365" t="s">
+        <v>61</v>
+      </c>
+      <c r="F365">
+        <v>2026</v>
+      </c>
+      <c r="G365" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7">
+      <c r="A366" t="s">
+        <v>28</v>
+      </c>
+      <c r="B366" t="s">
+        <v>266</v>
+      </c>
+      <c r="C366" t="s">
+        <v>43</v>
+      </c>
+      <c r="D366" t="s">
+        <v>181</v>
+      </c>
+      <c r="E366" t="s">
+        <v>61</v>
+      </c>
+      <c r="F366">
+        <v>2026</v>
+      </c>
+      <c r="G366" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7">
+      <c r="A367" t="s">
+        <v>251</v>
+      </c>
+      <c r="B367" t="s">
+        <v>265</v>
+      </c>
+      <c r="C367" t="s">
+        <v>54</v>
+      </c>
+      <c r="D367" t="s">
+        <v>181</v>
+      </c>
+      <c r="E367" t="s">
+        <v>61</v>
+      </c>
+      <c r="F367">
+        <v>2026</v>
+      </c>
+      <c r="G367" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7">
+      <c r="A368" t="s">
+        <v>28</v>
+      </c>
+      <c r="B368" t="s">
+        <v>267</v>
+      </c>
+      <c r="C368" t="s">
+        <v>43</v>
+      </c>
+      <c r="D368" t="s">
+        <v>181</v>
+      </c>
+      <c r="E368" t="s">
+        <v>61</v>
+      </c>
+      <c r="F368">
+        <v>2026</v>
+      </c>
+      <c r="G368" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7">
+      <c r="A369" t="s">
+        <v>92</v>
+      </c>
+      <c r="B369" t="s">
+        <v>265</v>
+      </c>
+      <c r="C369" t="s">
+        <v>9</v>
+      </c>
+      <c r="D369" t="s">
+        <v>186</v>
+      </c>
+      <c r="E369" t="s">
+        <v>61</v>
+      </c>
+      <c r="F369">
+        <v>2026</v>
+      </c>
+      <c r="G369" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7">
+      <c r="A370" t="s">
+        <v>92</v>
+      </c>
+      <c r="B370" t="s">
+        <v>267</v>
+      </c>
+      <c r="C370" t="s">
+        <v>9</v>
+      </c>
+      <c r="D370" t="s">
+        <v>186</v>
+      </c>
+      <c r="E370" t="s">
+        <v>61</v>
+      </c>
+      <c r="F370">
+        <v>2026</v>
+      </c>
+      <c r="G370" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7">
+      <c r="A371" t="s">
+        <v>17</v>
+      </c>
+      <c r="B371" t="s">
+        <v>268</v>
+      </c>
+      <c r="C371" t="s">
+        <v>22</v>
+      </c>
+      <c r="D371" t="s">
+        <v>186</v>
+      </c>
+      <c r="E371" t="s">
+        <v>61</v>
+      </c>
+      <c r="F371">
+        <v>2026</v>
+      </c>
+      <c r="G371" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7">
+      <c r="A372" t="s">
+        <v>28</v>
+      </c>
+      <c r="B372" t="s">
+        <v>269</v>
+      </c>
+      <c r="C372" t="s">
+        <v>43</v>
+      </c>
+      <c r="D372" t="s">
+        <v>181</v>
+      </c>
+      <c r="E372" t="s">
+        <v>61</v>
+      </c>
+      <c r="F372">
+        <v>2026</v>
+      </c>
+      <c r="G372" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7">
+      <c r="A373" t="s">
+        <v>25</v>
+      </c>
+      <c r="B373" t="s">
+        <v>269</v>
+      </c>
+      <c r="C373" t="s">
+        <v>149</v>
+      </c>
+      <c r="D373" t="s">
+        <v>186</v>
+      </c>
+      <c r="E373" t="s">
+        <v>61</v>
+      </c>
+      <c r="F373">
+        <v>2026</v>
+      </c>
+      <c r="G373" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7">
+      <c r="A374" t="s">
+        <v>251</v>
+      </c>
+      <c r="B374" t="s">
+        <v>270</v>
+      </c>
+      <c r="C374" t="s">
+        <v>82</v>
+      </c>
+      <c r="D374" t="s">
+        <v>181</v>
+      </c>
+      <c r="E374" t="s">
+        <v>61</v>
+      </c>
+      <c r="F374">
+        <v>2026</v>
+      </c>
+      <c r="G374" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7">
+      <c r="A375" t="s">
+        <v>92</v>
+      </c>
+      <c r="B375" t="s">
+        <v>19</v>
+      </c>
+      <c r="C375" t="s">
+        <v>43</v>
+      </c>
+      <c r="D375" t="s">
+        <v>186</v>
+      </c>
+      <c r="E375" t="s">
+        <v>11</v>
+      </c>
+      <c r="F375">
+        <v>2026</v>
+      </c>
+      <c r="G375" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7">
+      <c r="A376" t="s">
+        <v>25</v>
+      </c>
+      <c r="B376" t="s">
+        <v>151</v>
+      </c>
+      <c r="C376" t="s">
+        <v>22</v>
+      </c>
+      <c r="D376" t="s">
+        <v>186</v>
+      </c>
+      <c r="E376" t="s">
+        <v>11</v>
+      </c>
+      <c r="F376">
+        <v>2026</v>
+      </c>
+      <c r="G376" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7">
+      <c r="A377" t="s">
+        <v>92</v>
+      </c>
+      <c r="B377" t="s">
+        <v>271</v>
+      </c>
+      <c r="C377" t="s">
+        <v>43</v>
+      </c>
+      <c r="D377" t="s">
+        <v>186</v>
+      </c>
+      <c r="E377" t="s">
+        <v>11</v>
+      </c>
+      <c r="F377">
+        <v>2026</v>
+      </c>
+      <c r="G377" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7">
+      <c r="A378" t="s">
+        <v>28</v>
+      </c>
+      <c r="B378" t="s">
+        <v>14</v>
+      </c>
+      <c r="C378" t="s">
+        <v>43</v>
+      </c>
+      <c r="D378" t="s">
+        <v>181</v>
+      </c>
+      <c r="E378" t="s">
+        <v>11</v>
+      </c>
+      <c r="F378">
+        <v>2026</v>
+      </c>
+      <c r="G378" t="s">
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">