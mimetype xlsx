--- v2 (2026-02-15)
+++ v3 (2026-04-03)
@@ -12,188 +12,195 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="679">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Nome da Empresa</t>
   </si>
   <si>
     <t>CNPJ</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Descrição</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>Pregão Eletrônico (14.133)</t>
   </si>
   <si>
     <t>PE Nº 009/2024 - AQUISIÇÃO DE MOBILIÁRIOS</t>
   </si>
   <si>
     <t>009/2024</t>
   </si>
   <si>
     <t>13/01/2025</t>
   </si>
   <si>
+    <t>Homologado</t>
+  </si>
+  <si>
+    <t>CENTRA MOVEIS S/A</t>
+  </si>
+  <si>
+    <t>25.071.568/0001-24</t>
+  </si>
+  <si>
+    <t>R$ 6.794.600,00</t>
+  </si>
+  <si>
+    <t>Aquisição de mobiliários para a Defensoria Pública do Estado da Paraíba. 
+	Id contratação PNCP: 10733319000180-1-000058/2024</t>
+  </si>
+  <si>
+    <t>26/11/2024</t>
+  </si>
+  <si>
+    <t>PE Nº 004/2024- AQUISIÇÃO DE ÁGUA MINERAL</t>
+  </si>
+  <si>
+    <t>004/2024</t>
+  </si>
+  <si>
+    <t>23/01/2025</t>
+  </si>
+  <si>
     <t>Andamento</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>0.000/0000-00</t>
+  </si>
+  <si>
+    <t>R$ 31.781,00</t>
+  </si>
+  <si>
+    <t>Formação de registro de preços de AQUISIÇÃO DE ÁGUA MINERAL PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>17/01/2025</t>
+  </si>
+  <si>
+    <t>Dispensa (14.133)</t>
+  </si>
+  <si>
+    <t>DE Nº 001/2024-MANUTENÇÃO DE CAMINHÃO</t>
+  </si>
+  <si>
+    <t>001/2024</t>
+  </si>
+  <si>
+    <t>12/04/2024</t>
+  </si>
+  <si>
+    <t>WALBER MENEZES TAVARES</t>
+  </si>
+  <si>
+    <t>01.173.591/0001-61</t>
+  </si>
+  <si>
+    <t>R$ 184,70</t>
+  </si>
+  <si>
+    <t>Manutenção no caminhão de placa OXO3525 marca Ford cargo Baú 816S  aquisição, destinados a Defensoria Pública do Estado da Paraíba.</t>
+  </si>
+  <si>
+    <t>DE Nº 003/2024-FUNDAÇÃO DE ENSINO</t>
+  </si>
+  <si>
+    <t>003/2024</t>
+  </si>
+  <si>
+    <t>17/04/2024</t>
+  </si>
+  <si>
+    <t>FAPTO-FUNDAÇÃO DE APOIO CIENTIFICO E TECNOLOGICO DE TOCATINS</t>
+  </si>
+  <si>
+    <t>06.343.763/0001-11</t>
+  </si>
+  <si>
+    <t>R$ 1.056,00</t>
+  </si>
+  <si>
+    <t>ID CONTRATAÇÃO PNCP: 10733319000180-1-000005/2024- CONTRATAÇÃO DE FUNDAÇÃO DE APOIO DE PESQUISA, ENSINO, EXTENSÃO E INOVAÇÃO, SEM FINS LUCRATIVOS, PARA ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA, COM OS SEGUINTES PERFIS PROFISSIONAIS:TECNOLOGIA DE INFORMAÇÃO.</t>
+  </si>
+  <si>
+    <t>22/01/2025</t>
+  </si>
+  <si>
+    <t>DE Nº 004/24-UT. EQUIPAMENTO-FUNDO</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
     <t>00.000.000/0000-00</t>
-  </si>
-[...85 lines deleted...]
-    <t>01/10/2024</t>
   </si>
   <si>
     <t>R$ 5.917,66</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000036/2024 
 	 AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO - MÁQUINAS, UTENSÍLIOS E EQUIPAMENTOS DIVERSOS.</t>
   </si>
   <si>
     <t>PE N° 010/2024-AQUISIÇÃO DE PASSSAGEM AÉREA</t>
   </si>
   <si>
     <t>010/2024</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviço de agenciamento de viagens incluindo cotação, reserva, marcação, remarcação, emissão, cancelamento, reembolso, endosso, entrega de bilhetes de passagens aéreas nacionais e internacionais com taxa de embarque, e emissão de seguro de assistência em viagem internacional, por intermédio de operadora ou agência de viagens através de solução online.</t>
   </si>
   <si>
     <t>28/01/2025</t>
@@ -422,154 +429,184 @@
   <si>
     <t>P.E Nº 001/2025 AQUISIÇÃO DE MICROONIBUS</t>
   </si>
   <si>
     <t>27/03/2025</t>
   </si>
   <si>
     <t>STA CAMINHOES VEICULOS E SERVICOS LTDA</t>
   </si>
   <si>
     <t>02.323.033/0001-06</t>
   </si>
   <si>
     <t>R$ 1.073.333,33</t>
   </si>
   <si>
     <t>Aquisição de Veículo tipo micro-ônibus rodoviário, novo 0 km, ano/modelo 2024/2025 ou superior, conforme Lei 6.729/79 e Deliberação 64/2008 do CONTRAN vendido pelo fabricante ou concessionária autorizada da fábrica, primeiro emplacamento em nome da Defensoria Pública do Estado da Paraíba conforme Resolução Nº 743 de 12 de novembro de 2018 - CONTRAN, adaptado para unidade móvel de atendimento.</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>PE Nº 002/2025- AQUISIÇÃO DE MATERIAL GRAFICO</t>
   </si>
   <si>
-    <t>01/01/0001</t>
+    <t>16/07/2025</t>
+  </si>
+  <si>
+    <t>DOUGLAS DA SILVA LIMA</t>
+  </si>
+  <si>
+    <t>49.233.322/0001-70</t>
+  </si>
+  <si>
+    <t>R$ 2.156.882,06</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000019/2025 
 	AQUISIÇÃO DE MATERIAL GRÁFICO PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>PE Nº 004/2025 - AQUISIÇÃO DE SERVIDOR</t>
   </si>
   <si>
     <t>004/2025</t>
   </si>
   <si>
-    <t>Id contratação PNCP: 10733319000180-1-000022/2025 
-	AQUISIÇÃO DE SERVIDOR RACK PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+    <t>31/05/2025</t>
+  </si>
+  <si>
+    <t>PLUGNET COMERCIO E REPRESENTACOES LTDA</t>
+  </si>
+  <si>
+    <t>02.213.325/0002-69</t>
+  </si>
+  <si>
+    <t>R$ 2.700,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE SERVIDOR RACK PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
+	Id contratação PNCP: 10733319000180-1-000022/2025</t>
   </si>
   <si>
     <t>PE Nº 005/2025- AQUISIÇÃO DE CAFE E ACUCAR</t>
   </si>
   <si>
     <t>005/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>JAC COMERCIO DE PRODUTOS EIRELI</t>
   </si>
   <si>
     <t>39.432.332/0001-80</t>
   </si>
   <si>
     <t>R$ 48.285,00</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000021/2025 
 	AQUISIÇÃO DE CAFÉ E AÇÚCAR PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>PE Nº 006/2025- AQUISIÇÃO DE EXPEDIENTE</t>
   </si>
   <si>
     <t>006/2025</t>
   </si>
   <si>
+    <t>01/01/0001</t>
+  </si>
+  <si>
+    <t>MARIA CRISTIANE LEMOS DE ARAUJO</t>
+  </si>
+  <si>
+    <t>05.457.026/0001-87</t>
+  </si>
+  <si>
+    <t>R$ 146.296,80</t>
+  </si>
+  <si>
     <t>Id contratação PNCP: 10733319000180-1-000018/2025 
-			 AQUISIÇÃO DE MATERIAL DE EXPEDIENTE PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICADOESTADO DA PARAÍBA.</t>
+			AQUISIÇÃO DE MATERIAL DE EXPEDIENTE PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICADOESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>PE Nº 007/2025- AQUISIÇÃO DE VEÍCULO</t>
   </si>
   <si>
     <t>007/2025</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE 01 (VEÍCULO) NOVO PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000025/2025</t>
   </si>
   <si>
     <t>10/06/2025</t>
   </si>
   <si>
     <t>PE Nº 008/2025- AQUISIÇÃO DE ACONDICIONAMENTO E EMBALAGEM</t>
   </si>
   <si>
     <t>008/2025</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>LIMPCON COMERCIO E SERVICOS DE LIMPEZA E CONSERVACAO LTDA</t>
   </si>
   <si>
     <t>10.897.859/0001-07</t>
   </si>
   <si>
-    <t>R$ 22.407,70</t>
+    <t>R$ 2.240,77</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE PRODUTOS (ACONDICIONAMENTO E EMBALAGENS) PARA SUPRIR AS NECESSIDADEDADEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000023/2025</t>
   </si>
   <si>
     <t>PE Nº 009/2025- AQUISIÇÃO DE COPA E COZINHA</t>
   </si>
   <si>
     <t>009/2025</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE COPA E COZINHA PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000029/2025</t>
   </si>
   <si>
     <t>PE Nº 010/2025- AQUISIÇÃO DE TECLADO E MOUSE</t>
   </si>
   <si>
     <t>010/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>31/05/2025</t>
   </si>
   <si>
     <t>AS TECH ELETRONICOS LTDA</t>
   </si>
   <si>
     <t>5.719.111/0001-32</t>
   </si>
   <si>
     <t>R$ 45,70</t>
   </si>
   <si>
     <t>LICITASHOP COMERCIO E SERVIÇOS LTDA-CNPJ: 50.958.011/0001-57 VALOR R$ 5.109,00
 	AQUISIÇÃO DE MOUSE E TECLADO PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.  
 	Id contratação PNCP: 10733319000180-1-000026/2025</t>
   </si>
   <si>
     <t>PE Nº 011/2025- AQUISIÇÃO DE AUDIO, VÍDEO E RACK</t>
   </si>
   <si>
     <t>011/2025</t>
   </si>
   <si>
     <t>ANTONIO FERREIRA DE LIMA JUNIOR</t>
   </si>
   <si>
@@ -647,50 +684,56 @@
     <t>PE Nº 015/2025- AQUISIÇÃO DE SSD</t>
   </si>
   <si>
     <t>15/2025</t>
   </si>
   <si>
     <t>GWC INDUSTRIA IMPORTACAO E DISTRIBUICAO DE ELETRONICOS LTDA</t>
   </si>
   <si>
     <t>49.329.140/0001-05</t>
   </si>
   <si>
     <t>R$ 31.113,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE SSD’S PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000028/2025</t>
   </si>
   <si>
     <t>PE Nº 016/2025- AQUISIÇÃO DE MATERIAL DE LIMPEZA</t>
   </si>
   <si>
     <t>016/2025</t>
   </si>
   <si>
+    <t>A M SANTOS LTDA</t>
+  </si>
+  <si>
+    <t>53.614.094/0001-55</t>
+  </si>
+  <si>
     <t>R$ 104.980,20</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAL DE HIGIENE E LIMPEZA PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000032/2025</t>
   </si>
   <si>
     <t>PE Nº 017/2025- AQUISIÇÃO DE CERTIFICADO DIGITAL E TOKEN</t>
   </si>
   <si>
     <t>17/2025</t>
   </si>
   <si>
     <t>EXPERT COMERCIO E CONSULTORIA EM LICITACOES LTDA</t>
   </si>
   <si>
     <t>24.360.351/0001-71</t>
   </si>
   <si>
     <t>R$ 14.124,00</t>
   </si>
   <si>
     <t> Aquisição de Aquisição de Certificados Digitais A3, pessoa física, validade de 03 anos e Tokens USB para certificados A3 criptografados, com Certificados Digitais A3, pessoa física, validade de 03 anos, para uso dos Defensores Públicos da Defensoria Pública do Estado da Paraíba, conforme especificações técnicas e quantitativos definidos neste documento. 
 	Id contratação PNCP: 10733319000180-1-000041/2025</t>
   </si>
@@ -923,61 +966,70 @@
     <t>MAPROS LTDA</t>
   </si>
   <si>
     <t>08.980.641/0001-61</t>
   </si>
   <si>
     <t>R$ 7.090,00</t>
   </si>
   <si>
     <t>Contratação de Serviços de manutenção corretiva com reposição de peças para o Nobreak SMS 10KVA para suprir as necessidades da Defensoria Pública do Estado da Paraíba.
 	Id contratação PNCP: 10733319000180-1-000043/2025</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>DE N° 008/2025- REVESTIMENTO</t>
   </si>
   <si>
     <t>EMPREENDIMENTOS CONSTRUCOES E COMÉRCIO DA CONSTRUÇÃO LTDA,</t>
   </si>
   <si>
     <t>07.275.651/0001-33</t>
   </si>
   <si>
-    <t>R$ 7.499,00</t>
-[...2 lines deleted...]
-    <t>Contratação de empresa especializada para a execução de serviço de revestimento em áreas internas 89,54m², com fornecimento de materiais e mão de obra, atendendo às necessidades estruturais e estéticas da sede da Defensoria Pública do Estado da Paraíba.
+    <t>R$ 74,99</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a execução de serviço de revestimento em áreas internas 89,54m², com fornecimento de materiais e mão de obra, atendendo às necessidades estruturais e estéticas da sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000049/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>DE N° 009/2025- PINTURA</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>WA2 ENGENHARIA E CONSTRUCOES LTDA</t>
+  </si>
+  <si>
+    <t>R$ 47,90</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a execução de serviços de pintura predial interna, com fornecimento de mão de obra, materiais e insumos, visando à revitalização dos ambientes da sede administrativa da Defensoria Pública do Estado da Paraíba –DPPB. 
 	Id contratação PNCP: 10733319000180-1-000053/2025</t>
   </si>
   <si>
     <t>Inexigibilidade (14.133)</t>
   </si>
   <si>
     <t>INEX N° 001/2025- OBRAS DE ARTES</t>
   </si>
   <si>
     <t>ATELIÊ CHICO FERREIRA</t>
   </si>
   <si>
     <t>24.837.479/0001-83</t>
   </si>
   <si>
     <t>R$ 2.460,00</t>
   </si>
   <si>
     <t>Contratação de pessoa jurídica para aquisição de 21 (vinte e uma) obras de arte do Artista Plástico Chico Ferreira.
 	Id contratação PNCP: 10733319000180-1-000003/2025</t>
   </si>
   <si>
@@ -1743,53 +1795,50 @@
   <si>
     <t>FAGA DISTRIBUIÇÃO LTDA</t>
   </si>
   <si>
     <t>34.674.082/0001-71</t>
   </si>
   <si>
     <t>R$ 16.600,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAIS E EQUIPAMENTOS PARA ÁUDIO, VÍDEO E FOTO.</t>
   </si>
   <si>
     <t>PE Nº 025/2025 - AQUISIÇÃO DE SERVIDOR</t>
   </si>
   <si>
     <t>025/2025</t>
   </si>
   <si>
     <t>20/02/2025</t>
   </si>
   <si>
     <t>PLUGNET COMERCIO E REPRESENTAÇOES LTDA</t>
   </si>
   <si>
-    <t>02.213.325/0002-69</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 244.135,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE SERVIDOR RACK PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.Id contratação PNCP: 10733319000180-1-000064/2025https://pncp.gov.br/app/editais/10733319000180/2025/64 
 	 </t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>PE Nº 022/2025 - SERVIÇO DE REFORMA DE BANHEIRO</t>
   </si>
   <si>
     <t>022/2025</t>
   </si>
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>PACTO CONSRUCOES LTDA</t>
   </si>
   <si>
     <t>33.666.569/0001-40</t>
   </si>
   <si>
@@ -1857,111 +1906,117 @@
     <t>PE Nº 024/2025- AQUISIÇÃO DE MATERIAIS DE CONSTRUÇAO</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>CENTER LED MATERIAIS ELETRICOS EIRELLI-EPP</t>
   </si>
   <si>
     <t>26.474.579/0001-18</t>
   </si>
   <si>
     <t>R$ 314.686,60</t>
   </si>
   <si>
     <t>AQUISIÇÃO REGULAR E CONTÍNUA DE MATERIAIS DE CONSTRUÇÃO PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000070/2025</t>
   </si>
   <si>
     <t>DE Nº 012/2025-E-MAIL CORPORATIVO</t>
   </si>
   <si>
     <t>012/2025</t>
   </si>
   <si>
-    <t>24/10/2025</t>
+    <t>31/10/2025</t>
+  </si>
+  <si>
+    <t>DATTA TECH CONSULTORIA E INOVACAO B2B LTDA</t>
+  </si>
+  <si>
+    <t>8.003.493/0001-01</t>
+  </si>
+  <si>
+    <t>R$ 18.239,88</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de hospedagem, migração, infraestrutura e gerenciamento de contas de e-mail corporativo em nuvem (SaaS). 
 	Id contratação PNCP: 10733319000180-1-000072/2025</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>DE Nº 013/2025-MAT ELETRICO</t>
   </si>
   <si>
     <t>013/2025</t>
   </si>
   <si>
     <t>Aquisição de materiais elétricos necessários para a reforma e adequação das instalações elétricas do imóvel que abrigará o Núcleo da Família da Defensoria Pública do Estado da Paraíba  Id contratação PNCP: 10733319000180-1-000074/2025 https://pncp.gov.br/app/editais/10733319000180/2025/74</t>
   </si>
   <si>
-    <t>31/10/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>DE Nº 010/2025-FORRO DRYWAAL</t>
   </si>
   <si>
     <t>10/2025</t>
   </si>
   <si>
-    <t>WA2 ENGENHARIA E CONSTRUCOES LTDA</t>
-[...5 lines deleted...]
-    <t>Contratação de empresa especializada para o fornecimento e instalação de 45m² de forro em drywall, com o objetivo de melhorar as condições ambientais da recepção da sede da Defensoria Pública do Estado da Paraíba.
+    <t>R$ 53,82</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para o fornecimento e instalação de 45m² de forro em drywall, com o objetivo de melhorar as condições ambientais da recepção da sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000059/2025</t>
   </si>
   <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>DE Nº 014/2025-MATERIAL HIDRÁULICO</t>
   </si>
   <si>
     <t>Aquisição de bomba de água e materiais hidráulicos, conforme as especificações a seguir, que serão utilizados para a manutenção do sistema hidráulico do imóvel locado para o Núcleo de Atendimento da Defensoria Pública, situado na Rua Deputado Barreto Sobrinho, nº 186, Tambiá, João Pessoa – PB.
 				Id contratação PNCP: 10733319000180-1-000075/2025</t>
   </si>
   <si>
     <t>DE Nº 011/2025- DEDETIZAÇÃO</t>
   </si>
   <si>
+    <t>12/08/2025</t>
+  </si>
+  <si>
     <t>F J DE SENA ARAUJO LTDA</t>
   </si>
   <si>
     <t>23.614.574/0001-55</t>
   </si>
   <si>
-    <t>R$ 8.200,00</t>
-[...2 lines deleted...]
-    <t>Contratação de empresa especializada para prestação dos serviços de Controle de pragas urbanas e vetores em geral em área interna e externa da defensoria pública doestado da Paraíba-DPPB, englobando desinsetização, desratização e descupinização.
+    <t>R$ 82,00</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para prestação dos serviços de Controle de pragas urbanas e vetores em geral em área interna e externa da defensoria pública doestado da Paraíba-DPPB, englobando desinsetização, desratização e descupinização. 
 	Id contratação PNCP: 10733319000180-1-000060/2025</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>DE N° 015/2025-SEGURO DE ESTAGIO</t>
   </si>
   <si>
     <t>015/2025</t>
   </si>
   <si>
     <t> Contratação de empresa especializada para prestação de serviço de seguro de acidentes pessoais coletivos.
 	Id contratação PNCP: 10733319000180-1-000077/2025</t>
   </si>
   <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>DE Nº 016/2025-GAS DE COZINHA</t>
   </si>
   <si>
     <t>Aquisição de 24 (vinte e quatro) Botijões de Gás Liquefeito de Petróleo (GLP), botijão de 13 kg.
 	Id contratação PNCP: 10733319000180-1-000079/2025</t>
   </si>
@@ -2030,105 +2085,126 @@
 	Id contratação PNCP: 10733319000180-1-000057/2025</t>
   </si>
   <si>
     <t>INEX N° 008/2025- CONGRESSO</t>
   </si>
   <si>
     <t>FORUM NACIONAL DE COMUNICACAO E JUSTICA</t>
   </si>
   <si>
     <t>R$ 18,00</t>
   </si>
   <si>
     <t> Inscrição para a participação no XIX Congresso Brasileiro dos Assessores de Comunicação do Sistema da Justiça (COBRASCOM) 
 	Id contratação PNCP: 10733319000180-1-000056/2025</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>PE Nº 001/2026- AQUISIÇÃO DE TVS E SUPORTE</t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
-    <t>AQUISIÇÃO DE TELEVISORES E SUPORTES ARTICULADOS DE PAREDE PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+    <t>11/03/2026</t>
+  </si>
+  <si>
+    <t>MARIA DO CARMO ALEXANDRE FIGUEIREDO DA COSTA</t>
+  </si>
+  <si>
+    <t>32.310.867/0001-30</t>
+  </si>
+  <si>
+    <t>R$ 73.667,50</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE TELEVISORES E SUPORTES ARTICULADOS DE PAREDE PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000001/2026</t>
   </si>
   <si>
     <t>30/01/2026</t>
   </si>
   <si>
     <t>DE Nº 001/2026-PORTA DOCUMENTOS</t>
   </si>
   <si>
-    <t>A aquisição de porta-documentos, distintivos (emblemas metálicos) e carteiras de identidade funcional para a Defensoria Pública do Estado da Paraíba.
+    <t>23/02/2026</t>
+  </si>
+  <si>
+    <t>S D COMERCIO DE ARTIGOS DE BRINDES E  SERVICOS GRAFICOS LTDA</t>
+  </si>
+  <si>
+    <t>41.570.283/0001-94</t>
+  </si>
+  <si>
+    <t>R$ 12.750,00</t>
+  </si>
+  <si>
+    <t>A aquisição de porta-documentos, distintivos (emblemas metálicos) e carteiras de identidade funcional para a Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000002/2026</t>
   </si>
   <si>
     <t>PE Nº 020/2025- AQUISIÇÃO DE MICRO-ONDAS</t>
   </si>
   <si>
     <t>020/2025</t>
   </si>
   <si>
     <t>CASTRO EQUIPAMENTOS LTDA</t>
   </si>
   <si>
     <t>42.753.718/0001-07</t>
   </si>
   <si>
     <t>R$ 4.939,10</t>
   </si>
   <si>
     <t>Aquisição de micro-ondas para suprir as necessidade da Defensoria Pública do Estado da Paraíba.
 	Id contratação PNCP: 10733319000180-1-000055/2025</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>PE Nº 021/2025- AQUISIÇÃO E INSTALAÇÃO DE JANELAS E PORTAS</t>
   </si>
   <si>
     <t>021/2025</t>
   </si>
   <si>
     <t>Aquisição e instalação de janelas e portas de vidro temperado com esquadrias de alumínio, com fornecimento de materiais e mão de obra, para diversas salas da Sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000073/2025</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>PE Nº 026/2025- AQUISIÇÃO DE COMPUTADORES</t>
   </si>
   <si>
-    <t>PLUGNET COMERCIO E REPRESENTACOES LTDA</t>
-[...1 lines deleted...]
-  <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS DE INFORMÁTICA, COMPREENDENDO MONITORES COM TOUCH SCREEN, NOTEBOOKS, COMPUTADORES, DESTINADOS À MODERNIZAÇÃO, PADRONIZAÇÃO E EXPANSÃO DA INFRAESTRUTURA TECNOLÓGICA DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
 	Id contratação PNCP: 10733319000180-1-000067/2025</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>PE Nº 028/2025- MANUTENCAO DE NOBREAK</t>
   </si>
   <si>
     <t>028/2025</t>
   </si>
   <si>
     <t>MG COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
   </si>
   <si>
     <t>09.436.873/0001-16</t>
   </si>
   <si>
     <t>R$ 11.400,00</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UMA EMPRESA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM NOBREAK SMS 10KVA, COM FORNECIMENTO DE PEÇAS E SUBSTITUIÇÃO DE BATERIAS PELO PERÍODO DE 12(DOZE) MESES, PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
 	Id contratação PNCP: 10733319000180-1-000083/2025</t>
   </si>
@@ -2153,50 +2229,210 @@
   <si>
     <t>CONTRATAÇÃO DE UMA EMPRESA ESPECIALIZADA QUE FORNECERÁ 02 (DUAS) LICENÇAS DO SOFTWARE ADOBE CREATIVE CLOUD FOR TEAMS ALL APPS POR UM PERÍODO DE 24 (VINTE E QUATRO) MESES E 02 (DUAS) LICENÇAS DO SOFTWARE ADOBE STOCK FOR TEAMS (OTHER) PARA 40 ATIVOS.
 	Id contratação PNCP: 10733319000180-1-000082/2025</t>
   </si>
   <si>
     <t>EDITAL 030/2025-COMBUSTIVEL</t>
   </si>
   <si>
     <t>030/2025</t>
   </si>
   <si>
     <t>PRIME CONSULTORIA E ASSESSORIA EMPRESARIAL LTDA</t>
   </si>
   <si>
     <t>05.340.639/0001-30</t>
   </si>
   <si>
     <t>R$ 286.920,00</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A ADMINISTRAÇÃO E O GERENCIAMENTO INFORMATIZADO DO FORNECIMENTO CONTÍNUO E ININTERRUPTO DE COMBUSTÍVEL, POR MEIO DA UTILIZAÇÃO DE CARTÕES MICROPROCESSADOS (CHIP OU MAGNÉTICO), PARA O ABASTECIMENTO DA FROTA DE VEÍCULOS OFICIAIS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA (DPPB).
 	Id contratação PNCP: 10733319000180-1-000084/2025</t>
   </si>
   <si>
     <t>PE Nº 030/2025- AQUISIÇÃO DE COMBUSTIVEL</t>
+  </si>
+  <si>
+    <t>PE Nº 002/2026- AQUISIÇÃO DE MONITORES DE VIDEO COM WEBCAM</t>
+  </si>
+  <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de equipamentos (monitores de vídeo com webcam), destinados a atender às necessidades operacionais dos defensores públicos, assessores e demais servidores da Defensoria Pública do Estado da Paraíba – DPPB.
+	Id contratação PNCP: 10733319000180-1-000005/2026</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 003/2026- AQUISIÇÃO DE DETECTORES DE METAL</t>
+  </si>
+  <si>
+    <t>003/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE DETECTORES DE METAL PORTÁTEIS E TIPO PORTAL DESTINADOS AO REFORÇO DAS MEDIDAS DE SEGURANÇA NOS NÚCLEOS DE ATENDIMENTO DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA, INCLUINDO OS EQUIPAMENTOS NECESSÁRIOS, TREINAMENTO, CONFIGURAÇÃO E TESTES DO SISTEMA. 
+	Id contratação PNCP: 10733319000180-1-000007/2026</t>
+  </si>
+  <si>
+    <t>02/03/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 004/2026- AQUISIÇÃO DE CONTROLE DE ACESSO</t>
+  </si>
+  <si>
+    <t>004/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO E INSTALAÇÃO DE SISTEMA ELETRÔNICO DE CONTROLE DE ACESSO PARA A RECEPÇÃO DO GABINETE DA DEFENSORA PÚBLICA GERAL DA PARAÍBA, INCLUINDO OS EQUIPAMENTOS NECESSÁRIOS, INSTALAÇÃO, CONFIGURAÇÃO E TESTES DO SISTEMA.
+	Id contratação PNCP: 10733319000180-1-000009/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 005/2026- AQUISICAO DE PORTAS E JANELAS</t>
+  </si>
+  <si>
+    <t>005/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM REMOÇÃO, AQUISIÇÃO E INSTALAÇÃO DE PORTAS E JANELAS PARA A DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+	Id contratação PNCP: 10733319000180-1-000010/2026</t>
+  </si>
+  <si>
+    <t>DE Nº 002/2026-CRACHAS ESTAGIARIOS</t>
+  </si>
+  <si>
+    <t>04/03/2026</t>
+  </si>
+  <si>
+    <t>S D COMERCIO DE ARTIGOS DE BRINDES E  SERVICOS</t>
+  </si>
+  <si>
+    <t>R$ 2.973,75</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a confecção e o fornecimento de crachás de identificação funcional destinados aos(às) estagiários(as) em exercício na Defensoria Pública do Estado da Paraíba. 
+	Id contratação PNCP: 10733319000180-1-000004/2026</t>
+  </si>
+  <si>
+    <t>DE Nº 003/2026- ADOBE</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada que fornecerá 02 (duas) licenças, com locações por um período de 12 (doze) meses, do software ADOBE CREATIVE CLOUD FOR TEAMS ALL APPS, para atender as necessidades da Diretoria de Comunicação - DICOM da Defensoria Pública do Estado da Paraíba. Id contratação PNCP: 10733319000180-1-000008/2026</t>
+  </si>
+  <si>
+    <t>DE Nº 005/2026- AQUISICAO DE CERTIFICADO DIGITAL</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE CERTIFICADO DIGITAL A1 PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+	Id contratação PNCP: 10733319000180-1-000011/2026</t>
+  </si>
+  <si>
+    <t>05/03/2026</t>
+  </si>
+  <si>
+    <t>DE N° 005/2026- CERTIFICADO DIGITAL</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>ADESÃO N° 001/2026- TELEFONIA MOVEL</t>
+  </si>
+  <si>
+    <t>18/03/2026</t>
+  </si>
+  <si>
+    <t>TIM S/A</t>
+  </si>
+  <si>
+    <t>02.421.421/0001-11</t>
+  </si>
+  <si>
+    <t>R$ 85.800,00</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada no fornecimento de 400(quatrocentas) linhas para prestação de serviços de telecomunicações moveis corporativas, compreendendo o fornecimento de planos de voz nacional ilimitado e dados móveis com franquia mínima de 100 GB por linha, com acesso à
+	internet móvel, destinados ao atendimento das necessidades institucionais da Defensoria Pública do Estado da Paraíba – DPPB.</t>
+  </si>
+  <si>
+    <t>20/03/2026</t>
+  </si>
+  <si>
+    <t>DE Nº 006/2026-VIGILANCIA ARMADA</t>
+  </si>
+  <si>
+    <t>006/2026</t>
+  </si>
+  <si>
+    <t>12/03/2026</t>
+  </si>
+  <si>
+    <t>FALCONSEG - SEGURANÇA DE VALORES LTDA</t>
+  </si>
+  <si>
+    <t>05.554.220/0001-80</t>
+  </si>
+  <si>
+    <t>R$ 292.605,36</t>
+  </si>
+  <si>
+    <t>Contratação emergencial de empresa especializada na prestação de serviços continuados de vigilância patrimonial armada, com dedicação exclusiva de mão de obra, para atendimento da Sede da Defensoria Pública do Estado da Paraíba. 
+	Id contratação PNCP: 10733319000180-1-000014/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>DE N° 007/2026- BANDEIRAS</t>
+  </si>
+  <si>
+    <t>007/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de bandeiras de mastro e kits de bandeiras de mesa (com hastes e bases), para a Defensoria Pública do Estado da Paraíba.
+	Id contratação PNCP: 10733319000180-1-000013/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>DE N° 008/2026- TOLDO</t>
+  </si>
+  <si>
+    <t>008/2026</t>
+  </si>
+  <si>
+    <t>Aquisição de toldo para caminhão Itinerante - Placa RLR9D19 - M.BENZ ATEGO 2426 da Defensoria Pública do Estado da Paraíba.
+	Id contratação PNCP: 10733319000180-1-000016/2026</t>
+  </si>
+  <si>
+    <t>DE N° 009/2025- CAPCUT E CANVA</t>
+  </si>
+  <si>
+    <t>009/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2500,51 +2736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J128"/>
+  <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -2586,4066 +2822,4482 @@
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F3" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="I3" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="J3" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C4" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" t="s">
         <v>28</v>
-      </c>
-[...22 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F6" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H6" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="J7" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G8" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="J8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B10" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C10" t="s">
+        <v>67</v>
+      </c>
+      <c r="D10" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" t="s">
+        <v>69</v>
+      </c>
+      <c r="G10" t="s">
+        <v>47</v>
+      </c>
+      <c r="H10" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" t="s">
+        <v>71</v>
+      </c>
+      <c r="J10" t="s">
         <v>65</v>
-      </c>
-[...19 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B11" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C11" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D11" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F11" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G11" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H11" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="J11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C12" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F12" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G12" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I12" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G13" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H13" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I13" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C14" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D14" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G14" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H14" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I14" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="J14" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C15" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F15" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G15" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I15" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D16" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G16" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H16" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I16" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="J16" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G17" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H17" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="J17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
+        <v>103</v>
+      </c>
+      <c r="D18" t="s">
+        <v>104</v>
+      </c>
+      <c r="E18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" t="s">
+        <v>24</v>
+      </c>
+      <c r="G18" t="s">
+        <v>47</v>
+      </c>
+      <c r="H18" t="s">
+        <v>53</v>
+      </c>
+      <c r="I18" t="s">
+        <v>105</v>
+      </c>
+      <c r="J18" t="s">
         <v>101</v>
-      </c>
-[...19 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C19" t="s">
+        <v>103</v>
+      </c>
+      <c r="D19" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" t="s">
+        <v>14</v>
+      </c>
+      <c r="F19" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" t="s">
+        <v>47</v>
+      </c>
+      <c r="H19" t="s">
+        <v>53</v>
+      </c>
+      <c r="I19" t="s">
+        <v>108</v>
+      </c>
+      <c r="J19" t="s">
         <v>101</v>
-      </c>
-[...19 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B20" t="s">
+        <v>109</v>
+      </c>
+      <c r="C20" t="s">
+        <v>110</v>
+      </c>
+      <c r="D20" t="s">
         <v>107</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F20" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G20" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H20" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I20" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="J20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B21" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C21" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E21" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F21" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G21" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H21" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I21" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="J21" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="E22" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G22" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H22" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="J22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C23" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="E23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G23" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H23" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I23" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="J23" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C24" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E24" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G24" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="H24" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="I24" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="J24" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C25" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E25" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F25" t="s">
-        <v>15</v>
+        <v>134</v>
       </c>
       <c r="G25" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="H25" t="s">
-        <v>51</v>
+        <v>136</v>
       </c>
       <c r="I25" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="J25" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C26" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D26" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="E26" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F26" t="s">
-        <v>15</v>
+        <v>142</v>
       </c>
       <c r="G26" t="s">
-        <v>16</v>
+        <v>143</v>
       </c>
       <c r="H26" t="s">
-        <v>51</v>
+        <v>144</v>
       </c>
       <c r="I26" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="J26" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C27" t="s">
+        <v>147</v>
+      </c>
+      <c r="D27" t="s">
+        <v>148</v>
+      </c>
+      <c r="E27" t="s">
+        <v>14</v>
+      </c>
+      <c r="F27" t="s">
+        <v>149</v>
+      </c>
+      <c r="G27" t="s">
+        <v>150</v>
+      </c>
+      <c r="H27" t="s">
+        <v>151</v>
+      </c>
+      <c r="I27" t="s">
+        <v>152</v>
+      </c>
+      <c r="J27" t="s">
         <v>138</v>
-      </c>
-[...19 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="C28" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="D28" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E28" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F28" t="s">
-        <v>15</v>
+        <v>156</v>
       </c>
       <c r="G28" t="s">
-        <v>16</v>
+        <v>157</v>
       </c>
       <c r="H28" t="s">
-        <v>51</v>
+        <v>158</v>
       </c>
       <c r="I28" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="J28" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="C29" t="s">
+        <v>161</v>
+      </c>
+      <c r="D29" t="s">
         <v>148</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="F29" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G29" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H29" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I29" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="J29" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="C30" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="D30" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="E30" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F30" t="s">
-        <v>154</v>
+        <v>167</v>
       </c>
       <c r="G30" t="s">
-        <v>155</v>
+        <v>168</v>
       </c>
       <c r="H30" t="s">
-        <v>156</v>
+        <v>169</v>
       </c>
       <c r="I30" t="s">
-        <v>157</v>
+        <v>170</v>
       </c>
       <c r="J30" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="C31" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D31" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E31" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F31" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G31" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H31" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I31" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="J31" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="C32" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="D32" t="s">
+        <v>141</v>
+      </c>
+      <c r="E32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" t="s">
+        <v>176</v>
+      </c>
+      <c r="G32" t="s">
+        <v>177</v>
+      </c>
+      <c r="H32" t="s">
+        <v>178</v>
+      </c>
+      <c r="I32" t="s">
+        <v>179</v>
+      </c>
+      <c r="J32" t="s">
         <v>163</v>
-      </c>
-[...16 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="C33" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="D33" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E33" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F33" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="G33" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="H33" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="I33" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="J33" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="C34" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="D34" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="E34" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F34" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="G34" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="H34" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="I34" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="J34" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="C35" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E35" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F35" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="G35" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="H35" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
       <c r="I35" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="J35" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="C36" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="D36" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="E36" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
       <c r="G36" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="H36" t="s">
-        <v>191</v>
+        <v>203</v>
       </c>
       <c r="I36" t="s">
-        <v>192</v>
+        <v>204</v>
       </c>
       <c r="J36" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="C37" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="E37" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="G37" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="H37" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="I37" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="J37" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
-        <v>199</v>
+        <v>211</v>
       </c>
       <c r="C38" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="D38" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E38" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F38" t="s">
-        <v>15</v>
+        <v>213</v>
       </c>
       <c r="G38" t="s">
-        <v>16</v>
+        <v>214</v>
       </c>
       <c r="H38" t="s">
-        <v>201</v>
+        <v>215</v>
       </c>
       <c r="I38" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="J38" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="C39" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E39" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F39" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="G39" t="s">
-        <v>206</v>
+        <v>220</v>
       </c>
       <c r="H39" t="s">
-        <v>207</v>
+        <v>221</v>
       </c>
       <c r="I39" t="s">
-        <v>208</v>
+        <v>222</v>
       </c>
       <c r="J39" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
-        <v>209</v>
+        <v>223</v>
       </c>
       <c r="C40" t="s">
-        <v>210</v>
+        <v>224</v>
       </c>
       <c r="D40" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E40" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="F40" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G40" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H40" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I40" t="s">
-        <v>212</v>
+        <v>226</v>
       </c>
       <c r="J40" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
         <v>10</v>
       </c>
       <c r="B41" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="C41" t="s">
-        <v>214</v>
+        <v>228</v>
       </c>
       <c r="D41" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F41" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G41" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H41" t="s">
-        <v>215</v>
+        <v>229</v>
       </c>
       <c r="I41" t="s">
-        <v>216</v>
+        <v>230</v>
       </c>
       <c r="J41" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B42" t="s">
-        <v>217</v>
+        <v>231</v>
       </c>
       <c r="C42" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D42" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E42" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F42" t="s">
-        <v>219</v>
+        <v>233</v>
       </c>
       <c r="G42" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="H42" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="I42" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="J42" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>224</v>
+        <v>238</v>
       </c>
       <c r="C43" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="D43" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="E43" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F43" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="G43" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="H43" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="I43" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="J43" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B44" t="s">
-        <v>230</v>
+        <v>244</v>
       </c>
       <c r="C44" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="D44" t="s">
-        <v>225</v>
+        <v>239</v>
       </c>
       <c r="E44" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F44" t="s">
-        <v>231</v>
+        <v>245</v>
       </c>
       <c r="G44" t="s">
-        <v>232</v>
+        <v>246</v>
       </c>
       <c r="H44" t="s">
-        <v>233</v>
+        <v>247</v>
       </c>
       <c r="I44" t="s">
-        <v>234</v>
+        <v>248</v>
       </c>
       <c r="J44" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B45" t="s">
-        <v>235</v>
+        <v>249</v>
       </c>
       <c r="C45" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="D45" t="s">
-        <v>218</v>
+        <v>232</v>
       </c>
       <c r="E45" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F45" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G45" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H45" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I45" t="s">
+        <v>251</v>
+      </c>
+      <c r="J45" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B46" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
       <c r="C46" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="D46" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="E46" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F46" t="s">
-        <v>240</v>
+        <v>254</v>
       </c>
       <c r="G46" t="s">
-        <v>241</v>
+        <v>255</v>
       </c>
       <c r="H46" t="s">
-        <v>242</v>
+        <v>256</v>
       </c>
       <c r="I46" t="s">
-        <v>243</v>
+        <v>257</v>
       </c>
       <c r="J46" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B47" t="s">
-        <v>244</v>
+        <v>258</v>
       </c>
       <c r="C47" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D47" t="s">
-        <v>245</v>
+        <v>259</v>
       </c>
       <c r="E47" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F47" t="s">
-        <v>246</v>
+        <v>260</v>
       </c>
       <c r="G47" t="s">
-        <v>247</v>
+        <v>261</v>
       </c>
       <c r="H47" t="s">
-        <v>248</v>
+        <v>262</v>
       </c>
       <c r="I47" t="s">
-        <v>249</v>
+        <v>263</v>
       </c>
       <c r="J47" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B48" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="C48" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D48" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="E48" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F48" t="s">
-        <v>252</v>
+        <v>266</v>
       </c>
       <c r="G48" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="H48" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="I48" t="s">
-        <v>255</v>
+        <v>269</v>
       </c>
       <c r="J48" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B49" t="s">
-        <v>256</v>
+        <v>270</v>
       </c>
       <c r="C49" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D49" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="E49" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F49" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="G49" t="s">
-        <v>259</v>
+        <v>273</v>
       </c>
       <c r="H49" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="I49" t="s">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="J49" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B50" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="C50" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D50" t="s">
-        <v>263</v>
+        <v>277</v>
       </c>
       <c r="E50" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F50" t="s">
-        <v>264</v>
+        <v>278</v>
       </c>
       <c r="G50" t="s">
-        <v>265</v>
+        <v>279</v>
       </c>
       <c r="H50" t="s">
-        <v>266</v>
+        <v>280</v>
       </c>
       <c r="I50" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="J50" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B51" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="C51" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="D51" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="E51" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F51" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
       <c r="G51" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="H51" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="I51" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="J51" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B52" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="C52" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="D52" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
       <c r="E52" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F52" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="G52" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="H52" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="I52" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
       <c r="J52" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B53" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="C53" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="D53" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="E53" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F53" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="G53" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
       <c r="H53" t="s">
-        <v>283</v>
+        <v>297</v>
       </c>
       <c r="I53" t="s">
-        <v>284</v>
+        <v>298</v>
       </c>
       <c r="J53" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B54" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="C54" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="D54" t="s">
-        <v>150</v>
+        <v>163</v>
       </c>
       <c r="E54" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F54" t="s">
-        <v>287</v>
+        <v>301</v>
       </c>
       <c r="G54" t="s">
-        <v>288</v>
+        <v>302</v>
       </c>
       <c r="H54" t="s">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="I54" t="s">
-        <v>290</v>
+        <v>304</v>
       </c>
       <c r="J54" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B55" t="s">
-        <v>292</v>
+        <v>306</v>
       </c>
       <c r="C55" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D55" t="s">
-        <v>131</v>
+        <v>307</v>
       </c>
       <c r="E55" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F55" t="s">
-        <v>15</v>
+        <v>308</v>
       </c>
       <c r="G55" t="s">
-        <v>16</v>
+        <v>291</v>
       </c>
       <c r="H55" t="s">
-        <v>51</v>
+        <v>309</v>
       </c>
       <c r="I55" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="J55" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B56" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="C56" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D56" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E56" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F56" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="G56" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="H56" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="I56" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="J56" t="s">
-        <v>291</v>
+        <v>305</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B57" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="C57" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D57" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="E57" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F57" t="s">
-        <v>302</v>
+        <v>319</v>
       </c>
       <c r="G57" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
       <c r="H57" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="I57" t="s">
+        <v>322</v>
+      </c>
+      <c r="J57" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B58" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
       <c r="C58" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D58" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="E58" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F58" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="G58" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="H58" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="I58" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="J58" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B59" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="C59" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="D59" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="E59" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F59" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="G59" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="H59" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="I59" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="J59" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B60" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="C60" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="D60" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="E60" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F60" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
       <c r="G60" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="H60" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="I60" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
       <c r="J60" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B61" t="s">
-        <v>325</v>
+        <v>342</v>
       </c>
       <c r="C61" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="D61" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="E61" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F61" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="G61" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
       <c r="H61" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="I61" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="J61" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="B62" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="C62" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D62" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="E62" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F62" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="G62" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="H62" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
       <c r="I62" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="J62" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="B63" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="C63" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D63" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="E63" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F63" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="G63" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="H63" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="I63" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="J63" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B64" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="C64" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="D64" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="E64" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F64" t="s">
-        <v>348</v>
+        <v>365</v>
       </c>
       <c r="G64" t="s">
-        <v>349</v>
+        <v>366</v>
       </c>
       <c r="H64" t="s">
-        <v>350</v>
+        <v>367</v>
       </c>
       <c r="I64" t="s">
-        <v>351</v>
+        <v>368</v>
       </c>
       <c r="J64" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B65" t="s">
-        <v>353</v>
+        <v>370</v>
       </c>
       <c r="C65" t="s">
-        <v>354</v>
+        <v>371</v>
       </c>
       <c r="D65" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E65" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F65" t="s">
-        <v>355</v>
+        <v>372</v>
       </c>
       <c r="G65" t="s">
-        <v>356</v>
+        <v>373</v>
       </c>
       <c r="H65" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="I65" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="J65" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B66" t="s">
-        <v>359</v>
+        <v>376</v>
       </c>
       <c r="C66" t="s">
-        <v>360</v>
+        <v>377</v>
       </c>
       <c r="D66" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E66" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F66" t="s">
-        <v>361</v>
+        <v>378</v>
       </c>
       <c r="G66" t="s">
-        <v>362</v>
+        <v>379</v>
       </c>
       <c r="H66" t="s">
-        <v>363</v>
+        <v>380</v>
       </c>
       <c r="I66" t="s">
-        <v>364</v>
+        <v>381</v>
       </c>
       <c r="J66" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B67" t="s">
-        <v>365</v>
+        <v>382</v>
       </c>
       <c r="C67" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D67" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E67" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F67" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G67" t="s">
-        <v>367</v>
+        <v>384</v>
       </c>
       <c r="H67" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I67" t="s">
-        <v>368</v>
+        <v>385</v>
       </c>
       <c r="J67" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B68" t="s">
-        <v>369</v>
+        <v>386</v>
       </c>
       <c r="C68" t="s">
-        <v>370</v>
+        <v>387</v>
       </c>
       <c r="D68" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E68" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F68" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="G68" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
       <c r="H68" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
       <c r="I68" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="J68" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B69" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="C69" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="D69" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E69" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F69" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G69" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H69" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I69" t="s">
-        <v>378</v>
+        <v>395</v>
       </c>
       <c r="J69" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B70" t="s">
-        <v>379</v>
+        <v>396</v>
       </c>
       <c r="C70" t="s">
-        <v>380</v>
+        <v>397</v>
       </c>
       <c r="D70" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E70" t="s">
-        <v>381</v>
+        <v>398</v>
       </c>
       <c r="F70" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G70" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H70" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I70" t="s">
-        <v>382</v>
+        <v>399</v>
       </c>
       <c r="J70" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B71" t="s">
-        <v>383</v>
+        <v>400</v>
       </c>
       <c r="C71" t="s">
-        <v>384</v>
+        <v>401</v>
       </c>
       <c r="D71" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
       <c r="E71" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F71" t="s">
-        <v>386</v>
+        <v>403</v>
       </c>
       <c r="G71" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="H71" t="s">
-        <v>388</v>
+        <v>405</v>
       </c>
       <c r="I71" t="s">
-        <v>389</v>
+        <v>406</v>
       </c>
       <c r="J71" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B72" t="s">
-        <v>390</v>
+        <v>407</v>
       </c>
       <c r="C72" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="D72" t="s">
+        <v>409</v>
+      </c>
+      <c r="E72" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" t="s">
+        <v>410</v>
+      </c>
+      <c r="G72" t="s">
+        <v>411</v>
+      </c>
+      <c r="H72" t="s">
+        <v>412</v>
+      </c>
+      <c r="I72" t="s">
+        <v>413</v>
+      </c>
+      <c r="J72" t="s">
         <v>392</v>
-      </c>
-[...16 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B73" t="s">
-        <v>397</v>
+        <v>414</v>
       </c>
       <c r="C73" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
       <c r="D73" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E73" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F73" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="G73" t="s">
-        <v>400</v>
+        <v>417</v>
       </c>
       <c r="H73" t="s">
-        <v>401</v>
+        <v>418</v>
       </c>
       <c r="I73" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
       <c r="J73" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B74" t="s">
-        <v>403</v>
+        <v>420</v>
       </c>
       <c r="C74" t="s">
-        <v>404</v>
+        <v>421</v>
       </c>
       <c r="D74" t="s">
-        <v>405</v>
+        <v>422</v>
       </c>
       <c r="E74" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F74" t="s">
-        <v>406</v>
+        <v>423</v>
       </c>
       <c r="G74" t="s">
-        <v>407</v>
+        <v>424</v>
       </c>
       <c r="H74" t="s">
-        <v>408</v>
+        <v>425</v>
       </c>
       <c r="I74" t="s">
-        <v>409</v>
+        <v>426</v>
       </c>
       <c r="J74" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B75" t="s">
-        <v>410</v>
+        <v>427</v>
       </c>
       <c r="C75" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D75" t="s">
-        <v>347</v>
+        <v>364</v>
       </c>
       <c r="E75" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F75" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="G75" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
       <c r="H75" t="s">
-        <v>411</v>
+        <v>428</v>
       </c>
       <c r="I75" t="s">
-        <v>412</v>
+        <v>429</v>
       </c>
       <c r="J75" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B76" t="s">
-        <v>413</v>
+        <v>430</v>
       </c>
       <c r="C76" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="D76" t="s">
-        <v>415</v>
+        <v>432</v>
       </c>
       <c r="E76" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F76" t="s">
-        <v>416</v>
+        <v>433</v>
       </c>
       <c r="G76" t="s">
-        <v>417</v>
+        <v>434</v>
       </c>
       <c r="H76" t="s">
-        <v>418</v>
+        <v>435</v>
       </c>
       <c r="I76" t="s">
-        <v>419</v>
+        <v>436</v>
       </c>
       <c r="J76" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B77" t="s">
-        <v>420</v>
+        <v>437</v>
       </c>
       <c r="C77" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D77" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E77" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F77" t="s">
-        <v>421</v>
+        <v>438</v>
       </c>
       <c r="G77" t="s">
-        <v>422</v>
+        <v>439</v>
       </c>
       <c r="H77" t="s">
-        <v>423</v>
+        <v>440</v>
       </c>
       <c r="I77" t="s">
-        <v>424</v>
+        <v>441</v>
       </c>
       <c r="J77" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B78" t="s">
-        <v>425</v>
+        <v>442</v>
       </c>
       <c r="C78" t="s">
         <v>21</v>
       </c>
       <c r="D78" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E78" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F78" t="s">
-        <v>426</v>
+        <v>443</v>
       </c>
       <c r="G78" t="s">
-        <v>427</v>
+        <v>444</v>
       </c>
       <c r="H78" t="s">
-        <v>428</v>
+        <v>445</v>
       </c>
       <c r="I78" t="s">
-        <v>429</v>
+        <v>446</v>
       </c>
       <c r="J78" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B79" t="s">
-        <v>430</v>
+        <v>447</v>
       </c>
       <c r="C79" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="D79" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="E79" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F79" t="s">
-        <v>433</v>
+        <v>450</v>
       </c>
       <c r="G79" t="s">
-        <v>434</v>
+        <v>451</v>
       </c>
       <c r="H79" t="s">
-        <v>435</v>
+        <v>452</v>
       </c>
       <c r="I79" t="s">
-        <v>436</v>
+        <v>453</v>
       </c>
       <c r="J79" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B80" t="s">
-        <v>437</v>
+        <v>454</v>
       </c>
       <c r="C80" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="D80" t="s">
-        <v>439</v>
+        <v>456</v>
       </c>
       <c r="E80" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F80" t="s">
-        <v>440</v>
+        <v>457</v>
       </c>
       <c r="G80" t="s">
-        <v>441</v>
+        <v>458</v>
       </c>
       <c r="H80" t="s">
-        <v>442</v>
+        <v>459</v>
       </c>
       <c r="I80" t="s">
-        <v>443</v>
+        <v>460</v>
       </c>
       <c r="J80" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B81" t="s">
-        <v>444</v>
+        <v>461</v>
       </c>
       <c r="C81" t="s">
-        <v>445</v>
+        <v>462</v>
       </c>
       <c r="D81" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E81" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F81" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G81" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H81" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I81" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="J81" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B82" t="s">
-        <v>446</v>
+        <v>463</v>
       </c>
       <c r="C82" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D82" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E82" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F82" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G82" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H82" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I82" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="J82" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B83" t="s">
-        <v>447</v>
+        <v>464</v>
       </c>
       <c r="C83" t="s">
         <v>12</v>
       </c>
       <c r="D83" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E83" t="s">
-        <v>236</v>
+        <v>250</v>
       </c>
       <c r="F83" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G83" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H83" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I83" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="J83" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B84" t="s">
-        <v>448</v>
+        <v>465</v>
       </c>
       <c r="C84" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D84" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E84" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F84" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="G84" t="s">
-        <v>450</v>
+        <v>467</v>
       </c>
       <c r="H84" t="s">
-        <v>451</v>
+        <v>468</v>
       </c>
       <c r="I84" t="s">
-        <v>452</v>
+        <v>469</v>
       </c>
       <c r="J84" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B85" t="s">
-        <v>453</v>
+        <v>470</v>
       </c>
       <c r="C85" t="s">
-        <v>454</v>
+        <v>471</v>
       </c>
       <c r="D85" t="s">
-        <v>455</v>
+        <v>472</v>
       </c>
       <c r="E85" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F85" t="s">
-        <v>456</v>
+        <v>473</v>
       </c>
       <c r="G85" t="s">
-        <v>457</v>
+        <v>474</v>
       </c>
       <c r="H85" t="s">
-        <v>458</v>
+        <v>475</v>
       </c>
       <c r="I85" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
       <c r="J85" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B86" t="s">
-        <v>460</v>
+        <v>477</v>
       </c>
       <c r="C86" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D86" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="E86" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F86" t="s">
-        <v>462</v>
+        <v>479</v>
       </c>
       <c r="G86" t="s">
-        <v>463</v>
+        <v>480</v>
       </c>
       <c r="H86" t="s">
-        <v>464</v>
+        <v>481</v>
       </c>
       <c r="I86" t="s">
-        <v>465</v>
+        <v>482</v>
       </c>
       <c r="J86" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B87" t="s">
-        <v>467</v>
+        <v>484</v>
       </c>
       <c r="C87" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="D87" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="E87" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F87" t="s">
-        <v>469</v>
+        <v>486</v>
       </c>
       <c r="G87" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="H87" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="I87" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
       <c r="J87" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B88" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="C88" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D88" t="s">
-        <v>468</v>
+        <v>485</v>
       </c>
       <c r="E88" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F88" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="G88" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="H88" t="s">
-        <v>476</v>
+        <v>493</v>
       </c>
       <c r="I88" t="s">
-        <v>477</v>
+        <v>494</v>
       </c>
       <c r="J88" t="s">
-        <v>466</v>
+        <v>483</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B89" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
       <c r="C89" t="s">
         <v>21</v>
       </c>
       <c r="D89" t="s">
-        <v>479</v>
+        <v>496</v>
       </c>
       <c r="E89" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F89" t="s">
-        <v>480</v>
+        <v>497</v>
       </c>
       <c r="G89" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="H89" t="s">
-        <v>482</v>
+        <v>499</v>
       </c>
       <c r="I89" t="s">
-        <v>483</v>
+        <v>500</v>
       </c>
       <c r="J89" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B90" t="s">
-        <v>485</v>
+        <v>502</v>
       </c>
       <c r="C90" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="D90" t="s">
-        <v>486</v>
+        <v>503</v>
       </c>
       <c r="E90" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F90" t="s">
-        <v>487</v>
+        <v>504</v>
       </c>
       <c r="G90" t="s">
-        <v>488</v>
+        <v>505</v>
       </c>
       <c r="H90" t="s">
-        <v>489</v>
+        <v>506</v>
       </c>
       <c r="I90" t="s">
-        <v>490</v>
+        <v>507</v>
       </c>
       <c r="J90" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B91" t="s">
-        <v>491</v>
+        <v>508</v>
       </c>
       <c r="C91" t="s">
-        <v>438</v>
+        <v>455</v>
       </c>
       <c r="D91" t="s">
-        <v>492</v>
+        <v>509</v>
       </c>
       <c r="E91" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F91" t="s">
-        <v>493</v>
+        <v>510</v>
       </c>
       <c r="G91" t="s">
-        <v>494</v>
+        <v>511</v>
       </c>
       <c r="H91" t="s">
-        <v>495</v>
+        <v>512</v>
       </c>
       <c r="I91" t="s">
-        <v>496</v>
+        <v>513</v>
       </c>
       <c r="J91" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B92" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="C92" t="s">
-        <v>445</v>
+        <v>462</v>
       </c>
       <c r="D92" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E92" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F92" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
       <c r="G92" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="H92" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="I92" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="J92" t="s">
-        <v>484</v>
+        <v>501</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B93" t="s">
+        <v>518</v>
+      </c>
+      <c r="C93" t="s">
+        <v>80</v>
+      </c>
+      <c r="D93" t="s">
+        <v>519</v>
+      </c>
+      <c r="E93" t="s">
+        <v>14</v>
+      </c>
+      <c r="F93" t="s">
+        <v>520</v>
+      </c>
+      <c r="G93" t="s">
+        <v>521</v>
+      </c>
+      <c r="H93" t="s">
+        <v>522</v>
+      </c>
+      <c r="I93" t="s">
+        <v>523</v>
+      </c>
+      <c r="J93" t="s">
         <v>501</v>
-      </c>
-[...22 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B94" t="s">
-        <v>507</v>
+        <v>524</v>
       </c>
       <c r="C94" t="s">
         <v>12</v>
       </c>
       <c r="D94" t="s">
-        <v>508</v>
+        <v>525</v>
       </c>
       <c r="E94" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F94" t="s">
-        <v>509</v>
+        <v>526</v>
       </c>
       <c r="G94" t="s">
-        <v>510</v>
+        <v>527</v>
       </c>
       <c r="H94" t="s">
-        <v>511</v>
+        <v>528</v>
       </c>
       <c r="I94" t="s">
-        <v>512</v>
+        <v>529</v>
       </c>
       <c r="J94" t="s">
-        <v>513</v>
+        <v>530</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B95" t="s">
-        <v>514</v>
+        <v>531</v>
       </c>
       <c r="C95" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D95" t="s">
-        <v>515</v>
+        <v>532</v>
       </c>
       <c r="E95" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F95" t="s">
-        <v>516</v>
+        <v>533</v>
       </c>
       <c r="G95" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="H95" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I95" t="s">
-        <v>517</v>
+        <v>534</v>
       </c>
       <c r="J95" t="s">
-        <v>513</v>
+        <v>530</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="B96" t="s">
-        <v>518</v>
+        <v>535</v>
       </c>
       <c r="C96" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D96" t="s">
-        <v>519</v>
+        <v>536</v>
       </c>
       <c r="E96" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F96" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="G96" t="s">
-        <v>521</v>
+        <v>538</v>
       </c>
       <c r="H96" t="s">
-        <v>522</v>
+        <v>539</v>
       </c>
       <c r="I96" t="s">
-        <v>523</v>
+        <v>540</v>
       </c>
       <c r="J96" t="s">
-        <v>513</v>
+        <v>530</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="B97" t="s">
-        <v>524</v>
+        <v>541</v>
       </c>
       <c r="C97" t="s">
-        <v>414</v>
+        <v>431</v>
       </c>
       <c r="D97" t="s">
-        <v>525</v>
+        <v>542</v>
       </c>
       <c r="E97" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F97" t="s">
-        <v>526</v>
+        <v>543</v>
       </c>
       <c r="G97" t="s">
-        <v>527</v>
+        <v>544</v>
       </c>
       <c r="H97" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="I97" t="s">
-        <v>529</v>
+        <v>546</v>
       </c>
       <c r="J97" t="s">
-        <v>513</v>
+        <v>530</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="B98" t="s">
-        <v>530</v>
+        <v>547</v>
       </c>
       <c r="C98" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D98" t="s">
-        <v>525</v>
+        <v>542</v>
       </c>
       <c r="E98" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F98" t="s">
-        <v>520</v>
+        <v>537</v>
       </c>
       <c r="G98" t="s">
-        <v>521</v>
+        <v>538</v>
       </c>
       <c r="H98" t="s">
-        <v>531</v>
+        <v>548</v>
       </c>
       <c r="I98" t="s">
-        <v>532</v>
+        <v>549</v>
       </c>
       <c r="J98" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="B99" t="s">
-        <v>534</v>
+        <v>551</v>
       </c>
       <c r="C99" t="s">
         <v>21</v>
       </c>
       <c r="D99" t="s">
-        <v>535</v>
+        <v>552</v>
       </c>
       <c r="E99" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F99" t="s">
-        <v>536</v>
+        <v>553</v>
       </c>
       <c r="G99" t="s">
-        <v>537</v>
+        <v>554</v>
       </c>
       <c r="H99" t="s">
-        <v>538</v>
+        <v>555</v>
       </c>
       <c r="I99" t="s">
-        <v>539</v>
+        <v>556</v>
       </c>
       <c r="J99" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="B100" t="s">
-        <v>540</v>
+        <v>557</v>
       </c>
       <c r="C100" t="s">
-        <v>431</v>
+        <v>448</v>
       </c>
       <c r="D100" t="s">
-        <v>541</v>
+        <v>558</v>
       </c>
       <c r="E100" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F100" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
       <c r="G100" t="s">
-        <v>543</v>
+        <v>560</v>
       </c>
       <c r="H100" t="s">
-        <v>544</v>
+        <v>561</v>
       </c>
       <c r="I100" t="s">
-        <v>545</v>
+        <v>562</v>
       </c>
       <c r="J100" t="s">
-        <v>533</v>
+        <v>550</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
         <v>10</v>
       </c>
       <c r="B101" t="s">
-        <v>546</v>
+        <v>563</v>
       </c>
       <c r="C101" t="s">
-        <v>547</v>
+        <v>564</v>
       </c>
       <c r="D101" t="s">
-        <v>548</v>
+        <v>565</v>
       </c>
       <c r="E101" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F101" t="s">
-        <v>549</v>
+        <v>566</v>
       </c>
       <c r="G101" t="s">
-        <v>550</v>
+        <v>143</v>
       </c>
       <c r="H101" t="s">
-        <v>551</v>
+        <v>567</v>
       </c>
       <c r="I101" t="s">
-        <v>552</v>
+        <v>568</v>
       </c>
       <c r="J101" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>10</v>
       </c>
       <c r="B102" t="s">
-        <v>554</v>
+        <v>570</v>
       </c>
       <c r="C102" t="s">
-        <v>555</v>
+        <v>571</v>
       </c>
       <c r="D102" t="s">
-        <v>556</v>
+        <v>572</v>
       </c>
       <c r="E102" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F102" t="s">
-        <v>557</v>
+        <v>573</v>
       </c>
       <c r="G102" t="s">
-        <v>558</v>
+        <v>574</v>
       </c>
       <c r="H102" t="s">
-        <v>559</v>
+        <v>575</v>
       </c>
       <c r="I102" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="J102" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
         <v>10</v>
       </c>
       <c r="B103" t="s">
-        <v>561</v>
+        <v>577</v>
       </c>
       <c r="C103" t="s">
-        <v>562</v>
+        <v>578</v>
       </c>
       <c r="D103" t="s">
-        <v>563</v>
+        <v>579</v>
       </c>
       <c r="E103" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="F103" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G103" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H103" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I103" t="s">
-        <v>564</v>
+        <v>580</v>
       </c>
       <c r="J103" t="s">
-        <v>553</v>
+        <v>569</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B104" t="s">
-        <v>565</v>
+        <v>581</v>
       </c>
       <c r="C104" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="D104" t="s">
-        <v>566</v>
+        <v>582</v>
       </c>
       <c r="E104" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F104" t="s">
-        <v>567</v>
+        <v>583</v>
       </c>
       <c r="G104" t="s">
-        <v>568</v>
+        <v>584</v>
       </c>
       <c r="H104" t="s">
-        <v>569</v>
+        <v>585</v>
       </c>
       <c r="I104" t="s">
-        <v>570</v>
+        <v>586</v>
       </c>
       <c r="J104" t="s">
-        <v>571</v>
+        <v>587</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
         <v>10</v>
       </c>
       <c r="B105" t="s">
-        <v>572</v>
+        <v>588</v>
       </c>
       <c r="C105" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D105" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E105" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F105" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G105" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H105" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I105" t="s">
-        <v>573</v>
+        <v>589</v>
       </c>
       <c r="J105" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
         <v>10</v>
       </c>
       <c r="B106" t="s">
-        <v>575</v>
+        <v>591</v>
       </c>
       <c r="C106" t="s">
-        <v>576</v>
+        <v>592</v>
       </c>
       <c r="D106" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E106" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F106" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G106" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H106" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I106" t="s">
-        <v>577</v>
+        <v>593</v>
       </c>
       <c r="J106" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
         <v>10</v>
       </c>
       <c r="B107" t="s">
-        <v>578</v>
+        <v>594</v>
       </c>
       <c r="C107" t="s">
-        <v>346</v>
+        <v>363</v>
       </c>
       <c r="D107" t="s">
-        <v>579</v>
+        <v>595</v>
       </c>
       <c r="E107" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F107" t="s">
-        <v>580</v>
+        <v>596</v>
       </c>
       <c r="G107" t="s">
-        <v>581</v>
+        <v>597</v>
       </c>
       <c r="H107" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="I107" t="s">
-        <v>583</v>
+        <v>599</v>
       </c>
       <c r="J107" t="s">
-        <v>574</v>
+        <v>590</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B108" t="s">
-        <v>584</v>
+        <v>600</v>
       </c>
       <c r="C108" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="D108" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108" t="s">
-        <v>15</v>
+        <v>603</v>
       </c>
       <c r="G108" t="s">
-        <v>16</v>
+        <v>604</v>
       </c>
       <c r="H108" t="s">
-        <v>51</v>
+        <v>605</v>
       </c>
       <c r="I108" t="s">
-        <v>587</v>
+        <v>606</v>
       </c>
       <c r="J108" t="s">
-        <v>588</v>
+        <v>607</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B109" t="s">
-        <v>589</v>
+        <v>608</v>
       </c>
       <c r="C109" t="s">
-        <v>590</v>
+        <v>609</v>
       </c>
       <c r="D109" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E109" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F109" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G109" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H109" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I109" t="s">
-        <v>591</v>
+        <v>610</v>
       </c>
       <c r="J109" t="s">
-        <v>592</v>
+        <v>602</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B110" t="s">
-        <v>593</v>
+        <v>611</v>
       </c>
       <c r="C110" t="s">
-        <v>594</v>
+        <v>612</v>
       </c>
       <c r="D110" t="s">
-        <v>131</v>
+        <v>188</v>
       </c>
       <c r="E110" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F110" t="s">
-        <v>595</v>
+        <v>308</v>
       </c>
       <c r="G110" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="H110" t="s">
-        <v>596</v>
+        <v>613</v>
       </c>
       <c r="I110" t="s">
-        <v>597</v>
+        <v>614</v>
       </c>
       <c r="J110" t="s">
-        <v>598</v>
+        <v>615</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B111" t="s">
-        <v>599</v>
+        <v>616</v>
       </c>
       <c r="C111" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="D111" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E111" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F111" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G111" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H111" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I111" t="s">
-        <v>600</v>
+        <v>617</v>
       </c>
       <c r="J111" t="s">
-        <v>598</v>
+        <v>615</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B112" t="s">
-        <v>601</v>
+        <v>618</v>
       </c>
       <c r="C112" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="D112" t="s">
-        <v>131</v>
+        <v>619</v>
       </c>
       <c r="E112" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F112" t="s">
-        <v>602</v>
+        <v>620</v>
       </c>
       <c r="G112" t="s">
-        <v>603</v>
+        <v>621</v>
       </c>
       <c r="H112" t="s">
-        <v>604</v>
+        <v>622</v>
       </c>
       <c r="I112" t="s">
-        <v>605</v>
+        <v>623</v>
       </c>
       <c r="J112" t="s">
-        <v>606</v>
+        <v>624</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B113" t="s">
-        <v>607</v>
+        <v>625</v>
       </c>
       <c r="C113" t="s">
-        <v>608</v>
+        <v>626</v>
       </c>
       <c r="D113" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E113" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F113" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G113" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H113" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I113" t="s">
-        <v>609</v>
+        <v>627</v>
       </c>
       <c r="J113" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B114" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
       <c r="C114" t="s">
-        <v>200</v>
+        <v>212</v>
       </c>
       <c r="D114" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E114" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F114" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G114" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H114" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I114" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="J114" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B115" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="C115" t="s">
-        <v>614</v>
+        <v>632</v>
       </c>
       <c r="D115" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E115" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F115" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G115" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H115" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I115" t="s">
-        <v>615</v>
+        <v>633</v>
       </c>
       <c r="J115" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B116" t="s">
-        <v>616</v>
+        <v>634</v>
       </c>
       <c r="C116" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="D116" t="s">
-        <v>617</v>
+        <v>635</v>
       </c>
       <c r="E116" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F116" t="s">
-        <v>618</v>
+        <v>636</v>
       </c>
       <c r="G116" t="s">
-        <v>619</v>
+        <v>637</v>
       </c>
       <c r="H116" t="s">
-        <v>620</v>
+        <v>638</v>
       </c>
       <c r="I116" t="s">
-        <v>621</v>
+        <v>639</v>
       </c>
       <c r="J116" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B117" t="s">
-        <v>623</v>
+        <v>641</v>
       </c>
       <c r="C117" t="s">
-        <v>585</v>
+        <v>601</v>
       </c>
       <c r="D117" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
       <c r="E117" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F117" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="G117" t="s">
-        <v>625</v>
+        <v>643</v>
       </c>
       <c r="H117" t="s">
-        <v>626</v>
+        <v>644</v>
       </c>
       <c r="I117" t="s">
-        <v>627</v>
+        <v>645</v>
       </c>
       <c r="J117" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B118" t="s">
-        <v>628</v>
+        <v>646</v>
       </c>
       <c r="C118" t="s">
-        <v>159</v>
+        <v>172</v>
       </c>
       <c r="D118" t="s">
-        <v>629</v>
+        <v>647</v>
       </c>
       <c r="E118" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F118" t="s">
-        <v>630</v>
+        <v>648</v>
       </c>
       <c r="G118" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="H118" t="s">
-        <v>631</v>
+        <v>649</v>
       </c>
       <c r="I118" t="s">
-        <v>632</v>
+        <v>650</v>
       </c>
       <c r="J118" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="B119" t="s">
-        <v>633</v>
+        <v>651</v>
       </c>
       <c r="C119" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="D119" t="s">
-        <v>352</v>
+        <v>369</v>
       </c>
       <c r="E119" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F119" t="s">
-        <v>634</v>
+        <v>652</v>
       </c>
       <c r="G119" t="s">
-        <v>481</v>
+        <v>498</v>
       </c>
       <c r="H119" t="s">
-        <v>635</v>
+        <v>653</v>
       </c>
       <c r="I119" t="s">
-        <v>636</v>
+        <v>654</v>
       </c>
       <c r="J119" t="s">
-        <v>637</v>
+        <v>655</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
         <v>10</v>
       </c>
       <c r="B120" t="s">
-        <v>638</v>
+        <v>656</v>
       </c>
       <c r="C120" t="s">
-        <v>639</v>
+        <v>657</v>
       </c>
       <c r="D120" t="s">
-        <v>131</v>
+        <v>658</v>
       </c>
       <c r="E120" t="s">
         <v>14</v>
       </c>
       <c r="F120" t="s">
-        <v>15</v>
+        <v>659</v>
       </c>
       <c r="G120" t="s">
-        <v>16</v>
+        <v>660</v>
       </c>
       <c r="H120" t="s">
-        <v>51</v>
+        <v>661</v>
       </c>
       <c r="I120" t="s">
-        <v>640</v>
+        <v>662</v>
       </c>
       <c r="J120" t="s">
-        <v>641</v>
+        <v>663</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B121" t="s">
-        <v>642</v>
+        <v>664</v>
       </c>
       <c r="C121" t="s">
-        <v>639</v>
+        <v>657</v>
       </c>
       <c r="D121" t="s">
-        <v>131</v>
+        <v>665</v>
       </c>
       <c r="E121" t="s">
         <v>14</v>
       </c>
       <c r="F121" t="s">
-        <v>15</v>
+        <v>666</v>
       </c>
       <c r="G121" t="s">
-        <v>16</v>
+        <v>667</v>
       </c>
       <c r="H121" t="s">
-        <v>51</v>
+        <v>668</v>
       </c>
       <c r="I121" t="s">
-        <v>643</v>
+        <v>669</v>
       </c>
       <c r="J121" t="s">
-        <v>641</v>
+        <v>663</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
         <v>10</v>
       </c>
       <c r="B122" t="s">
-        <v>644</v>
+        <v>670</v>
       </c>
       <c r="C122" t="s">
-        <v>645</v>
+        <v>671</v>
       </c>
       <c r="D122" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E122" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F122" t="s">
-        <v>646</v>
+        <v>672</v>
       </c>
       <c r="G122" t="s">
-        <v>647</v>
+        <v>673</v>
       </c>
       <c r="H122" t="s">
-        <v>648</v>
+        <v>674</v>
       </c>
       <c r="I122" t="s">
-        <v>649</v>
+        <v>675</v>
       </c>
       <c r="J122" t="s">
-        <v>650</v>
+        <v>676</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
         <v>10</v>
       </c>
       <c r="B123" t="s">
-        <v>651</v>
+        <v>677</v>
       </c>
       <c r="C123" t="s">
-        <v>652</v>
+        <v>678</v>
       </c>
       <c r="D123" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E123" t="s">
-        <v>211</v>
+        <v>225</v>
       </c>
       <c r="F123" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="G123" t="s">
-        <v>16</v>
+        <v>47</v>
       </c>
       <c r="H123" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I123" t="s">
-        <v>653</v>
+        <v>679</v>
       </c>
       <c r="J123" t="s">
-        <v>654</v>
+        <v>680</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>10</v>
       </c>
       <c r="B124" t="s">
-        <v>655</v>
+        <v>681</v>
       </c>
       <c r="C124" t="s">
-        <v>366</v>
+        <v>383</v>
       </c>
       <c r="D124" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E124" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F124" t="s">
-        <v>656</v>
+        <v>142</v>
       </c>
       <c r="G124" t="s">
-        <v>550</v>
+        <v>143</v>
       </c>
       <c r="H124" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="I124" t="s">
-        <v>657</v>
+        <v>682</v>
       </c>
       <c r="J124" t="s">
-        <v>658</v>
+        <v>683</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
         <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>659</v>
+        <v>684</v>
       </c>
       <c r="C125" t="s">
-        <v>660</v>
+        <v>685</v>
       </c>
       <c r="D125" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E125" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F125" t="s">
-        <v>661</v>
+        <v>686</v>
       </c>
       <c r="G125" t="s">
-        <v>662</v>
+        <v>687</v>
       </c>
       <c r="H125" t="s">
-        <v>663</v>
+        <v>688</v>
       </c>
       <c r="I125" t="s">
-        <v>664</v>
+        <v>689</v>
       </c>
       <c r="J125" t="s">
-        <v>665</v>
+        <v>690</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
         <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>666</v>
+        <v>691</v>
       </c>
       <c r="C126" t="s">
-        <v>667</v>
+        <v>692</v>
       </c>
       <c r="D126" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E126" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F126" t="s">
-        <v>668</v>
+        <v>693</v>
       </c>
       <c r="G126" t="s">
-        <v>669</v>
+        <v>694</v>
       </c>
       <c r="H126" t="s">
-        <v>670</v>
+        <v>695</v>
       </c>
       <c r="I126" t="s">
-        <v>671</v>
+        <v>696</v>
       </c>
       <c r="J126" t="s">
-        <v>665</v>
+        <v>690</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
         <v>10</v>
       </c>
       <c r="B127" t="s">
-        <v>672</v>
+        <v>697</v>
       </c>
       <c r="C127" t="s">
-        <v>673</v>
+        <v>698</v>
       </c>
       <c r="D127" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E127" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F127" t="s">
-        <v>674</v>
+        <v>699</v>
       </c>
       <c r="G127" t="s">
-        <v>675</v>
+        <v>700</v>
       </c>
       <c r="H127" t="s">
-        <v>676</v>
+        <v>701</v>
       </c>
       <c r="I127" t="s">
-        <v>677</v>
+        <v>702</v>
       </c>
       <c r="J127" t="s">
-        <v>665</v>
+        <v>690</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
         <v>10</v>
       </c>
       <c r="B128" t="s">
-        <v>678</v>
+        <v>703</v>
       </c>
       <c r="C128" t="s">
-        <v>673</v>
+        <v>698</v>
       </c>
       <c r="D128" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="E128" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="F128" t="s">
-        <v>674</v>
+        <v>699</v>
       </c>
       <c r="G128" t="s">
-        <v>675</v>
+        <v>700</v>
       </c>
       <c r="H128" t="s">
-        <v>676</v>
+        <v>701</v>
       </c>
       <c r="I128" t="s">
-        <v>677</v>
+        <v>702</v>
       </c>
       <c r="J128" t="s">
-        <v>665</v>
+        <v>690</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" t="s">
+        <v>10</v>
+      </c>
+      <c r="B129" t="s">
+        <v>704</v>
+      </c>
+      <c r="C129" t="s">
+        <v>705</v>
+      </c>
+      <c r="D129" t="s">
+        <v>155</v>
+      </c>
+      <c r="E129" t="s">
+        <v>23</v>
+      </c>
+      <c r="F129" t="s">
+        <v>24</v>
+      </c>
+      <c r="G129" t="s">
+        <v>47</v>
+      </c>
+      <c r="H129" t="s">
+        <v>53</v>
+      </c>
+      <c r="I129" t="s">
+        <v>706</v>
+      </c>
+      <c r="J129" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10">
+      <c r="A130" t="s">
+        <v>10</v>
+      </c>
+      <c r="B130" t="s">
+        <v>708</v>
+      </c>
+      <c r="C130" t="s">
+        <v>709</v>
+      </c>
+      <c r="D130" t="s">
+        <v>155</v>
+      </c>
+      <c r="E130" t="s">
+        <v>23</v>
+      </c>
+      <c r="F130" t="s">
+        <v>24</v>
+      </c>
+      <c r="G130" t="s">
+        <v>47</v>
+      </c>
+      <c r="H130" t="s">
+        <v>53</v>
+      </c>
+      <c r="I130" t="s">
+        <v>710</v>
+      </c>
+      <c r="J130" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10">
+      <c r="A131" t="s">
+        <v>10</v>
+      </c>
+      <c r="B131" t="s">
+        <v>712</v>
+      </c>
+      <c r="C131" t="s">
+        <v>713</v>
+      </c>
+      <c r="D131" t="s">
+        <v>155</v>
+      </c>
+      <c r="E131" t="s">
+        <v>23</v>
+      </c>
+      <c r="F131" t="s">
+        <v>24</v>
+      </c>
+      <c r="G131" t="s">
+        <v>47</v>
+      </c>
+      <c r="H131" t="s">
+        <v>53</v>
+      </c>
+      <c r="I131" t="s">
+        <v>714</v>
+      </c>
+      <c r="J131" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" t="s">
+        <v>10</v>
+      </c>
+      <c r="B132" t="s">
+        <v>715</v>
+      </c>
+      <c r="C132" t="s">
+        <v>716</v>
+      </c>
+      <c r="D132" t="s">
+        <v>155</v>
+      </c>
+      <c r="E132" t="s">
+        <v>23</v>
+      </c>
+      <c r="F132" t="s">
+        <v>24</v>
+      </c>
+      <c r="G132" t="s">
+        <v>47</v>
+      </c>
+      <c r="H132" t="s">
+        <v>53</v>
+      </c>
+      <c r="I132" t="s">
+        <v>717</v>
+      </c>
+      <c r="J132" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10">
+      <c r="A133" t="s">
+        <v>29</v>
+      </c>
+      <c r="B133" t="s">
+        <v>718</v>
+      </c>
+      <c r="C133" t="s">
+        <v>705</v>
+      </c>
+      <c r="D133" t="s">
+        <v>719</v>
+      </c>
+      <c r="E133" t="s">
+        <v>14</v>
+      </c>
+      <c r="F133" t="s">
+        <v>720</v>
+      </c>
+      <c r="G133" t="s">
+        <v>667</v>
+      </c>
+      <c r="H133" t="s">
+        <v>721</v>
+      </c>
+      <c r="I133" t="s">
+        <v>722</v>
+      </c>
+      <c r="J133" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" t="s">
+        <v>29</v>
+      </c>
+      <c r="B134" t="s">
+        <v>723</v>
+      </c>
+      <c r="C134" t="s">
+        <v>709</v>
+      </c>
+      <c r="D134" t="s">
+        <v>155</v>
+      </c>
+      <c r="E134" t="s">
+        <v>23</v>
+      </c>
+      <c r="F134" t="s">
+        <v>24</v>
+      </c>
+      <c r="G134" t="s">
+        <v>47</v>
+      </c>
+      <c r="H134" t="s">
+        <v>53</v>
+      </c>
+      <c r="I134" t="s">
+        <v>724</v>
+      </c>
+      <c r="J134" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" t="s">
+        <v>29</v>
+      </c>
+      <c r="B135" t="s">
+        <v>725</v>
+      </c>
+      <c r="C135" t="s">
+        <v>716</v>
+      </c>
+      <c r="D135" t="s">
+        <v>155</v>
+      </c>
+      <c r="E135" t="s">
+        <v>23</v>
+      </c>
+      <c r="F135" t="s">
+        <v>24</v>
+      </c>
+      <c r="G135" t="s">
+        <v>47</v>
+      </c>
+      <c r="H135" t="s">
+        <v>53</v>
+      </c>
+      <c r="I135" t="s">
+        <v>726</v>
+      </c>
+      <c r="J135" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" t="s">
+        <v>29</v>
+      </c>
+      <c r="B136" t="s">
+        <v>728</v>
+      </c>
+      <c r="C136" t="s">
+        <v>716</v>
+      </c>
+      <c r="D136" t="s">
+        <v>155</v>
+      </c>
+      <c r="E136" t="s">
+        <v>23</v>
+      </c>
+      <c r="F136" t="s">
+        <v>24</v>
+      </c>
+      <c r="G136" t="s">
+        <v>47</v>
+      </c>
+      <c r="H136" t="s">
+        <v>53</v>
+      </c>
+      <c r="I136" t="s">
+        <v>726</v>
+      </c>
+      <c r="J136" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10">
+      <c r="A137" t="s">
+        <v>349</v>
+      </c>
+      <c r="B137" t="s">
+        <v>730</v>
+      </c>
+      <c r="C137" t="s">
+        <v>657</v>
+      </c>
+      <c r="D137" t="s">
+        <v>731</v>
+      </c>
+      <c r="E137" t="s">
+        <v>14</v>
+      </c>
+      <c r="F137" t="s">
+        <v>732</v>
+      </c>
+      <c r="G137" t="s">
+        <v>733</v>
+      </c>
+      <c r="H137" t="s">
+        <v>734</v>
+      </c>
+      <c r="I137" t="s">
+        <v>735</v>
+      </c>
+      <c r="J137" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" t="s">
+        <v>29</v>
+      </c>
+      <c r="B138" t="s">
+        <v>737</v>
+      </c>
+      <c r="C138" t="s">
+        <v>738</v>
+      </c>
+      <c r="D138" t="s">
+        <v>739</v>
+      </c>
+      <c r="E138" t="s">
+        <v>14</v>
+      </c>
+      <c r="F138" t="s">
+        <v>740</v>
+      </c>
+      <c r="G138" t="s">
+        <v>741</v>
+      </c>
+      <c r="H138" t="s">
+        <v>742</v>
+      </c>
+      <c r="I138" t="s">
+        <v>743</v>
+      </c>
+      <c r="J138" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" t="s">
+        <v>29</v>
+      </c>
+      <c r="B139" t="s">
+        <v>745</v>
+      </c>
+      <c r="C139" t="s">
+        <v>746</v>
+      </c>
+      <c r="D139" t="s">
+        <v>155</v>
+      </c>
+      <c r="E139" t="s">
+        <v>23</v>
+      </c>
+      <c r="F139" t="s">
+        <v>24</v>
+      </c>
+      <c r="G139" t="s">
+        <v>47</v>
+      </c>
+      <c r="H139" t="s">
+        <v>53</v>
+      </c>
+      <c r="I139" t="s">
+        <v>747</v>
+      </c>
+      <c r="J139" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" t="s">
+        <v>29</v>
+      </c>
+      <c r="B140" t="s">
+        <v>749</v>
+      </c>
+      <c r="C140" t="s">
+        <v>750</v>
+      </c>
+      <c r="D140" t="s">
+        <v>155</v>
+      </c>
+      <c r="E140" t="s">
+        <v>23</v>
+      </c>
+      <c r="F140" t="s">
+        <v>24</v>
+      </c>
+      <c r="G140" t="s">
+        <v>47</v>
+      </c>
+      <c r="H140" t="s">
+        <v>53</v>
+      </c>
+      <c r="I140" t="s">
+        <v>751</v>
+      </c>
+      <c r="J140" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" t="s">
+        <v>29</v>
+      </c>
+      <c r="B141" t="s">
+        <v>752</v>
+      </c>
+      <c r="C141" t="s">
+        <v>753</v>
+      </c>
+      <c r="D141" t="s">
+        <v>155</v>
+      </c>
+      <c r="E141" t="s">
+        <v>23</v>
+      </c>
+      <c r="F141" t="s">
+        <v>24</v>
+      </c>
+      <c r="G141" t="s">
+        <v>47</v>
+      </c>
+      <c r="H141" t="s">
+        <v>53</v>
+      </c>
+      <c r="I141" t="s">
+        <v>751</v>
+      </c>
+      <c r="J141" t="s">
+        <v>748</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">