--- v3 (2026-04-03)
+++ v4 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2825">
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Nome da Empresa</t>
   </si>
   <si>
     <t>CNPJ</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
@@ -2296,64 +2296,79 @@
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM REMOÇÃO, AQUISIÇÃO E INSTALAÇÃO DE PORTAS E JANELAS PARA A DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
 	Id contratação PNCP: 10733319000180-1-000010/2026</t>
   </si>
   <si>
     <t>DE Nº 002/2026-CRACHAS ESTAGIARIOS</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>S D COMERCIO DE ARTIGOS DE BRINDES E  SERVICOS</t>
   </si>
   <si>
     <t>R$ 2.973,75</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a confecção e o fornecimento de crachás de identificação funcional destinados aos(às) estagiários(as) em exercício na Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000004/2026</t>
   </si>
   <si>
     <t>DE Nº 003/2026- ADOBE</t>
   </si>
   <si>
+    <t>29/04/2026</t>
+  </si>
+  <si>
+    <t>NTI BRASIL SOLUÇÕES DIGITAIS LTDA</t>
+  </si>
+  <si>
+    <t>66.582.784/0001-11</t>
+  </si>
+  <si>
+    <t>R$ 12.324,00</t>
+  </si>
+  <si>
     <t>Contratação de empresa especializada que fornecerá 02 (duas) licenças, com locações por um período de 12 (doze) meses, do software ADOBE CREATIVE CLOUD FOR TEAMS ALL APPS, para atender as necessidades da Diretoria de Comunicação - DICOM da Defensoria Pública do Estado da Paraíba. Id contratação PNCP: 10733319000180-1-000008/2026</t>
   </si>
   <si>
-    <t>DE Nº 005/2026- AQUISICAO DE CERTIFICADO DIGITAL</t>
-[...2 lines deleted...]
-    <t>AQUISIÇÃO DE CERTIFICADO DIGITAL A1 PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+    <t>DE N° 005/2026- CERTIFICADO DIGITAL</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>MIND CERTIFICADORA LTDA</t>
+  </si>
+  <si>
+    <t>39.910.833/0001-25</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE CERTIFICADO DIGITAL A1 PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000011/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>DE N° 005/2026- CERTIFICADO DIGITAL</t>
   </si>
   <si>
     <t>17/03/2026</t>
   </si>
   <si>
     <t>ADESÃO N° 001/2026- TELEFONIA MOVEL</t>
   </si>
   <si>
     <t>18/03/2026</t>
   </si>
   <si>
     <t>TIM S/A</t>
   </si>
   <si>
     <t>02.421.421/0001-11</t>
   </si>
   <si>
     <t>R$ 85.800,00</t>
   </si>
   <si>
     <t>Contratação de empresa especializada no fornecimento de 400(quatrocentas) linhas para prestação de serviços de telecomunicações moveis corporativas, compreendendo o fornecimento de planos de voz nacional ilimitado e dados móveis com franquia mínima de 100 GB por linha, com acesso à
 	internet móvel, destinados ao atendimento das necessidades institucionais da Defensoria Pública do Estado da Paraíba – DPPB.</t>
   </si>
   <si>
     <t>20/03/2026</t>
@@ -2368,71 +2383,6280 @@
     <t>12/03/2026</t>
   </si>
   <si>
     <t>FALCONSEG - SEGURANÇA DE VALORES LTDA</t>
   </si>
   <si>
     <t>05.554.220/0001-80</t>
   </si>
   <si>
     <t>R$ 292.605,36</t>
   </si>
   <si>
     <t>Contratação emergencial de empresa especializada na prestação de serviços continuados de vigilância patrimonial armada, com dedicação exclusiva de mão de obra, para atendimento da Sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000014/2026</t>
   </si>
   <si>
     <t>26/03/2026</t>
   </si>
   <si>
     <t>DE N° 007/2026- BANDEIRAS</t>
   </si>
   <si>
     <t>007/2026</t>
   </si>
   <si>
-    <t>Aquisição de bandeiras de mastro e kits de bandeiras de mesa (com hastes e bases), para a Defensoria Pública do Estado da Paraíba.
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>N.F.GRANDE&amp;CIALTDA</t>
+  </si>
+  <si>
+    <t>79.034.153/0001-00</t>
+  </si>
+  <si>
+    <t>R$ 7.400,00</t>
+  </si>
+  <si>
+    <t>Aquisição de bandeiras de mastro e kits de bandeiras de mesa (com hastes e bases), para a Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000013/2026</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>DE N° 008/2026- TOLDO</t>
   </si>
   <si>
     <t>008/2026</t>
   </si>
   <si>
     <t>Aquisição de toldo para caminhão Itinerante - Placa RLR9D19 - M.BENZ ATEGO 2426 da Defensoria Pública do Estado da Paraíba.
 	Id contratação PNCP: 10733319000180-1-000016/2026</t>
   </si>
   <si>
     <t>DE N° 009/2025- CAPCUT E CANVA</t>
   </si>
   <si>
     <t>009/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>JJX COMERCIO DE  MERCADORIAS EM GERAL LTDA</t>
+  </si>
+  <si>
+    <t>R$ 1.226,37</t>
+  </si>
+  <si>
+    <t>Contratação de assinaturas anuais de plataformas digitais de criação e edição de conteúdos, disponibilizadas em ambiente de computação em nuvem (SaaS), correspondentes às ferramentas CapCut Pro e Canva Pro. 
+	Id contratação PNCP: 10733319000180-1-000018/2026</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 010/2026 - CONTRATAÇÃO DE INSTITUIÇÃO PARA CONCURSO PÚBLICO</t>
+  </si>
+  <si>
+    <t>010/2026</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada na prestação de serviço comum visando à organização, planejamento e realização de concurso público de provas e títulos destinado ao preenchimento de vagas e formação de cadastro de reservas para o quadro funcional e de estrutura remuneratória da Defensoria Pública do Estada da Paraíba.</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 006/2025- AQUISIÇÃO DE AGUA MINERAL</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO CONTÍNUO DE GARRAFÕES DE ÁGUA MINERAL POTÁVEL (SEM GÁS), ENVASADA EM GARRAFÃO PET DE 20 LITROS, LACRADOS, COM A GARANTIA DE QUALIDADE E CONFORMIDADE COM AS EXIGÊNCIAS SANITÁRIAS E AMBIENTAIS VIGENTES, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+	Id contratação PNCP: 10733319000180-1-000015/2026</t>
+  </si>
+  <si>
+    <t>17/04/2026</t>
+  </si>
+  <si>
+    <t>Concorrência(8.666)</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 001/2014</t>
+  </si>
+  <si>
+    <t>001/2014</t>
+  </si>
+  <si>
+    <t>01/01/2014</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL QUE TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE MANUTENçãO PREVENTIVA E CORRETIVA COM REPOSIçãO DE PEçAS EM APARELHOS DE AR CONDICIONADOS PARA USO DA DEFENSORIA PúBLICA, NA QUANTIDADE ESPECIFICADA EM EDITAL.</t>
+  </si>
+  <si>
+    <t>28/04/2026</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 002/2014</t>
+  </si>
+  <si>
+    <t>002/2014</t>
+  </si>
+  <si>
+    <t>02/01/2014</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL QUE TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA EM SERVIçOS DE RESERVA, EMISSãO, REMARCAçãO E CANCELAMENTO DE PASSAGENS AéREAS NACIONAIS E INTERNACIONAIS, PARA USO DA DEFENSORIA PúBLICA, NA QUANTIDADE ESPECIFICADA NO EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 003/2014</t>
+  </si>
+  <si>
+    <t>003/2014</t>
+  </si>
+  <si>
+    <t>03/01/2014</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL QUE TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL AQUISIçãO DE MATERIAL DE EXPEDIENTE PARA USO DA DEFENSORIA PúBLICA, NA QUANTIDADE ESPECIFICADA NO EDITAL.</t>
+  </si>
+  <si>
+    <t>03/04/2014</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 004/2014</t>
+  </si>
+  <si>
+    <t>004/2014</t>
+  </si>
+  <si>
+    <t>04/01/2014</t>
+  </si>
+  <si>
+    <t>TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA EM SERVIçOS DE VIGILâNCIA ARMADA, COM QUANTITATIVO DE 08 (OITO) POSTOS DE VIGILâNCIA ARMADA 24 HORAS, NA ESCALA 12X36, DE SEGUNDA-FEIRA A DOMINGO, INCLUSIVE FERIADOS, PARA A SEDE E NúCLEOS DA DEFENSORIA PúBLICA EM JOãO PESSOA E CAMPINA GRANDE, CONFORME QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>CONVITE Nº 002/2013</t>
+  </si>
+  <si>
+    <t>002/2013</t>
+  </si>
+  <si>
+    <t>02/01/2013</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS E DE MÃO-DE-OBRA PARA REFORMA DE SETORES DO EDIFÍCIO SEDE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>CONVITE Nº 003/2013</t>
+  </si>
+  <si>
+    <t>003/2013</t>
+  </si>
+  <si>
+    <t>03/01/2013</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 500 (QUINHENTOS) SUPORTES REGULÁVEIS PARA GABINETE CPU, ESTABILIZADORES E NOBREAKS, CONFORME ESPECIFICAÇÕES CONTIDAS NO TERMO DE REFERÊNCIA.</t>
+  </si>
+  <si>
+    <t>CONVITE Nº 010/2013</t>
+  </si>
+  <si>
+    <t>010/2013</t>
+  </si>
+  <si>
+    <t>10/01/2013</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE DIVISÓRIAS E MATERIAIS, COM PRESTAÇÃO DE SERVIÇO DE MONTAGEM, CONFORME ESPECIFICAÇÕES CONTIDAS NO TERMO DE REFERÊNCIA DO EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 002/2013</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçO PARA A EVENTUAL AQUISIçãO DE EQUIPAMENTOS DE INFORMáTICA, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO TERMO DE REFERêNCIA (ANEXO I) DESTE EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 004/2013</t>
+  </si>
+  <si>
+    <t>004/2013</t>
+  </si>
+  <si>
+    <t>04/01/2013</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçO PARA A EVENTUAL CONTRATAçãO DE EMPRESA PARA AQUISIçãO E RECARGAS DE TONNER E CARTUCHOS PARA SUPORTE DAS IMPRESSORAS PERTENCENTES à DEFENSORIA PúBLICA DA PARAíBA, CONFORME ESPECIFICAçõES E QUANTITATIVOS NO TERMO DE REFERêNCIA EM ANEXO AO PRESENTE EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 005/2013</t>
+  </si>
+  <si>
+    <t>005/2013</t>
+  </si>
+  <si>
+    <t>05/01/2013</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçO PARA A EVENTUAL CONTRATAçãO DO SERVIçO DE GERENCIAMENTO DO ABASTECIMENTO DE COMBUSTíVEIS DA FROTA DE VEíCULOS DA DEFENSORIA PúBLICA DA PARAíBA, ENVOLVENDO A IMPLANTAçãO E OPERACIONALIZAçãO DE UM SISTEMA INFORMATIZADO, VIA INTERNET, DE GESTãO DE FROTA COM A AQUISIçãO DE COMBUSTíVEIS, ATRAVéS DA TECNOLOGIA DE CARTãO ELETRôNICO, CONFORME ESPECIFICAçõES E QUANTITATIVOS NO TERMO DE REFERêNCIA EM ANEXO AO EDITAL.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 002/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA ORGANIZAÇÃO E EXECUÇÃO DE CONCURSO PÚBLICO DE PROVAS E TÍTULOS PARA O PROVIMENTO DE CARGOS DE DEFENSOR PÚBLICO DE 1ª ENTRÂNCIA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>TP Nº 001/2014 (AVISO)</t>
+  </si>
+  <si>
+    <t>16/05/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA A EXECUçãO DAS OBRAS DE REFORMA E DE MODERNIZAçãO DO IMóVEL LOCALIZADO à RUA MONSENHOR WALFREDO LEAL, NO BAIRRO TAMBIá, JOãO PESSOA, DEVIDAMENTE REGISTRADO NO 2º OFíCIO REGISTRAL DE IMóVEIS (ZONA NORTE) DA COMARCA DESTA CAPITAL, àS FLS. 275, SOB NúMERO DE ORDEM R-3-6.575, NO LIVRO 2-V; COM DUAS FRENTES, EDIFICADO EM TERRENO PRóPRIO MEDINDO 15,00M DE LARGURA NA FRENTE E NOS FUNDOS, E MEDINDO 145,50M DE COMPRIMENTO DE AMBOS OS LADOS, ONDE SERá INSTALADA A FUTURA SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 001/2014</t>
+  </si>
+  <si>
+    <t>Anulado</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL AQUISIçãO DE VEíCULOS DE PASSEIO E DE VEíCULO UTILITáRIO TIPO CAMINHONETE, DE ACORDO COM O QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO TERMO DE REFERêNCIA.</t>
+  </si>
+  <si>
+    <t>25/02/2013</t>
+  </si>
+  <si>
+    <t>O OBJETO DO PRESENTE CONVITE É A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS E DE MÃO-DE-OBRA PARA REFORMA DE SETORES DO EDIFÍCIO SEDE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>CONVITE Nº 006/2013</t>
+  </si>
+  <si>
+    <t>006/2013</t>
+  </si>
+  <si>
+    <t>06/01/2013</t>
+  </si>
+  <si>
+    <t>O OBJETO DO PRESENTE CONVITE É A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA FABRICAÇÃO DE MATERIAL GRÁFICO DESTINADO AO PROCON-PB, CONFORME ESPECIFICAÇÕES E QUANTITATIVOS PREVISTOS NO EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 003/2014</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL AQUISIçãO DE VEíCULOS AUTOMOTORES (VEíCULO TIPO PASSEIO, E TIPO CAMINHONETE), ZERO KM, ANO DE FABRICAçãO E MODELO DO ANO CORRENTE, LICENCIADOS E EMPLACADOS, CONFORME QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>CONVITE Nº 008/2013</t>
+  </si>
+  <si>
+    <t>008/2013</t>
+  </si>
+  <si>
+    <t>08/01/2013</t>
+  </si>
+  <si>
+    <t>O OBJETO DO PRESENTE CONVITE É A AQUISIÇÃO DE 20 (VINTE) IMPRESSORAS MULTIFUNCIONAL WIRELESS COM BULK-INK PARA O PROCON-PB, CONFORME ESPECIFICAÇÕES CONTIDAS NO TERMO DE REFERÊNCIA DO EDITAL.</t>
+  </si>
+  <si>
+    <t>CONVITE Nº 001/2013</t>
+  </si>
+  <si>
+    <t>001/2013</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>O OBJETO DO PRESENTE CONVITE É A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO EM DIVERSAS COMARCAS.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 011/2013</t>
+  </si>
+  <si>
+    <t>011/2013</t>
+  </si>
+  <si>
+    <t>11/01/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGÃO TEM POR OBJETO TEM POR OBJETO A AQUISIÇÃO DE 01 (UM) CAMINHÃO COM CARROCERIA DO TIPO BAÚ, CABINE SIMPLES, 02 (DUAS) PORTAS LATERAIS DE FABRICAÇÃO NACIONAL, MODELO 2014, ZERO KM, COM CAPACIDADE DE 03 (TRÊS) PASSAGEIROS, COM MOTOR MOVIDO A ÓLEO DIESEL, COM INJEÇÃO ELETRÔNICA DE COMBUSTÍVEL, COM 04 (QUATRO) CILINDROS, COM POTÊNCIA MÍNIMA DE 150 CV, CARGA ÚTIL DE 5.000 KG, TANQUE COM CAPACIDADE MÍNIMA DE 150 LTS, TRANSMISSÃO MANUAL COM 05 (CINCO) VELOCIDADES, EMBREAGEM MECÂNICA COM ACIONAMENTO HIDRÁULICA, AR CONDICIONADO, RÁDIO AM/FM COM CD PLAYER, TACÓGRAFO ELETRÔNICO NO PAINEL, VIDROS ELÉTRICOS TRAVAS E ALARMES, CINTOS 03 PONTAS NOS ASSENTOS DO MOTORISTA E DOS PASSAGEIROS, COM FREIO MOTOR, FILTRO SEPARADOR DE ÁGUA DO COMBUSTÍVEL, TRAÇÃO 4X2, FREIOS DE SERVIÇO DUPLO CIRCUITO DE AR A TAMBOR NAS RODAS DIANTEIRAS E TRASEIRAS, COM DUPLA RODAGEM NAS RODAS TRASEIRAS, RODAS DE AÇO 6.0X17.5 OU R17.5, PNEUS 215/75R17,5, BAÚ CARGA SECA, COM NO MÍNIMO 05 (CINCO) METROS DE COMPRIMENTO 2,20 METROS DE ALTURA, 2,30 METROS DE LARGURA, DUAS PORTAS TRASEIRAS DE ABERTURA TOTAL COM DOBRADIÇAS INTERIÇAS, E UMA PORTA LATERAL COM COMANDO INDEPENDENTE COM FECHAMENTO AUTOMÁTICO, BATENTES EM AÇO INOXIDÁVEL, CONFORME ESPECIFICAÇÕES E QUANTITATIVOS CONSTANTES NO TERMO DE REFERÊNCIA (ANEXO I) DESTE EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 012/2013</t>
+  </si>
+  <si>
+    <t>012/2013</t>
+  </si>
+  <si>
+    <t>12/01/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGÃO TEM POR OBJETO A CONTRATAÇÃO DE SERVIÇOS GRÁFICOS PARA A CONFECÇÃO DE 300 AGENDAS COM AS SEGUINTES CARACTERÍSTICAS: "1 DIA POR PÁGINA" COM 412 PÁGINAS DE MIOLO SEM DIVISÃO DE MESES + CAPA DURA, FORMATO ABERTO 300 X 210 MM, FORMATO FECHADO 150 X 210 MM, 2 CAPA, FORMATO 196 X 256 EM COUCHE, BRILHO 150 G/M2, 4X1 CORES, 2 GUARDA, FORMATO 151 X 212 EM COUCHE, BRILHO 150 G/M2. 4X0 CORES, 2 PAPELÃO. FORMATO 156X216 EM CAPA DURA 20,0X0 CORES, MIOLO 410 PÁGINAS, EM OFFSET 75 G/M2, LXL CORES, MIOLO 2 PAGS, EM COUCHE BRILHO 115 G/M2, 4X4 CORES, LAMINAÇÃO FOSCA TOTAL, FRENTE (CAPA. GUARDA), VERNIZ UV BRILHO RESERVA FRENTE (CAPA), INTERCALADOS (MIOLO), DOBRA AUTOMÁTICO (MIOLO), ALCEAMENTO AUTOMÁTICO, FURAR, CONFORME ESPECIFICAÇÕES E QUANTITATIVOS CONSTANTES NO TERMO DE REFERÊNCIA (ANEXO I) DESTE EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 016/2013</t>
+  </si>
+  <si>
+    <t>016/2013</t>
+  </si>
+  <si>
+    <t>16/01/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGÃO TEM POR OBJETO A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM RECARGA DE CARTUCHOS E TONERS PARA AS IMPRESSORAS PERTENCENTES AO PROCON ESTADUAL DA PARAÍBA. DEMAIS CARACTERÍSTICAS CONFORME O EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 010/2013</t>
+  </si>
+  <si>
+    <t>A PRESENTE LICITAÇÃO TEM COMO OBJETO A CONTRATAÇÃO DE PRESTAÇÃO DE SERVIÇOS PARA REALIZAR CONCURSO PÚBLICO DE PROVAS E TÍTULOS PARA O PROVIMENTO DE CARGOS DO QUADRO DE MEMBROS DA CARREIRA DE DEFENSOR PÚBLICO DO ESTADO DA PARAÍBA CONFORME EXIGÊNCIAS CONSTANTES NO ANEXO I – TERMO DE REFERÊNCIA, QUE É PARTE INTEGRANTE DESTE EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 003/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGãO TEM POR OBJETO A AQUISIçãO DE VEíCULO AUTOMOTOR, TIPO CAMINHONETE, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO TERMO DE REFERêNCIA (ANEXO I) DESTE EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 001/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGÃO TEM POR OBJETO A FORMAÇÃO DE REGISTRO DE PREÇO PARA A EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA DE PRESTAÇÃO DE SERVIÇO DE MANUTENÇÃO PREVENTIVA E CORRETIVA, COM FORNECIMENTO DE PEÇAS, PARA OS VEÍCULOS DA DEFENSORIA PÚBLICA, CONFORME ESPECIFICAÇÕES E QUANTITATIVOS CONSTANTES NO TERMO DE REFERÊNCIA (ANEXO I) DESTE EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 007/2013</t>
+  </si>
+  <si>
+    <t>007/2013</t>
+  </si>
+  <si>
+    <t>07/01/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGãO TEM POR OBJETO O REGISTRO DE PREçO PARA EVENTUAL CONTRATAçãO DE EMPRESA PARA AQUISIçãO DE PASSAGENS AéREAS NACIONAIS PARA O PROCON-PB, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO TERMO DE REFERêNCIA (ANEXO I) DESTE EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 017/2013</t>
+  </si>
+  <si>
+    <t>017/2013</t>
+  </si>
+  <si>
+    <t>17/01/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGÃO TEM POR OBJETO A FORMAÇÃO DE REGISTRO DE PREÇOS PARA EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA COM REPOSIÇÃO DE PEÇAS EM APARELHOS DE AR CONDICIONADOS, PARA USO DA DEFENSORIA PÚBLICA, CONFORME QUANTITATIVO E ESPECIFICAÇÕES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERÊNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 014/2013</t>
+  </si>
+  <si>
+    <t>014/2013</t>
+  </si>
+  <si>
+    <t>14/01/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGÃO TEM POR OBJETO A AQUISIÇÃO DE 02 (DOIS) VEÍCULOS, TIPO PASSEIO, ZERO QUILÔMETRO, MODELO SEDAN, 04 (QUATRO) PORTAS, AIR BAG, BICOMBUSTÍVEL (ÁLCOOL E GASOLINA), ANO/MODELO 2014, COMPLETO COM TODOS OS ITENS DE SÉRIE: AR CONDICIONADO; DIREÇÃO HIDRÁULICA; ALARME; TRAVA E VIDROS ELÉTRICOS DIANTEIROS; FABRICAÇÃO NACIONAL; MOTOR DE NO MÍNIMO 1.4; CAPACIDADE DE TRANSPORTE PARA 05 (CINCO) PASSAGEIROS; 05 (CINCO) MARCHAS A FRENTE E 01 (UMA) MARCHA A RÉ; FREIOS ABS; PROTETOR DE CÁRTER; VIDROS CLIMATIZADOS; RODAS EM AÇO ESTAMPADO ARO 14; CALOTAS INTEGRAIS; APOIOS DE CABEÇA TRASEIROS REBAIXADOS; COMPUTADOR DE BORDO (DISTÂNCIA, CONSUMO MÉDIO, CONSUMO INSTANTÂNEO, AUTONOMIA, VELOCIDADE MÉDIA E TEMPO DE PERCURSO); DESEMBAÇADOR DE VIDRO TRASEIRO TEMPORIZADO; TAPETES; RÁDIO CD PLAYER/MP3 (INSTALADO), COM ENTRADA USB, COM ALTO FALANTES E DEMAIS CARACTERÍSTICAS CONFORME O EDITAL, PARA USO DA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>CONVITE Nº 004/2013</t>
+  </si>
+  <si>
+    <t>O OBJETO DO PRESENTE CONVITE é A AQUISIÇÃO DE EQUIPAMENTO DE INFORMÁTICA (FONTE ATX) PARA USO DA DEFENSORIA PÚBLICA, CONFORME ESPECIFICAÇÕES DO EDITAL DE LICITAÇÃO (TERMO DE REFERÊNCIA – ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 006/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGãO TEM POR OBJETO A CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçOS PARA COLETA E ENTREGA DE NOTIFICAçõES E DOCUMENTOS PARA O PROCON-PB, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO TERMO DE REFERêNCIA (ANEXO I) DO EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 009/2013</t>
+  </si>
+  <si>
+    <t>009/2013</t>
+  </si>
+  <si>
+    <t>09/01/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGÃO TEM POR OBJETO O REGISTRO DE PREÇO PARA EVENTUAL CONTRATAÇÃO DE EMPRESA PARA AQUISIÇÃO DE TONNER, CONFORME ESPECIFICAÇÕES E QUANTITATIVOS CONSTANTES NO TERMO DE REFERÊNCIA (ANEXO I) DESTE EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 008/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGÃO TEM POR OBJETO A 	CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE ORGANIZAÇÃO DE CAPACITAÇÃO VOLTADA AOS DEFENSORES PÚBLICOS QUE ATUAM NOS JUIZADOS ESPECIAIS E NOS NÚCLEOS DA VIOLÊNCIA CONTRA MULHER NA CAPITAL E DE CAMPINA GRANDE E NAS DIVERSAS VARAS DE FAMÍLIA EXISTENTES NAS COMARCAS DO INTERIOR DO ESTADO DA PARAÍBA, EM ATENDIMENTO AO PLANO DE TRABALHO DO CONVÊNIO Nº 202/2012, CELEBRADO ENTRE A DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA E A SECRETARIA DE POLÍTICAS PARA AS MULHERES DA PRESIDÊNCIA DA REPÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA - PASSAGENS</t>
+  </si>
+  <si>
+    <t>05/11/2013</t>
+  </si>
+  <si>
+    <t>DISPENSA DE LICITAÇÃO PARA AQUISIÇÃO DE PASSAGENS AÉREAS PARA  A PARTICIPAÇÃO DE DEFENSORES PÚBLICOS NA VIII REUNIÃO ORDINÁRIA DO CONDEGE.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 015/2013</t>
+  </si>
+  <si>
+    <t>015/2013</t>
+  </si>
+  <si>
+    <t>15/01/2013</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGãO TEM POR OBJETO A CONTRATAçãO DE EMPRESA ESPECIALIZADA EM SEGURO DE VEíCULO – 01 (UMA) CAMINHONETE FORD RANGER, CABINE DUPLA, XLS 4X4 3.2 20 V, DIESEL, 04 PORTAS, ANO/MODELO 2013, PLACA OFY – 4326 –, PERTENCENTE A ESTA DEFENSORIA E PARA USO DA MESMA. DEMAIS CARACTERíSTICAS CONFORME O EDITAL.</t>
+  </si>
+  <si>
+    <t>CONVITE Nº 005/2013</t>
+  </si>
+  <si>
+    <t>O OBJETO DO PRESENTE CONVITE É A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA FABRICAÇÃO DE MATERIAL GRÁFICO DESTINADO À DEFENSORIA PÚBLICA DO ESTADO, CONFORME ESPECIFICAÇÕES E QUANTITATIVOS PREVISTOS NO EDITAL.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE - CERTISIGN</t>
+  </si>
+  <si>
+    <t>02/08/2013</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE PARA PARTICIPAçãO DE SERVIDOR EM CURSO SOBRE CERTIFICAçãO DIGITAL.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE - CAPACITAçãO</t>
+  </si>
+  <si>
+    <t>18/09/2013</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDORES PARA PARTICIPAçãO EM CURSO DE ATUALIZAçãO SOBRE LICITAçõES.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 005/2014</t>
+  </si>
+  <si>
+    <t>005/2014</t>
+  </si>
+  <si>
+    <t>05/01/2014</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGãO TEM POR OBJETO A CONTRATAçãO DE EMPRESA ESPECIALIZADA NA ELABORAçãO DE LAUDO DE AVALIAçãO PARA OBTENçãO DE VALOR VENAL DE MERCADO DE UM IMóVEL LOCALIZADO NA RUA DEPUTADO BARRETO SOBRINHO, 168, TAMBIá, JOãO PESSOA/PB, DE ACORDO COM AS NORMAS E RECOMENDAçõES DA ABNT NBR 14653-1 E NBR 14653-2, CONTENDO AS SEGUINTES ETAPAS: A) IDENTIFICAçãO E VISTORIA DO IMóVEL; B) VISTORIA DA REGIãO GEOECONôMICA; C) IDENTIFICAçãO FOTOGRáFICA; D) PESQUISA DE MERCADO; E) SELEçãO, ANáLISE E INTERPRETAçãO DOS DADOS PESQUISADOS; F) DEFINIçãO DAS METODOLOGIAS; G) CáLCULOS AVALIATóRIOS; H) REDAçãO E MONTAGEM DO RELATóRIO TéCNICO, E DEMAIS ESPECIFICAçõES CONTIDAS NO TERMOS DE REFERêNCIA, ANEXO AO EDITAL (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 013/2013</t>
+  </si>
+  <si>
+    <t>013/2013</t>
+  </si>
+  <si>
+    <t>13/01/2013</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE SERVIÇO DE SISTEMA DE ALARME COM CÂMERAS DE INFRAVERMELHO EM CFTV PARA O PROCON ESTADUAL DA PARAÍBA, COM LOCAÇÃO DE EQUIPAMENTOS, CONTENDO 1 GRAVADOR DIGITAL STANDALONE 08 CANAIS, 1 HD DE 1 TB SATA, 8 CÂMERAS DE INFRAVERMELHO 15 M/420 LINHAS/CCD SONY, 2 FONTES DE ALIMENTAÇÃO, 400 METROS DE CABO COAXIAL RG59, 16 CONECTORES BNC, COM SERVIÇO DE INSTALAÇÃO DOS EQUIPAMENTOS INCLUSOS, BEM COMO A CESSÃO EM COMODATO DOS MESMOS, DEVENDO A EMPRESA CONTRATADA EFETUAR OS REPAROS QUE FOREM NECESSÁRIOS OU SUBSTITUIÇÃO DE PEÇAS, CONFORME ESPECIFICAÇÕES E QUANTITATIVOS CONSTANTES NO TERMO DE REFERÊNCIA (ANEXO I) DO EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 006/2014</t>
+  </si>
+  <si>
+    <t>006/2014</t>
+  </si>
+  <si>
+    <t>06/01/2014</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGãO TEM POR OBJETO A CONTRATAçãO DE EMPRESA ESPECIALIZADA NA ELABORAçãO DE LAUDO DE AVALIAçãO PARA OBTENçãO DE VALOR VENAL DE MERCADO DE UM IMóVEL LOCALIZADO NA RUA WALFREDO LEAL, 487, TAMBIá, JOãO PESSOA/PB, DE ACORDO COM AS NORMAS E RECOMENDAçõES DA ABNT NBR 14653-1 E NBR 14653-2, CONTENDO AS SEGUINTES ETAPAS: A) IDENTIFICAçãO E VISTORIA DO IMóVEL; B) VISTORIA DA REGIãO GEOECONôMICA; C) IDENTIFICAçãO FOTOGRáFICA; D) PESQUISA DE MERCADO; E) SELEçãO, ANáLISE E INTERPRETAçãO DOS DADOS PESQUISADOS; F) DEFINIçãO DAS METODOLOGIAS; G) CáLCULOS AVALIATóRIOS; H) REDAçãO E MONTAGEM DO RELATóRIO TéCNICO, E DEMAIS ESPECIFICAçõES CONTIDAS NO TERMOS DE REFERêNCIA, ANEXO AO EDITAL DO PREGãO PRESENCIAL Nº 006/2014.</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 004/2014</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGãO TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL AQUISIçãO DE MáQUINAS E EQUIPAMENTOS DE INFORMáTICA, INCLUSIVE ACESSóRIOS, CONFORME QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 005/2014</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGãO TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL AQUISIçãO DE EQUIPAMENTOS E ACESSóRIOS DE INFORMáTICA, CONFORME QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 006/2014</t>
+  </si>
+  <si>
+    <t>TOMADA DE PREçOS Nº 001/2014</t>
+  </si>
+  <si>
+    <t>O OBJETO DA PRESENTE TOMADA DE PREÇOS É A ESCOLHA DA MELHOR PROPOSTA PARA EXECUÇÃO DAS OBRAS DE REFORMA E DE MODERNIZAÇÃO DO IMÓVEL LOCALIZADO À RUA MONSENHOR WALFREDO LEAL, NO BAIRRO TAMBIÁ, JOÃO PESSOA, DEVIDAMENTE REGISTRADO NO 2º OFÍCIO REGISTRAL DE IMÓVEIS (ZONA NORTE) DA COMARCA DESTA CAPITAL, ÀS FLS. 275, SOB NÚMERO DE ORDEM R-3-6.575, NO LIVRO 2-V; COM DUAS FRENTES, EDIFICADO EM TERRENO PRÓPRIO MEDINDO 15,00M DE LARGURA NA FRENTE E NOS FUNDOS, E MEDINDO 145,50M DE COMPRIMENTO DE AMBOS OS LADOS, ONDE SERÁ INSTALADA A FUTURA SEDE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA, ENVOLVENDO OS SERVIÇOS A SEGUIR DISCRIMINADOS RESUMIDAMENTE: A) SERVIÇOS PRELIMINARES; B) ADMINISTRAÇÃO LOCAL; C) ENCARGOS COMPLEMENTARES; D) COBERTA; E) ESQUADRIAS; F) INSTALAÇÕES HIDRO-SANITÁRIAS; G) INSTALAÇÃO ELÉTRICA; H) PINTURA; I) DIVERSOS, CONFORME ESPECIFICAÇÕES E QUANTITATIVOS CONSTANTES NO TERMO DE REFERÊNCIA (ANEXO I) DO EDITAL.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE 004/2013</t>
+  </si>
+  <si>
+    <t>15/10/2013</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE ASSINATURA ANUAL PARA ACESSO AOS SERVIçOS DO SISTEMA  BANCO DE PREçOS - FERRAMENTE DE PESQUISAS E COMPARAçãO DE PREçOS PRATICADOS PELA ADMINISTRAçãO PúBLICA.</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 007/2014</t>
+  </si>
+  <si>
+    <t>007/2014</t>
+  </si>
+  <si>
+    <t>07/01/2014</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçO DE ADMINISTRAçãO E GERENCIAMENTO DE VALE ALIMENTAçãO SOB A FORMA DE CARTõES MAGNéTICO-ELETRôNICOS EQUIPADOS COM CHIP DE SEGURANçA, FORNECIDOS DE ACORDO COM O NúMERO DE SERVIDORES A SEREM CADASTRADOS E CONFORME OS VALORES DO BENEFíCIO INDICADOS, TENDO COMO CRITéRIO DE JULGAMENTO OBJETIVO O BASEADO NO VALOR RESULTANTE DA MULTIPLICAçãO DO VALOR ESTIMADO ANUALMENTE, PELO COEFICIENTE DA TAXA DE ADMINISTRAçãO PROPOSTA., ADMITINDO-SE TAXA NEGATIVA, CONFORME QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 008/2014</t>
+  </si>
+  <si>
+    <t>008/2014</t>
+  </si>
+  <si>
+    <t>08/01/2014</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçOS DE MANUTENçãO PREVENTIVA E CORRETIVA COM FORNECIMENTO DE PEçAS E DE PNEUS AOS VEíCULOS QUE FAZEM PARTE DA FROTA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 004/2014</t>
+  </si>
+  <si>
+    <t>LOCAçãO DE IMóVEL DESTINADO à SEDE DA DEFENSORIA PúBLICA NA COMARCA DE GUARABIRA/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA - FUNAPE</t>
+  </si>
+  <si>
+    <t>25/11/2013</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE FUNDAçãO PARA ASSESSORAMENTO PARA IMPLANTAçãO DE SISTEMA OU SUBSISTEMA ENVOLVENDO AS SEGUINTES ATIVIDADES: 1) MAPEAMENTO DE PROCESSOS DE NEGóCIOS; 2) DEFINIçãO DE FUNCIONALIDADES DE SISTEMAS DE COMPUTADOR PARA ATENDEREM AOS PROCESSOS DE NEGóCIOS MAPEADOS; 3) TREINAMENTO DA EQUIPE DA OUVIDORIA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA SOBRE OS RESULTADOS PRODUZIDOS, PREVISTOS NO ANEXO I, CONFORME ESPECIFICAçõES E CONDIçõES.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 001/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE LOCAÇÃO DE IMÓVEL SITO À RUA WALFREDO LEAL, NO BAIRRO TAMBIÁ, JOÃO PESSOA/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 010/2014</t>
+  </si>
+  <si>
+    <t>010/2014</t>
+  </si>
+  <si>
+    <t>10/01/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA PRESTAçãO DE SERVIçOS ESPECIALIZADOS EM SEGURO DE 07 VEíCULOS RECéM ADQUIRIDOS PELA DEFENSORIA PúBLICA DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 003/2014</t>
+  </si>
+  <si>
+    <t>LOCAçãO DE UM PRéDIO COMERCIAL, COM TERRENO PRóPRIO MEDINDO 23,00M DE LARGURA NA FRENTE, 28,60M DE COMPRIMENTO E 23,00M DE FUNDO, TOTALIZANDO 653M² DE TERRENO.</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 011/2014</t>
+  </si>
+  <si>
+    <t>011/2014</t>
+  </si>
+  <si>
+    <t>11/01/2014</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA PARA A AQUISIçãO DE MATERIAL DE EXPEDIENTE PARA A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 009/2014</t>
+  </si>
+  <si>
+    <t>009/2014</t>
+  </si>
+  <si>
+    <t>09/01/2014</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA PARA A AQUISIçãO DE MATERIAL DE HIGIENE E LIMPEZA PARA A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 010/2014</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA PARA A AQUISIçãO E RECARGA DE CARTUCHOS E TONERS PARA A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 012/2014</t>
+  </si>
+  <si>
+    <t>012/2014</t>
+  </si>
+  <si>
+    <t>12/01/2014</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA PARA A AQUISIçãO DE CONTROLADOR DE ACESSO TIPO TOKEN COM CERTIFICAçãO DIGITAL COMPATíVEL COM O PROCESSO JUDICIAL ELETRôNICO PARA A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME QUANTITATIVO E ESPECIFICAçõES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 002/2014</t>
+  </si>
+  <si>
+    <t>FORMAÇÃO DE REGISTRO DE PREÇOS PARA EVENTUAL AQUISIÇÃO DE MATERIAL DE EXPEDIENTE, CONFORME AS ESPECIFICAÇÕES DO EDITAL E DO TERMO DE REFERÊNCIA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 011/2014</t>
+  </si>
+  <si>
+    <t>AQUISIÇAÕ DE IMÓVEL SITUADO À AVENIDA BARRETO SOBRINHO, Nº 168, TAMBIÁ, JOÃO PESSOA/PB, PARA INSTALAÇÃO DA SEDE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA (ADMINISTRAÇÃO SUPERIOR).</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO Nº 014/2014</t>
+  </si>
+  <si>
+    <t>014/2014</t>
+  </si>
+  <si>
+    <t>14/01/2014</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE CARTUCHOS E TONERS E PRESTAçãO DE SERVIçO DE RECARGA, NOS TERMOS DO EDITAL E DO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 016/2014</t>
+  </si>
+  <si>
+    <t>016/2014</t>
+  </si>
+  <si>
+    <t>16/01/2014</t>
+  </si>
+  <si>
+    <t>FORMAÇÃO DE REGISTRO DE PREÇOS PARA EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A AQUISIÇÃO DE MATERIAL DE EXPEDIENTE PARA A DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA, CONFORME QUANTITATIVO E ESPECIFICAÇÕES CONTIDAS NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERÊNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO Nº 015/2014</t>
+  </si>
+  <si>
+    <t>015/2014</t>
+  </si>
+  <si>
+    <t>15/01/2014</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 007/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA EXECUÇÃO DE PROJETO DE SUBESTAÇÃO DE 150 KVA E QUADROS DE MEDIÇÃO, NOS TERMOS DO TERMO DE REFERÊNCIA, E ANEXOS, DO EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 008/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NA EXECUçãO DE PROJETO ELéTRICO DA PARTE INTERNA DA SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA SITUADA à RUA WALFREDO LEAL, 487, TAMBIá, JOãO PESSOA/PB, CONFORME TERMO DE REFERêNCIA E EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 009/2014</t>
+  </si>
+  <si>
+    <t>FORMAÇÃO DE REGISTRO DE PREÇOS PARA EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA CONFECÇÃO DE MATERIAL GRÁFICO, NOS TERMOS DO TERMO DE REFERÊNCIA (ANEXO I) E DO EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO PRESENCIAL Nº 010/2014</t>
+  </si>
+  <si>
+    <t>FORMAÇÃO DE REGISTRO DE PREÇOS PARA EVENTUAL CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA CONFECÇÃO DE MATERIAL GRÁFICO, CONFORME ESPECIFICAÇÕES E QUANTITATIVO CONTIDO NO TERMO DE REFERÊNCIA (ANEXO I) DO EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 017/2014</t>
+  </si>
+  <si>
+    <t>017/2014</t>
+  </si>
+  <si>
+    <t>17/01/2014</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçO PARA EVENTUAL AQUISIçãO DE MATERIAL DE HIGIENE E LIMPEZA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº005/2014</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE CONSTRUçãO PARA REFORMA DO NOVO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA EM CAMPINA GRANDE.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 006/2014</t>
+  </si>
+  <si>
+    <t>PRESTAçãO DE SERVIçO DE BUFFET (COQUETEL) PARA 200 PESSOAS, DESTINADO A POSSE DOS CONSELHEIROS DA DEFENSORIA PúBLICA DOS ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 007/2014</t>
+  </si>
+  <si>
+    <t>LOCAçãO DE SALA COMERCIAL LOCALIZADA NA RUA 15 DE NOVEMBRO, 141, CENTRO, GUARABIRA/PB, DE PROPRIEDADE DE LUGAR GESTãO E ADMINISTRAçãO LTDA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº008/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DA EMPRESA SINDICATO ESTADUAL DOS FABRICANTES DE PLACAS DE VEíCULOS - SINDIPLAVE</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 009/2014</t>
+  </si>
+  <si>
+    <t>REALIZAçãO DE SERVIçOS DE MANUTENçãO ELéTRICA NO PRéDIO ONDE FUNCIONA O NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA EM JOãO PESSOA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 013/2014</t>
+  </si>
+  <si>
+    <t>013/2014</t>
+  </si>
+  <si>
+    <t>13/01/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE LOCAçãO DE UM PRéDIO COMERCIAL SITO NA RUA OTíLIO PINHEIRO, N° 61, CENTRO, PICUí/PB, PARA INSTALAçãO E FUNCIONAMENTO DO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 001/2014</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE 04 (QUATRO) SERVIDORES EM CURSO DE APERFEIçOAMENTO PROFISSIONAL SOBRE LICITAçõES.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 003/2014</t>
+  </si>
+  <si>
+    <t>REVISãO DO VEíCULO RENAULT SYMBOL PLACA OFA-7664/PB</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 004/2014</t>
+  </si>
+  <si>
+    <t>REVISãO VEíCULO FORD RANGER PLACA OFY - 4326/PB</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 005/2014</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDORES NO CURSO DE GESTãO DA FOLHA DE PAGAMENTO E RESTRIçõES PARA ANO ELEITORAL.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 006/2014</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDORES NO CURSO DE ADMINISTRAçãO DE FROTA DE VEíCULOS, PLANEJAMENTO, LOGíSTICA DE MANUTENçãO E CUSTOS OPERACIONAIS.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 007/2014</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDORES NO CURSO DE ELABORAçãO DE DOCUMENTOS OFICIAIS.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 008/2014</t>
+  </si>
+  <si>
+    <t>REVISãO DO VEíCULO RENAULT SYMBOL PLACA OFH-9565/PB</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 009/2014</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDOR NO CURSO DE INFORMATICA ESSENCIAL.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 010/2014</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDORES NO 4º CONGRESSO NACIONAL DE PESQUISAS EM TRADUçãO E INTERPRETAçãO DE LIBRAS E LíNGUA PORTUGUESA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 011/2014</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDORES NO VI SIMPóSIO NACIONAL ONE CURSOS, REVISADO E ATUALIZADO: QUESTãO POLêMICAS DA LEGISLAçãO DE PESSOAL ATIVO E INATIVO DA ADMINISTRAçãO PúBLICA FEDERAL, ESTADUAL, E MUNICIPAL, INCLUINDO A PREVIDêNCIA COMPLEMENTAR.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 012/2014</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDORES, NO CURSO DE GESTãO DE MATERIAIS, SUPRIMENTOS, COMPRAS, ALMOXARIFADO E PATRIMôNIO NA ADMINISTRAçãO PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 012/2014</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DO IMóVEL SITUADO à RUA MONSENHOR WALFREDO LEAL, 487, TAMBIá, JOãO PESSOA/PB, PARA INSTALAçãO DA SEDE NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 001/2015</t>
+  </si>
+  <si>
+    <t>001/2015</t>
+  </si>
+  <si>
+    <t>01/01/2015</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL AQUISIçãO DE MATERIAL DE HIGIENE E LIMPEZA, NOS TERMOS DO EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 002/2015</t>
+  </si>
+  <si>
+    <t>002/2015</t>
+  </si>
+  <si>
+    <t>02/01/2015</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçO PARA EVENTUAL AQUISIçãO DE MATERIAL DE EXPEDIENTE, NOS TERMOS DO EDITAL.</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 011/2014</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE EXPEDIENTE.</t>
+  </si>
+  <si>
+    <t>PREGÃO PRESENCIAL Nº 012/2014</t>
+  </si>
+  <si>
+    <t>31/12/2014</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE HIGIENE E LIMPEZA, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONTIDOS NO TERMO DE REFERêNCIA.</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 003/2015</t>
+  </si>
+  <si>
+    <t>003/2015</t>
+  </si>
+  <si>
+    <t>24/02/2015</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE ACESSóRIOS DE INFORMáTICA.</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 013/2014</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE EQUIPAMENTOS DE INFORMáTICA</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 001/2015</t>
+  </si>
+  <si>
+    <t>03/03/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE ASSINATURAS ANUAIS DO JORNAL A UNIãO E DO DIáRIO OFICIAL DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 014/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE SERVIÇO TÉCNICO ESPECIALIZADO DE FISCALIZAÇÃO NA EXECUÇÃO DE PROJETO BÁSICO COMPLEMENTAR, NA PARTE ELÉTRICA, REFERENTE AO QUADRO GERAL DE BAIXA TENSÃO, QUADRO DE FORÇA E LUZ (TÉRREO), QUADRO DE FORÇA E LUZ (1º PAVIMENTO), CIRCUITOS DE TOMADAS DE USO GERAL, CIRCUITOS DE TOMADAS DE USO ESPECÍFICO (INCLUSIVE PARA AR-CONDICIONADO), E CIRCUITOS DE ILUMINAÇÃO, BEM COMO QUANTO À EXECUÇÃO DE PROJETO BÁSICO PARA CONSTRUÇÃO DE SUBESTAÇÃO DE 150 KVA E DE QUADRO DE MEDIÇÃO, QUANTO AO IMÓVEL SITO À RUA MONSENHOR WALFREDO LEAL, NO BAIRRO TAMBIÁ, JOÃO PESSOA, E NOS TERMOS DO EDITAL E SEUS ANEXOS.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 013/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA REVISãO DE CAMINHãO PERTENCENTE à DPPB.</t>
+  </si>
+  <si>
+    <t>ADESãO à ARP 001/2014</t>
+  </si>
+  <si>
+    <t>14/10/2014</t>
+  </si>
+  <si>
+    <t>ADESãO à ARP PARA CONTRATAçãO DE EMPRESA PARA SERVIçOS DE INSTALAçãO DE APARELHOS DE AR CONDICIONADOS.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 002/2014</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA TREINAMENTO DE SERVIDOR EM CURSO DE APERFEIçOAMENTO PROFISSIONAL SOBRE CONCURSO PúBLICO.</t>
+  </si>
+  <si>
+    <t>PREGãO Nº 004/2015</t>
+  </si>
+  <si>
+    <t>004/2015</t>
+  </si>
+  <si>
+    <t>04/03/2015</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçO DE ACESSO à REDE MUNDIAL INTERNET, INCLUINDO CIRCUITO DE DADOS E TODOS OS EQUIPAMENTOS NECESSáRIOS PARA ATENDIMENTO PRIORITáRIO DE 94 (OITENTA E QUATRO) UNIDADES DO óRGãO GERENCIADOR, COM 79 (SETENTA E NOVE) CIRCUITOS DE 2MBPS, 14 (QUATORZE) CIRCUITOS DE 10 MBPS E 01 (UM) CIRCUITO DE 50 MBPS, CONFORME ESPECIFICAçõES CONTIDAS NO TERMOS DE REFERêNCIA, ANEXO AO EDITAL.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO Nº 002/2014</t>
+  </si>
+  <si>
+    <t>PARTICIPAçãO DE EVENTO DE CAPACITAçãO (IV SEMINáRIO NACIONAL/CONCURSO PúBLICO E ELABORAçãO DE EDITAL, ASPECTOS PRáTICOS, TéCNICOS E JURíDICOS).</t>
+  </si>
+  <si>
+    <t>DISPENSA 004/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE SERVIçO ESPECIALIZADO EM LAVAGEM, SELAGEM E IMPERMEABILIZAçãO DE PISO, SENDO 500 METROS QUADRADOS DE GRANILITE E 500 METROS QUADRADOS DE DURBETON, NO IMóVEL DE PROPRIEDADE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA SITUADO à RUA WALFREDO LEAL, 487, TAMBIá, JOãO PESSOA/PB.</t>
+  </si>
+  <si>
+    <t>PREGãO Nº 005/2015 - INTERNET</t>
+  </si>
+  <si>
+    <t>005/2015</t>
+  </si>
+  <si>
+    <t>05/03/2015</t>
+  </si>
+  <si>
+    <t>PREGãO ELETRôNICO Nº 006/2015</t>
+  </si>
+  <si>
+    <t>006/2015</t>
+  </si>
+  <si>
+    <t>16/04/2015</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE SOLUçãO INTEGRADA DE SERVIçOS DE TELECOMUNICAçõES ENGLOBANDO SERVIçO TELEFôNICO FIXO COMUTADO (STFC) NAS MODALIDADES LOCAL, LONGA DISTâNCIA E LONGA DISTâNCIA INTERNACIONAL, SERVIçO MóVEL PESSOAL (SMP) COM ACESSO GPRS/EDGE/3G E CONTROLE DE GASTOS, ALéM DE AQUISIçãO DE APARELHOS CELULARES, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO EDITAL E NO TERMO DE REFERêNCIA.</t>
+  </si>
+  <si>
+    <t>DISPENSA 003/2015</t>
+  </si>
+  <si>
+    <t>03/01/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA OU PESSOA FíSICA NA EXECUçãO DE SERVIçOS DE REFORMA SIMPLES NO PRéDIO DA FUTURA SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA 001/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA OU PESSOA FíSICA PARA A PRESTAçãO DE SERVIçOS DE RECUPERAçãO DE PISO E DESBASTE COM USO DE MáQUINAS ESMERILHADEIRA E POLITRIZ DE ACORDO COM OS TERMOS DE REFERêNCIA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 002/2015</t>
+  </si>
+  <si>
+    <t>06/04/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DA EMPRESA ENERGISA PARAíBA - DISTRIBUIDORA DE ENERGIA S.A. PARA O FORNECIMENTO DE ENERGIA ELéTRICA PARA O PRéDIO DA DEFENSORIA PúBLICA LOCALIZADO NA RUA WALFREDO LEAL, 487, TAMBIá, JOãO PESSOA.</t>
+  </si>
+  <si>
+    <t>DISPENSA 002/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA FORNECIMENTO MENSAL DE ATé 150 GARRAFõES DE áGUA MINERAL SEM GáS ENGARRAFADA EM GALõES DE 20 LITROS, COM EMPRéSTIMO EM COMODATO DE VASILHAMES.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 003/2015</t>
+  </si>
+  <si>
+    <t>07/04/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE FORNECEDOR EXCLUSIVO PARA REALIZAçãO DE SERVIçO EM VEíCULO DA MARCA E SOB O PERíODO DE GARANTIA DE FáBRICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA 005/2015</t>
+  </si>
+  <si>
+    <t>11/05/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE CONCESSIONáRIA VOLKSWAGEN PARA A REALIZAçãO DE SERVIçO DE REVISãO DE VEíCULO AMAROK QFC-6298/PB SOB GARANTIA DO FABRICANTE.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 007/2015</t>
+  </si>
+  <si>
+    <t>007/2015</t>
+  </si>
+  <si>
+    <t>23/05/2015</t>
+  </si>
+  <si>
+    <t>CURSO DE CAPACITAçãO  DE PREGOEIRO, ELABORAçãO DE TERMO DE REFERêNCIA, SISTEMA DE REGISTRO DE PREçO E COMPRASNET, PARA SERVIDORES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 004/2015</t>
+  </si>
+  <si>
+    <t>20/05/2015</t>
+  </si>
+  <si>
+    <t>PROCESSO CANCELADO.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 005/2015</t>
+  </si>
+  <si>
+    <t>21/05/2015</t>
+  </si>
+  <si>
+    <t>REVISãO DO VEíCULO QFC-6298/PB.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 006/2015</t>
+  </si>
+  <si>
+    <t>22/05/2015</t>
+  </si>
+  <si>
+    <t>CURSO DE CAPACITAçãO EM ORçAMENTAçãO DE OBRAS PúBLICAS.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 008/2015</t>
+  </si>
+  <si>
+    <t>008/2015</t>
+  </si>
+  <si>
+    <t>24/05/2015</t>
+  </si>
+  <si>
+    <t>REALIZAçãO DE CURSO DE CAPACITAçãO EM FORMAçãO DE PREGOEIROS.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 009/2015</t>
+  </si>
+  <si>
+    <t>009/2015</t>
+  </si>
+  <si>
+    <t>25/05/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE ELETROTéCNICO PARA REALIZAçãO DE PROJETO E FISCALIZAçãO DE OBRA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 010/2015</t>
+  </si>
+  <si>
+    <t>010/2015</t>
+  </si>
+  <si>
+    <t>26/05/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DA CAGEPA PARA FORNECIMENTO DE SERVIçO DE áGUA E ESGOTO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 006/2015</t>
+  </si>
+  <si>
+    <t>12/05/2015</t>
+  </si>
+  <si>
+    <t>REVISãO DO VEíCULO QFC-6258/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 007/2015</t>
+  </si>
+  <si>
+    <t>13/05/2015</t>
+  </si>
+  <si>
+    <t>REVISãO DO VEíCULO QFC-6208/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 008/2015</t>
+  </si>
+  <si>
+    <t>14/05/2015</t>
+  </si>
+  <si>
+    <t>REVISÃO DO VEÍCULO QFV-0860/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 009/2015</t>
+  </si>
+  <si>
+    <t>01/06/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE REVENDA AUTORIZADA PARA REALIZAçãO DE REVISãO DOS VEíCULOS QFC-6178/PB, QFC-6318/PB E QFC-6238/PB.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 011/2015</t>
+  </si>
+  <si>
+    <t>011/2015</t>
+  </si>
+  <si>
+    <t>26/06/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA PARA CAPACITAçãO DE SERVIDORES EM CURSO DE FORMAçãO DE PREGOEIROS E OUTROS ASSUNTOS.</t>
+  </si>
+  <si>
+    <t>25/06/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA CAPACITAçãO DE SERVIDORES EM CURSO DE FORMAçãO DE PREGOEIROS.</t>
+  </si>
+  <si>
+    <t>DISPENSA 011/2015</t>
+  </si>
+  <si>
+    <t>03/06/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 24 BOTIJõES DE 13KG GLP PARA ATENDER AS NECESSIDADES DA DPPB..</t>
+  </si>
+  <si>
+    <t>DISPENSA 010/2015</t>
+  </si>
+  <si>
+    <t>02/06/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA PARA A REALIZAçãO DE DEDETIZAçãO NA SEDE DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 012/2015</t>
+  </si>
+  <si>
+    <t>012/2015</t>
+  </si>
+  <si>
+    <t>04/06/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE SUPRIMENTOS DE INFORMáTICA PARA IMPRESSORA XEROX 3225 (CARTUCHOS DE TONNER PRETO) PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 012/2015</t>
+  </si>
+  <si>
+    <t>27/06/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA CAPACITAçãO DE SERVIDORES E DEFENSORES PúBLICOS EM CURSO SOBRE PROCESSO ADMINISTRATIVO DISCIPLINAR E SINDICâNCIA.</t>
+  </si>
+  <si>
+    <t>DISPENSA 013/2015</t>
+  </si>
+  <si>
+    <t>013/2015</t>
+  </si>
+  <si>
+    <t>05/06/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE CAFé E AçúCAR PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 015/2015</t>
+  </si>
+  <si>
+    <t>015/2015</t>
+  </si>
+  <si>
+    <t>08/09/2015</t>
+  </si>
+  <si>
+    <t>REALIZAçãO DE REVISãO DE 3 VEíCULOS PERTENCENTES A DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 014/2015</t>
+  </si>
+  <si>
+    <t>014/2015</t>
+  </si>
+  <si>
+    <t>07/09/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 100 VASILHAMES DE áGUA MINERAL.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 013/2015</t>
+  </si>
+  <si>
+    <t>11/09/2015</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDOR EM CURSO DE CAPACITAçãO SOBRE COMPRAS DIRETAS.</t>
+  </si>
+  <si>
+    <t>PREGÃO Nº 006/2015</t>
+  </si>
+  <si>
+    <t>21/09/2015</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA, EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA PARA AQUISIçãO DE GêNERO ALIMENTíCIO, CAFé E AçúCAR, A FIM DE ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I);</t>
+  </si>
+  <si>
+    <t>DISPENSA 016/2015</t>
+  </si>
+  <si>
+    <t>016/2015</t>
+  </si>
+  <si>
+    <t>09/09/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PONTOS DE ACESSO AO SIAF.</t>
+  </si>
+  <si>
+    <t>DISPENSA 017/2015</t>
+  </si>
+  <si>
+    <t>017/2015</t>
+  </si>
+  <si>
+    <t>10/09/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE ACESSóRIOS DE INFORMáTICA PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 018/2015</t>
+  </si>
+  <si>
+    <t>018/2015</t>
+  </si>
+  <si>
+    <t>12/09/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE CONCESSIONáRIA PARA REALIZAçãO DE REVISãO DE VEíCULO SOB GARANTIA DO FABRICANTE.</t>
+  </si>
+  <si>
+    <t>DISPENSA 019/2015</t>
+  </si>
+  <si>
+    <t>019/2015</t>
+  </si>
+  <si>
+    <t>13/09/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE SEGURO VEICULAR PARA 07 AUTOMóVEIS DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 020/2015</t>
+  </si>
+  <si>
+    <t>020/2015</t>
+  </si>
+  <si>
+    <t>14/09/2015</t>
+  </si>
+  <si>
+    <t>REVISãO DOS VEíCULOS QFC-6178/PB E QFC-6318/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 021/2015</t>
+  </si>
+  <si>
+    <t>021/2015</t>
+  </si>
+  <si>
+    <t>15/09/2015</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 014/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE PALESTRANTE PARA EVENTO DESTINADO AOS SERVIDORES DA DPPB.</t>
+  </si>
+  <si>
+    <t>PREGãO Nº 007/2015 -  TELEFONIA</t>
+  </si>
+  <si>
+    <t>09/11/2015</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçO DE TELEFONIA FIXA E MóVEL, PARA ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, NA MODALIDADE DE PREGÃO PRESENCIAL, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I).</t>
+  </si>
+  <si>
+    <t>DISPENSA 022/2015</t>
+  </si>
+  <si>
+    <t>022/2015</t>
+  </si>
+  <si>
+    <t>16/09/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE ARQUITETO PARA ELABORAçãO DE PROJETO ARQUITETôNICO PARA O IMóVEL PERTENCENTE à DPPB LOCALIZADO NA RUA BARRETO SOBRINHO, 168, TAMBIá.</t>
+  </si>
+  <si>
+    <t>PREGãO Nº 008/2015 - SUPRIMENTO DE INFORMáTICA</t>
+  </si>
+  <si>
+    <t>10/11/2015</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE CARTUCHOS E CILINDRO FOTOCONDUTOR, A FIM DE ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I);</t>
+  </si>
+  <si>
+    <t>PREGãO Nº 009/2015 - SEGUROS PARA ESTAGIáRIO</t>
+  </si>
+  <si>
+    <t>11/11/2015</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA, EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE SERVIçO DE SEGURO DE ACIDENTES PESSOAIS COLETIVOS PARA ESTAGIáRIOS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA-DPPB, A FIM DE ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I);</t>
+  </si>
+  <si>
+    <t>TOMADA DE PREçO 001/2015 - PROJETO ELéTRICO</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NA EXECUçãO DO PROJETO ELéTRICO NA PARTE INTERNA DO IMóVEL SITO à RUA DEPUTADO BARRETO SOBRINHO, 168, TAMBIá, JOãO PESSOA/PB, COM 363 M2 DE áREA CONSTRUíDA, CUJAS ESPECIFICAçõES E DESCRITIVO SE ENCONTRAM EXPRESSOS NA CERTIDãO DE INTEIRO TEOR, LAVRADA PELO 2º OFíCIO DO REGISTRO DE IMóVEIS (ZONA NORTE) DA COMARCA DESTA CAPITAL (CARTóRIO EUNáPIO TORRRES), COM BASE NA FL. 36, SOB Nº DE ORDEM 32.618, NO LIVRO 2BX1, COM DATA DE 03/09/2014, ONDE ESTá INSTALADA A SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, MEDIANTE O REGIME EMPREITADA POR (PREçO GLOBAL), CONFORME ESPECIFICAçõES CONSTANTES NO PROJETO BáSICO – ANEXO I</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 015/2015</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE 02 SERVIDORES EM CURSO DE CAPACITAçãO EM SECRETARIADO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 023/2015</t>
+  </si>
+  <si>
+    <t>023/2015</t>
+  </si>
+  <si>
+    <t>17/09/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE ELETRODOMéSTICO (FREEZER E FRIGOBAR) PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 024/2015</t>
+  </si>
+  <si>
+    <t>024/2015</t>
+  </si>
+  <si>
+    <t>18/09/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE EXPEDIENTE (PAPEL E FORMULáRIOS) PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 025/2015</t>
+  </si>
+  <si>
+    <t>025/2015</t>
+  </si>
+  <si>
+    <t>19/09/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE CONCESSIONáRIA VOLKSWAGEN PARA REVISãO DO VEíCULO QFC-0860/PB.</t>
+  </si>
+  <si>
+    <t>PREGÃO Nº 10/2015 - MOBILIáRIO</t>
+  </si>
+  <si>
+    <t>10/2015</t>
+  </si>
+  <si>
+    <t>23/11/2015</t>
+  </si>
+  <si>
+    <t>O PRESENTE PREGãO TEM POR OBJETO FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO DE MATERIAL PERMANENTE (MOBILIáRIO EM GERAL), A FIM DE ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I)</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 016/2015</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE 03 SERVIDORES EM CURSO DE CAPACITAçãO SOBRE "O PAPEL ESTRATéGICO DOS ASSESSORES NA ORGANIZAçãO PúBLICA."</t>
+  </si>
+  <si>
+    <t>PREGÃO Nº 11/2015 - COMBUSTíVEL</t>
+  </si>
+  <si>
+    <t>11/2015</t>
+  </si>
+  <si>
+    <t>27/11/2015</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DO SERVIçO DE GERENCIAMENTO DO ABASTECIMENTO DE COMBUSTíVEIS DA FROTA DE VEíCULOS, ENVOLVENDO A IMPLANTAçãO E OPERAçãO DE UM SISTEMA INFORMATIZADO, VIA INTERNET, DE GESTãO DE FROTA COM A AQUISIçãO DE COMBUSTíVEIS, ATRAVéS DA TECNOLOGIA DE CARTãO ELETRôNICO, PARA OS VEíCULOS AUTOMOTORES RELATIVOS AO ABASTECIMENTO DA FROTA PRóPRIA, BEM COMO OUTROS QUE VIEREM A SER INCORPORADOS à FROTA NA VIGêNCIA DO CONTRATO, A FIM DE ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I);</t>
+  </si>
+  <si>
+    <t>PREGãO Nº 12/2015 - áGUA MINERAL</t>
+  </si>
+  <si>
+    <t>12/2015</t>
+  </si>
+  <si>
+    <t>02/12/2015</t>
+  </si>
+  <si>
+    <t>FORMAÇÃO DE REGISTRO DE PREÇOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE áGUA MINERAL, SEM GáS, ENGARRAFADA EM GALõES DE 20 (VINTE) LITROS, COM EMPRéSTIMO EM COMODATO DE VASILHAMES, SOB DEMANDA, INCLUINDO O SERVIçO DE ENTREGA, A FIM DE ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES NO PRESENTE EDITAL, EM ESPECIAL NO TERMO DE REFERêNCIA (ANEXO I);</t>
+  </si>
+  <si>
+    <t>DISPENSA 026/2015</t>
+  </si>
+  <si>
+    <t>026/2015</t>
+  </si>
+  <si>
+    <t>20/09/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 300 CAIXAS DE BLOCO NOTEFIX PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 027/2015</t>
+  </si>
+  <si>
+    <t>027/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE SERVIçO DE BUFFET (ESTILO COFFEE BREAK) DESTINADO A 200 PESSOAS VISANDO ATENDER AO SEMINáRIO DE PENAS ALTERNATIVAS PARA INSTITUIçõES RECEPTORAS DE CUMPRIDORES DE PRESTAçãO DE SERVIçOS à COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>DISPENSA 028/2015</t>
+  </si>
+  <si>
+    <t>028/2015</t>
+  </si>
+  <si>
+    <t>22/09/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA SERVIçO DE BUFFET (ALMOçO) PARA 20 PESSOAS VISANDO ATENDER AO SEMINáRIO DE PENAS ALTERNATIVAS PARA INSTITUIçõES RECEPTORAS DE CUMPRIDORES DE PRESTAçãO DE SERVIçOS à COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>DISPENSA 029/2015</t>
+  </si>
+  <si>
+    <t>029/2015</t>
+  </si>
+  <si>
+    <t>23/09/2015</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 017/2015</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE 02 SERVIDORES DA DPPB EM CURSO SOBRE "APOSENTADORIAS, PENSõES E ABONO DE PERMANêNCIA E RESPECTIVOS CáLCULOS DE BENEFíCIOS NA ADMINISTRAçãO PúBLICA".</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 018/2015</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE 03 SERVIDORES DA DPPB EM CURSO SOBRE "GESTãO INTEGRAL DA FOLHA DE PAGAMENTO DE PESSOAL E REMUNERAçõES NO SERVIçO PúBLICO".</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 020/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DA FERRAMENTA BANCO DE PREçOS PELO PERíODO DE 01 ANO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 031/2015</t>
+  </si>
+  <si>
+    <t>031/2015</t>
+  </si>
+  <si>
+    <t>25/09/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE MANUTENçãO PARA USO NOS IMóVEIS DA DPPB.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 019/2015</t>
+  </si>
+  <si>
+    <t>ASSINATURA ANUAL IMPRESSA E ELETRôNICA DO JORNAL A UNIãO E DO DIáRIO OFICIAL DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA 030/2015</t>
+  </si>
+  <si>
+    <t>030/2015</t>
+  </si>
+  <si>
+    <t>24/09/2015</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA REALIZAçãO DE SERVIçO DE MANUTENçãO, COM FORNECIMENTO DE PEçAS, EM 14 BEBEDOUROS DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 032/2015</t>
+  </si>
+  <si>
+    <t>032/2015</t>
+  </si>
+  <si>
+    <t>26/09/2015</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 021/2015</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DA ASSINATURA ANUAL DA FERRAMENTA CONTRATOSGOV.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 001/2016</t>
+  </si>
+  <si>
+    <t>001/2016</t>
+  </si>
+  <si>
+    <t>02/03/2016</t>
+  </si>
+  <si>
+    <t>REALIZAçãO DE 18 INSCRIçõES EM CURSO DE CAPACITAçãO SOBRE O NOVO CóDIGO DE PROCESSO CIVIL.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 002/2016</t>
+  </si>
+  <si>
+    <t>002/2016</t>
+  </si>
+  <si>
+    <t>03/03/2016</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE 04 INSCRIçõES EM CURSO DE CAPACITAçãO SOBRE O NOVO CPC.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 003/2016</t>
+  </si>
+  <si>
+    <t>003/2016</t>
+  </si>
+  <si>
+    <t>04/03/2016</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE 03 INSCRIçõES EM CURSO DE CAPACITAçãO SOBRE REVISãO DE BENEFíCIOS PREVIDENCIáRIOS.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 004/2016</t>
+  </si>
+  <si>
+    <t>004/2016</t>
+  </si>
+  <si>
+    <t>05/03/2016</t>
+  </si>
+  <si>
+    <t>CAPACITAçãO DE 38 SERVIDORES E DEFENSORES PúBLICOS EM CURSO DE CAPACITAçãO SOBRE O NOVO CPC.</t>
+  </si>
+  <si>
+    <t>DISPENSA 001/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE GáS GLP 13KG EM BOTIJãO (44 UNIDADES).</t>
+  </si>
+  <si>
+    <t>DISPENSA 002/2016</t>
+  </si>
+  <si>
+    <t>02/04/2016</t>
+  </si>
+  <si>
+    <t>REALIZAçãO DE REVISãO DE VEíCULO EM CONCESSIONáRIA AUTORIZADA, COM FORNECIMENTO DE PEçAS, PARA 03 VOYAGE E 01 AMAROK SOB GARANTIA DO FABRICANTE.</t>
+  </si>
+  <si>
+    <t>DISPENSA 003/2016</t>
+  </si>
+  <si>
+    <t>03/04/2016</t>
+  </si>
+  <si>
+    <t>REALIZAçãO DE REVISãO DE VEíCULO EM CONCESSIONáRIA AUTORIZADA, COM FORNECIMENTO DE PEçAS, PARA 02 VOYAGE E 01 AMAROK SOB GARANTIA DO FABRICANTE.</t>
+  </si>
+  <si>
+    <t>DISPENSA 004/2016</t>
+  </si>
+  <si>
+    <t>04/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE MANUTENçãO PARA IMóVEL DA DPPB.</t>
+  </si>
+  <si>
+    <t>PP 001/2016-TELEFONIA MÓVEL-PROC. N 418/2016-7</t>
+  </si>
+  <si>
+    <t>07/04/2016</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREçOS, PARA EVENTUAL CONTRATAçãO DE SERVIçOS DE TELECOMUNICAçõES ENGLOBANDO SERVIçO MóVEL PESSOAL (SMP) COM ACESSO GPRS/EDGE/2G E CONTROLE DE GASTOS E AQUISIçãO DE APARELHOS TELEFôNICOS CELULARES E SMARTPHONES, CONFORME ESPECIFICAçõES E QUANTITATIVOS CONSTANTES DESTE TERMO DE REFERêNCIA.</t>
+  </si>
+  <si>
+    <t>PP-001-2016-TELEFONIA MÓVEL-PROC. 418-2016-7</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREÇOS, PARA EVENTUAL CONTRATAçãO DE SERVIçOS DE TELECOMUNICAçõES ENGLOBANDO SERVIçO MóVEL PESSOAL (SMP) COM ACESSO GPRS/EDGE/2G E CONTROLE DE GASTOS E AQUISIçãO DE APARELHOS TELEFôNICOS CELULARES E SMARTPHONES, CONFORME ESPECIFICAçõES E QUANTITATIVOS 418 CONSTANTES DESTE TERMO DE REFERêNCIA.</t>
+  </si>
+  <si>
+    <t>DISPENSA 005/2016</t>
+  </si>
+  <si>
+    <t>005/2016</t>
+  </si>
+  <si>
+    <t>05/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE áGUA MINERAL EM GARRAFãO DE 20L COM FORNECIMENTO DO VASILHAME EM COMODATO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 006/2016</t>
+  </si>
+  <si>
+    <t>006/2016</t>
+  </si>
+  <si>
+    <t>06/04/2016</t>
+  </si>
+  <si>
+    <t>EXECUçãO DE PROJETO ELéTRICO DO IMóVEL LOCALIZADO NA RUA BARRETO SOBRINHO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 007/2016</t>
+  </si>
+  <si>
+    <t>007/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE ACESSóRIOS DE INFORMáTICA</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 005/2016</t>
+  </si>
+  <si>
+    <t>06/03/2016</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE 15 SERVIDORES/DEFENSORES EM CURSO DE CAPACITAçãO SOBRE O NOVO CPC.</t>
+  </si>
+  <si>
+    <t>DISPENSA 009/2016</t>
+  </si>
+  <si>
+    <t>009/2016</t>
+  </si>
+  <si>
+    <t>09/04/2016</t>
+  </si>
+  <si>
+    <t>REALIZAçãO DE REVISãO EM 02 VOLKSWAGEN VOYAGE.</t>
+  </si>
+  <si>
+    <t>DISPENSA 008/2016</t>
+  </si>
+  <si>
+    <t>008/2016</t>
+  </si>
+  <si>
+    <t>08/04/2016</t>
+  </si>
+  <si>
+    <t>REALIZAçãO DE SERVIçO DE CONTROLE DE PRAGAS E VETORES NA SEDE E NúCLEO DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 010/2016</t>
+  </si>
+  <si>
+    <t>010/2016</t>
+  </si>
+  <si>
+    <t>10/04/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE SEGURO VEICULAR.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 006/2016</t>
+  </si>
+  <si>
+    <t>07/03/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE LIVROS SOBRE O NOVO CPC.</t>
+  </si>
+  <si>
+    <t>DISPENSA 011/2016</t>
+  </si>
+  <si>
+    <t>011/2016</t>
+  </si>
+  <si>
+    <t>11/04/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA FORNECIMENTO DE REFEIçãO TIPO BUFFET PARA ATé 150 PESSOAS NO DIA DO DEFENSOR PúBLICO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 012/2016</t>
+  </si>
+  <si>
+    <t>012/2016</t>
+  </si>
+  <si>
+    <t>12/04/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA FORNECIMENTO DE COFFEE BREAK (BUFFET) EM PALESTRA SOBRE O NOVO CPC.</t>
+  </si>
+  <si>
+    <t>DISPENSA 013/2016</t>
+  </si>
+  <si>
+    <t>013/2016</t>
+  </si>
+  <si>
+    <t>13/04/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA SERVIçO DE CRIAçãO, DIAGRAMAçãO, EDITORAçãO GRáFICA, REVISãO DE TEXTO,rnNORMATIZAçãO BIBLIOGRáFICA DA REVISTA DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 014/2016</t>
+  </si>
+  <si>
+    <t>014/2016</t>
+  </si>
+  <si>
+    <t>14/04/2016</t>
+  </si>
+  <si>
+    <t>DISPENSA 015/2016</t>
+  </si>
+  <si>
+    <t>015/2016</t>
+  </si>
+  <si>
+    <t>15/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PASSAGEM AéREA.</t>
+  </si>
+  <si>
+    <t>DISPENSA 016/2016</t>
+  </si>
+  <si>
+    <t>016/2016</t>
+  </si>
+  <si>
+    <t>16/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PASSAGENS AéREAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA 017/2016</t>
+  </si>
+  <si>
+    <t>017/2016</t>
+  </si>
+  <si>
+    <t>17/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE FARDAMENTO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 018/2016</t>
+  </si>
+  <si>
+    <t>018/2016</t>
+  </si>
+  <si>
+    <t>18/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE TONNER E CARTUCHOS E DE SERVIçO DE RECARGA.</t>
+  </si>
+  <si>
+    <t>PASSAGENS AÉREAS- PP 002/2016</t>
+  </si>
+  <si>
+    <t>21/06/2016</t>
+  </si>
+  <si>
+    <t>O OBJETO DA LICITAçãO CONSISTE NA CONTRATAçãO DE SERVIçOS DE RESERVAS, EMISSãO, REMARCAçãO E CANCELAMENTO DE BILHETES E FORNECIMENTO DE PASSAGENS AéREAS NACIONAIS E INTERNACIONAIS, POR DEMANDA, CONSTANTE NO TERMO DE REFERêNCIA.</t>
+  </si>
+  <si>
+    <t>TELEFONIA MOVEL- PP 004/2016</t>
+  </si>
+  <si>
+    <t>12/07/2016</t>
+  </si>
+  <si>
+    <t>O OBJETO DA LICITAçãO CONSISTE NA CONTRATAçãO DE SERVIçOS DE TELECOMUNICAçõES ENGLOBANDO SERVIçO MóVEL PESSOAL (SMP) COM ACESSO GPRS/EDGE/2G E CONTROLE DE GASTOS E AQUISIçãO DE APARELHOS TELEFôNICOS CELULARES E SMARTPHONES, CONFORME ESPECIFICAçõES E QUANTITATIVOS 418 CONSTANTES DESTE TERMO DE REFERêNCIA.</t>
+  </si>
+  <si>
+    <t>AQUISICAO E RECARGA DE CARTUCHOS E TONERS COM REPOSICAO DE PECAS- PP 003/2016</t>
+  </si>
+  <si>
+    <t>21/07/2016</t>
+  </si>
+  <si>
+    <t>A PRESENTE LICITAçãO TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREÇOS, PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE RECARGA DE CARTUCHOS E TONERS, BEM COMO AQUISIçãO DE PEçAS PARA IMPRESSORAS A SEREM UTILIZADOS NOS MENCIONADOS EQUIPAMENTOS PERTENCENTES A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA 019/2016</t>
+  </si>
+  <si>
+    <t>019/2016</t>
+  </si>
+  <si>
+    <t>19/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MOLA DE PISO HIDRáULICA PARA PORTA DE VIDRO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 020/2016</t>
+  </si>
+  <si>
+    <t>020/2016</t>
+  </si>
+  <si>
+    <t>20/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE HIGIENE E LIMPEZA PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 021/2016</t>
+  </si>
+  <si>
+    <t>021/2016</t>
+  </si>
+  <si>
+    <t>21/04/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA EM SERVIçO DE REFORMA PREDIAL PARA IMóVEL DA DPPB.</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE COQUETEL, COFFEE BREAK E BUFFET</t>
+  </si>
+  <si>
+    <t>29/07/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçO DE BUFFET (ALMOçO), A SER SERVIDO AOS PALESTRANTES E A EQUIPE ORGANIZADORA DO I CONGRESSO ESTADUAL PARA DEFENSORES PúBLICOS DO ESTADO DA PARAíBA, CONFORME ESPECIFICAçãO E DESCRIçãO CONSTANTE NESTE TERMO, NA MODALIDADE DE LICITAÇÃO CONVITE (ART. 22, III, DA LEI 8.666/93) E CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçO DE BUFFET (COQUETEL E COFFEE BREAK), A SER SERVIDO NOS DIAS 11 E 12 DE AGOSTO DE 2016, NO AUDITóRIO DO FóRUM CIVIL DA CAPITAL, EM VIRTUDE DO I CONGRESSO ESTADUAL PARA DEFENSORES PÚBLICOS DO ESTADO DA PARAÍBA, CONFORME ESPECIFICAçãO E DESCRIçãO DO CONSTANTE NESTE TERMO, NA MODALIDADE DE LICITAÇÃO CONVITE (ART. 22, III, DA LEI 8.666/93).</t>
+  </si>
+  <si>
+    <t>DISPENSA 022/2016</t>
+  </si>
+  <si>
+    <t>022/2016</t>
+  </si>
+  <si>
+    <t>22/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE LETREIRO PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 007/2016</t>
+  </si>
+  <si>
+    <t>08/03/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE GRUPO DE TEATRO PARA INTERVENçãO CêNICA EM AUDIêNCIA PúBLICA REALIZADA PELA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 023/2016</t>
+  </si>
+  <si>
+    <t>023/2016</t>
+  </si>
+  <si>
+    <t>23/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE FAIXA PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 024/2016</t>
+  </si>
+  <si>
+    <t>024/2016</t>
+  </si>
+  <si>
+    <t>24/04/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE REVENDA VOLKSWAGEN PARA REALIZAçãO DE REVISãO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 025/2016</t>
+  </si>
+  <si>
+    <t>025/2016</t>
+  </si>
+  <si>
+    <t>25/04/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA SERVIçO DE HOSPEDAGEM PARA OS PALESTRANTES DO I CONGRESSO DE DEFENSORES PúBLICOS.</t>
+  </si>
+  <si>
+    <t>DISPENSA 026/2016</t>
+  </si>
+  <si>
+    <t>026/2016</t>
+  </si>
+  <si>
+    <t>26/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE ARRANJO PARA ORNAMENTAçãO DO I CONGRESSO DE DEFENSORES PúBLICOS.</t>
+  </si>
+  <si>
+    <t>DISPENSA 027/2016</t>
+  </si>
+  <si>
+    <t>027/2016</t>
+  </si>
+  <si>
+    <t>27/04/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE REVENDA VOLKSWAGEN PARA REVISãO DE 03 VEíCULOS.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 008/2016</t>
+  </si>
+  <si>
+    <t>09/03/2016</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDORES EM CURSO DE CAPACITAçãO.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 009/2016</t>
+  </si>
+  <si>
+    <t>10/03/2016</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE SERVIDOR EM CURSO DE CAPACITAçãO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 028/2016</t>
+  </si>
+  <si>
+    <t>028/2016</t>
+  </si>
+  <si>
+    <t>28/04/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL GRáFICO PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 010/2016</t>
+  </si>
+  <si>
+    <t>11/03/2016</t>
+  </si>
+  <si>
+    <t>INSCRIçãO DE 03 SERVIDORES EM CURSO DE CAPACITAçãO.</t>
+  </si>
+  <si>
+    <t>DISPENSA 029/2016</t>
+  </si>
+  <si>
+    <t>029/2016</t>
+  </si>
+  <si>
+    <t>14/10/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE LIMPEZA PARA USO DA DPPB.</t>
+  </si>
+  <si>
+    <t>AQUISICAO DE CAFE, ACUCAR E AGUA- PP 005-2016</t>
+  </si>
+  <si>
+    <t>21/10/2016</t>
+  </si>
+  <si>
+    <t>A PRESENTE LICITAçãO TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREÇOS, PARA EVENTUAL CONTRATAçãO DA EMPRESA VENCEDORA DO CERTAME, NA FORMA DOS ARTIGOS 15, II, E 14 DA LEI 8.666/93  E LEI 10.520/2002, ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS DE CONSUMO, GêNEROS DE ALIMENTAçãO, CAFé E AçúCAR, E EMPRESA ESPECIALIZADA EM FORNECIMENTO DE áGUA MINERAL, A FIM DE ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, NA MODALIDADE DE PREGÃO PRESENCIAL;</t>
+  </si>
+  <si>
+    <t>AQUISICAO DE MATERIAL DE HIGIENE E LIMPEZA-PP 006-2016</t>
+  </si>
+  <si>
+    <t>A PRESENTE LICITAçãO TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREÇOS, PARA EVENTUAL CONTRATAçãO DA EMPRESA VENCEDORA DO CERTAME, NA FORMA DOS ARTIGOS 15, II, E 14 DA LEI 8.666/93  E LEI 10.520/2002, ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE HIGIENE E LIMPEZA, PARA ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, NA MODALIDADE DE PREGÃO PRESENCIAL</t>
+  </si>
+  <si>
+    <t>DISPENSA 030/2016</t>
+  </si>
+  <si>
+    <t>030/2016</t>
+  </si>
+  <si>
+    <t>15/10/2016</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE PALHAçO PARA REALIZAçãO DE ATIVIDADES EM AçãO SOCIAL ORGANIZADA PELA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 031/2016 E 032/2016</t>
+  </si>
+  <si>
+    <t>031/2016</t>
+  </si>
+  <si>
+    <t>16/10/2016</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 20 CAMISAS E 01 FAIXA PARA USO EM AçãO SOCIAL ORGANIZADA PELA DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA 033/2016</t>
+  </si>
+  <si>
+    <t>033/2016</t>
+  </si>
+  <si>
+    <t>18/10/2016</t>
+  </si>
+  <si>
+    <t>REALIZAçãO DE VEíCULO VOLKSWAGEN SOB GARANTIA DO FABRICANTE.</t>
+  </si>
+  <si>
+    <t>AQUISICAO DE MATERIAL DE EXPEDIENTE-PP 007-2016</t>
+  </si>
+  <si>
+    <t>23/11/2016</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREÇOS, PARA EVENTUAL CONTRATAçãO DA EMPRESA VENCEDORA DO CERTAME, NA FORMA DOS ARTIGOS 15, II, E 14 DA LEI 8.666/93  E LEI 10.520/2002, ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE EXPEDIENTE, PARA ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA CONSTANTES DO TERMO DE REFERêNCIA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 011/2016</t>
+  </si>
+  <si>
+    <t>12/03/2016</t>
+  </si>
+  <si>
+    <t>ASSINATURA DA FERRAMENTA BANCO DE PREçOS</t>
+  </si>
+  <si>
+    <t>01-COQUETEL PARA 60 PESSOAS</t>
+  </si>
+  <si>
+    <t>21/02/2017</t>
+  </si>
+  <si>
+    <t>EMPRESA ESPECIALIZADA EM FORNECIMENTO DE BUFFET (COQUETEL).</t>
+  </si>
+  <si>
+    <t>02-SERVIçOS TECNICOS DE ARQUITETURA E DESIGN DE AMBIENTES</t>
+  </si>
+  <si>
+    <t>03/01/2017</t>
+  </si>
+  <si>
+    <t>SERVIçO DE PROJETOS DE REFORMA DE ARQUITETURA DE INTERIORES E SEUS RESPECTIVOS PROJETOS COMPLEMENTARES DA SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>03-ENERGISA</t>
+  </si>
+  <si>
+    <t>13/03/2017</t>
+  </si>
+  <si>
+    <t>EMPRESA ESPECIALIZADA NO SERVIçO DE FORNECIMENTO DE ENERGIA ELéTRICA.</t>
+  </si>
+  <si>
+    <t>04-CAMISAS- ACAO SOCIAL DIA DA MULHER</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE 30 CAMISAS DE COR BRANCA COM SUBLIMAçãO, DESTINADAS A AçãO SOCIAL DA DEFENSORIA PúBLICA DA PARAíBA, ALUSIVA AO DIA INTERNACIONAL DA MULHER.</t>
+  </si>
+  <si>
+    <t>DIARIO- JORNAL UNIAO</t>
+  </si>
+  <si>
+    <t>14/03/2017</t>
+  </si>
+  <si>
+    <t>15/03/2017</t>
+  </si>
+  <si>
+    <t>DIARIO OFICIAL DA UNIAO</t>
+  </si>
+  <si>
+    <t>05-ASSINATURA- FOLHA DE SAO PAULO</t>
+  </si>
+  <si>
+    <t>22/03/2017</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE JORNAL IMPRESSO, ASSINATURAS DIGITAIS PARA ACESSO AS EDIçõES DIGITAIS E VISUALIZAçõES EM MEIO DE COMUNICAçãO ELETRôNICA.</t>
+  </si>
+  <si>
+    <t>06-CONTROLE DE PRAGAS E VETORES</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçOS DE CONTROLE DE PRAGAS E VETORES, DESINSETIZAçãO E DESRATIZAçãO NAS INSTALAçõES DOS PRéDIOS ONDE FUNCIONA A SEDE E NúCLEO DE ATENDIMENTO DESSA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>07-CARTOES DE VISITA</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL GRáFICO, CARTõES DE VISITAS.</t>
+  </si>
+  <si>
+    <t>08-LOCACAO DE IMOVEL PARA 2° NUCLEO CG</t>
+  </si>
+  <si>
+    <t>LOCAçãO DE IMóVEL PARA FINS DE FUNCIONAMENTO DO 2º NúCLEO DE ATENDIMENTO DE CAMPINA GRANDE.</t>
+  </si>
+  <si>
+    <t>01-CONTRATACAO DE SERVICOS ESPECIALIZADOS</t>
+  </si>
+  <si>
+    <t>PRESTAçãO DE SERVIçOS DE CONSULTORIA DE LICITAçõES E CONTRATOS ADMINISTRATIVOS, BEM COMO A IMPLANTAçãO DE GESTãO POR COMPETêNCIA, NO âMBITO DA DEFENSORIA PúBLICA DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>SERVICO DE MIDIAS EXTERNAS- INFORMACAO E DIVULGACAO INSTITUCIONAL</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE MÍDIAS EXTERNAS, INFORMAÇÃO E DIVULGAÇÃO DAS AÇÕES ADMINISTRATIVAS E INSTITUCIONAIS</t>
+  </si>
+  <si>
+    <t>PP01- MANUTENCAO PREVENTIVA E CORRETIVA DE AR CONDICIONADO</t>
+  </si>
+  <si>
+    <t>31/03/2017</t>
+  </si>
+  <si>
+    <t>PRESTAçãO DE SERVIçOS DE MANUTENçãO PREVENTIVA E CORRETIVA POR DEMANDA, EM APARELHOS DE AR-CONDICIONADO TIPO JANELA E TIPO SPLIT DE DIVERSAS POTêNCIAS, COM FORNECIMENTO E SUBSTITUIçãO DE PEçAS, COMPONENTES E ACESSóRIOS POR OUTRAS NOVAS E ORIGINAISRNRN</t>
+  </si>
+  <si>
+    <t>PP-003-SEGURO DE VEICULOS</t>
+  </si>
+  <si>
+    <t>03/04/2017</t>
+  </si>
+  <si>
+    <t>FORMAçãO DE REGISTRO DE PREÇOS, PARA EVENTUAL CONTRATAçãO DE PESSOA JURíDICA PARA SEGURAR 07 (SETE) VEíCULOS OFICIAIS DA FROTA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, COM COBERTURA CONTRA DANOS MATERIAIS RESULTANTES DE SINISTRO, ROUBO OU FURTO, COLISãO, INCêNDIO, DANOS CAUSADOS POR TERCEIROS, INCLUINDO ASSISTêNCIA 24 (VINTE E QUATRO) HORAS, EM CASO DE ACIDENTE, PANE MECâNICA OU ELéTRICA, PARA ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA</t>
+  </si>
+  <si>
+    <t>10- AQUISIçãO CARTUCHOS E TONNERS</t>
+  </si>
+  <si>
+    <t>11- RECARGA DE CARTUCHOS E TONNERS</t>
+  </si>
+  <si>
+    <t>12-AQUISICAO DE BOTIJAO GLP</t>
+  </si>
+  <si>
+    <t>10/04/2017</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE BOTIJãO GLP, COM CONSUMO ESTIMADO PARA 12 (DOZE) MESES.</t>
+  </si>
+  <si>
+    <t>13-AQUISICAO DE MATERIAL GRAFICO</t>
+  </si>
+  <si>
+    <t>REFERENTE A AQUISIçãO DE MATERIAL GRáFICO (CARIMBOS E CARTõES).</t>
+  </si>
+  <si>
+    <t>14-AQUISICAO DE CABOS E CONECTORES</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE CABOS E CONECTORES A FIM DE SEREM UTILIZADOS EM SERVIçOS DE REDE CABEADA PARA CONEXãO A INTERNET.</t>
+  </si>
+  <si>
+    <t>15-AQUISICAO DE IMPRESSORA MULTIFUNCIONAL</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 01 (UMA) IMPRESSORA MULTIFUNCIONAL JATO DE TINTA.</t>
+  </si>
+  <si>
+    <t>16-AQUSICAO DE MATERIAL DE LIMPEZA</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE LIMPEZA E HIGIENE, ITENS: 9,11,12,13, 15, E 16.</t>
+  </si>
+  <si>
+    <t>17-MATERIAL DE EXPEDIENTE</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE LIMPEZA E HIGIENE, ITENS: 1, 2 , 3, 4, 5, 6, 7, 8, 10, 14 ,17, 18, 19.</t>
+  </si>
+  <si>
+    <t>17-MATERIAL DE LIMPEZA</t>
+  </si>
+  <si>
+    <t>17-AQUISICAO DE MATERIAL DE LIMPEZA</t>
+  </si>
+  <si>
+    <t>19- PROFISSIONAL ESPECIALIZADO PARA MANUTECAO CORRETIVA DE TELHADO</t>
+  </si>
+  <si>
+    <t>08/05/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE PROFISSIONAL E/OU EMPRESA ESPECIALIZADA E HABILITADA PARA ELABORAçãO DE PLANILHAS DESCRITIVAS DE SERVIçOS, PLANILHAS ORçAMENTARIAS E CRONOGRAMA FíSICO-FINANCEIRO, QUE DEMONSTREM DETALHADAMENTE OS SERVIçOS E CUSTOS NECESSáRIOS PARA POSTERIOR EXECUçãO DE MANUTENçãO CORRETIVA DO TELHADO DO IMóVEL DESSE óRGãO, DO FUNCIONAMENTO OPERACIONAL MíNIMO DA EDIFICAçãO E DE SUA SEGURANçA, EM CONFORMIDADE COM O PARECER DA ASSESSORIA JURíDICA DESTA DEFENSORIA PúBLICA, EXPRESSO NOS AUTOS DO PROCESSO.</t>
+  </si>
+  <si>
+    <t>20- PROFISSIONAL ESPECIALIZADO PARA ELABORACAO DE PLANILHA DESCRITIVA DE SERVICOS</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE PROFISSIONAL E/OU EMPRESA ESPECIALIZADA E HABILITADA PARA ELABORAçãO DE PLANILHAS DESCRITIVAS DE SERVIçOS, PLANILHAS ORçAMENTARIAS E CRONOGRAMA FíSICO-FINANCEIRO, DE ACORDO COM O PROJETO DE AMBIENTAçãO EM ANEXO, EM CONFORMIDADE COM O PARECER DA ASSESSORIA JURíDICA DESTA DEFENSORIA PúBLICA, EXPRESSO NOS AUTOS DO PROCESSO.</t>
+  </si>
+  <si>
+    <t>21- BOTONS</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 300 (TREZENTOS) BOTONS, COM DIâMETRO DE 15MM E LOGOMARCA PADRãO DA DEFENSORIA PúBLICA DA PARAíBA, PARA SEREM DISTRIBUíDOS AOS SEUS MEMBROS NA DATA DE 19 DE MAIO DO ANO EM CURSO, EM COMEMORAçãO AO DIA DO DEFENSOR PÚBLICO, EM CONFORMIDADE COM O PARECER DA ASSESSORIA JURíDICA DESTA DEFENSORIA PúBLICA, EXPRESSO NOS AUTOS DO PROCESSO.</t>
+  </si>
+  <si>
+    <t>22- SINALIZADOR VISUAL PARA ENTRADA E SAIDA DE VEICULOS</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE SINALIZADOR DE VEíCULOS PARA EVITAR ACIDENTES COM PEDESTRES E TORNAR A ENTRADA E SAíDA DE VEíCULOS MAIS SEGURAS, COM EQUIPAMENTOS DE LUZES PISCANTES, DESTINADO A ESTE ÓRGãO, EM CONFORMIDADE COM O PARECER DA ASSESSORIA JURíDICA DESTA DEFENSORIA PúBLICA, EXPRESSO NOS AUTOS DO PROCESSO.</t>
+  </si>
+  <si>
+    <t>23-MATERIAL ELETRICO</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL ELéTRICO, DESTINADO AO USO NO NúCLEO DE ATENDIMENTO DESTE ÓRGãO, CONFORME MEMORANDO Nº 034/2017-CG, DESCRIçãO E QUANTITATIVOS DESCRITOS NAS FOLHAS, 03, 05, 06 DOS AUTOS, EM CONFORMIDADE COM O PARECER DA ASSESSORIA JURíDICA DESTA DEFENSORIA PúBLICA, EXPRESSO NOS AUTOS DO PROCESSO.</t>
+  </si>
+  <si>
+    <t>24- MATERIAL ELETRICO</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL ELéTRICO, DESTINADO AO USO NOS NOVOS NúCLEOS DE JOãO PESSOA E CAMPINA GRANDE, CONFORME DESCRIçãO E QUANTITATIVOS DESCRITOS NO MEMORANDO Nº 0148/2017-GEATI, EM CONFORMIDADE COM O PARECER DA ASSESSORIA JURíDICA DESTA DEFENSORIA PúBLICA, EXPRESSO NOS AUTOS DO PROCESSO.</t>
+  </si>
+  <si>
+    <t>25- CABEAMENTO DE REDE DE DADOS INFORMATIZADO</t>
+  </si>
+  <si>
+    <t>12/05/2017</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL NECESSáRIO PARA CABEAMENTO DE REDES DE DADOS INFORMATIZADOS, DESTINADO PARA USO DE INSTALAçõES DOS NOVOS NúCLEOS DE ATENDIMENTO DESTA DEFENSORIA, SITUADOS NAS COMARCAS DE JOãO PESSOA E CAMPINA GRANDE</t>
+  </si>
+  <si>
+    <t>CC 02- SERVICO DE BUFFET</t>
+  </si>
+  <si>
+    <t>24/05/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçO DE BUFFET (JANTAR, COQUETEL E BEBIDAS), PARA 200 PESSOAS, A SER SERVIDO NO DIA 19 DE MAIO DE 2017, EM VIRTUDE DO DIA DO DEFENSOR PÚBLICO DO ESTADO DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>PP004- LIVROS JURIDICOS (VADE MECUM)</t>
+  </si>
+  <si>
+    <t>25/05/2017</t>
+  </si>
+  <si>
+    <t>AQUISIçõES DE 250 UNIDADES DO LIVRO VADE MECUM, COM ATUALIZAçãO DA LEGISLAçãO VIGENTE, EMBALADAS EM PLáSTICO E ACOMODADAS EM CAIXAS DE MATERIAIS USUAIS, PARA A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA NA FORMA DE PREGãO PRESENCIAL POR MENOR PREçO POR LOTE úNICO.</t>
+  </si>
+  <si>
+    <t>PP005- CONJUNTO DE IDENTIFICAÇÃO FUNCIONAIS</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA PRESTAçãO DO SERVIçO DE CONFECçãO DE CONJUNTOS DE IDENTIFICAçãO FUNCIONAL, CONTENDO CARTEIRAS DE IDENTIDADE, PORTA-DOCUMENTO E DISTINTIVOS DOS INTEGRANTES DA CARREIRA DE DEFENSOR PúBLICO ESTADUAL DO ESTADO DA PARAíBA.RNRN</t>
+  </si>
+  <si>
+    <t>PP006- AUTOMOVEL TIPO EXECUTIVO</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE VEíCULO, AUTOMOTOR, ZERO KM, PARA USO DA REPRESENTAçãO DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, CONFORME ESPECIFICAçõES.</t>
+  </si>
+  <si>
+    <t>26/05/2017</t>
+  </si>
+  <si>
+    <t>à AQUISIçõES DE 250 UNIDADES DO LIVRO VADE MECUM, COM ATUALIZAçãO DA LEGISLAçãO VIGENTE, EMBALADAS EM PLáSTICO E ACOMODADAS EM CAIXAS DE MATERIAIS USUAIS, PARA A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA NA FORMA DE PREGãO PRESENCIAL POR MENOR PREçO POR LOTE úNICO.</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA PRESTAçãO DO SERVIçO DE CONFECçãO DE CONJUNTOS DE IDENTIFICAçãO FUNCIONAL, CONTENDO CARTEIRAS DE IDENTIDADE, PORTA-DOCUMENTO E DISTINTIVOS DOS INTEGRANTES DA CARREIRA DE DEFENSOR PúBLICO ESTADUAL DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP007- CONTRATAçãO DE SERVIÇO TERCEIRIZADO</t>
+  </si>
+  <si>
+    <t>20/07/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE PESSOA JURÍDICA, PARA A PRESTAÇÃO DE SERVIÇOS DE TERCEIRIZAÇÃO , PARA EVENTUAL CONTRATAÇÃO ATRAVÉS DE SISTEMA DE REGISTRO DE PREÇOS, REFERENTE A ATIVIDADES MEIO DESTA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA, CONFORME ESPECIFICAçõES.</t>
+  </si>
+  <si>
+    <t>06- CURSO DE CAPACITACAO</t>
+  </si>
+  <si>
+    <t>15/08/2017</t>
+  </si>
+  <si>
+    <t>CONTRATACAO DE SERVICOS TECNICOS DE PROFISSIONAIS DE NOTARIA ESPECIALIZACAO PARA MINISTRAR CURSO DE CAPACITACAO DE MEDIADOR E CONCILIADOR JUDICIAL E EXTRAJUDICIAL PARA 40 PESSOAS, DENTRE MEMBROS E SERVIDORES DA DEFENSORIA PUBLICA DO ESTADO.</t>
+  </si>
+  <si>
+    <t>52- FARDAMENTOS</t>
+  </si>
+  <si>
+    <t>PRESTACAO DE SERVICOS DE CONFECCAO DE FARDAMENTOS DESTINADO AOS PRESTADORES DE SERVICOS DO CONVENIO "CIDADANIA E LIBERDADE", CELEBRADO ENTRE SECRETARIA DE ESTADO DE ADMINISTRACAO PENITENCIARIA E A DEFENSORIA PUBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>53- AQUISICAO DE BANDEIRAS</t>
+  </si>
+  <si>
+    <t>AQUISICAO DE 27 BANDEIRAS, SENDO UMA DE CADA ESTADO E UMA PARA O DISTRITO FEDERAL.</t>
+  </si>
+  <si>
+    <t>49- REFIS DE TINTA</t>
+  </si>
+  <si>
+    <t>AQUISICAO DE TINTA PARA IMPRESSORA DA SALA DA SECRETARIA DE GABINETE DA DPPB.</t>
+  </si>
+  <si>
+    <t>06- PASSAGENS AEREAS</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PASSAGENS AéREAS NACIONAIS INCLUINDO TAXAS.</t>
+  </si>
+  <si>
+    <t>AQUISICAO DE 27 (VINTE E SETE) BANDEIRAS, SENDO UMA PARA CADA ESTADO E UMA PARA O DISTRITO FEDERAL</t>
+  </si>
+  <si>
+    <t>PRESTACAO DE SERVICOS DE CONFECCAO DE FARDAMENTO DESTINADO AOS PRESTADORES DE SERVICOS DO CONVENIO CIDADANIA E LIBERDADE CELEBRADO ENTRE A SECRETARIA DE ESTADO DE ADMINISTRACAO PENITECIARIA E A DEFENSORIA PUBLICA DO ESTADO DA PARAIBA</t>
+  </si>
+  <si>
+    <t>16/08/2017</t>
+  </si>
+  <si>
+    <t>CONTRATACAO DE SERVICOS TECNICOS DE PROFISSIONAIS DE NOTORIA ESPECIALIZACAO PARA MINISTRAR CURSO DE CAPACITACAO DE MEDIADOR E CONCILIADOR JUDICIAL E EXTRAJUDICIAL, PARA 40 (QUARENTA) PESSOAS, DENTRE MEMBROS E SERVIDORES DA DEFENSORIA PUBLICA DO ESTADO.</t>
+  </si>
+  <si>
+    <t>50- DISPOSITIVO TOKEN</t>
+  </si>
+  <si>
+    <t>17/08/2017</t>
+  </si>
+  <si>
+    <t>AQUISICAO DE CERTIFICADO DIGITAL PARA NOVOS DEFENSORES PUBLICOS NOMEADOS, TENDO EM VISTA NECESSIDADE A PARA O PETICIONAMENTO ELETRONICO.</t>
+  </si>
+  <si>
+    <t>54- DIVULGACAO VOLANTE DO PROJETO DEFENSORIA ITINERANTE</t>
+  </si>
+  <si>
+    <t>CONTRATACAO DE UM CARRO DE SOM PARA DIVULGACAO DA PRESENçA DA DEFENSORIA PUBLICA ITINERANTE</t>
+  </si>
+  <si>
+    <t>PP009- EQUIPAMENTOS E MATERIAIS DE INFORMÁTICA</t>
+  </si>
+  <si>
+    <t>18/08/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE INFORMÁTICA, AQUISIÇÃO DE EQUIPAMENTOS, MATERIAL PARA REPARO E MANUTENÇÃO, PARA ATENDER ÀS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>05- EQUIPAMENTOS DE INFORMÁTICA</t>
+  </si>
+  <si>
+    <t>07/08/2017</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE INFORMÁTICA PARA ATENDIMENTO DAS PRINCIPAIS DEMANDAS DA DEFENSORIA PÚBLICA DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>02-SERVIçO DE COMUNICAçãO DE DADOS</t>
+  </si>
+  <si>
+    <t>07/07/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE SERVIçO DE COMUNICAçãO DE DADOS PARA ATENDER ÀS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP008- MATERIAIS DE LIMPEZA E HIGIENE</t>
+  </si>
+  <si>
+    <t>24/08/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE HIGIENE E LIMPEZA, VISANDO ATENDER AS NECESSIDADES DA SEDE E NúCLEOS DE ATENDIMENTO DA DEFENSORIA PúBLICA DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>03- SERVICO DE ENGENHARIA</t>
+  </si>
+  <si>
+    <t>28/08/2017</t>
+  </si>
+  <si>
+    <t>CONTRATACAO DE EMPRESA DE ENGENHARIA CONSULTIVA NA AREA DE ENGENHARIA CIVIL.</t>
+  </si>
+  <si>
+    <t>PP002- AQUISIçãO VEíCULO SEDAN</t>
+  </si>
+  <si>
+    <t>18/09/2017</t>
+  </si>
+  <si>
+    <t>AQUISIÇÕES DE 01(UM) VEíCULO, AUTOMOTOR, 0(ZERO) KM, TIPO SEDAN, PARA USO DA REPRESENTAÇÃO DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA, CONFORME ESPECIFICAÇÕES.</t>
+  </si>
+  <si>
+    <t>08- SEDUP</t>
+  </si>
+  <si>
+    <t>28/09/2017</t>
+  </si>
+  <si>
+    <t>CURSO DE POS-GRADUACAO LATO SENSU EM PERICIAS FORENSES, NA MODALIDADE PRESENCIAL PARA DEFENSORES PUBLICOS.</t>
+  </si>
+  <si>
+    <t>13- SERVICO DE ENGENHARIA COMUM</t>
+  </si>
+  <si>
+    <t>09/10/2017</t>
+  </si>
+  <si>
+    <t>PRESTACAO DE SERVICOS COMUNS DDE ENGENHARIA PARA DEFENSORIA PUBLICA DO ESTADO DA PARAIBA</t>
+  </si>
+  <si>
+    <t>PP010- MATERIAL GRáFICO</t>
+  </si>
+  <si>
+    <t>16/10/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE MATERIAL GRáFICO, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP 011-  COMBUSTIVEL</t>
+  </si>
+  <si>
+    <t>25/10/2017</t>
+  </si>
+  <si>
+    <t>PROCEDIMENTO LICITATORIO VISANDO A CONTRATACAO DE SERVICO DE GERENCIAMENTO DO ABASTECIMENTO DE COIMBUSTIVEIS DA FROTA DE VEICULOS, ENVOLVENDO A IMPLANTACAO E OPERACAO DE UM SISTEMA INFORMATIZADO, VIA INTERNET, DE GESTAO DE FROTA COM A AQUISICAO DE COMBUSTIVEIS, ATRAVES DA TECNOLOGIA DE CARTAO ELETRONICO, PARA OS VEICULOS AUTOMOTORES RELATIVOS AO ABASTECIMENTO DA FROTA PROPRIA, BEM COMO OUTROS QUE VIEREM A SER INCORPORADOS A FROTA NA VIGENCIA DO CONTRATO.</t>
+  </si>
+  <si>
+    <t>PP 012- MATERIAL PERMANENTE</t>
+  </si>
+  <si>
+    <t>PROCEDIMENTO LICITATORIO PARA CONTRATACAO DE EMPRESA ESPECIALIZADA PARA AQUISICAO DE MATERIAL PERMANENTE.</t>
+  </si>
+  <si>
+    <t>14- PAPEL A4</t>
+  </si>
+  <si>
+    <t>26/10/2017</t>
+  </si>
+  <si>
+    <t>ADESAO A ATA DE REGISTRO DE PRECOS 0182/2016, DA SECRETARIA DE ESTADO DA EDUCACAO, REFERENTE A PRESTACAO DE SERVICOS DE AQUISICAO DE MATERIAL DE EXPEDIENTE (PAPEL A4).</t>
+  </si>
+  <si>
+    <t>PP 014-ÁGUA MINERAL</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA FORNECIMENTO DE áGUA MINERAL, SEM GáS, ENGARRAFADA EM GALõES DE 20 (VINTE) LITROS, COM EMPRéSTIMO EM COMODATO DE VASILHAMES, SOB DEMANDA, INCLUINDO O SERVIçO DE ENTREGA, PARA ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA</t>
+  </si>
+  <si>
+    <t>PP015-MATERIAL DE CONSTRUçãO</t>
+  </si>
+  <si>
+    <t>08/11/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE MATERIAL DE CONSTRUÇÃO, PARA ATENDER ÀS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP017- VIGILâNCIA ELETRôNICA</t>
+  </si>
+  <si>
+    <t>17/11/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçOS DE SEGURANçA/VIGILâNCIA PATRIMONIAL E/OU ELETRôNICA, NO EDIFíCIO SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA E NúCLEOS DAS TRINCHEIRAS E CAMPINA GRANDE - PB.</t>
+  </si>
+  <si>
+    <t>PP016- COFFEE BREAKS, LANCHES E COQUETéIS</t>
+  </si>
+  <si>
+    <t>29/11/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE COFFEE BREAKS, LANCHES E COQUETÉIS, COM FORNECIMENTO DE MATERIAIS E DISPONIBILIZAÇÃO DE PESSOAL, PARA ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP018- MANUTENÇÃO DE VEÍCULOS</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA, COM REPOSIÇÃO DE PEÇAS, EM VEÍCULOS, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP020- TONNER E CARTUCHOS</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE CARTUCHOS E TONERS, BEM COMO AQUISIçãO DE PEçAS PARA IMPRESSORAS A SEREM UTILIZADOS NOS MENCIONADOS EQUIPAMENTOS, E SERVIçO DE RECARGA PARA ATENDER àS NECESSIDADES DAS VARAS, COMARCAS E SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP026- INTERNET</t>
+  </si>
+  <si>
+    <t>05/12/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS DE ACESSO À REDE MUNDIAL DE INTERNET, INCLUINDO CIRCUITO DE DADOS E TODOS OS EQUIPAMENTOS NECESSÁRIOS PARA ATENDIMENTO PRIORITÁRIO DE 96(NOVENTA E SEIS) UNIDADES DO ÓRGÃO VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>10- DOU/DOE</t>
+  </si>
+  <si>
+    <t>07/12/2017</t>
+  </si>
+  <si>
+    <t>PP023-VALE ALIMENTAÇÃO</t>
+  </si>
+  <si>
+    <t>11/12/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçO DE ADMINISTRAçãO E GERENCIAMENTO DE VALE ALIMENTAçãO SOB A FORMA DE CARTõES MAGNéTICO-ELETRôNICOS EQUIPADOS COM CHIP DE SEGURANçA, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP022- SEGURANÇA ARMADA</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO SERVIÇO DE DE VIGILâNCIA ARMADA, NA SEDE E NÚCLEO DE JOÃO PESSOA E NÚCLEO DE CAMPINA GRANDE DA DEFENSORIA PÚBLICA DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>09-LOCAçãO DE IMóVEL PARA O NúCLEO DE JOãO PESSOA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA</t>
+  </si>
+  <si>
+    <t>28/06/2017</t>
+  </si>
+  <si>
+    <t>LOCAçãO DE IMóVEL PARA FINS DE FUNCIONAMENTO DO NúCLEO DE ATENDIMENTO DE JOÃO PESSOA.</t>
+  </si>
+  <si>
+    <t>26-LOCAÇÃO DE IMÓVEL EM PATOS PARA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>22/05/2017</t>
+  </si>
+  <si>
+    <t>33-LOCAÇÃO DE IMÓVEL PARA A COMARCA DE SOUZA</t>
+  </si>
+  <si>
+    <t>03/07/2017</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL NA COMARCA DE SOUZA PARA FUNCIONAMENTO DE NÚCLEO DE ATENDIMENTO DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>45-LOCAÇÃO DE IMÓVEL EM JOÃO PESSOA- AVENIDA TRINCHEIRAS(DEPÓSITO DE VEÍCULOS SOCATEADOS)</t>
+  </si>
+  <si>
+    <t>29/06/2017</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DO PRÉDIO COMERCIAL, LOCALIZADO NA RUA RODRIGUES CHAVES, Nº 255, TRINCHEIRAS, CENTRO, NESTA CAPITAL, PARA SERVIR COMO DEPÓSITO DA FROTA DE VEÍCULOS SUCATEADOS DESTA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>59-EMPRESA DE AMBIENTAÇÃO</t>
+  </si>
+  <si>
+    <t>11/09/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA DE AMBIENTAÇÃO NA SEDE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA, SITUADA NA RUA DEPUTADO SOBRINHO, 168, TAMBIÁ.</t>
+  </si>
+  <si>
+    <t>65-LOCAÇÃO DE IMÓVEL EM PRINCESA ISABEL</t>
+  </si>
+  <si>
+    <t>27/11/2017</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE PRÉDIO ONDE FUNCIONA O NÚCLEO DE ATENDIMENTO DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA NA CIDADE DE PRINCESA ISABEL.</t>
+  </si>
+  <si>
+    <t>66-TELEFONIA-OI</t>
+  </si>
+  <si>
+    <t>20/12/2017</t>
+  </si>
+  <si>
+    <t>REFERENTE A PRESTAÇÃO DE SERVIÇOS DE TELECOMUNICAÇÃO ENGLOBANDO SERVIÇO MÓVEL PESSOAL (SMP) COM ACESSO GPRS/EDGE/2G E CONTROLE DE GASTOS.</t>
+  </si>
+  <si>
+    <t>67-SEGURANÇA ARMADA</t>
+  </si>
+  <si>
+    <t>03-ÁGUA MINERAL</t>
+  </si>
+  <si>
+    <t>30/06/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NO FORNECIMENTO DE áGUA MINERAL SEM GáS ENGARRAFADAS EM GALõES DE 20 LITROS, COM EMPRéSTIMO DE COMODATO DE VASILHAME, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.rn</t>
+  </si>
+  <si>
+    <t>04-MANUTENÇÃO EQUIPAMENTOS DE REFRIGERAÇÃO</t>
+  </si>
+  <si>
+    <t>02/08/2017</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO REFERENTE A MANUTENÇÃO PREVENTIVA E CORRETIVA EM EQUIPAMENTOS DE REFRIGERAÇÃO, INCLUINDO MÃO DE OBRA E REPOSIÇÃO TOTAL DE PEÇAS, TENDO EM VISTA QUE ATENDE AO OBJETO PRETENDIDO.</t>
+  </si>
+  <si>
+    <t>07-MATERIAL ELÉTRICO</t>
+  </si>
+  <si>
+    <t>REFERENTE A AQUISIçãO DE MATERIAL ELéTRICO PARA O USO DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>08-BENS PEMANENTES</t>
+  </si>
+  <si>
+    <t>30/08/2017</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE BENS PERMANENTES, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>09-BENS PEMANENTES</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE BENS PERMANENTES, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>11-LOCAÇÃO DE VEÍCULO SEDAN</t>
+  </si>
+  <si>
+    <t>20/09/2017</t>
+  </si>
+  <si>
+    <t>LOCAçãO DE 01 VéCULO SEDAN, PELO PERíODO DE UM ANO, PARA O USO DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 001-EXTINTORES</t>
+  </si>
+  <si>
+    <t>06/04/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA, PARA PRESTAçãO DE SERVIçOS DESTINADOS A AQUISIçãO, MANUTENçãO E INSTALAçãO DE EXTINTORES E PLACAS, TESTE HIDROSTáTICO, SUBSTITUIçãO DE MANôMETRO E VáLVULA, ATENDENDO AS DEMANDAS DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 002-MOBILIáRIO</t>
+  </si>
+  <si>
+    <t>09/04/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MOBILIáRIO PARA ATENDER A DEMANDA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 004-ARRANJOS DE FLORES</t>
+  </si>
+  <si>
+    <t>08/05/2018</t>
+  </si>
+  <si>
+    <t>VISANDO A CONTRATAçãO DE EMPRESA ESPECIALIZADA NA CONFECçãO E FORNECIMENTO DE ARRANJOS FLORAIS, ORNAMENTAçãO PARA EVENTOS E COROA DE FLORES PARA HOMENAGENS PóSTUMAS, ATENDENDO AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 003 - MATERIAL DE EXPEDIENTE</t>
+  </si>
+  <si>
+    <t>15/05/2018</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE EXPEDIENTE, ATENDENDO AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP 005- SERVIÇO DE AGENCIAMENTO DE VIAGENS</t>
+  </si>
+  <si>
+    <t>24/05/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO SERVIÇO DE RESERVAS, MARCAÇÃO, REMARCAÇÃO, CANCELAMENTO E FORNECIMENTO DE PASSAGENS AÉREAS NACIONAIS E INTERNACIONAIS, COM MENOR TAXA DE AGENCIAMENTO, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP 007-SERVIÇO DE SISTEMAS INFORMATIZADOS DE GESTÃO PÚBLICA</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇO DE SISTEMAS INFORMATIZADOS DE GESTÃO PÚBLICA PARA ATENDER AS DEMANDAS OPERACIONAIS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP 008- AQUISIçãO DE TONER</t>
+  </si>
+  <si>
+    <t>15/06/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NA AQUISIçãO DE CARTUCHOS DE TONER PARA IMPRESSORAS PERTENCENTES A DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>LEILÃO Nº 001/2018-BENS MÓVEIS E INSERVIVEIS (VEÍCULOS RECUPERÁVEIS)</t>
+  </si>
+  <si>
+    <t>001/2018</t>
+  </si>
+  <si>
+    <t>03/07/2018</t>
+  </si>
+  <si>
+    <t>ALIENAÇÃO DE BENS MÓVEIS DEPRECIADOS PELO USO DO TEMPO, TENDO EM VISTA O ESTADO EM QUE SE ENCONTRAM, SENDO ANTIECONÔMICOS PARA A DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 001/2018- LOCAçãO DE IMóVEL NA COMARCA DE AROEIRAS</t>
+  </si>
+  <si>
+    <t>16/01/2018</t>
+  </si>
+  <si>
+    <t>LOCAçãO DE IMóVEL NA COMARCA DE AROEIRAS ONDE FUNCIONARá O NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 005/2018 RENOVAçãO DE 17 CERTIFICADOS DIGITAIS</t>
+  </si>
+  <si>
+    <t>005/2018</t>
+  </si>
+  <si>
+    <t>08/02/2018</t>
+  </si>
+  <si>
+    <t>RENOVAçãO DE 17 (DEZESSETE) CERTIFICADOS DIGITAIS PARA PESSOA FíSICA, COM PRAZO DE USO DE 3 (TRêS) ANOS, HAJA VISTA A NECESSIDADE DE SUA UTILIZAçãO PARA O PETICIONAMENTO ELETRôNICO.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 006/2018 AQUISIçãO DE BOTIJõES DE GáS GLP</t>
+  </si>
+  <si>
+    <t>006/2018</t>
+  </si>
+  <si>
+    <t>27/02/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO E ENTREGA DE CARGAS DE GáS GLP, DE 13KG COM VASILHAMES, EM REGIME COMODATO, DESTINADOS A SEDE E AO NúCLEO DA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 008/2018 AQUISIçãO DE PEçAS PARA CAMINHAO DA FROTA</t>
+  </si>
+  <si>
+    <t>008/2018</t>
+  </si>
+  <si>
+    <t>12/04/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PEçAS PARA CAMINHãO PERTENCENTE A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 010/2018 AQUISIçãO DE IMPRESSORA HP</t>
+  </si>
+  <si>
+    <t>010/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 5 (CINCO) IMPRESSORAS HP GT 5822 TANQUE DE TINTA MULTIFUNCIONAL, PARA ATENDER AS PRINCIPAIS DEMANDAS DESTA DEFENSORIA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 011/2018 AQUISIçãO DE MATERIAL ELéTRICO</t>
+  </si>
+  <si>
+    <t>011/2018</t>
+  </si>
+  <si>
+    <t>17/04/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL ELéTRICO VISANDO A INSTALAçãO DE 01 (UM) NOBREAK POTêNCIA - 10KVA/8,0 KW PERTENCENTE A ESTA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 012/2018 AQUISIçãO DE EQUIPAENTOS DE SOM</t>
+  </si>
+  <si>
+    <t>012/2018</t>
+  </si>
+  <si>
+    <t>20/04/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE EQUIPAMENTOS DE SOM PARA ATENDER AS NECESSIDADES DESTA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 013/2018 AQUISIçãO DE PLACAS DE SOUZA E PATOS</t>
+  </si>
+  <si>
+    <t>013/2018</t>
+  </si>
+  <si>
+    <t>14/05/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA, PARA A CONFECçãO DE PLACAS DESTINADAS AOS NúCLEOS DE ATENDIMENTO DA DEFENSORIA PúBLICA EM PATOS E SOUSA, VISANDO ATENDER AS NECESSIDADES DESTA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 014/2018 AQUISIçãO DE MATERIAIS DESTINADOS A INAUGURAçãO DO NúCLE DE SOUSA-PB</t>
+  </si>
+  <si>
+    <t>014/2018</t>
+  </si>
+  <si>
+    <t>26/04/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS DESTINADOS A INAUGURAçãO DO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA EM SOUSA/PB.RN</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 015/2018 AQUISIçãO DE CAMISAS PARA O EVENTO DA LGBT</t>
+  </si>
+  <si>
+    <t>015/2018</t>
+  </si>
+  <si>
+    <t>11/05/2018</t>
+  </si>
+  <si>
+    <t>A AQUISIçãO DE 60(SESSENTA) CAMISETAS EM MALHA PV BRANCA COM IMPRESSãO TRANSFER FRENTE E VERSO COLORIDA, DESTINADOS AO NúCLEO DA DIVERSIDADE SEXUAL</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 016/2018 AQUISIçãO DE PASSAGEM AEREA PARA PALESTRANTES SEMANA DO SERVIDOR</t>
+  </si>
+  <si>
+    <t>016/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PASSAGENS AéREAS PARA ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.RN</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 017/2018 AQUISIçãO DE MATERIAL ELéTRICO-CAJAZEIRAS E AROEIRAS</t>
+  </si>
+  <si>
+    <t>017/2018</t>
+  </si>
+  <si>
+    <t>14/04/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL ELéTRICO VISANDO A INSTALAçãO DE EQUIPAMENTOS DE INFORMáTICA, DESTINADOS AOS NúCLEOS DE ATENDIMENTO DA DEFENSORIA PúBLICA DA PARAíBA EM CAJAZEIRAS E AROEIRAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 020/2018 AQUISIçãO MATERIAIS DESTINADOS AO NúCLEO DE SOUSA</t>
+  </si>
+  <si>
+    <t>020/2018</t>
+  </si>
+  <si>
+    <t>30/05/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS DESTINADOS AO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA EM SOUSA/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 021/2018 ALUGUEL DO NúCLUEO DE ATENDIMENTO DE PIRPIRITUBA</t>
+  </si>
+  <si>
+    <t>021/2018</t>
+  </si>
+  <si>
+    <t>04/06/2018</t>
+  </si>
+  <si>
+    <t>LOCAçãO DO IMóVEL NO MUNICíPIO DE PIRPIRITUBA/PB PARA O FUNCIONAMENTO DO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 022/2018 50 CAMISAS DE MALHA EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER</t>
+  </si>
+  <si>
+    <t>022/2018</t>
+  </si>
+  <si>
+    <t>07/03/2018</t>
+  </si>
+  <si>
+    <t>CONFECçãO DE 50 (CINQUENTA) CAMISAS BRANCAS EM MALHA, DESTINADAS AO USO NA AçãO SOCIAL DA DEFENSORIA PúBLICA, EM HOMENAGEM AO DIA INTERNACIONAL DA MULHER.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 023/2018 AQUISIçãO DE 330 PASTAS DESTINADAS AO I SEMINáRIO DE DIREITOS HUMANOS</t>
+  </si>
+  <si>
+    <t>023/2018</t>
+  </si>
+  <si>
+    <t>11/06/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 330 PASTAS DESTINADAS AO I SEMINáRIO DE DIREITOS HUMANOS, ATENDENDO AS NECESSIDADES DESTA DEFENSORIA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 024/2018 SERVIçOS DE REFORMA E MANUTENçãO EM CADEIRAS</t>
+  </si>
+  <si>
+    <t>024/2018</t>
+  </si>
+  <si>
+    <t>VISANDO A PRESTAçãO DE SERVIçOS DE REFORMA E MANUTENçãO EM CADEIRAS PERTENCENTES A ESTA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 025/2018 AQUISIçãO DE 137 CHIPS DE IMPRESSORA XEROX 3225</t>
+  </si>
+  <si>
+    <t>025/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 137 (CENTO E TRINTA E SETE) CHIPS DE IMPRESSORA XEROX 3225, PARA ATENDER AS NECESSIDADES DESTA DEFENSORIA PúBLICA DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 026/2018 AQUISIçãO DE 20 COLETES DESTINADOS AOS DEFENSORES PúBLICOS</t>
+  </si>
+  <si>
+    <t>026/2018</t>
+  </si>
+  <si>
+    <t>26/06/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 20 (VINTE) COLETES EM TACTEL, COR VERDE, DESTINADOS AOS DEFENSORES PúBLICOS.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 027/2018 AQUISIçãO DE MATERIAIS DESTINADOS AO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA DE CAJAZEIRAS</t>
+  </si>
+  <si>
+    <t>027/2018</t>
+  </si>
+  <si>
+    <t>12/07/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS DESTINADOS AO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA EM CAJAZEIRAS/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 029/2018 AQUISIçãO DE PORTAS E MATERIAIS DESTINADOS AO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA EM CAJAZEIRAS</t>
+  </si>
+  <si>
+    <t>029/2018</t>
+  </si>
+  <si>
+    <t>20/07/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PORTAS E MATERIAIS DESTINADOS AO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA EM CAJAZEIRAS/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 030/2018 AQUISIçãO DE OLOFOTES DE LED</t>
+  </si>
+  <si>
+    <t>030/2018</t>
+  </si>
+  <si>
+    <t>24/07/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE HOLOFOTES LED RGB PARA ILUMINAçãO DO PRéDIO DA SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA DURANTE O PERíODO DA CAMPANHA LANçADA PELA ONU, CORAçãO AZUL, COM O OBJETIVO DE CONSCIENTIZAR A POPULAçãO.</t>
+  </si>
+  <si>
+    <t>PP 010 - CONTRATAÇÃO DE INSTITUIÇÃO FINANCEIRA</t>
+  </si>
+  <si>
+    <t>05/07/2018</t>
+  </si>
+  <si>
+    <t>VISANDO A CONTRATAçãO DE INSTITUIçãO FINANCEIRA PARA PRESTAçãO DOS SERVIçOS DE PAGAMENTO, COM EXCLUSIVIDADE, DE SALáRIOS, PROVENTOS E VENCIMENTOS, DE SERVIDORES OU EMPREGADOS PúBLICOS ATIVOS, E PROCESSAMENTO DA MOVIMENTAçãO DAS CONTAS CORRENTES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 011/2018 - AQUISIçãO DE COMPUTADORES PARA SUPRIR AS AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA</t>
+  </si>
+  <si>
+    <t>24/09/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE COMPUTADORES PARA SUPRIR AS AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA</t>
+  </si>
+  <si>
+    <t>PP 12 - AQUISIÇÃO DE MATERIAL PARA DOAÇÃO</t>
+  </si>
+  <si>
+    <t>04/10/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PARA DOAçãO DESTINADOS A ATIVIDADES DE INCLUSãO SOCIAL DE PESSOAS EM VULNERABILIDADE E COM NECESSIDADES ESPECIAIS, EM ATENDIMENTO A CONVêNIO FIRMADO ENTRE A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA E A PROCURADORIA REGIONAL DO TRABALHO</t>
+  </si>
+  <si>
+    <t>PP 14 - INSTITUIÇÃO FINANCEIRA</t>
+  </si>
+  <si>
+    <t>16/10/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE INSTITUIÇÃO FINANCEIRA PARA PRESTAÇÃO DOS SERVIÇOS DE PAGAMENTO, COM EXCLUSIVIDADE, DE SALÁRIOS, PROVENTOS E VENCIMENTOS, DE SERVIDORES OU EMPREGADOS PÚBLICOS OU PRESTADORES DE SERVIÇOS ATIVOS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>PP 13 - AQUISIÇÃO DE CARRO SEDAN</t>
+  </si>
+  <si>
+    <t>19/10/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE UM VEíCULO UTILITáRIO TIPO SEDAN PARA FROTA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 031/2018  CONTRATAçãO DE PESSOA FíSICA PARA EXECUçãO DE SERVIçOS ELéTRICOS DE INSTALAçãO DE 01 NOBREAK</t>
+  </si>
+  <si>
+    <t>031/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE PESSOA FíSICA PARA EXECUçãO DE SERVIçOS ELéTRICOS DE INSTALAçãO DE 01 NOBREAK PERTENCENTE A ESTA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 032/2018 CONTRATAçãO DE PESSOA FíSICA PARA EXECUçãO DE SERVIçOS ELéTRICOS NO PORTãO DO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA DE CABEDELO-PB</t>
+  </si>
+  <si>
+    <t>032/2018</t>
+  </si>
+  <si>
+    <t>25/07/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE PESSOA FíSICA PARA EXECUçãO DE SERVIçOS ELéTRICOS NO PORTãO DO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA DE CABEDELO-PB</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 033/2018-CONTRATAçãO DE PESSOA JURíDICA PARA FORNECIMENTO DE BOTIJõES DE áGUA MINERAL</t>
+  </si>
+  <si>
+    <t>033/2018</t>
+  </si>
+  <si>
+    <t>05/03/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE PESSOA JURíDICA PARA FORNECIMENTO DE BOTIJõES DE áGUA MINERAL, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 033/2018 CONTRATAçãO DE PESSOA JURíDICA PARA FORNECIMENTO DE BOTIJõES DE áGUA MINERAL</t>
+  </si>
+  <si>
+    <t>033-2018-CONTRATAçãO DE PESSOA JURíDICA PARA FORNECIMENTO DE BOTIJõES DE áGUA MINERAL, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 034/2018 AQUSIçãO DE BOTIJõES DE áGUA MINERAL</t>
+  </si>
+  <si>
+    <t>034/2018</t>
+  </si>
+  <si>
+    <t>05/02/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE BOTIJõES DE áGUA MINERAL, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 035/2018 AQUISIçãO DE MATERIAIS DE ACABAMENTO OU CONSTRUçãO CIVIL</t>
+  </si>
+  <si>
+    <t>035/2018</t>
+  </si>
+  <si>
+    <t>03/08/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS DE ACABAMENTO OU CONSTRUçãO CIVIL</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 036/2018 LOCAçãO DE IMóVEL PARA A COMARCA DE PIRPIRITUBA</t>
+  </si>
+  <si>
+    <t>036/2018</t>
+  </si>
+  <si>
+    <t>23/07/2018</t>
+  </si>
+  <si>
+    <t>LOCAçãO DE IMóVEL PARA O FUNCIONAMENTO DO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA NA COMARCA DE PIRPIRITUBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 037/2018 CONFECçãO DE PLACA DE INAUGURAçãO DA COMARCA DE CAJAZEIRAS - DPPB</t>
+  </si>
+  <si>
+    <t>037/2018</t>
+  </si>
+  <si>
+    <t>17/08/2018</t>
+  </si>
+  <si>
+    <t>CONFECçãO DE PLACA DE INAUGURAçãO DA COMARCA DE CAJAZEIRAS - DPPB</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 038/2018 SERVIçOS DE INSTALAçãO DOS EQUIPAMENTOS DE CâMARAS DE MONITORAMENTO, ALARME E CERCA DE SEGURANçA-DPPB</t>
+  </si>
+  <si>
+    <t>038/2018</t>
+  </si>
+  <si>
+    <t>21/08/2018</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE INSTALAçãO DOS EQUIPAMENTOS DE CâMARAS DE MONITORAMENTO, ALARME E CERCA DE SEGURANçA-DPPB</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 039/2018 REFORMA DE MANUTENçãO DE CADEIRAS  DPPB</t>
+  </si>
+  <si>
+    <t>039/2018</t>
+  </si>
+  <si>
+    <t>22/08/2018</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE REFORMA DE MANUTENçãO DE CADEIRAS, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>TP 01 - REFORMA DA SEDE DA DPPB</t>
+  </si>
+  <si>
+    <t>08/11/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA EM CONSTRUçãO CIVIL PARA EXECUçãO DO SERVIçO DE REFORMA DA SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 040/2018 CONTRATAçãO DE PESSOA FíSICA PARA EXECUçãO DE SERVIçO DE RETIRADA E COLOCAçãO DE GESSO.- DPPB</t>
+  </si>
+  <si>
+    <t>040/2018</t>
+  </si>
+  <si>
+    <t>20/08/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE PESSOA FíSICA PARA A EXECUçãO DE SERVIçOS DE RETIRADA E COLOCAçãO DE GESSO NAS DEPENDêNCIAS DO NUDECON-DPPB</t>
+  </si>
+  <si>
+    <t>DIPENSA Nº 041/2018 E 042/2018 EQUIPAMENTOS DE MONITORAMENTO  ALARME E CERCA ELETRICA (PERMANENTE) E (CONSUMO)</t>
+  </si>
+  <si>
+    <t>041/2018</t>
+  </si>
+  <si>
+    <t>24/08/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE EQUIPAMENTOS DE CâMERAS DE MONITORAMENTO E ALARME DE SEGURANçA, PARA ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DA PARAíBA. QUE IRá GARANTIR O MONITORAMENTO E SISTEMA DE SEGURANçA DA SEDE DA DEFENSORIA, DO NúCLEO DAS TRINCHEIRAS E DO NúCLEO DE CABEDELO.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 045/2018 AQUISIçãO DE TOKENS COM CERTIFICADOS DIGITAIS PARA PESSOA FíSICA</t>
+  </si>
+  <si>
+    <t>045/2018</t>
+  </si>
+  <si>
+    <t>05/09/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE TOKENS COM CERTIFICADOS DIGITAIS, PARA ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 046/2018 SERVIçOS PARA MELHORIA NAS SALAS DO GABINETE DA DEFENSORA PúBLICA GERAL E CHEFIA DE GABINETE DA DEFENSORIA PúBLICA</t>
+  </si>
+  <si>
+    <t>046/2018</t>
+  </si>
+  <si>
+    <t>12/09/2018</t>
+  </si>
+  <si>
+    <t>VISANDO à EXECUçãO DE SERVIçOS PARA MELHORIA NAS SALAS DO GABINETE DA DEFENSORIA PúBLICA GERAL E CHEFIA DE GABINETE DA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>047-2018-AQUISIçãO DE MATERIAL DE CONSTRUçãO PARA O NúCLEO DE ATENDIMENTO DE CAJAZEIRAS</t>
+  </si>
+  <si>
+    <t>047/2018</t>
+  </si>
+  <si>
+    <t>VISANDO AQUISIçãO DE MATERIAIS DESTINADOS AO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA EM CAJAZEIRAS/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 048/2018 CONTRATAçãO DE EMPRESA ESPECIALIZADA EM ASSESSORIA JURíDICA</t>
+  </si>
+  <si>
+    <t>048/2018</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA EM ASSESSORIA E CONSULTORIA JUNTO A COMISSãO PERMANENTE DE LICITAçãO, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 049/2018 AQUISIçãO DE PORTA DESTINADA AO NúCLEO DE PIRPIRITUBA</t>
+  </si>
+  <si>
+    <t>049/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PORTA DESTINADA AO NúCLEO DE ATENDIMENTO DE PIRPIRITUBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 051/2018 SERVIçOS DE REFORMA E MANUTENçãO DE CADEIRAS, TROCA DE CURVIM EM CADEIRA DE DIRETOR</t>
+  </si>
+  <si>
+    <t>051/2018</t>
+  </si>
+  <si>
+    <t>10/10/2018</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE REFORMA E MANUTENÇÃO DE CADEIRAS, PARA ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 052/2018 AQUISIçãO DE MATERIAL DE CONSUMO</t>
+  </si>
+  <si>
+    <t>052/2018</t>
+  </si>
+  <si>
+    <t>18/10/2018</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE CONSUMO, DESTINADOS A ESTA DEFENSORIA PÚBLICA E DEMAIS COMARCAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 053/2018 AQUISIçãO DE MATERIAL PERMANENTE</t>
+  </si>
+  <si>
+    <t>053/2018</t>
+  </si>
+  <si>
+    <t>26/10/2018</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE ELETRODOMÉSTICOS DESTINADOS AOS NÚCLEOS DE ATENDIMENTO DA DEFENSORIA PÚBLICA EM PATOS, SOUSA E CAMPINA GRANDE.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 054/2018 PAGAMENTO DE HOSPEDAGEM COM PENSãO COMPLETA</t>
+  </si>
+  <si>
+    <t>054/2018</t>
+  </si>
+  <si>
+    <t>22/10/2018</t>
+  </si>
+  <si>
+    <t>PAGAMENTO DE HOSPEDAGEM COM PENSãO COMPLETA, COM A FINALIDADE DE MINISTRAR MINI CURSO SOBRE ATUAçãO EXTRAJUDICIAL DA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 055/2018 SERVIçOS TECNICOS DE ARQUITETURA</t>
+  </si>
+  <si>
+    <t>055/2018</t>
+  </si>
+  <si>
+    <t>VISANDO A CONTRATAçãO DE EMPRESA ESPECIALIZADA EM SERVIçOS DE ARQUITETURA, PARA ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>TP 02 - AQUISIÇÃO DE UNIDADE MÓVEL</t>
+  </si>
+  <si>
+    <t>07/11/2018</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE UNIDADE MóVEL PARA A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 015/2018 - UNIDADE MóVEL</t>
+  </si>
+  <si>
+    <t>30/11/2018</t>
+  </si>
+  <si>
+    <t>VISANDO à AQUISIçãO DE UNIDADE MóVEL PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 01 - AQUISIçãO DE MATERIAL DE LIMPEZA</t>
+  </si>
+  <si>
+    <t>26/01/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE LIMPEZA PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 02 - AQUISIÇÃO DE CARRO SEDAN</t>
+  </si>
+  <si>
+    <t>01/04/2019</t>
+  </si>
+  <si>
+    <t>PP 04- AQUISIÇÃO DE MOBILIÁRIO</t>
+  </si>
+  <si>
+    <t>09/05/2019</t>
+  </si>
+  <si>
+    <t>PP 05 - VEÍCULO TIPO PICK-UP</t>
+  </si>
+  <si>
+    <t>17/05/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 01(UM) VEíCULO TIPO CAMINHONETE PICK-UP, VISANDO ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>01 - LEILãO DE DE BENS MóVEIS</t>
+  </si>
+  <si>
+    <t>25/04/2019</t>
+  </si>
+  <si>
+    <t>LEILãO DE BENS MóVEIS INSERVíVEIS ( VEíCULOS RECUPERáVEIS).</t>
+  </si>
+  <si>
+    <t>PP 03 - AQUISIÇÃO DE TONER E CARTUCHO</t>
+  </si>
+  <si>
+    <t>24/05/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE TONERS E CARTUCHOS DE TINTA COMPATíVEIS PARA ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 06 - SERVIçO DE RECARGA E DE REPOSIçãO DE PEçAS DE TONER E CARTUCHOS DE TINTA</t>
+  </si>
+  <si>
+    <t>SERVIçO DE RECARGA E DE REPOSIçãO DE PEçAS DE TONER E CARTUCHOS DE TINTA DE DIVERSAS MARCAS E MODELOS DE IMPRESSORAS PARA ATENDER A DEMANDA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 07 - SERVIçO DE SOFTWARE</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA EM SISTEMAS INFORMATIZADOS DE GESTãO PúBLICA PARA ATENDER AS DEMANDAS OPERACIONAIS DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>01- SERVIçO DE COFFEE BREAK</t>
+  </si>
+  <si>
+    <t>31/05/2019</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA EM FORNECIMENTO COFFEE BREAK, VISANDO A REALIZAçãO DO ENCONTRO NACIONAL E CAPACITAçãO EM ALTERNATIVAS PENAIS QUE ACONTECERá NOS DIAS 17, 18 E 19 DE JUNHO DE 2019, ATENDENDO AS NECESSIDADES DESTA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 08 - MATERIAL PERMANENTE</t>
+  </si>
+  <si>
+    <t>29/05/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PERMANENTE PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 001/2019 AQUISIÇÃO DE DIVISÓRIAS DE VIDRO</t>
+  </si>
+  <si>
+    <t>001/2019</t>
+  </si>
+  <si>
+    <t>24/01/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE DIVISóRIAS DE VIDROS PARA INSTALAçãO DAS MESAS DE ATENDIMENTO DA SALA DA DEFENSORIA PúBLICA, NO FóRUM CíVEL DA CAPITAL</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 002/2019 SERVIçOS DE PRODUçãO DE VíDEOS</t>
+  </si>
+  <si>
+    <t>002/2019</t>
+  </si>
+  <si>
+    <t>28/01/2019</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE PRODUçãO DE VíDEOS DESTINADOS A ESTA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 003/2019 AQUISIçãO DE MATERIAIS PERMANENTES</t>
+  </si>
+  <si>
+    <t>003/2019</t>
+  </si>
+  <si>
+    <t>01/02/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS DESTINADOS à REFORMA REALIZADA NA SALA DESTA DEFENSORIA PúBLICA LOCALIZADA NO FóRUM CíVEL DE JOÃO PESSOA-PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 005/2019 CONTRATAçãO DE SERVIçOS DE ORNAMENTAçãO</t>
+  </si>
+  <si>
+    <t>005/2019</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE ORNAMENTAçãO INCLUINDO ILUMINAçãO, LOCAçãO DE CADEIRAS, TOLHAS E ARRANJOS DE FLORES PARA ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 006/2019 CONTRATAçãO DE SERVIçOS DE MANUTENçãO ELéTRICA</t>
+  </si>
+  <si>
+    <t>006/2019</t>
+  </si>
+  <si>
+    <t>04/02/2019</t>
+  </si>
+  <si>
+    <t>SERVIçOS ELÉTRICOS PARA MANUTENçãO DA REDE ELéTRICA INTERNA, PARA SUBSTITUIR O QUE ESTá COM PROBLEMAS DE DIMENSIONAMENTO ELéTRICO PARA O NúCLEO DA DEFENSORIA PúBLICA DE CABEDELO/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 007/2019 SERVIçO DE REVISãO DE CERCA ELéTRICA E ALARME</t>
+  </si>
+  <si>
+    <t>007/2019</t>
+  </si>
+  <si>
+    <t>25/02/2019</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE REVISãO NA CERCA ELéTRICA E ALARME DOS NúCLEOS DAS TRINCHEIRAS E CABEDELO, PARA MELHORIAS NO SISTEMA DE VIGILâNCIA E MONITORAMENTO ELETRÔNICO DESTES NúCLEOS DE ATENDIMENTO DA DEFENSORIA PúBLICA DE JOãO PESSOA/CABEDELO.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 008/2019 SERVIçOS DE TOPOGRAFIA, ANTIGO HOTEL TROPICANA</t>
+  </si>
+  <si>
+    <t>008/2019</t>
+  </si>
+  <si>
+    <t>15/02/2019</t>
+  </si>
+  <si>
+    <t>PRESTAçãO DE SERVIÇOS TOPOGRáFICOS PARA ATUALIZAçãO DE MEDIDAS DA áREA OCUPADA PELA EDIFICAçãO DO ANTIGO HOTEL TROPICANA, LOCALIZADO NA RUA ALICE DE AZEVEDO, CENTRO, JOÃO PESSOA/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 009/2019 AQUISIçãO DE MATERIAIS GRáFICOS</t>
+  </si>
+  <si>
+    <t>009/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS GRáFICOS DESTINADOS A ESTA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 010/2019 SERVIçOS DE MANUTENçãO DA REDE ELéTRICA</t>
+  </si>
+  <si>
+    <t>010/2019</t>
+  </si>
+  <si>
+    <t>27/02/2019</t>
+  </si>
+  <si>
+    <t>SERVIçOS ELéTRICOS PARA MANUTENçãO DA REDE ELéTRICA INTERNA, PARA SUBSTITUIR O QUE ESTá COM PROBLEMAS DE DIMENSIONAMENTO ELéTRICO PARA O NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA DE JOÃO PESSOA/TRINCHEIRAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 011/2019 AQUISIçãO DE 05(CINCO) LIVROS</t>
+  </si>
+  <si>
+    <t>011/2019</t>
+  </si>
+  <si>
+    <t>07/03/2019</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 05(CINCO) LIVROS, DENOMINADO PARTILHA DE BENS. AUTOR: RAFAEL CALMON.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 012/2019 AQUISIçãO DE 05(CINCO) LIVROS</t>
+  </si>
+  <si>
+    <t>012/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 05(CINCO) LIVROS, DENOMINADO DIREITO DAS FAMÍLIAS E PROCESSO CIVIL. AUTOR: RAFAEL CALMON.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 013/2019 AQUISIÇÃO DE MATERIAL PERMANENTE</t>
+  </si>
+  <si>
+    <t>013/2019</t>
+  </si>
+  <si>
+    <t>14/03/2019</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS PARA A INSTALAÇÃO DE EQUIPAMENTOS NAS COMARCAS DE PATOS, SOUSA, CAJAZEIRAS E PIANCÓ DESTA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 014/2019 AQUISIÇÃO DE MATERIAL DE CONSUMO</t>
+  </si>
+  <si>
+    <t>014/2019</t>
+  </si>
+  <si>
+    <t>20/03/2019</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE CONSUMO, COM PEDIDO ESTIMADO PARA 09 MESES, DESTINADO A ESTA DEFENSORIA PÚBLICA E DEMAIS COMARCAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 016/2019 SERVIÇOS DE RECARGA DE CARTUCHO</t>
+  </si>
+  <si>
+    <t>016/2019</t>
+  </si>
+  <si>
+    <t>26/03/2019</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE RECARGA DE CARTUCHOS DE IMPRESSORA DESTINADOS A ESTA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 017/2019 SERVIÇOS DE SISTEMAS INFORMATIZADOS DE GESTÃO PÚBLICA</t>
+  </si>
+  <si>
+    <t>017/2019</t>
+  </si>
+  <si>
+    <t>29/03/2019</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE SISTEMAS INFORMATIZADOS DE GESTÃO PÚBLICA PARA ATENDER AS DEMANDAS OPERACIONAIS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 018/2019 SERVIÇOS ELÉTRICOS, HIDRÁULICOS, MARCENARIA E INSTALAÇÃO DE PERSIANAS</t>
+  </si>
+  <si>
+    <t>018/2019</t>
+  </si>
+  <si>
+    <t>10/04/2019</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE COLOCAÇÃO DE PERSIANAS NA SALA DE ATENDIMENTO DA SALA DEFENSORIA PÚBLICA NA COMARCA DE PIANCÓ, PARA CONTROLAR A VISIBILIDADE E PRIVACIDADE DO AMBIENTE DE ATENDIMENTO DO DEFENSOR PÚBLICO DA COMARCA DE PIANCÓ.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 019/2019 SERVIÇOS DE RECARGA DE CARTUCHOS</t>
+  </si>
+  <si>
+    <t>019/2019</t>
+  </si>
+  <si>
+    <t>03/04/2019</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE RECARGA DE CARTUCHOS DE TONER.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 020/2019 AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO</t>
+  </si>
+  <si>
+    <t>020/2019</t>
+  </si>
+  <si>
+    <t>11/04/2019</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS PARA O NÚCLEO DE ATENDIMENTO EM PATOS PERTENCENTE A ESTA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 021/2019 AQUISIçãO DE MATERIAL ELéTRICO</t>
+  </si>
+  <si>
+    <t>021/2019</t>
+  </si>
+  <si>
+    <t>12/04/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS ELÉTRICOS E DE INFORMáTICA DESTINADOS AO NúCLEO DE ATENDIMENTO EM JOãO PESSOA-PB PERTENCENTE A ESTA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 023/2019 LOCAçãO DE IMóVEL</t>
+  </si>
+  <si>
+    <t>023/2019</t>
+  </si>
+  <si>
+    <t>15/04/2019</t>
+  </si>
+  <si>
+    <t>LOCAçãO DE UM IMóVEL PARA FUNCIONAMENTO DO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA NA COMARCA DE PUCUí/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 024/2019 FORNECIMENTO DE GARRAFõES DE áGUA</t>
+  </si>
+  <si>
+    <t>024/2019</t>
+  </si>
+  <si>
+    <t>03/05/2019</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA PARA FORNECIMENTO MENSAL DE ATé 200 GARRAFõES DE áGUA MINERAL SEM GáS ENGARRAFADA EM GALõES DE 20 LITROS, COM EMPRéSTIMO EM COMODATO DE VASILHAMES, DESTINADOS A SEDE, AO NúCLEO DA DEFENSORIA PúBLICA E COMARCAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 025/2019 AQUISIçãO DE MATERIAIS PARA DIVISóRIAS</t>
+  </si>
+  <si>
+    <t>025/2019</t>
+  </si>
+  <si>
+    <t>16/04/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS PARA DIVISóRIAS VISANDO ATENDER AS NECESSIDADES DE DIVERSAS COMARCAS DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 026/2019 AQUISIçãO DE UMA MOLA HIDRáULICA DE PISO.</t>
+  </si>
+  <si>
+    <t>026/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE UMA MOLA HIDRáULICA DE PISO COM A FINALIDADE DE CONSERTO DA PORTA DE VIDRO PERTENCENTE AO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA EM GUARABIRA-PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 028/2019 AQUISIçãO DE UM MICROONDAS DE 20(VINTE) LITROS.</t>
+  </si>
+  <si>
+    <t>028/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE ELETRODOMéSTICO(MICROONDAS 20 LITROS) PARA ESTA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 029/2019 SERVIçOS DE BUFFET</t>
+  </si>
+  <si>
+    <t>029/2019</t>
+  </si>
+  <si>
+    <t>13/05/2019</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA NA PRESTAçãO DE SERVIçOS DE BUFFET A SER OFERECIDO NO JANTAR PARA 200(DUZENTAS) PESSOAS, EM COMEMORAçãO AO DIA DO DEFENSOR PúBLICO QUE SERá REALIZADO EM 18 DE MAIO DE 2019.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 030/2019 AQUISIçãO DE DIáRIAS E REFEIçõES</t>
+  </si>
+  <si>
+    <t>030/2019</t>
+  </si>
+  <si>
+    <t>14/05/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 02(DIáRIAS), INCLUSAS 02(DUAS) REFEIçõES NO PERíODO DE 14 à 16 DE MAIO DE 2019, PARA A PALESTRANTE E DEFENSORA PúBLICA DO ESTADO DO MATO GROSSO/MT.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 031/2019 SERVIçOS DE LIQUIDAçãO DE BOLETO</t>
+  </si>
+  <si>
+    <t>031/2019</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE LIQUIDAçãO DE BOLETO BANCáRIO DESTINADOS AO ENCONTRO NACIONAL E CAPACITAçãO EM ALTERNATIVAS PENAIS QUE ACONTECERá NO FóRUM CíVEL ENTRE OS DIAS 17,18 E 19 DE JUNHO DE 2019, PARA 250 (DUZENTOS E CINQUENTA) PARTICIPANTES.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 032/2019 AQUISIçãO DE CERTIFICADO DIGITAL</t>
+  </si>
+  <si>
+    <t>032/2019</t>
+  </si>
+  <si>
+    <t>20/05/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 01(UM) CERTIFICADO DIGITAL E-CNPJ TIPO A3 COM VALIDADE DE 03(TRêS) ANOS DESTINADO AO SETOR DE NúCLEO DE MATERIAL E PATRIMôNIO DESTA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 033/2019 SERVIçOS DE RECARGA DE CARTUCHOS</t>
+  </si>
+  <si>
+    <t>033/2019</t>
+  </si>
+  <si>
+    <t>21/05/2019</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE RECARGA DE CARTUCHOS DE IMPRESSORA DESTINADOS A ESTA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 034/2019 AQUISIçãO DE PASSAGENS AéREAS</t>
+  </si>
+  <si>
+    <t>034/2019</t>
+  </si>
+  <si>
+    <t>SOLICITAçãO PARA A AQUISIçãO DE PASSAGENS AéREAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 035/2019 SERVIçOS DE CONFECçãO DE 06(SEIS) MEDALHAS</t>
+  </si>
+  <si>
+    <t>035/2019</t>
+  </si>
+  <si>
+    <t>16/05/2019</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE CONFECçãO DE 06(SEIS) MEDALHAS PARA HOMENAGEAR AUTORIDADES PúBLICAS E PRIVADAS, TENDO A MEDALHA DEFENSOR PúBLICO AIRTON CORDEIRO, COMO A COMENDA PRINCIPAL, NO DIA DA COMEMORAçãO DO DEFENSOR PúBLICO QUE SERá REALIZADO EM 18 DE MAIO DE 2019.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 036/2019 AQUISIçãO DE MATERIAL DE CONSTRUçãO</t>
+  </si>
+  <si>
+    <t>036/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS PARA A REFORMA NA SALA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA NO PRESíDIO DO ROGER.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 037/2019 AQUISIçãO DE PASSAGENS AéREAS</t>
+  </si>
+  <si>
+    <t>037/2019</t>
+  </si>
+  <si>
+    <t>07/06/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PASSAGENS AéREAS DESTINADAS AOS PALESTRANTES DO ENCONTRO NACIONAL E CAPACITAçãO EM ALTERNATIVAS PENAIS QUE SERá REALIZADO NOS DIAS 17, 18 E 19 DE JUNHO DE 2019.</t>
+  </si>
+  <si>
+    <t>PP 09-SERVIçO DE VIGILâNCIA ARMADA</t>
+  </si>
+  <si>
+    <t>15/07/2019</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NO SERVIçO DE VIGILâNCIA ARMADA PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 10 - AQUISIÇÃO DE VEÍCULOS TIPO SEDAN</t>
+  </si>
+  <si>
+    <t>31/07/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 10 (DEZ) VEíCULOS AUTOMOTORES NOVOS (ZERO QUILôMETRO), A FIM DE ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE 01 - AQUISIÇÃO DE UNIDADE MÓVEL</t>
+  </si>
+  <si>
+    <t>03/09/2019</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE UNIDADE MóVEL PARA ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PP 11- SERVIÇO DE BUFFET E ARRANJO DE FLORES</t>
+  </si>
+  <si>
+    <t>03/10/2019</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA EM LOCAçãO DE ESPAçO FíSICO, COM CAFé DA MANHã, ALMOçO/JANTAR, COFFEE BREAK E COQUETEL E EMPRESA ESPECIALIZADA NA CONFECçãO E FORNECIMENTO DE ARRANJOS FLORAIS, ORNAMENTAçãO E CORAS DE FLORES PARA HOMENAGENS PóSTUMAS PARA ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP 12 - AQUISIÇÃO DE CAFÉ E AÇÚCAR</t>
+  </si>
+  <si>
+    <t>15/10/2019</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE CAFÉ E AÇÚCAR PARA ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PP 13 - VALE ALIMENTAÇÃO</t>
+  </si>
+  <si>
+    <t>09/12/2019</t>
+  </si>
+  <si>
+    <t>SERVIçO DE ADMINISTRAçãO, GERENCIAMENTO E FORNECIMENTO DE VALE-ALIMENTAçãO, NA FORMA DE CARTãO ELETRôNICO, DOTADOS DE TECNOLOGIA DE MICROPROCESSADOR COM CHIP, DESTINADO AOS SERVIDORES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>CV 01-SERVIçO PARA ELABORAçãO DE PROJETOS BáSICO DE CONSTRUçãO</t>
+  </si>
+  <si>
+    <t>11/09/2020</t>
+  </si>
+  <si>
+    <t>SERVIçO PARA ELABORAçãO DE PROJETOS BáSICO DA CONSTRUçãO DO ANEXO DA SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>28-SERVIÇO DE SISTEMA DE VOTAÇÃO ELETRÔNICA</t>
+  </si>
+  <si>
+    <t>18/08/2020</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NO SERVIÇO DE VOTAÇÃO ELETRÔNICA VIA WEB PARA ELEIÇÃO DO CONSELHO SUPERIOR DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA NO BIÊNIO DE 2020/2022.</t>
+  </si>
+  <si>
+    <t>CV 02- SERVIÇO DE VOTAÇÃO ELETRÔNICA VIA WEB</t>
+  </si>
+  <si>
+    <t>04/11/2020</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NO SERVIçO DE SISTEMA DE VOTAçãO ELETRôNICA VIA WEB PARA ELEIçãO DO DEFENSOR PúBLICO GERAL DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA NO BIêNIO DE 2020/2022, RESPEITANDO AS NORMAS E ORIENTAçõES ESTADUAIS CONFORME O DECRETO Nº 40.242 DE 16 DE MAIO DE 2020 E DECRETO Nº 40.122 DE 11 DE DEZEMBRO DE 2020.</t>
+  </si>
+  <si>
+    <t>PE 001 - AQUISIçãO DE AR-CONDICINADO</t>
+  </si>
+  <si>
+    <t>27/11/2020</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PERMANENTE (AR-CONDICIONADO) DESTINADO A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, ATRAVéS DO CONVêNIO DEPEN-MJSP, PLATAFORMA + BRASIL Nº 891353/2019.</t>
+  </si>
+  <si>
+    <t>PE 002 - AQUISIçãO DE EQUIPAMENTOS E ACESSóRIOS DE INFORMáTICA</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE EQUIPAMENTOS, ACESSóRIOS DE INFORMáTICA, PARA SUPRIR A NECESSIDADE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, DE ACORDO COM O CONVêNIO DEPEN - MJSP PLATAFORMA+BRASIL N° 891353/2019.</t>
+  </si>
+  <si>
+    <t>PE 003- AQUISIçã ODE MOBILIáRIO</t>
+  </si>
+  <si>
+    <t>02/12/2020</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PERMANENTE (MOBILIáRIO) DESTINADO A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, ATRAVéS DO CONVêNIO DEPEN-MJSP, PLATAFORMA + BRASIL Nº 891353/2019.</t>
+  </si>
+  <si>
+    <t>PP01-AQUISIçãO DE APARELHOS CELULARES</t>
+  </si>
+  <si>
+    <t>17/12/2020</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE APARELHOS CELULARES PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>TP 001- REFORMA DA NUDECON</t>
+  </si>
+  <si>
+    <t>25/02/2021</t>
+  </si>
+  <si>
+    <t>SERVIçO DE REFORMA E ADEQUAçãO AS ATIVIDADES DO NúCLEO DE ATENDIMENTO JúRIDICO E PSICOSSOCIAL A CRIANçA E ADOLECENTE – " PROJETO CRIANçA FUTURO DO BRASIL " E DO NúCLEO ESPECIALIZADO DE DEFESA DO CONSUMIDOR – NUDECON DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE 01-AQUISIÇÃO DE AUTOMÓVEIS</t>
+  </si>
+  <si>
+    <t>13/05/2021</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE VEíCULOS, SENDO UM UTILITáRIO E UMA CAMINHONETE, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, ATRAVéS DO CONVêNIO DEPEN – MJSP, PLATAFORMA+BRASIL Nº 891353/2019.</t>
+  </si>
+  <si>
+    <t>PP 01-AQUISIÇÃO DE VEÍCULOS TIPO SUV</t>
+  </si>
+  <si>
+    <t>07/06/2021</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE VEíCULOS TIPO SUV, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, PARA EXECUçãO DO PROJETO &amp;147;CRIANçA E ADOLESCENTE: O FUTURO DO BRASIL&amp;148;, ATRAVéS DA EMENDA IMPOSITIVA Nº 40250002 E NOTA DE EMPENHO Nº 2020NE801318.</t>
+  </si>
+  <si>
+    <t>PP 02-AQUISIçãO DE MATERIAIS PERMANENTES</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PERMANENTE: MOBILIáRIO E EQUIPAMENTOS, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, PARA EXECUçãO DO PROJETO &amp;147;CRIANçA E ADOLESCENTE: O FUTURO DO BRASIL&amp;148;, ATRAVéS DA EMENDA IMPOSITIVA Nº 40250002 E NOTA DE EMPENHO Nº 2020NE801318.</t>
+  </si>
+  <si>
+    <t>PP 03-AQUISIçãO DE EQUIPAMENTOS DE INFORMáTICA</t>
+  </si>
+  <si>
+    <t>14/06/2021</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE EQUIPAMENTOS DE INFORMáTICA, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, PARA EXECUçãO DO PROJETO “CRIANçA E ADOLESCENTE: O FUTURO DO BRASIL”, ATRAVéS DA EMENDA IMPOSITIVA Nº 40250002 E NOTA DE EMPENHO Nº 2020NE801318.</t>
+  </si>
+  <si>
+    <t>PE 02-AQUISIÇÃO DE VEÍCULOS SUV</t>
+  </si>
+  <si>
+    <t>23/06/2021</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE VEíCULOS TIPO SUV, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, PARA EXECUçãO DO PROJETO CRIANçA E ADOLESCENTE: O FUTURO DO BRASIL, ATRAVéS DA EMENDA IMPOSITIVA Nº 40250002 E NOTA DE EMPENHO Nº 2020NE801318.</t>
+  </si>
+  <si>
+    <t>PE 03-AQUISIÇÃO DE MATERIAL PERMANENTE</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PERMANENTE: MOBILIáRIO E EQUIPAMENTOS, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, PARA EXECUçãO DO PROJETO CRIANçA E ADOLESCENTE: O FUTURO DO BRASIL, ATRAVéS DA EMENDA IMPOSITIVA Nº 40250002 E NOTA DE EMPENHO Nº 2020NE801318.</t>
+  </si>
+  <si>
+    <t>PE 04-AQUISIÇÃO DE EQUIPAMENTOS DE INFORMÁTICA</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE EQUIPAMENTOS DE INFORMáTICA, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, PARA EXECUçãO DO PROJETO CRIANçA E ADOLESCENTE: O FUTURO DO BRASIL, ATRAVéS DA EMENDA IMPOSITIVA Nº 40250002 E NOTA DE EMPENHO Nº 2020NE801318.</t>
+  </si>
+  <si>
+    <t>PE 05- AQUISIçãO DE MOBILIáRIO</t>
+  </si>
+  <si>
+    <t>10/08/2021</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PERMANENTE: MOBILIáRIO, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, PARA EXECUçãO DO PROJETO “CRIANçA E ADOLESCENTE: O FUTURO DO BRASIL”, ATRAVéS DA EMENDA IMPOSITIVA Nº 40250002 E NOTA DE EMPENHO Nº 2020NE801318.</t>
+  </si>
+  <si>
+    <t>CV 01 - AQUISIçãO DE CERTIFICADO DIGITAL</t>
+  </si>
+  <si>
+    <t>17/08/2021</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE CERTIFICADOS DIGITAIS PARA PESSOA FíSICA(E–CPF) DO TIPO A3 PARA SUPRIS AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PE 06-AQUISIçãO DE VEíCULOS</t>
+  </si>
+  <si>
+    <t>23/08/2021</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PERMANENTE: VEíCULOS, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE 07-AQUISIçãO DE CERTIFICADO DIGITAL</t>
+  </si>
+  <si>
+    <t>26/08/2021</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE CERTIFICADOS DIGITAIS PARA PESSOA FíSICA(E–CPF) DO TIPO A3 PARA ACESSO AOS SISTEMAS PJE E SEEU, DENTRO DAS ESPECIFICAçõES E NORMAS ICP–BRASIL, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 009/2021 AQUISIçãO DE MATERIAL DE HIGIENE E LIMPEZA</t>
+  </si>
+  <si>
+    <t>009/2021</t>
+  </si>
+  <si>
+    <t>22/01/2021</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE HIGIENE E LIMPEZA, DESTINADOS A ESTA DEFENSORIA PùBLICA DO ESTADO DA PARAIBA E DEMAIS COMARCAS, DURAçãO PARA 03 MESES.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 010/2021 LOCAÇÃO DE IMÓVEL QUEIMADAS</t>
+  </si>
+  <si>
+    <t>010/2021</t>
+  </si>
+  <si>
+    <t>08/02/2021</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DE IMÓVEL PARA FUNCIONAMENTO DO NÚCLEO DE ATENDIMENTO DA DEFENSORIA PÚBLICA DA COMARCA DE QUEIMADAS/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 011/2021 AQUISIÇÃO ÁGUA MINERAL</t>
+  </si>
+  <si>
+    <t>011/2021</t>
+  </si>
+  <si>
+    <t>12/03/2021</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO MENSAL DE 200 GARRAFÕES DE ÁGUA MINERAL SEM GÁS ENGARRAFADAS EM GALÕES DE 20 LITROS,COM EMPRESTIMOS EM COMODATO DE VASILHAMES DESTINADOS A SEDE, AO NÚCLEO DA DEFENSORIA PÚBLICA E COMARCAS, COM ESTIMATIVAS PARA 12 MESES.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 013/2021 AQUISIÇÃO DE SSD</t>
+  </si>
+  <si>
+    <t>013/2021</t>
+  </si>
+  <si>
+    <t>07/04/2021</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE SSD PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 015/2021 LOCAÇÃO IMÓVEL CONDE</t>
+  </si>
+  <si>
+    <t>015/2021</t>
+  </si>
+  <si>
+    <t>LOCAÇÃO DO IMÓVEL PARA FUNCIONAMENTO DO NÚCLEO DE ATENDIMENTO DA DEFENSORIA PÚBLICA DA COMARCA DO CONDE/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 015/2021-LOCAÇÃO IMÓVEL CONDE</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 017/2021 AQUISIÇÃO DE MOTORES</t>
+  </si>
+  <si>
+    <t>017/2021</t>
+  </si>
+  <si>
+    <t>26/01/2021</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 05 (CINCO) MOTORES PARA OS PORTÕES ELETRÔNICOS DA SEDE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 026/2021 LOCAçãO DE CADEIRAS E MESAS</t>
+  </si>
+  <si>
+    <t>026/2021</t>
+  </si>
+  <si>
+    <t>16/07/2021</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA PARA LOCAÇÃO MÓVEIS( CADEIRAS E MESAS), DESTINADOS AO USO DE SERVIÇOS PRESTADOS A SOCIEDADE, QUER SEJAM IMÓVEIS PRÓPRIOS, LOCADOS E/OU CEDIDOS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 039/2021 RECARGA DE TONNER</t>
+  </si>
+  <si>
+    <t>039/2021</t>
+  </si>
+  <si>
+    <t>22/09/2021</t>
+  </si>
+  <si>
+    <t>RECARGA DE TONNER, COM ESTIMA PARA TRÊS MESES.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 040/2021 BRINQUEDOS E DOAÇÃO</t>
+  </si>
+  <si>
+    <t>040/2021</t>
+  </si>
+  <si>
+    <t>06/10/2021</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE BRINQUEDOS EDUCATIVOS DESTINADOS AO PROJETO"CRIANÇA E ADOLESCENTE: O FUTURO DO BRASIL".</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 037/2021 AQUISIÇÃO MATERIAL DE LIMPEZA E HIGIENE</t>
+  </si>
+  <si>
+    <t>037/2021</t>
+  </si>
+  <si>
+    <t>20/08/2021</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE LIMPEZA E HIGIENE, DESTINADOS A ESTA DEFENSORIA PÚBLICA E DEMAIS COMARCAS, COM DURAÇÃO DE 03 MESES.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 038/2021 AQUISIÇÃO MATERIAL ELÉTRICO</t>
+  </si>
+  <si>
+    <t>038/2021</t>
+  </si>
+  <si>
+    <t>27/01/2021</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL ELÈTRICO, DESTINADO A DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 001/2021- SERVIÇO DE PÚBLICAÇÃO DOU</t>
+  </si>
+  <si>
+    <t>001/2021</t>
+  </si>
+  <si>
+    <t>11/01/2021</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE PUBLICAÇÃO DE MATÉRIAS POR MEIO DO DOU.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 002/2021- CURSO MEDIAÇÃO FAMILIAR</t>
+  </si>
+  <si>
+    <t>002/2021</t>
+  </si>
+  <si>
+    <t>05/03/2021</t>
+  </si>
+  <si>
+    <t>INSCRIÇÃO NO CURSO DE FORMAÇÃO EM MEDIAÇÃO FAMILIAR EMANCIPADORA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 003/2021- SEMINÁRIO ADMINISTRATIVO DISCIPLINAR</t>
+  </si>
+  <si>
+    <t>003/2021</t>
+  </si>
+  <si>
+    <t>INSCRIÇÃO NO SEMINÁRIO NACIONAL DE PROCESSO ADMINISTRATIVO DISCIPLINA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 006/2021-CURSO DE CAPACITAÇÃO DE CONTABILIDADE</t>
+  </si>
+  <si>
+    <t>006/2021</t>
+  </si>
+  <si>
+    <t>12/07/2021</t>
+  </si>
+  <si>
+    <t>INSCRIÇÃO EM CURSO DE CAPACITAÇÃO "CONTABILIDADE E ORÇAMENTO PÚBLICO: TEORIA E PRÁTICA DE ACORDO COM AS NOVAS NORMAS BRASILEIRAS DE CONTABILIDADE. ÊNFASE NAS PRÁTICAS DO ESTADO DA PARAIBA ".</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 007/2021- CURSO CAPACITAÇÃO CONTROLE INTERNO</t>
+  </si>
+  <si>
+    <t>007/2021</t>
+  </si>
+  <si>
+    <t>16/06/2021</t>
+  </si>
+  <si>
+    <t>CURSO DE CAPACITAÇÃO E TREINAMENTO PARA APERFEIÇOAMENTO DO EXERCÍCIO DE CONTROLE INTERNO.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 009/2021-SERVIÇO DE VEICULAÇÃO NO DOE E NO JORNAL A UNIÃO</t>
+  </si>
+  <si>
+    <t>19/08/2021</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE VEICULAÇÃO DE PUBLICAÇÕES NO DIÁRIO OFICIAL DO ESTADO DA PARAIBA E NO JORNAL A UNIÃO, BEM COMO ASSINATURA PARA FORNECIMENTO DOS RESPCTIVOS PERIÓDICOS.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 010/2021- CURSO DE CAPACITAÇÃO  NOVA LEI DE LICITAÇÕES.</t>
+  </si>
+  <si>
+    <t>03/09/2021</t>
+  </si>
+  <si>
+    <t>CURSO DE CAPACITAÇÃO "NOVA LEI D ELICITAÇÕES (LEI 14.133/2021) - DO PLANEJAMENTO À NETREGA DO OBJETO".</t>
+  </si>
+  <si>
+    <t>PE 09-SERVIçO DE LOCAçãO DE MóVEIS</t>
+  </si>
+  <si>
+    <t>23/10/2021</t>
+  </si>
+  <si>
+    <t>SERVIçO DE LOCAçãO DE CADEIRAS E MESAS, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE 10-SERVIÇO DE LOCAÇÃO E INSTALAÇÃO DE AR-CONDICIONADO</t>
+  </si>
+  <si>
+    <t>SERVIçO DE LOCAçãO E INSTALAçãO DE AR-CONDICIONADO, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>01-LEILãO- BENS MóVEIS INSERVíVEIS</t>
+  </si>
+  <si>
+    <t>11/11/2021</t>
+  </si>
+  <si>
+    <t>LEILãO DOS BENS MóVEIS INSERVíVEIS, PERTECENTES AO PATRIMôNIO DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA, NO ESTADO E CONDIçõES EM QUE SE ENCONTRAM.</t>
+  </si>
+  <si>
+    <t>PE 08- AQUISIçãO DE LIVROS</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE LIVROS PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE 11-AQUISIçãO DE áGUA MINERAL</t>
+  </si>
+  <si>
+    <t>07/12/2021</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE áGUA MINERAL, DESTINADO A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, PARA UTILIZAçãO NA SEDE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA E AçõES ITINERANTES.</t>
+  </si>
+  <si>
+    <t>PE 12-AQUISIÇÃO DE MATERIAL DE EXPEDIENTE</t>
+  </si>
+  <si>
+    <t>31/12/2021</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE EXPEDIENTE PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE 01 - AQUISIçãO DE MOTOCICLETA</t>
+  </si>
+  <si>
+    <t>05/01/2022</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MOTOCICLETA "0 KM", DESTINADO A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE 02 - AQUISIÇÃO DE AR CONDICIONADO</t>
+  </si>
+  <si>
+    <t>12/02/2022</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PERMANENTE (AR–CONDICIONADO) DESTINADO A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, ATRAVéS DO CONVêNIO DEPEN–MJSP, PLATAFORMA+BRASIL Nº 891353/2019.</t>
+  </si>
+  <si>
+    <t>PE 03- AQUISIÇÃO DE COMPUTADORES</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE EQUIPAMENTOS, ACESSóRIOS DE INFORMáTICA, PARA SUPRIR A NECESSIDADE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, ATRAVéS DO CONVêNIO DEPEN–MJSP, PLATAFORMA+BRASIL Nº 891353/2019.</t>
+  </si>
+  <si>
+    <t>PE 04-AQUISIçãO DE MOBILIáRIO</t>
+  </si>
+  <si>
+    <t>28/03/2022</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PERMANENTE (MOBILIáRIO), PARA SUPRIR A NECESSIDADE DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, DE ACORDO COM O CONVêNIO DEPEN - MJSP PLATAFORMA+BRASIL N° 891353/2019.</t>
+  </si>
+  <si>
+    <t>PE 05-AQUISIçãO DE LIVROS</t>
+  </si>
+  <si>
+    <t>19/04/2022</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE LIVROS PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PE 06-AQUISIçãO DE MATERIAL DE LIMPEZA</t>
+  </si>
+  <si>
+    <t>PP 01 - AQUISIÇÃO DE LIVROS</t>
+  </si>
+  <si>
+    <t>10/05/2022</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE LIVROS PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PE 07-SERVIçO DE MANUTENçãO DE AR-CONDICIONADO</t>
+  </si>
+  <si>
+    <t>10/08/2022</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE MANUTENçãO PREVENTIVA E CORRETIVA POR DEMANDA, EM APARELHOS DE AR–CONDICIONADO TIPO JANELA E TIPO SPLIT DE DIVERSAS POTêNCIAS, COM FORNECIMENTO E SUBSTITUIçãO DE PEçAS, COMPONENTES E ACESSóRIOS POR OUTRAS NOVAS E ORIGINAIS, ASSIM COMO SERVIçO DE INSTALAçãO, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>01-LEILãO DE BEM MóVEIS INSERVíVEIS</t>
+  </si>
+  <si>
+    <t>27/09/2022</t>
+  </si>
+  <si>
+    <t>LEILãO DOS BENS MóVEIS INSERVíVEIS, PERTENCENTES AO PATRIMôNIO DA DENFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>XX DISPENSA TELEFONIA MÓVEL</t>
+  </si>
+  <si>
+    <t>10/10/2022</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE TELEFONIA MóVEL, PARA USO DOS DEFENSORES PúBLICOS DESTA DPPB, CONFORME DETALHAMENTO PRESENTE NO TERMO DE REFERêNCIA.</t>
+  </si>
+  <si>
+    <t>PE 08 - AQUISIçãO DE VEíCULOS</t>
+  </si>
+  <si>
+    <t>24/11/2022</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL PERMANENTE: VEíCULOS, DESTINADO A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 02/2022 AQUISIçãO DE DIVISóRIAS E PORTAS</t>
+  </si>
+  <si>
+    <t>02/2022</t>
+  </si>
+  <si>
+    <t>22/04/2022</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE DIVISóRIAS E PORTAS COM INSTALAçãO, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA NO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°003/2022 MANUNTENçãO DE FICHARIOS</t>
+  </si>
+  <si>
+    <t>003/2022</t>
+  </si>
+  <si>
+    <t>23/02/2022</t>
+  </si>
+  <si>
+    <t>SERVIçO DE CONSERTOS/MANUNTENçãO DE FICHARIOS PARA SUPRIR AS NECESSIDADES DA DENFENSORIA PúBLICA DA PARAIBA</t>
+  </si>
+  <si>
+    <t>DISPENSA N°005/2022 SERVIçO DE CARGA, REPOSIçãO DE EXTINTORES</t>
+  </si>
+  <si>
+    <t>005/2022</t>
+  </si>
+  <si>
+    <t>09/03/2022</t>
+  </si>
+  <si>
+    <t>PRESTAçãO DE SE4RVIçOS DESTINADOS AOS SERVIçOS DE CARGA, LOCOMOçãO E REPOSIçãO DE SINALIZAçãO DO PISO PARA OS EXTINTORES PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°008/2022 AQUISIçãO DE CHAVEIROS PERSONALIZADOS</t>
+  </si>
+  <si>
+    <t>008/2022</t>
+  </si>
+  <si>
+    <t>08/04/2022</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE CHAVEIROS, DISPENSáVEL PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.RN</t>
+  </si>
+  <si>
+    <t>DISPENSA N°010/2022 INSTALAÇÃO E CONFIGURAÇãO DO SERVIDOR</t>
+  </si>
+  <si>
+    <t>010/2022</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE INSTALAçãO E CONFIGURAçãO DO SERVIDOR PARA SUPRIR AS NECESSIDADES DA DENFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°011/2022 SEGURO ESTAGIáRIO</t>
+  </si>
+  <si>
+    <t>011/2022</t>
+  </si>
+  <si>
+    <t>25/04/2022</t>
+  </si>
+  <si>
+    <t>SEGURO DE ACIDENTES PESSOAIS PARA ESTAGIáRIO, PARA SUPRIRAS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°012/2022 RECARGA DE TONERS E IMPRESSORA</t>
+  </si>
+  <si>
+    <t>012/2022</t>
+  </si>
+  <si>
+    <t>27/04/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇOS D ERECARGA DE TONERS PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°013/2022 PRESTAÇÃO DE SERVIÇOS E DIVISÓRIAS</t>
+  </si>
+  <si>
+    <t>013/2022</t>
+  </si>
+  <si>
+    <t>28/04/2022</t>
+  </si>
+  <si>
+    <t>PRESTAÇÃO DE SERVIÇOS E DIVISÓRIAS PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°0014/2022 LOCAÇÃO IMÓVEL CAMPINA GRANDE</t>
+  </si>
+  <si>
+    <t>0014/2022</t>
+  </si>
+  <si>
+    <t>16/05/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇO LOCAÇÃO DE IMÓVEL CAMPINA GRANDE, PARA SUPRIR NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°017/2022 SOBRETUDO COMUNICAÇÃO</t>
+  </si>
+  <si>
+    <t>017/2022</t>
+  </si>
+  <si>
+    <t>31/05/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇOS COM ASSESSORAMENTO EM ORGANIZAÇÃO EM ORGANIZAÇÃO DE EVENTOS, PARA SUPRIR NECESSIDADES DA DEFENSORIA NO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°018/2022 CONFECÇÃO DE MEDALHAS E PLACAS</t>
+  </si>
+  <si>
+    <t>018/2022</t>
+  </si>
+  <si>
+    <t>10/06/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE CONFCÇÕES DE MEDALHAS E PLACAS PARA HOMENAGEM, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°019/2022 SERVIÇO DE LIMPEZA CILINDROS</t>
+  </si>
+  <si>
+    <t>019/2022</t>
+  </si>
+  <si>
+    <t>16/06/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE LIMPEZA DE CILINDROS, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°020/2022 SERVIÇO RECARGA DE TONERS</t>
+  </si>
+  <si>
+    <t>020/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE RECARGA DE TONERS, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°021/2022 SERVIÇO LAVAGEM DE CADEIRAS</t>
+  </si>
+  <si>
+    <t>021/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE LAVAGEM DE CADEIRAS PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°023/2022 SERVIçO DE REVISãO VEICULAR</t>
+  </si>
+  <si>
+    <t>023/2022</t>
+  </si>
+  <si>
+    <t>21/07/2022</t>
+  </si>
+  <si>
+    <t>REVISãO DE VEíCULO AUOMOTOR, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°024/2022 AQUISIÇÃO DE PEÇAS DE VEICULOS</t>
+  </si>
+  <si>
+    <t>024/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇOS E REVISÃO DE VEÍCULO AUTOMOTOR, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°025/2022 DISPENSA SERVIÇO REVISÃO VEÍCULO</t>
+  </si>
+  <si>
+    <t>025/2022</t>
+  </si>
+  <si>
+    <t>26/07/2022</t>
+  </si>
+  <si>
+    <t>REVISÃO DE VEÍCULO AUTOMOTOR, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°026/2022 SERVIÇOS PEÇAS AUTOMOTIVAS</t>
+  </si>
+  <si>
+    <t>026/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇOS PEÇAS AUTOMOTIVAS, PARA SUPRIR NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTAOD DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°027/2022 AQUISIÇÃO CAFÉ E AÇÚCAR</t>
+  </si>
+  <si>
+    <t>027/2022</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE CONSUMO(CAFÉ E AÇÚCAR), PARA SUPRIR NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°028/2022 SERVIÇO ELEIÇÃO DIGITAL</t>
+  </si>
+  <si>
+    <t>028/2022</t>
+  </si>
+  <si>
+    <t>08/08/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇO D ESISTEMA DE VOTAÇÃO ELETRÔNICA, PARA SUPRIR NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.RN</t>
+  </si>
+  <si>
+    <t>DISPENSA N°030/2022 HOSPEDAGEM</t>
+  </si>
+  <si>
+    <t>030/2022</t>
+  </si>
+  <si>
+    <t>22/08/2022</t>
+  </si>
+  <si>
+    <t>SEVIÇOSDE HOSPEDAGEM DE SERVIDORES, PARA SUPRIR NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°031/2022 RECARGA TONERS E LIMPEZA CILINDROS</t>
+  </si>
+  <si>
+    <t>031/2022</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE RECARGA TONERS E LIMPEZA DE CILINDROS, PARA SUPRIR NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°032/2022 AQUISIÇÃO DE MATERIAL DE CONSUMO</t>
+  </si>
+  <si>
+    <t>032/2022</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS, MATERIAIS DE EXPEDIENTE E SERVIÇOS GRÁFICOS, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°033/2022 SERVIÇO LOCAÇÃO MANUNTENÇÃO DE HOSPEDAGEM</t>
+  </si>
+  <si>
+    <t>033/2022</t>
+  </si>
+  <si>
+    <t>02/09/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE LOCAÇÃO, MANUNTENÇÃO E HOSPEDAGEM PARA WEBSITE/PORTAL E SISTEMA DE GERAÇÃO E PUBLICAÇÃO DO DIÁRIO ELETRÔNICO, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°036/2022-</t>
+  </si>
+  <si>
+    <t>036/2022</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE REVISÃO AUTOMOTOR, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°036/2022 SERVIÇO MANUNTENÇãO DE VEÍCULOS</t>
+  </si>
+  <si>
+    <t>SERVIÇO REVISÃO DE VEÍCULOS AUTOMOTOR, PARA SUPRIR NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°037/2022 SERVIçO PEçAS ELEMENTOS AUTOMOTIVOS</t>
+  </si>
+  <si>
+    <t>037/2022</t>
+  </si>
+  <si>
+    <t>SERVIçOS REVISõES E PEçAS AUTOMOTOR, PARA SUPRIR NECESSECIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°038/2022 AQUISIçãO DE PNEUS</t>
+  </si>
+  <si>
+    <t>038/2022</t>
+  </si>
+  <si>
+    <t>04/10/2022</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PNEUS AUTOMOTIVOS, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°039/2022 REVISÃO DE VEÍCULOS OFICIAL</t>
+  </si>
+  <si>
+    <t>039/2022</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE REVISAO AUTOMOTOR OFICIAL. PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°040/2022 REVISÃO VEÍCULOS OFICIAL</t>
+  </si>
+  <si>
+    <t>040/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇOS REVISÃO DE PEÇAS AUTOMOTIVOS, PARA SUPRIR A SNECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°041/2022 PASSAGENS AÉREAS</t>
+  </si>
+  <si>
+    <t>041/2022</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PASSAGENS AÉREAS, PARA SUPRIR NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°042/2022 SERVIÇO TELEFONIA MÓVEL</t>
+  </si>
+  <si>
+    <t>042/2022</t>
+  </si>
+  <si>
+    <t>17/10/2022</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE TELEFONIA MÓVEL, PARA SUPRIR NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°043/2022 SERVIÇO DE GÁS DE COZINHA</t>
+  </si>
+  <si>
+    <t>043/2022</t>
+  </si>
+  <si>
+    <t>20/10/2022</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 25 BOTIJÕES DE 13KG (APENAS GÁS), PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°046/2022 AQUISIçãO MATERIAIS ELéTRICOS E CONSTRUçõES</t>
+  </si>
+  <si>
+    <t>046/2022</t>
+  </si>
+  <si>
+    <t>01/11/2022</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS ELéTRICOS E DE CONSTRUçãO, PARA SUPRIR NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°047/2022 LOCAçãO IMóVEL JP</t>
+  </si>
+  <si>
+    <t>047/2022</t>
+  </si>
+  <si>
+    <t>08/11/2022</t>
+  </si>
+  <si>
+    <t>CONTRATO LOCAçãO IMóVEL PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°048/2022 SERVIçOS PEçAS AUTOMOTIVAS</t>
+  </si>
+  <si>
+    <t>048/2022</t>
+  </si>
+  <si>
+    <t>21/11/2022</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE REVISãO DE PEçAS PARA VEíCULOS AUTOMOTOR, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°049/2022 SERVIçO AUTOMOTOR</t>
+  </si>
+  <si>
+    <t>049/2022</t>
+  </si>
+  <si>
+    <t>SERVIçOS AUTOMOTIVOS PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°050/2022 SERVIçOS DE CâMARAS DE SEGURANçA</t>
+  </si>
+  <si>
+    <t>050/2022</t>
+  </si>
+  <si>
+    <t>14/11/2022</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE SEGURANçA ELETRôNICA, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°051/2022 LOCAçãO IMóVEL PRINCESA ISABEL</t>
+  </si>
+  <si>
+    <t>051/2022</t>
+  </si>
+  <si>
+    <t>17/11/2022</t>
+  </si>
+  <si>
+    <t>LOCAçãO IMóVEL NúCLEO DE ATENDIMENTO NO MUNICíPIO DE PRINCESA ISABEL PB, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°052/2022 SERVIçO DE PINTURA</t>
+  </si>
+  <si>
+    <t>052/2022</t>
+  </si>
+  <si>
+    <t>23/11/2022</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE PINTURA NO IMóVEL NúCLEO DE CAJAZEIRAS PB, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 001/2022- SERVIÇO DE PÚBLICAÇÃO DOU</t>
+  </si>
+  <si>
+    <t>001/2022</t>
+  </si>
+  <si>
+    <t>15/02/2022</t>
+  </si>
+  <si>
+    <t>PRESTAçãO DE SERVIçO DE PUBLICAçãO DE MATéRIAS POR MEIO DO DIáRIO OFICIAL DA UNIãO , CONTRATAçãO DA IMPRENSA NACIONAL, PARA SUPRIR NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 002/2022-CURSO SAúDE MENTAL</t>
+  </si>
+  <si>
+    <t>002/2022</t>
+  </si>
+  <si>
+    <t>29/03/2022</t>
+  </si>
+  <si>
+    <t>PRESTAçãO DE SERVIçO CURSO SAúDE MENTAL E SEUS DESAFIOS, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 003/2022- CAPACITAçãO NOVAS LEI DE LICITAçõES</t>
+  </si>
+  <si>
+    <t>23/05/2022</t>
+  </si>
+  <si>
+    <t>PRESAçãO DE SERVIçOS DE CAPACITAçãO E TREINAMENTO SOBRE A NOVA LEI DE LICITAçãO, PARA SUPRIR NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 004/2022- CAPACITAçãO NOVAS LEI DE LICITAçõES</t>
+  </si>
+  <si>
+    <t>004/2022</t>
+  </si>
+  <si>
+    <t>30/05/2022</t>
+  </si>
+  <si>
+    <t>PRESTAçãO DE SERVIçOS DE CAPACITAçãO E TREINAMENTO NOVA LEI DE LICITAçôES, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>ADESãO-N°002- CONTRATAçãO DE VIGILâNCIA ARMADA</t>
+  </si>
+  <si>
+    <t>11/07/2022</t>
+  </si>
+  <si>
+    <t>PRESTAçãO DE SERVIçO CONTRATAçãO DE MEPRESA DE VIGILâNCIA ARMADA NAS DEPENDêNCIAS DOS IMóVEIS QUE INTEGRAM A SEDE DESSE óRGãO, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>ADESãO-N°003- PROCESSO COMBUSTíVEL</t>
+  </si>
+  <si>
+    <t>ADESãO A ATA DE REGISTRO DE PREçO PREGãO ELETRôNICO PROCESSO COMBUSTíVEL, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>ADESãO-N°004- AQUISIçAõ DE UNIDADE MODULAR</t>
+  </si>
+  <si>
+    <t>PRESTAçAO DE SERVIçO DE AQUISIçãO DE MATERIAIS PERMANENTES, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>ADESãO-N°006-  PASSAGENS AéREAS</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE SERVIçO DE AGENCIAMENTO DE PASSAGENS AéREAS, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>PE Nº 01/2023 SERVIçO DE ACESSO à REDE MUNDIAL INTERNET</t>
+  </si>
+  <si>
+    <t>01/2023</t>
+  </si>
+  <si>
+    <t>24/03/2023</t>
+  </si>
+  <si>
+    <t>LICITAÇÃO-E Nº 990503 - CONTRATAçãO DE EMPRESA ESPECIALIZADA NA PRESTAçãO DE SERVIçO DE ACESSO à REDE MUNDIAL INTERNET, INCLUINDO CIRCUITO DE DADOS E TODOS OS EQUIPAMENTOS NECESSáRIOS, BEM COMO A PRESTAçãO DE SUPORTE àS REDES LOCAIS PARA ATENDIMENTO PRIORITáRIO DE 60(SESSENTA) UNIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 001/2023 SERVIçO DE SISTEMA DE VOTAçãO ONLINE</t>
+  </si>
+  <si>
+    <t>001/2023</t>
+  </si>
+  <si>
+    <t>11/01/2023</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE EMPRESA ESPECIALIZADA NO SERVIçO DE ELEIçãO DIGITAL, PARA ELEIçãO DO DEFENSOR PúBLICO GERAL DO ESTADO, A SER REALIZADA NO DIA 20 DE JANEIRO DE 2023</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 003/2023 LOCAçãO DE IMóVEL COMARCA DE CABEDELO</t>
+  </si>
+  <si>
+    <t>003/2023</t>
+  </si>
+  <si>
+    <t>03/02/2023</t>
+  </si>
+  <si>
+    <t>LOCAçãO DO IMóVEL PARA FUNCIONAMENTO DO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA NA COMARCA DE CABEDELO-PB</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 004/2023 AQUISIçãO DE DIVISóRIAS E PORTAS COM INSTALAçãO</t>
+  </si>
+  <si>
+    <t>004/2023</t>
+  </si>
+  <si>
+    <t>31/01/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE DIVISóRIAS E PORTAS COM INSTALAçãO, DESTINADAS AO NúCLEO DE ATENDIMENTO DE CABEDELO</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 005/2023 AQUISIçãO DE PORTAS COM INSTALAçãO</t>
+  </si>
+  <si>
+    <t>005/2023</t>
+  </si>
+  <si>
+    <t>01/02/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO E INSTALAçãO DE PORTAS, DESTINADAS AO NúCLEO DE ATENDIMENTO DE CABEDELO</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 006/2023 AQUISIçãO DE GRAMA COM SERVIçO DE JARDINAGEM</t>
+  </si>
+  <si>
+    <t>006/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE GRAMA COM SERVIçO DE JARDINAGEM, DESTINADA AO IMóVEL ONDE IRá FUNCIONAR O NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA DE CABEDELO</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 008/2023 SEGURO DE VIDA PARA OS ESTAGIáRIO</t>
+  </si>
+  <si>
+    <t>008/2023</t>
+  </si>
+  <si>
+    <t>09/02/2023</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE UMA EMPRESA DE SEGURO DE VIDA PARA OS ESTAGIáRIOS, COM QUANTITATIVO DE 400 VAGAS</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 007/2023 REVISãO DE VEíCULOS</t>
+  </si>
+  <si>
+    <t>007/2023</t>
+  </si>
+  <si>
+    <t>01/03/2023</t>
+  </si>
+  <si>
+    <t>SERVIçOS DE CONCESSIONáRIA AUTORIZADA PARA REALIZAR A REVISAO DOS VEíCULOS NOVOS</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 012/2023 LOCAçãO DE IMóVEL</t>
+  </si>
+  <si>
+    <t>012/2023</t>
+  </si>
+  <si>
+    <t>08/03/2023</t>
+  </si>
+  <si>
+    <t>LOCAçãO DE IMóVEL PARA FUNCIONAMENTO DO NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA NA COMARCA DA CIDADE DE QUIMADAS-PB</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 013/2023 AQUISIçãO DE PEçAS VEíCULAR</t>
+  </si>
+  <si>
+    <t>013/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PEçAS AUTOMOTIVA (PASTILHAS DE FREIO) TARSEIRO E DIANTEIRO</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 014/2023 SERVIçO VEíCULAR</t>
+  </si>
+  <si>
+    <t>014/2023</t>
+  </si>
+  <si>
+    <t>SERVIçO DE TROCA DE PASTILHAS DE FREIOS DIANTEIRO E TRASEIRO DO CARRO CORROLA</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 016/2023 RASTREAMENTO VEíCULAR</t>
+  </si>
+  <si>
+    <t>016/2023</t>
+  </si>
+  <si>
+    <t>29/03/2023</t>
+  </si>
+  <si>
+    <t>PRESTAçãO DE SERVIçO DE ACOMPANHAMENTO EM TEMPO REAL DOS VEíCULOS, COM O FORNECIMENTO DE MONITORAMENTO VEICULAR.</t>
+  </si>
+  <si>
+    <t>ADESÃO ARP Nº 001/2023-AQUISIÇÃO MATERIAL DE CONSTRUÇÃO</t>
+  </si>
+  <si>
+    <t>25/01/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO, DESTINADOS A MANUTENÇÃO PREDIAIL DAS INSTALAÇÕES FÍSICAS PERTENCENTES A ESTA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 019/2023 MATERIAL DE EXPEDIENTE</t>
+  </si>
+  <si>
+    <t>019/2023</t>
+  </si>
+  <si>
+    <t>03/04/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS DE EXPEDIENTE DESTINADOS A DEFENSORIA PÚBLICA E DEMAIS COMARCAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 020/2023 AQUISIçõES DE PLACAS</t>
+  </si>
+  <si>
+    <t>020/2023</t>
+  </si>
+  <si>
+    <t>04/04/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PLACAS, PARA O NúCLEO DE ATENDIMENTO DA DEFENSORIA PúBLICA DA CIDADE DE CABEDELO</t>
+  </si>
+  <si>
+    <t>PE Nº 02/2023 AQUISIÇÃO DE ARCONDICIONADO</t>
+  </si>
+  <si>
+    <t>02/2023</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>LICITAçõES-E Nº 999691 - AQUISIçãO DE MATERIAL PERMANENTE DE REFRIGERAçãO – APARELHOS DE ARES–CONDICIONADOS, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 021/2023 AQUISIçãO DE MATERIAIS DE CONSUMO</t>
+  </si>
+  <si>
+    <t>021/2023</t>
+  </si>
+  <si>
+    <t>11/04/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS DE CONSUMO DESTINADO A DIVERSOS SETORES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº022 AQUISIçãO DE MATERIAL DE PROCESSAMENTO DE DADOS</t>
+  </si>
+  <si>
+    <t>14/04/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE INFORMáTICA PARA A DEFENSORIA PúBLICA E DEMAIS COMARCAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº023 SERVIçO DE TECNOLOGIA ( CERTIFICADO DIGITAL)</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE CERTIFICADOS DIGITAIS EM RAZãO DA NECESSIDADE DOS DEFENSORES PúBLICOS UTILIZAREM EM SUAS ATIVIDADES NO ACESSO AOS SISTEMAS PJE E SEEU.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 027/2023 COTRATAçãO DE SERVIçO DE FOLHA DE PAGAMENTO</t>
+  </si>
+  <si>
+    <t>027/2023</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DA COTADA- CIA PROCESSAMENTO DE DADOS DA PARAIBA PARA UTILIZAçãO DO SISTEMA DE FOLHA DE PAGAMENTO DE PESSOAL.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº028/2023 AQUISIÇÃO DE PARA-BRISA</t>
+  </si>
+  <si>
+    <t>028/2023</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO PARA TROCA DE PARA-BRISA DA CAMINHONETE QUE ESTÁ A DISPOSIÇÃO DA CORREGEDORIA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 029/2023 MANUTENÇÃO DE VEICULO AUTOMOTOR</t>
+  </si>
+  <si>
+    <t>029/2023</t>
+  </si>
+  <si>
+    <t>REQUISIÇÃO DE SERVIÇO DE MANUTENÇÃO CORRETIVA E PREVENTIVA EM VEICULO OFICIAL DA DEFENSORIA PUBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 030/2023 MANUTENÇÃO DE VEICULOS (PEÇAS)</t>
+  </si>
+  <si>
+    <t>030/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MANUTENÇÃO DE VEICULO DA DEFENSORIA PUBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 031/2023 MANUTENÇÃO DE VEICULO AUTOMOTOR (SERVIÇOS)</t>
+  </si>
+  <si>
+    <t>031/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MANUTENÇÕES CORRETIVAS E PREVENTIVA EM VEICULO OFICIAL DA DEFENSORIA PUBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº032/2023 AQUISIÇAO DE PLACAS E CARTEIRA FUNCIONAL</t>
+  </si>
+  <si>
+    <t>032/2023</t>
+  </si>
+  <si>
+    <t>05/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PLACAS E CARTEIRAS DE COURO PARA OS DEFENSORES DA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 033/2023 AQUISIÇÃO DE DIVISÓRIAS</t>
+  </si>
+  <si>
+    <t>033/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE DIVISÓRIAS, TRAVESSAS, PORTAS E OUTROS MATERIAIS DESTINADAS A DIVERSOS SETORES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°033/2023 AQUISIÇÃO DE APARELHOS E UTENSÍLIOS DOMESTICOS</t>
+  </si>
+  <si>
+    <t>11/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE APARELHOS E UTENSÍLIOS DOMÉSTICOS( FOGÃO, MICROONDAS E LIQUIDIFICADOR) PARA SEREM UTILIZADOS NESTA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 034/2023 REVISÃO DE VEICULO (PEÇAS)</t>
+  </si>
+  <si>
+    <t>034/2023</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PEçAS AUTOMOTIVA PARA REVISãO DA CAMINHONETE RANGER DESTA DEFENSORIA PUBLICA DO ESTADO DA PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 035/2023 REVISÃO DE VEICULO (SERVIçOS)</t>
+  </si>
+  <si>
+    <t>035/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO PARA REVISÃO DA CAMINHONETE RANGER PERTENCENTE A ESSA DEFENSORIA PUBLICA DO ESTADO DA PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 036/2023 REVISÃO DE VEICULO (PEÇAS)</t>
+  </si>
+  <si>
+    <t>036/2023</t>
+  </si>
+  <si>
+    <t>16/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PEÇAS PARA REVISÃO DO VEICULO DUSTER PERTENCENTE A ESTA DEFENSORIA PUBLICA DO ESTADO DA PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 037/2023 REVISÃO DE VEICULO - SERVIçOS</t>
+  </si>
+  <si>
+    <t>037/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO PARA SERVIÇO DE REVISÃO DO VEICULO DUSTER PERTENCENTE A ESTA DEFENSORIA PUBLICA DO ESTADO DA PB.</t>
+  </si>
+  <si>
+    <t>DESPENSA Nº 039/2023 REVISÃO DE VEICULO (PEÇAS)</t>
+  </si>
+  <si>
+    <t>039/2023</t>
+  </si>
+  <si>
+    <t>17/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PEçAS PARA REVISãO DE VEíCULO VOYAGE, PERTENCENTE A  FROTA DA DEFENSORIA PUBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DESPENSA Nº 040/2023 REVISÃO DE VEICULO (SERVIçO)</t>
+  </si>
+  <si>
+    <t>040/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO PARA SERVIÇO DE REVISÃO DO VEICULO VOYAGE PERTENCENTE A FROTA DESTA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 041/2023 AQUISIçãO DE MATERIAIS GRÁFICOS</t>
+  </si>
+  <si>
+    <t>041/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS GRÁFICOS PARA PROGRAMAÇÃO DA SEMANA DA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 042/2023 REVISãO DE VEICULO AUTOMOTOR (PEçAS)</t>
+  </si>
+  <si>
+    <t>042/2023</t>
+  </si>
+  <si>
+    <t>23/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PEÇAS PARA REVISAO DO AUTOMOVEL COROLLA PERTENCENTE A FROTA OFICIAL DA DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 043/2023 REVISÃO DE VEICULO AUTOMOTOR (SERVIÇO)</t>
+  </si>
+  <si>
+    <t>043/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE SERVIÇO PARA REVISÃO DE VEICULO MODELO COROLA PERTENCENTE A FROTA OFICIAL DA DEFENSORIA PUBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 044/2023 AQUISIÇAO DE CAMISAS</t>
+  </si>
+  <si>
+    <t>044/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 50 (CINQUENTA) CAMISAS PARA EQUIPE DO NEPED E DA DEFENSORIA ITINERANTE "DEFENSORIA PELA INCLUSÃO".</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 045/2023 AQUISIçãO DE MATERIAIS PARA MANUTENçãO DE BENS</t>
+  </si>
+  <si>
+    <t>045/2023</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS PARA MANUTENçãO DE BENS IMóVEIS PARA SEREM UTILIZADO NESTA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 046/2023  AQUISIçãO DE MATERIAL DE LIMPEZA</t>
+  </si>
+  <si>
+    <t>046/2023</t>
+  </si>
+  <si>
+    <t>30/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAL DE LIMPEZA E HIGIENE PARA SER UTILIZADO NESTA DEFENSORIA PUBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 001/2023 AQUISIçãO ESTANTES DE AçO (PELO FUNDO)</t>
+  </si>
+  <si>
+    <t>AQUISIçãO SOLICITADA PELO FUNDO DE 20 (VINTE) ESTANTES DE AçO PARA SEREM UTILIZADAS NESTA DEFENSORIA PUBLICA DO ESTADO DA PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 002/2023 AQUISIÇÃO DE EQUIP. AUDIO E VIDEO (PELO FUNDO)</t>
+  </si>
+  <si>
+    <t>002/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO SOLICITADA PELO FUNDO DE EQUIPAMENTOS AUDIO E VIDEO PARA SEREM USADOS NESTA DEFENSORIA PUBLICA DO ESTADO DA PB.</t>
+  </si>
+  <si>
+    <t>PE Nº 03/2023 AQUISIçãO DE AR CONDICIONADO (CONVêNIO)</t>
+  </si>
+  <si>
+    <t>03/2023</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>LICITAçãO [Nº 1003585] - AQUISIçãO DE MATERIAL PERMANENTE (AR-CONDICIONADO) DESTINADO A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, ATRAVéS DO CONVêNIO DEPEN-MJSP, PLATAFORMA + BRASIL Nº 891353/2019.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 047/2023 FORNECIMENTO DE SERVIçO DE BUFFET</t>
+  </si>
+  <si>
+    <t>047/2023</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO DE SERVIçOS DE BUFFET COM DISPONIBILIZAçãO DE ESPAçO FECHADO PARA ATé 100(CEM0 DEFENSORES PúBLICOS, POR OCASIãO DO DIA NACIONAL DA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 048/2023 AQUISIÇÃO DE FOLHAS COMPENSADOS</t>
+  </si>
+  <si>
+    <t>048/2023</t>
+  </si>
+  <si>
+    <t>25/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE FOLHAS DE COMPENSADOS PARA CRIAÇÃO DE BANCADAS NA SALA DA COORDENAÇAO DA TECNOLOGIA DA INFORMAÇÃO DESTA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 050/2023 REVISÃO DE VEICULO AUTOMOTOR (PEÇAS)</t>
+  </si>
+  <si>
+    <t>050/2023</t>
+  </si>
+  <si>
+    <t>14/06/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PEÇAS PARA REVISÃO NO VEICULO S10 DA FROTA OFICIAL DESTA DEFENSORIA</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 051/2023 REVISÃO DE VEICULO AUTOMOTOR (SERVIÇOS)</t>
+  </si>
+  <si>
+    <t>051/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE SERVIÇO PARA REVISÃO DO VEICULO S10 DA FROTA OFICIAL DESTA DEFENSORIA PUBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 052/2023 REVISÃO DE VEICULO AUTOMOTOR- (PEÇAS)</t>
+  </si>
+  <si>
+    <t>052/2023</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PEÇAS PARA REVISÃO DO VEICULO SPRINTER DE MARCA MECEDES-BENZ PERTENCENTE A FROTA OFICIAL DESTA DEFENSORIA PUBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº053/2023 REVISÃO DO VEICULO AUTOMOR - (SERVIÇOS)</t>
+  </si>
+  <si>
+    <t>053/2023</t>
+  </si>
+  <si>
+    <t>24/05/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE SERVIÇOS PARA REVISÃO DO VEICULO SPRINTER DE MARCA MECEDES-BENZ PERTENCENTE A FROTA OFICIAL DESTA DEFENSORIA PUBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 054/2023 AQUISIÇÃO DE APARELHOS E UTENSILIOS DOMESTICOS( PURIFICADOR DE ÁGUA)</t>
+  </si>
+  <si>
+    <t>054/2023</t>
+  </si>
+  <si>
+    <t>14/03/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO PARA  COMPRA DE 04 (QUATRO) PURIFICADORES DE ÁGUA PARA ATENDER AS NECESSIDADES DESTA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 055/2023 REVISAO DE VEICULO AUTOMOTOR (PEÇAS)</t>
+  </si>
+  <si>
+    <t>055/2023</t>
+  </si>
+  <si>
+    <t>01/06/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PEÇAS PARA REVISÃO DE VEICULO DUSTER PERTENCENTE A FROTA OFICIAL DESTA DEFENSORIA PUBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 056/2023 REVISAO DE VEICULO AUTOMOTOR (SERVIÇOS)</t>
+  </si>
+  <si>
+    <t>056/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE SERVIÇO PARA REVISÃO DE VEICULO DUSTER PERTENCENTE A FROTA OFICIAL DESTA DEFENSORIA PUBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 057/2023 AQUISIÇÃO DE MATERIAIS ELÉTRICOS</t>
+  </si>
+  <si>
+    <t>057/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS ELETRICOS PARA MANUTENÇÃO E PEQUENAS REFORMAS NAS INSTALAÇÕES PÚBLICAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 058/2023 AQUISIÇÃO DE MATERIAIS DE CONSTRUÇÃO</t>
+  </si>
+  <si>
+    <t>058/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO PARA PEQUENAS REFORMAS DAS INSTALAÇÕES PÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 059/2023 AQUISIÇÃO DE MATERIAIS DE CONSUMO (MATERIAIS)GRÁFICOS</t>
+  </si>
+  <si>
+    <t>059/2023</t>
+  </si>
+  <si>
+    <t>12/06/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS GRÁFICOS, QUINHENTOS (500) FOLDERES DIREITOS LGBTQUIPNB+CONHECER PARA RESPEITAR) QUE SERÃO UTILIZADOS NO DIA INTERNACIONAL DE ORGULHO LGBT NESTA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 060/2023 REVISAO DE VEICULO AUTOMOTOR (PEÇAS)</t>
+  </si>
+  <si>
+    <t>060/2023</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE PEÇAS PARA SER UTILIZADA NA REVISÃO DO VEICULO AUTOMOTOR DE MARCA VOLKSWAGEM, MODELO VOYAGE, PERTENCENTE A FROTA OFICIAL DESTA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 061/2023 REVISAO DE VEICULO AUTOMOTOR (SERVIçO)</t>
+  </si>
+  <si>
+    <t>061/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO PARA REVISãO DE VEICULO AUTOMOTOR DE MARCA VOLKSWAGEM, MODELO VOYAGE, PERTENCENTE A FROTA OFICIAL DESTA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 062/2023 AQUISIÇÃO DE MATERIAIS DE CONSUMO (MATERIAIS PERMANENTE)</t>
+  </si>
+  <si>
+    <t>062/2023</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE MATERIAIS GRáFICOS REFERENTE A 500 CAPAS DE PROCESSOS QUE SERãO UTILIZADA NESTE óRGãO DA DEFENSORIA PúBLICA .</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 063/2023- INSTALAÇÃO DE AR CONDICIONADO NA VAN ( MATERIAIS ELETRICOS)</t>
+  </si>
+  <si>
+    <t>063/2023</t>
+  </si>
+  <si>
+    <t>01/08/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS ELETRICOS PARA SEREM USADOS NA INTALAÇÃO DE AR CONDICIONADO NA VAN DE MARCA FIAT PERTENCENTE A FROTA OFICIAL DESTA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 064/2023 INSTALAÇAO DO AR CONDICIONADO NA VAN</t>
+  </si>
+  <si>
+    <t>064/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO PARA INSTALAÇÃO DE AR CONDICIONADO NA VAN DE MARCA FIAT DESTA DEFENSORIA PUBLICA.</t>
+  </si>
+  <si>
+    <t>PE Nº 04/2023 AQUISIçãO DE JANELAS</t>
+  </si>
+  <si>
+    <t>04/2023</t>
+  </si>
+  <si>
+    <t>31/07/2023</t>
+  </si>
+  <si>
+    <t>LICITAçõES-E Nº 1019935 - AQUISIçãO DE MATERIAL DE CONSERVAçãO DE BENS IMóVEIS, DESTINADOS A MANUTENçãO PREDIAL DAS INSTALAçõES FíSICAS PERTENCENTES à DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE Nº 05/2023 AQUISIÇÃO DE MATERIAL DE LIMPEZA</t>
+  </si>
+  <si>
+    <t>05/2023</t>
+  </si>
+  <si>
+    <t>LICITAçõES-E N º 1011130 - AQUISIçãO DE MATERIAIS DE HIGIENE E LIMPEZA, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE Nº 06/2023 AQUISIÇÃO DE SUPRIMENTOS DE INFORMÁTICA</t>
+  </si>
+  <si>
+    <t>06/2023</t>
+  </si>
+  <si>
+    <t>LICITAÇÕES-E Nº 1011315 - AQUISIçãO DE SUPRIMENTOS DE INFORMáTICA, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE Nº 07/2023 AQUISIÇÃO DE ÔNIBUS ADAPTADO</t>
+  </si>
+  <si>
+    <t>07/2023</t>
+  </si>
+  <si>
+    <t>LICITAÇÕES-E Nº 1020729 - AQUISIçãO DE ôNIBUS ADAPTADO PARA EXECUçãO DO PROJETO DEFENSORIA ITINERANTE DE ASSISTêNCIA JURíDICA E SOCIAL àS PESSOAS PRIVADAS DE LIBERDADE, DE ACORDO COM O CONVêNIO FIRMADO ENTRE A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA E DEPEN/MJ PLATAFORMA+BRASIL Nº 931624/2022.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 065/2023 INSTALAÇÃO DE AR CONDICIONADO NO VEICULO VAN (SERVIÇOS)</t>
+  </si>
+  <si>
+    <t>065/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE SERVIÇO DE INSTALAÇÃO DE AR CONDICIONADO NA VAN, VEICULO  DE MARCA FIAT PERTENCENTE A FROTA DESTA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>PE Nº 08/2023 AQUISIçãO DE MATERIAL DE EXPEDIENTE</t>
+  </si>
+  <si>
+    <t>08/2023</t>
+  </si>
+  <si>
+    <t>LICITAçõES-E Nº 1012408 - AQUISIçãO DE MATERIAL DE EXPEDIENTE, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 066/2023 INSTALAÇAO DO AR CONDICIONADO NO VEICULO VAN ( MATERIAIS ELETRICOS)</t>
+  </si>
+  <si>
+    <t>066/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MATERIAIS ELETRICOS PARA INSTALAÇÃO DE AR CONDICIONADO NO VEICULO VAN MODELO FIAT DUCATO PERTENCENTE A FROTA DESTA DEFENSORIA PUBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 067/2023  INSTALAÇAO DO AR CONDICIONADO NO VEICULO VAN ( AR CONDICIONADO)</t>
+  </si>
+  <si>
+    <t>067/2023</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO PARA SER INSTALADO NO VEICULO VAN, MODELO FIAT DUCATO, PERTENCENTE A FROTA DE VEICULOS DESTA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 068/2023 INSTALAÇÃO DE AR CONDICIONADO NO VEICULO VAN (SERVIÇOS)</t>
+  </si>
+  <si>
+    <t>068/2023</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE SERVIÇO PARA INSTALAÇÃO DE AR CONDICIONADO NO VEICULO VAN DE MARCA FIAT DUCATO, PERTENCENTE A FROTA DE VEICULOS DESTA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 063/2023 INSTALAÇÃO DE AR CONDICIONADO NA VAN ( MATERIAIS ELETRICOS)</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE AR CONDICIONADO DO VEICULO VAN FIAT DUCATO AUTOMOTOR PERTENCENTE A  FROTA DESTA DEFENSORIA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 069/2023 INSTALAÇÃO DE AR CONDICIONADO NA VAN ( MATERIAIS ELETRICOS)</t>
+  </si>
+  <si>
+    <t>069/2023</t>
+  </si>
+  <si>
+    <t>MATERIAIS ELéTRICOS PARA INSTALAçãO DE AR CONDICIONADO NO VEICULO VAN PERTENCENTE A FROTA DESTA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 070/2023 INSTALAÇÃO DE AR CONDICIONADO NA VAN ( ARCONDICIONADO)</t>
+  </si>
+  <si>
+    <t>070/2023</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE AR CONDICIONADO NO VEICULO AUTOMOTOR  PERTENCENTE A ESTA DEFENSORIA PUBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 071/2023 INSTALAÇÃO DE AR CONDICIONADO NO VEICULO VAN (SERVIÇOS)</t>
+  </si>
+  <si>
+    <t>071/2023</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE INSTALAÇÃO DE AR CONDICIONADO DO VEICULO VAN PERTENCENTE A FROTA DESTA DEFENSORIA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA Nº 072/2023 AQUISIçãO DE TUBOS DE METALON</t>
+  </si>
+  <si>
+    <t>072/2023</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE TRêS(3) TUBOS DE METALON PRA SUPRIR AS NECESSIDADES DA DEFENSORIA PUBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 073/2023 REVISÃO DE VEÍCULO AUTOMOTOR.</t>
+  </si>
+  <si>
+    <t>073/2023</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>REVISÃO DE VEICULO AUTOMOTOR PERTECENTE A FROTA DE DEFENSORIA PÚBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>ADESãO  A ARP Nº 002/2023 AQUISIçãO DE COMPUTADORES</t>
+  </si>
+  <si>
+    <t>AQUISIçãO  DE COMPUTADORES  MONITOR NOTBOOKS SERVIDORES E PERIFéRICOS  PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>ADESãO ARP Nº 003/2023 AQUISIçãO DE SCANER</t>
+  </si>
+  <si>
+    <t>29/06/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE SCANER PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DO  ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>ADESãO ARP N° 004/2023 AQUISIçãO EQUIPAMENTOS DE INFORMáTICA</t>
+  </si>
+  <si>
+    <t>19/09/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE EQUIPAMENTOS E SUPRIMENTOS DE INFORMáTICA PARA SUPRIR SA NECESSIDADES DA DEFENSORIA PUBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE 001/2023 CONTRATAçãO DIRETA  IMPRENSA</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>PARA FORNECIMENTO DO DIáRIO OFICIAL IMPRESO E ELETRôNICO VISANDO DAR PUBLICIDADE AOS ATOS  OFICIAIS  DESTE ORGãO COMO TAMBéM TER ACESSO AS INFORMAçôES DIáRIA SOBRE ATOS DA ADMINISTRACãO PúBLICA DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>PE Nº 10/2023 INSTITUIçãO FINANCEIRA</t>
+  </si>
+  <si>
+    <t>10/2023</t>
+  </si>
+  <si>
+    <t>25/10/2023</t>
+  </si>
+  <si>
+    <t>LICITAçõES-E Nº 1025109 - CONTRATAçãO DE INSTITUIçãO FINANCEIRA PARA PRESTAçãO DOS SERVIçOS DE PAGAMENTO DA FOLHA DE SALáRIO DOS DEFENSORES PúBLICOS, SERVIDORES E ESTAGIáRIOS DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>PE Nº 09/2023 OUTSOURCING DE IMPRESSãO</t>
+  </si>
+  <si>
+    <t>09/2023</t>
+  </si>
+  <si>
+    <t>06/10/2023</t>
+  </si>
+  <si>
+    <t>LICITAÇÕES-E Nº 1023144 - CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA O FORNECIMENTO DE SOLUçãO DE OUTSOURCING DE IMPRESSãO DEPARTAMENTAL DE CARáTER LOCAL E OU DE GRANDE PORTE COM ACESSO VIA REDE LOCAL (TCP/IP), COMPREENDENDO A CESSãO DO DIREITO DE USO PARA EQUIPAMENTOS, SOFTWARES, INCLUINDO  A PRESTAçãO DE SERVIçOS DE MANUTENçãO PREVENTIVA E CORRETIVA, FORNECIMENTO DE PEçAS E SUPRIMENTOS NECESSáRIOS (EXCETO PAPEL), INCLUINDO SERVIçOS DE OPERACIONALIZAçãO DA SOLUçãO, PARA ATENDER AS NECESSIDADES DO PARQUE DE IMPRESSãO DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>OFICIO</t>
+  </si>
+  <si>
+    <t>REVISãO DE VEICULO AUTOMOTOR PERTENCENTE A FROTA  DA DEFENSORIA PúBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°074  MANUTENçãO</t>
+  </si>
+  <si>
+    <t>DISPENSA-074-2023-REVISÃO DE VEICULO AUTOMOTOR PERTENCENTE A FROTA DA DEFENSORIA PUBLICA DA ESTADO DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>DISPENSA N°075/2023 AQUISIçãO DE ESTANTES DE AçO</t>
+  </si>
+  <si>
+    <t>075/2023</t>
+  </si>
+  <si>
+    <t>15/08/2023</t>
+  </si>
+  <si>
+    <t>DISPENSA N°075-2023 AQUISIçãO DE 15 ESTANTES DE AçO DESTINADAS A ESTA DEFENSORIA PUBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 76/2023 CAFÉ E AÇUCAR</t>
+  </si>
+  <si>
+    <t>76/2023</t>
+  </si>
+  <si>
+    <t>21/08/2023</t>
+  </si>
+  <si>
+    <t>DISPENSA N°76/2023. AQUISIÇÃO DE MATERIAL DE CONSUMO CAFÉ E AÇUCAR.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°77/2023 AQUISIÇÃO DE CAMISAS</t>
+  </si>
+  <si>
+    <t>77/2023</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE 50 CAMISETAS PERSONALIZADAS PARA INSTALAÇÃO DA FRENTE PARLAMENTAR.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°78/2023 MEU PAI TEM NOME</t>
+  </si>
+  <si>
+    <t>78/2023</t>
+  </si>
+  <si>
+    <t>18/08/2023</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 78, CINQUENTA CAMISAS PARA O EVENTO MEU PAI TEM NOME, REALIZADO POR ESSA DEFENSORIA PUBLICA DO ESTADO DA PARAIBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 01/2024 MANUTENçãO CAMINHãO</t>
+  </si>
+  <si>
+    <t>01/2024</t>
+  </si>
+  <si>
+    <t>05/04/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000001/2024 SERVIçO DE MANUTENçãO NO CAMINHãO DE PLACA OXO 3525 MARCA FORD CARGO BAú 816S PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DA PARAíBA</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 03/2024 FUNDAçãO DE APOIO DE PESQUISA, ENSINO, EXTENSãO E INOVAçãO</t>
+  </si>
+  <si>
+    <t>03/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000005/2024 CONTRATAçãO CONTRATAçãO DE FUNDAçãO DE APOIO DE PESQUISA, ENSINO, EXTENSãO E INOVAçãO, SEM FINS LUCRATIVOS, PARA ATENDER AS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, COM OS SEGUINTES PERFIS PROFISSIONAIS:TECNOLOGIA DE INFORMAçãO.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 08/2024 MATERIAL PARA INSTALAçãO DE DIVISóRIAS</t>
+  </si>
+  <si>
+    <t>08/2024</t>
+  </si>
+  <si>
+    <t>02/03/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000002/2024 - AQUISIçãO MATERIAL PARA INSTALAçãO DE DIVISóRIAS, DESTINADOS A DIVERSOS SETORES DA DEFENSORIA PúBLICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 10/2024 REGISTRO DE PONTO</t>
+  </si>
+  <si>
+    <t>10/2024</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000016/2024 - CONTRATAçãO E IMPLEMENTAçãO DE SISTEMA DE PONTO ONLINE APRIMORADO</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 12/2024 PAPEL HIGIENICO</t>
+  </si>
+  <si>
+    <t>12/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000004/2024 - AQUISIçãO DE MATERIAL DE LIMPEZA PARA ATENDER A DEMANDA DE TODA DEFENSORIA PúBLICA DA PARAIBA</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 14/2024 EMPRESA ESPECIALZADA  RASTREAMENTO VIA SATéLITE</t>
+  </si>
+  <si>
+    <t>14/2024</t>
+  </si>
+  <si>
+    <t>02/04/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000007/2024 - CONTRATAçãO DE EMPRESA ESPECIALIZADA PARA PRESTAçãO DE SERVIçOS DE RASTREAMENTO DE VEíCULOS VIA SATéLITE POR GPS/GSM/GPRS, COMPREENDENDO A INSTALAçãO DE MóDULOS RASTREADORES EM COMODATO E A DISPONIBILIZAçãO DE SOFTWARE DE GERENCIAMENTO COM ACESSO VIA WEB PRóPRIO, E OS RESPECTIVOS SERVIçOS DE INSTALAçãO, CONFIGURAçãO, CAPACITAçãO, SUPORTE TéCNICO E GARANTIA DE FUNCIONAMENTO, PARA GESTãO DOS 26 (VINTE E SEIS) VEíCULOS QUE COMPõE A FROTA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA,</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 05/2024 AQUISIçãO NOBREAK</t>
+  </si>
+  <si>
+    <t>05/2024</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>AQUISIçãO DE PEçAS PARA REPARO DE NOBREAK VISANDO AUMENTAR A CAPACIDADE DE AUTONOMIA DE ENERGIA ELéTRICA DOS EQUIPAMENTOS DE INFORMáTICA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 13/2024 PROJETO EDITORIAL</t>
+  </si>
+  <si>
+    <t>13/2024</t>
+  </si>
+  <si>
+    <t>08/03/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000013/2024 - CONTRATAçãO DE PROJETO EDITORIAL DE OBRA INDIVIDUAL, COM PREVISãO DE ATé 200 PáGINAS EM WORD, NOS FORMATO IMPRESSO E EBOOK, COM DIAGRAMAçãO, REGISTRO DA OBRA NA CâMARA BRASILEIRA DO LIVRO, ENTREGA DE ARQUIVO EM FORMATO PDF E INSERçãO DA OBRA NA BIBLIOTECA VIRTUAL DA AMAZON NO SISTEMA KDP E INSERçãO DA OBRA EM SITES DE VENDA DE LIVROS, ALéM DA IMPRESSãO SOB DEMANDA DE 50 EXEMPLARES.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 18/2024 METALON</t>
+  </si>
+  <si>
+    <t>18/2024</t>
+  </si>
+  <si>
+    <t>15/04/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000014/2024 - AQUISIçãO DE TUBOS DE METALON A SEREM UTILIZADOS EM CERCA DE FECHAMENTO DA ENTRADA DESTA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 11/2024 CAFÉ E AÇÚCAR</t>
+  </si>
+  <si>
+    <t>11/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000003/2024 -  A AQUISIçãO DE GêNEROS ALIMENTíCIOS – CAFé E AçúCAR, DESTINADOS A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE  N° 001/2024 CONTRATO DE LOCAÇÃO</t>
+  </si>
+  <si>
+    <t>OBJETO DA PRESENTE DEMANDA NãO SE TRATA DE QUALQUER  CONTRATAçãO, ONDE QUALQUER IMóVEL LOCADO SATISFARIA AS NECESSIDADES DA  DEFENSORIA PúBLICA</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 002/2024 CONTRATAÇÃO JORNALISTA PALESTRANTE</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000009/2024 - CONTRATAÇÃO DO JORNALISTA  PALESTRANTE PARA O EVENTO "DEFENSORIA PÚBLICA : 65 ANOS DE ACESSO GRATUÍTO à JUSTIÇA NA PARAÍBA". A PALESTRA INTITULADA "JORNALISMO E GARANTIA DA DIREITOS"! COM DATA NO DIA 18 DE ABRIL DE 2024, NO AUDITÓRIO DA DEFENSORIA PÚBICA DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>PE Nº 003/2024-GERENCIAMENTO DE OFICINAS MECÂNICAS</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000015/2024 - SERVIçOS, DE FORMA CONTíNUA, POR MEIO DE SISTEMA INFORMATIZADO, DE ADMINISTRAçãO E GERENCIAMENTO DE MANUTENçãO PREVENTIVA E CORRETIVA DOS VEíCULOS DA FROTA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, COM FORNECIMENTO DE PEçAS, PNEUS, ACESSóRIOS, COMPONENTES E MATERIAIS RECOMENDADOS PELOS FABRICANTES, ALéM DE REBOQUE POR GUINCHO.</t>
+  </si>
+  <si>
+    <t>II CONCURSO PÚBLICO PARA INGRESSO NA CLASSE INICIAL DA CARREIRA DE DEFENSOR(A)  PÚBLICO(A) DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA</t>
+  </si>
+  <si>
+    <t>26/01/2022</t>
+  </si>
+  <si>
+    <t>O CONSELHO SUPERIOR DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA - CSDPE-PB, NO USO DAS ATRIBUIçõES LEGAIS, TENDO EM rnVISTA O DISPOSTO NO ART, 134, $1º, DA CONSTITUIçãO FEDERAL, NO ART. 140, PARáGRAFO úNICO, DA CONSTITUIçãO ESTADUAL DA PARAíBA, E NOS ARTS. 18, XXXI, 26, rnXIL, 55, 56, 57, 58, 59, 71, PARáGRAFO úNICO, E 159, TODOS DA LEI COMPLEMENTAR ESTADUAL Nº 104, DE 23 DE MAIO DE 2012 COM REDAçãO ALTERADA PELA LEI rnCOMPLEMENTAR Nº. 169/2021, BEM COMO O QUE PRESCREVE A DELIBERAçãO CS/DPPB Nº 003/ 2021 - TORNA PúBLICA A ABERTURA DE INSCRIçõES PARA A rnREALIZAçãO DO IL CONCURSO PúBLICO PARA O PROVIMENTO DE CARGOS DA CARREIRA DE DEFENSOR(A) PúBLICO(A) DO ESTADO DA PARAíBA, O QUAL SERá REGIDO DE rnACORDO COM AS INSTRUçõES DESTE EDITAL.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 21/2024 MATERIAL DE LIMPEZA E HIGIêNE</t>
+  </si>
+  <si>
+    <t>21/2024</t>
+  </si>
+  <si>
+    <t>06/06/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000021/2024 - AQUISIÇÃO  DA MATERIAL DE HIGIENE E  LIMPEZA PARA A DEFENSORIA  PUBLICA DO ESTADO DA PARAÍBA-DPPB E DEMAIS COMARCAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 22/2024 MATERIAL DE EXPEDIENTE</t>
+  </si>
+  <si>
+    <t>22/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000022/2024 - AQUISIÇÃO DE MATERIAL DE EXPEDIENTE PARA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA-DPPB E DEMAIS COMARCAS.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE N° 003/2024 PLATAFORMA DE PESQUISA JURIDICA</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000018/2024 CONTRATAçãO DE SERVIçO ESPECIALIZADO, VISANDO O ACESSO ILIMITADO A TODO O CONTEúDO DA PLATAFORMA, A EXEMPLO DE CONSULTAS, A CóPIA DE DECISõES JUDICIAS (SENTENçA / ACóRDãO), DOWNLOAD DE JURISPRUDêNCIA, DIáRIOS OFICIAIS, MODELOS E PEçAS, LEITURA DE REVISTA DOS TRIBUNAIS, BUSCA POR CONTEúDO DENTRO DAS OBRAS, ALéM DE ACOMPANHAMENTO E CONSULTAS PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE N°06/2024 CONGRESSO</t>
+  </si>
+  <si>
+    <t>06/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000025/2024 - XVIII INSCRIÇÃO PARA O CONGRESSO BRASILEIRO DOS ASSESSORES DE COMUNICAÇÃO DO SISTEMA DE JUSTIÇA(CONBRASCON).</t>
+  </si>
+  <si>
+    <t>DISPENSA  N°19/2024 RECARGA DE EXTINTORES</t>
+  </si>
+  <si>
+    <t>19/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000019/2024 - CONTRATAçãO DE EMPRESA ESPECIALIZADA NA MANUTENçãO, RECARGA, SUBSTITUIçãO, INSTALAçãO E SINALIZAçãO DE EXTINTORES, EM ATENDIMENTO AS NECESSIDADES DEMANDADAS PELA SEDE E DEMAIS UNIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA – DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 20/2024 AQUISIçãO DE EXTINTOR</t>
+  </si>
+  <si>
+    <t>20/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000020/2024 - AQUISIçãO DE EXTINTORES, EM ATENDIMENTO AS NECESSIDADES DEMANDADAS PELA SEDE E DEMAIS UNIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA – DPPB.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 23/2024 AQUISIÇÃO DE CADEIRAS-FUNDO DA DPPB</t>
+  </si>
+  <si>
+    <t>23/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000023/2024 -  AQUISIçãO DE CADEIRAS DE PLáSTICO PARA UTILIZAçãO EM EVENTOS E AçõES SOCIAIS DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 24/2024 SERVIçO DE SEGURANçA ELETRONICA</t>
+  </si>
+  <si>
+    <t>24/2024</t>
+  </si>
+  <si>
+    <t>13/06/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000026/2024 - CONTRATAçãO DE EMPRESA ESPECIALIZADA NO SERVIçOS DE SEGURANçA ELETRôNICA E VIDEOMONITORAMENTO PARA ATENDER àS NECESSIDADES DO NúCLEO E SEDE ADMINISTRATIVA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA (DPPB),</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 005/2024 CURSO CAPACITAÇÃO</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000024/2024 - CONTRATAçãO DE EMPRESA TENDO EM VISTA CURSO DE ELABORAçãO DOS INSTRUMENTOS DE PLANEJAMENTO DA CONTRATAçãO PERíODO 03 A 05 DE JUNHO DO CORRENTE ANO.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 01/2024 AQUISICAO DE RADIO COMUNICADOR-FUNDO DA DPPB</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000027/2024 -AQUISIçãO DE RADIO COMUNICADOR PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PúBLICA DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 15/2024 SERVIÇO MAESTRO CORALISTA-FUNDO DA DPPB</t>
+  </si>
+  <si>
+    <t>15/2024</t>
+  </si>
+  <si>
+    <t>25/03/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000010/2024-  CONTRATAçãO DE EMPRESA ESPECIALIZADA PARA DISPONIBILIZAçãO DE UM REGENTE CORALISTA.</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000010/2024- CONTRATAçãO DE EMPRESA ESPECIALIZADA PARA DISPONIBILIZAçãO DE UM REGENTE CORALISTA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 26/2024 AQUISIçãO DE PLACAS DE TOMBAMENTO</t>
+  </si>
+  <si>
+    <t>26/2024</t>
+  </si>
+  <si>
+    <t>08/07/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000032/2024 - AQUISIçãO DE PLACAS DE IDENTIFICAçãO PARA TOMBAMENTO DE BENS PERMANENTES PERTENCENTES A DEFENSORIA PúBLICA DO ESTADO DA PARAíBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 02/2024 AQUISIÇÃO DE VENTILADORES DE PAREDE-FUNDO DA DPPB</t>
+  </si>
+  <si>
+    <t>02/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000030/2024 - AQUISIçãO DE MáQUINAS, UTENSíLIOS E EQUIPAMENTOS DIVERSOS (VENTILADORES DE PAREDE 60CM).</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 03/2024 AQUISIÇÃO DE BEBEDOUROS-FUNDO DA DPPB</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000031/2024 - AQUISIçãO DE BEBEDOUROS PARA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA – DPPB.</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE Nº 003/2024 LOCAÇÃO DE IMOVEL DE PICUI</t>
+  </si>
+  <si>
+    <t>12/07/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000033/2024- LOCAÇÃO DE IMOVÉL PARA FUNCIONAMENTO DO NÚCLEO DE ATENDIMENTO DA DEFENSORIA PÚBLIDA EM PICUÍ/PB.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°28/2024 AQUISIÇÃO DE MATERIAL DE PROTEÇÃO E SEGURANÇA</t>
+  </si>
+  <si>
+    <t>28/2024</t>
+  </si>
+  <si>
+    <t>17/07/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000034/2024-  AQUISIçãO DE MATERIAL DE PROTEçãO E SEGURANçA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°27/2024 AQUISIçãO DE MATERIAL DE CONSTRUçãO-FERRAMENTAS</t>
+  </si>
+  <si>
+    <t>27/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000035/2024-  AQUISIçãO DE MATERIAL DE CONSTRUçãO - FERRAMENTAS.</t>
+  </si>
+  <si>
+    <t>DISPENSA N°04/2024  AQUISIçãO DE MATERIAL DE CONSTRUÇÃO - MÁQUINAS, UTENSÍLIOS E EQUIPAMENTOS DIVERSOS.</t>
+  </si>
+  <si>
+    <t>04/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000036/2024- AQUISIçãO DE MATERIAL DE CONSTRUÇÃO - MÁQUINAS, UTENSÍLIOS E EQUIPAMENTOS DIVERSOS.</t>
+  </si>
+  <si>
+    <t>MANUTENçAO DE VEíCULOS</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000015/2024-rnCONTRATAçãO DE SERVIçOS, DE FORMA CONTíNUA, POR MEIO DE SISTEMA INFORMATIZADO, DE ADMINISTRAçãO E GERENCIAMENTO DE MANUTENçãO PREVENTIVA E CORRETIVA DOS VEíCULOS DA FROTA DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, COM FORNECIMENTO DE PEçAS, PNEUS, ACESSóRIOS, COMPONENTES E MATERIAIS RECOMENDADOS PELOS FABRICANTES, ALéM DE REBOQUE POR GUINCHO.</t>
+  </si>
+  <si>
+    <t>DISPENSA N ° 29 AQUISIÇÃO DE MATERIAL DE COZINHA</t>
+  </si>
+  <si>
+    <t>29/07/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000037/2024- AQUISIÇÃO DE MATERIAL DE COZINHARNRN</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 25 AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO</t>
+  </si>
+  <si>
+    <t>30/07/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000038/2024-RNAQUISIçãO DE MATERIAL DE CONSTRUçãO PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PUBLICA DA PARAÍBA.</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 16/2024 CONTRATAçãO MESTRE DE CERIMONIA</t>
+  </si>
+  <si>
+    <t>16/2024</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000011/2024-CONTRATAçãO DO MESTRE DE CERIMôNIA, ESPECIALISTA EM EVENTOS, PARA CONDUçãO DE SOLENIDADE DE POSSE DE DEFENSORAS E DEFENSORES PúBLICOS CONCURSADOS DO ESTADO DA PARAíBA.RNRN</t>
+  </si>
+  <si>
+    <t>DISPENSA N° 30/2024 SERVIçO DE VIGILâNCIA ELETRôNICA - PATOS</t>
+  </si>
+  <si>
+    <t>ID CONTRATAçãO PNCP: 10733319000180-1-000039/2024-RNCONTRATAçãO DE EMPRESA ESPECIALIZADA EM SERVIçOS DE SEGURANçA ELETRôNICA PATOS.</t>
+  </si>
+  <si>
+    <t>ADESAO ARP N° 01/2024 AQUISICAO DE COMPUTADOR BASICO</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>ADESAO ARP N° 01/2024 AQUISICAO DE VENTILADORES</t>
+  </si>
+  <si>
+    <t>ADESAO ARP N° 02/2024 AQUISICAO DE MONITORES</t>
+  </si>
+  <si>
+    <t>15/09/2024</t>
+  </si>
+  <si>
+    <t>07/09/2024</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MICROCOMPUTADOR DESKTOP.</t>
+  </si>
+  <si>
+    <t>ADESAO ARP N° 02/2024 AQUISICAO DE MONITOR</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE MONITOR 23,8 LG.</t>
+  </si>
+  <si>
+    <t>ADESAO ARP N° 03/2024 AQUISICAO DE NOTEBOOK</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE NOTEBOOK BÁSICO LENOVO.</t>
+  </si>
+  <si>
+    <t>DISPEBSA N º 34/2024 CONTRATAçãO DE SERVIÇOS ADMINISTRATIVO</t>
+  </si>
+  <si>
+    <t>34/2024</t>
+  </si>
+  <si>
+    <t>07/11/2024</t>
+  </si>
+  <si>
+    <t>CONTRATAçãO DE PESSOA JURíDICA PARA EXECUçãO DE SERVIçO DE PREPARAçãO DE DOCUMENTOS E SERVIçOS ESPECIALIZADOS DE APOIO ADMINISTRATIVO. RNID CONTRATAçãO PNCP: 10733319000180-1-000048/2024RN</t>
+  </si>
+  <si>
+    <t>PE Nº 007/2025- AUDIOVISUAIS</t>
+  </si>
+  <si>
+    <t>A P A PROMOÇÕES E EVENTOS LTDA</t>
+  </si>
+  <si>
+    <t>41.162.042/0001-06</t>
+  </si>
+  <si>
+    <t>R$ 279.999,00</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE SONORIZAÇÃO, ILUMINAÇÃO, TRANSMISSÃO AO VIVO (STREAMING) E PRODUÇÃO AUDIOVISUAL PARA EVENTOS INSTITUCIONAIS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+	Id contratação PNCP: 10733319000180-1-000017/2026</t>
+  </si>
+  <si>
+    <t>DE N° 011/2026- ARTIGOS PERSONALIZADOS</t>
+  </si>
+  <si>
+    <t>011/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>SD COMÉRCIO DE ARTIGOS DE BRINDES ES SERVIÇOS  GRÁFICOS LTDA</t>
+  </si>
+  <si>
+    <t>R$ 11.190,00</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para fornecimento de materiais gráficos e institucionais personalizados, destinados ao atendimento das demandas da Defensoria Pública do Estado da Paraíba.
+	Id contratação PNCP: 10733319000180-1-000022/2026 
+	https://pncp.gov.br/app/editais/10733319000180/2026/22</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 008/2026- SSD</t>
+  </si>
+  <si>
+    <t>16/05/2026</t>
+  </si>
+  <si>
+    <t>ADRIANO DE ALEXANDRIA DE OLIVEIRA</t>
+  </si>
+  <si>
+    <t>40.290.899/0001-49</t>
+  </si>
+  <si>
+    <t>R$ 57.500,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE HDS SSD DE 240 GB PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+	Id contratação PNCP: 10733319000180-1-000019/2026 
+	https://pncp.gov.br/app/editais/10733319000180/2026/19</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>DE N° 012/2026- LOCAÇAO DE ESPAÇO PARA EVENTO</t>
+  </si>
+  <si>
+    <t>012/2026</t>
+  </si>
+  <si>
+    <t>14/05/2026</t>
+  </si>
+  <si>
+    <t>PÉROLA RECEPÇÕES LTDA</t>
+  </si>
+  <si>
+    <t>08.349.118/0001-31</t>
+  </si>
+  <si>
+    <t>R$ 28.750,00</t>
+  </si>
+  <si>
+    <t>Contratação de serviço integrado para realização da programação institucional alusiva ao Dia do Defensor Público, incluindo disponibilização de espaço físico com capacidade total para aproximadamente 330 (trezentos e trinta) pessoas, contemplando estrutura de apoio, climatização, mobiliário, sonorização, organização do ambiente, solenidade para aproximadamente 180 (cento e oitenta) participantes e almoço comemorativo com buffet para aproximadamente 150 (cento e cinquenta) participantes.
+	Id contratação PNCP: 10733319000180-1-000027/2026 
+	https://pncp.gov.br/app/editais/10733319000180/2026/27</t>
+  </si>
+  <si>
+    <t>INEX N° 001/2026-SIMPOSIO</t>
+  </si>
+  <si>
+    <t>06/03/2026</t>
+  </si>
+  <si>
+    <t>EULINA MARIA BARBOSA</t>
+  </si>
+  <si>
+    <t>26.067.999/0001-80</t>
+  </si>
+  <si>
+    <t>R$ 745,00</t>
+  </si>
+  <si>
+    <t>Inscrições para os servidores da Defensoria Pública do Estado da Paraíba no 2º Simpósio Paraibano de Fortalecimento do Sistema de Garantia de Direitos, que ocorrerá de 14 e 15 de abril de 2026, em João Pessoa -PB.
+	Id contratação PNCP: 10733319000180-1-000012/2026</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>INEX N° 002/2026- CURSO 14133</t>
+  </si>
+  <si>
+    <t>PUBLIC THINKER TREINAMENTOS E CAPACITAÇÕES LTDA</t>
+  </si>
+  <si>
+    <t>36.338.049/0001-04</t>
+  </si>
+  <si>
+    <t>R$ 19.040,00</t>
+  </si>
+  <si>
+    <t>Curso Completo da Nova Lei de Licitações e Contratos (Lei nº 14.133/2021) - planejamento, seleção, contratação direta, gestão e fiscalização, que ocorrerá de 05 a 07 de maio de 2026, em João Pessoa - PB.
+	Id contratação PNCP: 10733319000180-1-000021/2026</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2736,51 +8960,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J141"/>
+  <dimension ref="A1:J793"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -7011,293 +13235,16597 @@
       </c>
       <c r="G133" t="s">
         <v>667</v>
       </c>
       <c r="H133" t="s">
         <v>721</v>
       </c>
       <c r="I133" t="s">
         <v>722</v>
       </c>
       <c r="J133" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
         <v>29</v>
       </c>
       <c r="B134" t="s">
         <v>723</v>
       </c>
       <c r="C134" t="s">
         <v>709</v>
       </c>
       <c r="D134" t="s">
-        <v>155</v>
+        <v>724</v>
       </c>
       <c r="E134" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F134" t="s">
-        <v>24</v>
+        <v>725</v>
       </c>
       <c r="G134" t="s">
-        <v>47</v>
+        <v>726</v>
       </c>
       <c r="H134" t="s">
-        <v>53</v>
+        <v>727</v>
       </c>
       <c r="I134" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="J134" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
         <v>29</v>
       </c>
       <c r="B135" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="C135" t="s">
         <v>716</v>
       </c>
       <c r="D135" t="s">
-        <v>155</v>
+        <v>730</v>
       </c>
       <c r="E135" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F135" t="s">
-        <v>24</v>
+        <v>731</v>
       </c>
       <c r="G135" t="s">
-        <v>47</v>
+        <v>732</v>
       </c>
       <c r="H135" t="s">
-        <v>53</v>
+        <v>499</v>
       </c>
       <c r="I135" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="J135" t="s">
-        <v>727</v>
+        <v>734</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>29</v>
+        <v>349</v>
       </c>
       <c r="B136" t="s">
-        <v>728</v>
+        <v>735</v>
       </c>
       <c r="C136" t="s">
-        <v>716</v>
+        <v>657</v>
       </c>
       <c r="D136" t="s">
-        <v>155</v>
+        <v>736</v>
       </c>
       <c r="E136" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F136" t="s">
-        <v>24</v>
+        <v>737</v>
       </c>
       <c r="G136" t="s">
-        <v>47</v>
+        <v>738</v>
       </c>
       <c r="H136" t="s">
-        <v>53</v>
+        <v>739</v>
       </c>
       <c r="I136" t="s">
-        <v>726</v>
+        <v>740</v>
       </c>
       <c r="J136" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>349</v>
+        <v>29</v>
       </c>
       <c r="B137" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="C137" t="s">
-        <v>657</v>
+        <v>743</v>
       </c>
       <c r="D137" t="s">
-        <v>731</v>
+        <v>744</v>
       </c>
       <c r="E137" t="s">
         <v>14</v>
       </c>
       <c r="F137" t="s">
-        <v>732</v>
+        <v>745</v>
       </c>
       <c r="G137" t="s">
-        <v>733</v>
+        <v>746</v>
       </c>
       <c r="H137" t="s">
-        <v>734</v>
+        <v>747</v>
       </c>
       <c r="I137" t="s">
-        <v>735</v>
+        <v>748</v>
       </c>
       <c r="J137" t="s">
-        <v>736</v>
+        <v>749</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
         <v>29</v>
       </c>
       <c r="B138" t="s">
-        <v>737</v>
+        <v>750</v>
       </c>
       <c r="C138" t="s">
-        <v>738</v>
+        <v>751</v>
       </c>
       <c r="D138" t="s">
-        <v>739</v>
+        <v>752</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
       <c r="F138" t="s">
-        <v>740</v>
+        <v>753</v>
       </c>
       <c r="G138" t="s">
-        <v>741</v>
+        <v>754</v>
       </c>
       <c r="H138" t="s">
-        <v>742</v>
+        <v>755</v>
       </c>
       <c r="I138" t="s">
-        <v>743</v>
+        <v>756</v>
       </c>
       <c r="J138" t="s">
-        <v>744</v>
+        <v>757</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>29</v>
       </c>
       <c r="B139" t="s">
-        <v>745</v>
+        <v>758</v>
       </c>
       <c r="C139" t="s">
-        <v>746</v>
+        <v>759</v>
       </c>
       <c r="D139" t="s">
         <v>155</v>
       </c>
       <c r="E139" t="s">
         <v>23</v>
       </c>
       <c r="F139" t="s">
         <v>24</v>
       </c>
       <c r="G139" t="s">
         <v>47</v>
       </c>
       <c r="H139" t="s">
         <v>53</v>
       </c>
       <c r="I139" t="s">
-        <v>747</v>
+        <v>760</v>
       </c>
       <c r="J139" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
         <v>29</v>
       </c>
       <c r="B140" t="s">
-        <v>749</v>
+        <v>761</v>
       </c>
       <c r="C140" t="s">
-        <v>750</v>
+        <v>762</v>
       </c>
       <c r="D140" t="s">
-        <v>155</v>
+        <v>763</v>
       </c>
       <c r="E140" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F140" t="s">
-        <v>24</v>
+        <v>764</v>
       </c>
       <c r="G140" t="s">
-        <v>47</v>
+        <v>754</v>
       </c>
       <c r="H140" t="s">
-        <v>53</v>
+        <v>765</v>
       </c>
       <c r="I140" t="s">
-        <v>751</v>
+        <v>766</v>
       </c>
       <c r="J140" t="s">
-        <v>748</v>
+        <v>757</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
         <v>29</v>
       </c>
       <c r="B141" t="s">
-        <v>752</v>
+        <v>767</v>
       </c>
       <c r="C141" t="s">
-        <v>753</v>
+        <v>768</v>
       </c>
       <c r="D141" t="s">
-        <v>155</v>
+        <v>769</v>
       </c>
       <c r="E141" t="s">
         <v>23</v>
       </c>
       <c r="F141" t="s">
         <v>24</v>
       </c>
       <c r="G141" t="s">
         <v>47</v>
       </c>
       <c r="H141" t="s">
         <v>53</v>
       </c>
       <c r="I141" t="s">
+        <v>770</v>
+      </c>
+      <c r="J141" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10">
+      <c r="A142" t="s">
+        <v>10</v>
+      </c>
+      <c r="B142" t="s">
+        <v>772</v>
+      </c>
+      <c r="C142" t="s">
+        <v>743</v>
+      </c>
+      <c r="D142" t="s">
+        <v>155</v>
+      </c>
+      <c r="E142" t="s">
+        <v>122</v>
+      </c>
+      <c r="F142" t="s">
+        <v>24</v>
+      </c>
+      <c r="G142" t="s">
+        <v>47</v>
+      </c>
+      <c r="H142" t="s">
+        <v>53</v>
+      </c>
+      <c r="I142" t="s">
+        <v>773</v>
+      </c>
+      <c r="J142" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10">
+      <c r="A143" t="s">
+        <v>775</v>
+      </c>
+      <c r="B143" t="s">
+        <v>776</v>
+      </c>
+      <c r="C143" t="s">
+        <v>777</v>
+      </c>
+      <c r="D143" t="s">
+        <v>778</v>
+      </c>
+      <c r="E143" t="s">
+        <v>14</v>
+      </c>
+      <c r="H143" t="s">
+        <v>53</v>
+      </c>
+      <c r="I143" t="s">
+        <v>779</v>
+      </c>
+      <c r="J143" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" t="s">
+        <v>775</v>
+      </c>
+      <c r="B144" t="s">
+        <v>781</v>
+      </c>
+      <c r="C144" t="s">
+        <v>782</v>
+      </c>
+      <c r="D144" t="s">
+        <v>783</v>
+      </c>
+      <c r="E144" t="s">
+        <v>14</v>
+      </c>
+      <c r="H144" t="s">
+        <v>53</v>
+      </c>
+      <c r="I144" t="s">
+        <v>784</v>
+      </c>
+      <c r="J144" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10">
+      <c r="A145" t="s">
+        <v>775</v>
+      </c>
+      <c r="H145" t="s">
+        <v>53</v>
+      </c>
+      <c r="J145" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" t="s">
+        <v>775</v>
+      </c>
+      <c r="B146" t="s">
+        <v>785</v>
+      </c>
+      <c r="C146" t="s">
+        <v>786</v>
+      </c>
+      <c r="D146" t="s">
+        <v>787</v>
+      </c>
+      <c r="E146" t="s">
+        <v>14</v>
+      </c>
+      <c r="H146" t="s">
+        <v>53</v>
+      </c>
+      <c r="I146" t="s">
+        <v>788</v>
+      </c>
+      <c r="J146" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" t="s">
+        <v>775</v>
+      </c>
+      <c r="D147" t="s">
+        <v>789</v>
+      </c>
+      <c r="H147" t="s">
+        <v>53</v>
+      </c>
+      <c r="J147" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" t="s">
+        <v>775</v>
+      </c>
+      <c r="B148" t="s">
+        <v>790</v>
+      </c>
+      <c r="C148" t="s">
+        <v>791</v>
+      </c>
+      <c r="D148" t="s">
+        <v>792</v>
+      </c>
+      <c r="E148" t="s">
+        <v>14</v>
+      </c>
+      <c r="H148" t="s">
+        <v>53</v>
+      </c>
+      <c r="I148" t="s">
+        <v>793</v>
+      </c>
+      <c r="J148" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10">
+      <c r="A149" t="s">
+        <v>775</v>
+      </c>
+      <c r="B149" t="s">
+        <v>794</v>
+      </c>
+      <c r="C149" t="s">
+        <v>795</v>
+      </c>
+      <c r="D149" t="s">
+        <v>796</v>
+      </c>
+      <c r="H149" t="s">
+        <v>53</v>
+      </c>
+      <c r="I149" t="s">
+        <v>797</v>
+      </c>
+      <c r="J149" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" t="s">
+        <v>775</v>
+      </c>
+      <c r="B150" t="s">
+        <v>798</v>
+      </c>
+      <c r="C150" t="s">
+        <v>799</v>
+      </c>
+      <c r="D150" t="s">
+        <v>800</v>
+      </c>
+      <c r="H150" t="s">
+        <v>53</v>
+      </c>
+      <c r="I150" t="s">
+        <v>801</v>
+      </c>
+      <c r="J150" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" t="s">
+        <v>775</v>
+      </c>
+      <c r="B151" t="s">
+        <v>802</v>
+      </c>
+      <c r="C151" t="s">
+        <v>803</v>
+      </c>
+      <c r="D151" t="s">
+        <v>804</v>
+      </c>
+      <c r="H151" t="s">
+        <v>53</v>
+      </c>
+      <c r="I151" t="s">
+        <v>805</v>
+      </c>
+      <c r="J151" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" t="s">
+        <v>775</v>
+      </c>
+      <c r="B152" t="s">
+        <v>806</v>
+      </c>
+      <c r="C152" t="s">
+        <v>795</v>
+      </c>
+      <c r="D152" t="s">
+        <v>796</v>
+      </c>
+      <c r="E152" t="s">
+        <v>14</v>
+      </c>
+      <c r="H152" t="s">
+        <v>53</v>
+      </c>
+      <c r="I152" t="s">
+        <v>807</v>
+      </c>
+      <c r="J152" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" t="s">
+        <v>775</v>
+      </c>
+      <c r="B153" t="s">
+        <v>808</v>
+      </c>
+      <c r="C153" t="s">
+        <v>809</v>
+      </c>
+      <c r="D153" t="s">
+        <v>810</v>
+      </c>
+      <c r="E153" t="s">
+        <v>14</v>
+      </c>
+      <c r="H153" t="s">
+        <v>53</v>
+      </c>
+      <c r="I153" t="s">
+        <v>811</v>
+      </c>
+      <c r="J153" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10">
+      <c r="A154" t="s">
+        <v>775</v>
+      </c>
+      <c r="B154" t="s">
+        <v>812</v>
+      </c>
+      <c r="C154" t="s">
+        <v>813</v>
+      </c>
+      <c r="D154" t="s">
+        <v>814</v>
+      </c>
+      <c r="E154" t="s">
+        <v>14</v>
+      </c>
+      <c r="H154" t="s">
+        <v>53</v>
+      </c>
+      <c r="I154" t="s">
+        <v>815</v>
+      </c>
+      <c r="J154" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10">
+      <c r="A155" t="s">
+        <v>775</v>
+      </c>
+      <c r="B155" t="s">
+        <v>816</v>
+      </c>
+      <c r="C155" t="s">
+        <v>782</v>
+      </c>
+      <c r="D155" t="s">
+        <v>783</v>
+      </c>
+      <c r="E155" t="s">
+        <v>14</v>
+      </c>
+      <c r="H155" t="s">
+        <v>53</v>
+      </c>
+      <c r="I155" t="s">
+        <v>817</v>
+      </c>
+      <c r="J155" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" t="s">
+        <v>775</v>
+      </c>
+      <c r="B156" t="s">
+        <v>818</v>
+      </c>
+      <c r="C156" t="s">
+        <v>777</v>
+      </c>
+      <c r="D156" t="s">
+        <v>819</v>
+      </c>
+      <c r="H156" t="s">
+        <v>53</v>
+      </c>
+      <c r="I156" t="s">
+        <v>820</v>
+      </c>
+      <c r="J156" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10">
+      <c r="A157" t="s">
+        <v>775</v>
+      </c>
+      <c r="B157" t="s">
+        <v>821</v>
+      </c>
+      <c r="C157" t="s">
+        <v>777</v>
+      </c>
+      <c r="D157" t="s">
+        <v>778</v>
+      </c>
+      <c r="E157" t="s">
+        <v>822</v>
+      </c>
+      <c r="H157" t="s">
+        <v>53</v>
+      </c>
+      <c r="I157" t="s">
+        <v>823</v>
+      </c>
+      <c r="J157" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" t="s">
+        <v>775</v>
+      </c>
+      <c r="B158" t="s">
+        <v>794</v>
+      </c>
+      <c r="C158" t="s">
+        <v>795</v>
+      </c>
+      <c r="D158" t="s">
+        <v>824</v>
+      </c>
+      <c r="H158" t="s">
+        <v>53</v>
+      </c>
+      <c r="I158" t="s">
+        <v>825</v>
+      </c>
+      <c r="J158" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" t="s">
+        <v>775</v>
+      </c>
+      <c r="B159" t="s">
+        <v>826</v>
+      </c>
+      <c r="C159" t="s">
+        <v>827</v>
+      </c>
+      <c r="D159" t="s">
+        <v>828</v>
+      </c>
+      <c r="H159" t="s">
+        <v>53</v>
+      </c>
+      <c r="I159" t="s">
+        <v>829</v>
+      </c>
+      <c r="J159" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" t="s">
+        <v>775</v>
+      </c>
+      <c r="B160" t="s">
+        <v>830</v>
+      </c>
+      <c r="C160" t="s">
+        <v>786</v>
+      </c>
+      <c r="D160" t="s">
+        <v>787</v>
+      </c>
+      <c r="E160" t="s">
+        <v>14</v>
+      </c>
+      <c r="H160" t="s">
+        <v>53</v>
+      </c>
+      <c r="I160" t="s">
+        <v>831</v>
+      </c>
+      <c r="J160" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10">
+      <c r="A161" t="s">
+        <v>775</v>
+      </c>
+      <c r="B161" t="s">
+        <v>832</v>
+      </c>
+      <c r="C161" t="s">
+        <v>833</v>
+      </c>
+      <c r="D161" t="s">
+        <v>834</v>
+      </c>
+      <c r="H161" t="s">
+        <v>53</v>
+      </c>
+      <c r="I161" t="s">
+        <v>835</v>
+      </c>
+      <c r="J161" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" t="s">
+        <v>775</v>
+      </c>
+      <c r="B162" t="s">
+        <v>836</v>
+      </c>
+      <c r="C162" t="s">
+        <v>837</v>
+      </c>
+      <c r="D162" t="s">
+        <v>838</v>
+      </c>
+      <c r="H162" t="s">
+        <v>53</v>
+      </c>
+      <c r="I162" t="s">
+        <v>839</v>
+      </c>
+      <c r="J162" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" t="s">
+        <v>775</v>
+      </c>
+      <c r="B163" t="s">
+        <v>840</v>
+      </c>
+      <c r="C163" t="s">
+        <v>841</v>
+      </c>
+      <c r="D163" t="s">
+        <v>842</v>
+      </c>
+      <c r="E163" t="s">
+        <v>14</v>
+      </c>
+      <c r="H163" t="s">
+        <v>53</v>
+      </c>
+      <c r="I163" t="s">
+        <v>843</v>
+      </c>
+      <c r="J163" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" t="s">
+        <v>775</v>
+      </c>
+      <c r="B164" t="s">
+        <v>844</v>
+      </c>
+      <c r="C164" t="s">
+        <v>845</v>
+      </c>
+      <c r="D164" t="s">
+        <v>846</v>
+      </c>
+      <c r="E164" t="s">
+        <v>14</v>
+      </c>
+      <c r="H164" t="s">
+        <v>53</v>
+      </c>
+      <c r="I164" t="s">
+        <v>847</v>
+      </c>
+      <c r="J164" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" t="s">
+        <v>775</v>
+      </c>
+      <c r="B165" t="s">
+        <v>848</v>
+      </c>
+      <c r="C165" t="s">
+        <v>849</v>
+      </c>
+      <c r="D165" t="s">
+        <v>850</v>
+      </c>
+      <c r="E165" t="s">
+        <v>14</v>
+      </c>
+      <c r="H165" t="s">
+        <v>53</v>
+      </c>
+      <c r="I165" t="s">
+        <v>851</v>
+      </c>
+      <c r="J165" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10">
+      <c r="A166" t="s">
+        <v>775</v>
+      </c>
+      <c r="B166" t="s">
+        <v>852</v>
+      </c>
+      <c r="C166" t="s">
+        <v>803</v>
+      </c>
+      <c r="D166" t="s">
+        <v>804</v>
+      </c>
+      <c r="E166" t="s">
+        <v>14</v>
+      </c>
+      <c r="H166" t="s">
+        <v>53</v>
+      </c>
+      <c r="I166" t="s">
+        <v>853</v>
+      </c>
+      <c r="J166" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10">
+      <c r="A167" t="s">
+        <v>775</v>
+      </c>
+      <c r="B167" t="s">
+        <v>854</v>
+      </c>
+      <c r="C167" t="s">
+        <v>799</v>
+      </c>
+      <c r="D167" t="s">
+        <v>800</v>
+      </c>
+      <c r="E167" t="s">
+        <v>14</v>
+      </c>
+      <c r="H167" t="s">
+        <v>53</v>
+      </c>
+      <c r="I167" t="s">
+        <v>855</v>
+      </c>
+      <c r="J167" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" t="s">
+        <v>775</v>
+      </c>
+      <c r="B168" t="s">
+        <v>856</v>
+      </c>
+      <c r="C168" t="s">
+        <v>837</v>
+      </c>
+      <c r="D168" t="s">
+        <v>838</v>
+      </c>
+      <c r="E168" t="s">
+        <v>14</v>
+      </c>
+      <c r="H168" t="s">
+        <v>53</v>
+      </c>
+      <c r="I168" t="s">
+        <v>857</v>
+      </c>
+      <c r="J168" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10">
+      <c r="A169" t="s">
+        <v>775</v>
+      </c>
+      <c r="B169" t="s">
+        <v>858</v>
+      </c>
+      <c r="C169" t="s">
+        <v>859</v>
+      </c>
+      <c r="D169" t="s">
+        <v>860</v>
+      </c>
+      <c r="E169" t="s">
+        <v>14</v>
+      </c>
+      <c r="H169" t="s">
+        <v>53</v>
+      </c>
+      <c r="I169" t="s">
+        <v>861</v>
+      </c>
+      <c r="J169" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" t="s">
+        <v>775</v>
+      </c>
+      <c r="B170" t="s">
+        <v>862</v>
+      </c>
+      <c r="C170" t="s">
+        <v>863</v>
+      </c>
+      <c r="D170" t="s">
+        <v>864</v>
+      </c>
+      <c r="E170" t="s">
+        <v>14</v>
+      </c>
+      <c r="H170" t="s">
+        <v>53</v>
+      </c>
+      <c r="I170" t="s">
+        <v>865</v>
+      </c>
+      <c r="J170" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" t="s">
+        <v>775</v>
+      </c>
+      <c r="B171" t="s">
+        <v>866</v>
+      </c>
+      <c r="C171" t="s">
+        <v>867</v>
+      </c>
+      <c r="D171" t="s">
+        <v>868</v>
+      </c>
+      <c r="E171" t="s">
+        <v>14</v>
+      </c>
+      <c r="H171" t="s">
+        <v>53</v>
+      </c>
+      <c r="I171" t="s">
+        <v>869</v>
+      </c>
+      <c r="J171" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" t="s">
+        <v>775</v>
+      </c>
+      <c r="B172" t="s">
+        <v>870</v>
+      </c>
+      <c r="C172" t="s">
+        <v>809</v>
+      </c>
+      <c r="D172" t="s">
+        <v>810</v>
+      </c>
+      <c r="H172" t="s">
+        <v>53</v>
+      </c>
+      <c r="I172" t="s">
+        <v>871</v>
+      </c>
+      <c r="J172" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10">
+      <c r="A173" t="s">
+        <v>775</v>
+      </c>
+      <c r="B173" t="s">
+        <v>872</v>
+      </c>
+      <c r="C173" t="s">
+        <v>827</v>
+      </c>
+      <c r="D173" t="s">
+        <v>828</v>
+      </c>
+      <c r="E173" t="s">
+        <v>14</v>
+      </c>
+      <c r="H173" t="s">
+        <v>53</v>
+      </c>
+      <c r="I173" t="s">
+        <v>873</v>
+      </c>
+      <c r="J173" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" t="s">
+        <v>775</v>
+      </c>
+      <c r="B174" t="s">
+        <v>874</v>
+      </c>
+      <c r="C174" t="s">
+        <v>875</v>
+      </c>
+      <c r="D174" t="s">
+        <v>876</v>
+      </c>
+      <c r="E174" t="s">
+        <v>14</v>
+      </c>
+      <c r="H174" t="s">
+        <v>53</v>
+      </c>
+      <c r="I174" t="s">
+        <v>877</v>
+      </c>
+      <c r="J174" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" t="s">
+        <v>775</v>
+      </c>
+      <c r="B175" t="s">
+        <v>878</v>
+      </c>
+      <c r="C175" t="s">
+        <v>833</v>
+      </c>
+      <c r="D175" t="s">
+        <v>834</v>
+      </c>
+      <c r="E175" t="s">
+        <v>14</v>
+      </c>
+      <c r="H175" t="s">
+        <v>53</v>
+      </c>
+      <c r="I175" t="s">
+        <v>879</v>
+      </c>
+      <c r="J175" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" t="s">
+        <v>775</v>
+      </c>
+      <c r="B176" t="s">
+        <v>880</v>
+      </c>
+      <c r="D176" t="s">
+        <v>881</v>
+      </c>
+      <c r="H176" t="s">
+        <v>53</v>
+      </c>
+      <c r="I176" t="s">
+        <v>882</v>
+      </c>
+      <c r="J176" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" t="s">
+        <v>775</v>
+      </c>
+      <c r="B177" t="s">
+        <v>883</v>
+      </c>
+      <c r="C177" t="s">
+        <v>884</v>
+      </c>
+      <c r="D177" t="s">
+        <v>885</v>
+      </c>
+      <c r="E177" t="s">
+        <v>14</v>
+      </c>
+      <c r="H177" t="s">
+        <v>53</v>
+      </c>
+      <c r="I177" t="s">
+        <v>886</v>
+      </c>
+      <c r="J177" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10">
+      <c r="A178" t="s">
+        <v>775</v>
+      </c>
+      <c r="B178" t="s">
+        <v>887</v>
+      </c>
+      <c r="C178" t="s">
+        <v>813</v>
+      </c>
+      <c r="D178" t="s">
+        <v>814</v>
+      </c>
+      <c r="E178" t="s">
+        <v>14</v>
+      </c>
+      <c r="H178" t="s">
+        <v>53</v>
+      </c>
+      <c r="I178" t="s">
+        <v>888</v>
+      </c>
+      <c r="J178" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10">
+      <c r="A179" t="s">
+        <v>775</v>
+      </c>
+      <c r="B179" t="s">
+        <v>889</v>
+      </c>
+      <c r="D179" t="s">
+        <v>890</v>
+      </c>
+      <c r="H179" t="s">
+        <v>53</v>
+      </c>
+      <c r="I179" t="s">
+        <v>891</v>
+      </c>
+      <c r="J179" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" t="s">
+        <v>775</v>
+      </c>
+      <c r="B180" t="s">
+        <v>892</v>
+      </c>
+      <c r="D180" t="s">
+        <v>893</v>
+      </c>
+      <c r="H180" t="s">
+        <v>53</v>
+      </c>
+      <c r="I180" t="s">
+        <v>894</v>
+      </c>
+      <c r="J180" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10">
+      <c r="A181" t="s">
+        <v>775</v>
+      </c>
+      <c r="B181" t="s">
+        <v>895</v>
+      </c>
+      <c r="C181" t="s">
+        <v>896</v>
+      </c>
+      <c r="D181" t="s">
+        <v>897</v>
+      </c>
+      <c r="E181" t="s">
+        <v>14</v>
+      </c>
+      <c r="H181" t="s">
+        <v>53</v>
+      </c>
+      <c r="I181" t="s">
+        <v>898</v>
+      </c>
+      <c r="J181" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" t="s">
+        <v>775</v>
+      </c>
+      <c r="B182" t="s">
+        <v>899</v>
+      </c>
+      <c r="C182" t="s">
+        <v>900</v>
+      </c>
+      <c r="D182" t="s">
+        <v>901</v>
+      </c>
+      <c r="E182" t="s">
+        <v>14</v>
+      </c>
+      <c r="H182" t="s">
+        <v>53</v>
+      </c>
+      <c r="I182" t="s">
+        <v>902</v>
+      </c>
+      <c r="J182" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" t="s">
+        <v>775</v>
+      </c>
+      <c r="B183" t="s">
+        <v>903</v>
+      </c>
+      <c r="C183" t="s">
+        <v>904</v>
+      </c>
+      <c r="D183" t="s">
+        <v>905</v>
+      </c>
+      <c r="E183" t="s">
+        <v>14</v>
+      </c>
+      <c r="H183" t="s">
+        <v>53</v>
+      </c>
+      <c r="I183" t="s">
+        <v>906</v>
+      </c>
+      <c r="J183" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" t="s">
+        <v>775</v>
+      </c>
+      <c r="B184" t="s">
+        <v>907</v>
+      </c>
+      <c r="C184" t="s">
+        <v>791</v>
+      </c>
+      <c r="D184" t="s">
+        <v>792</v>
+      </c>
+      <c r="E184" t="s">
+        <v>250</v>
+      </c>
+      <c r="H184" t="s">
+        <v>53</v>
+      </c>
+      <c r="I184" t="s">
+        <v>908</v>
+      </c>
+      <c r="J184" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10">
+      <c r="A185" t="s">
+        <v>775</v>
+      </c>
+      <c r="B185" t="s">
+        <v>909</v>
+      </c>
+      <c r="C185" t="s">
+        <v>896</v>
+      </c>
+      <c r="D185" t="s">
+        <v>897</v>
+      </c>
+      <c r="E185" t="s">
+        <v>14</v>
+      </c>
+      <c r="H185" t="s">
+        <v>53</v>
+      </c>
+      <c r="I185" t="s">
+        <v>910</v>
+      </c>
+      <c r="J185" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" t="s">
+        <v>775</v>
+      </c>
+      <c r="B186" t="s">
+        <v>911</v>
+      </c>
+      <c r="C186" t="s">
+        <v>904</v>
+      </c>
+      <c r="D186" t="s">
+        <v>905</v>
+      </c>
+      <c r="E186" t="s">
+        <v>250</v>
+      </c>
+      <c r="H186" t="s">
+        <v>53</v>
+      </c>
+      <c r="I186" t="s">
+        <v>910</v>
+      </c>
+      <c r="J186" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" t="s">
+        <v>775</v>
+      </c>
+      <c r="B187" t="s">
+        <v>912</v>
+      </c>
+      <c r="C187" t="s">
+        <v>777</v>
+      </c>
+      <c r="D187" t="s">
+        <v>778</v>
+      </c>
+      <c r="E187" t="s">
+        <v>14</v>
+      </c>
+      <c r="H187" t="s">
+        <v>53</v>
+      </c>
+      <c r="I187" t="s">
+        <v>913</v>
+      </c>
+      <c r="J187" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" t="s">
+        <v>775</v>
+      </c>
+      <c r="B188" t="s">
+        <v>914</v>
+      </c>
+      <c r="C188" t="s">
+        <v>809</v>
+      </c>
+      <c r="D188" t="s">
+        <v>915</v>
+      </c>
+      <c r="E188" t="s">
+        <v>14</v>
+      </c>
+      <c r="H188" t="s">
+        <v>53</v>
+      </c>
+      <c r="I188" t="s">
+        <v>916</v>
+      </c>
+      <c r="J188" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" t="s">
+        <v>775</v>
+      </c>
+      <c r="B189" t="s">
+        <v>917</v>
+      </c>
+      <c r="C189" t="s">
+        <v>918</v>
+      </c>
+      <c r="D189" t="s">
+        <v>919</v>
+      </c>
+      <c r="E189" t="s">
+        <v>14</v>
+      </c>
+      <c r="H189" t="s">
+        <v>53</v>
+      </c>
+      <c r="I189" t="s">
+        <v>920</v>
+      </c>
+      <c r="J189" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10">
+      <c r="A190" t="s">
+        <v>775</v>
+      </c>
+      <c r="B190" t="s">
+        <v>921</v>
+      </c>
+      <c r="C190" t="s">
+        <v>922</v>
+      </c>
+      <c r="D190" t="s">
+        <v>923</v>
+      </c>
+      <c r="E190" t="s">
+        <v>14</v>
+      </c>
+      <c r="H190" t="s">
+        <v>53</v>
+      </c>
+      <c r="I190" t="s">
+        <v>924</v>
+      </c>
+      <c r="J190" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10">
+      <c r="A191" t="s">
+        <v>775</v>
+      </c>
+      <c r="B191" t="s">
+        <v>925</v>
+      </c>
+      <c r="C191" t="s">
+        <v>791</v>
+      </c>
+      <c r="D191" t="s">
+        <v>792</v>
+      </c>
+      <c r="E191" t="s">
+        <v>14</v>
+      </c>
+      <c r="H191" t="s">
+        <v>53</v>
+      </c>
+      <c r="I191" t="s">
+        <v>926</v>
+      </c>
+      <c r="J191" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" t="s">
+        <v>775</v>
+      </c>
+      <c r="B192" t="s">
+        <v>927</v>
+      </c>
+      <c r="D192" t="s">
+        <v>928</v>
+      </c>
+      <c r="E192" t="s">
+        <v>14</v>
+      </c>
+      <c r="H192" t="s">
+        <v>53</v>
+      </c>
+      <c r="I192" t="s">
+        <v>929</v>
+      </c>
+      <c r="J192" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10">
+      <c r="A193" t="s">
+        <v>775</v>
+      </c>
+      <c r="B193" t="s">
+        <v>930</v>
+      </c>
+      <c r="C193" t="s">
+        <v>777</v>
+      </c>
+      <c r="D193" t="s">
+        <v>778</v>
+      </c>
+      <c r="E193" t="s">
+        <v>14</v>
+      </c>
+      <c r="H193" t="s">
+        <v>53</v>
+      </c>
+      <c r="I193" t="s">
+        <v>931</v>
+      </c>
+      <c r="J193" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" t="s">
+        <v>775</v>
+      </c>
+      <c r="B194" t="s">
+        <v>932</v>
+      </c>
+      <c r="C194" t="s">
+        <v>933</v>
+      </c>
+      <c r="D194" t="s">
+        <v>934</v>
+      </c>
+      <c r="E194" t="s">
+        <v>14</v>
+      </c>
+      <c r="H194" t="s">
+        <v>53</v>
+      </c>
+      <c r="I194" t="s">
+        <v>935</v>
+      </c>
+      <c r="J194" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" t="s">
+        <v>775</v>
+      </c>
+      <c r="B195" t="s">
+        <v>936</v>
+      </c>
+      <c r="C195" t="s">
+        <v>786</v>
+      </c>
+      <c r="D195" t="s">
+        <v>787</v>
+      </c>
+      <c r="E195" t="s">
+        <v>14</v>
+      </c>
+      <c r="H195" t="s">
+        <v>53</v>
+      </c>
+      <c r="I195" t="s">
+        <v>937</v>
+      </c>
+      <c r="J195" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" t="s">
+        <v>775</v>
+      </c>
+      <c r="B196" t="s">
+        <v>938</v>
+      </c>
+      <c r="C196" t="s">
+        <v>939</v>
+      </c>
+      <c r="D196" t="s">
+        <v>940</v>
+      </c>
+      <c r="E196" t="s">
+        <v>250</v>
+      </c>
+      <c r="H196" t="s">
+        <v>53</v>
+      </c>
+      <c r="I196" t="s">
+        <v>941</v>
+      </c>
+      <c r="J196" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10">
+      <c r="A197" t="s">
+        <v>775</v>
+      </c>
+      <c r="B197" t="s">
+        <v>942</v>
+      </c>
+      <c r="C197" t="s">
+        <v>943</v>
+      </c>
+      <c r="D197" t="s">
+        <v>944</v>
+      </c>
+      <c r="E197" t="s">
+        <v>23</v>
+      </c>
+      <c r="H197" t="s">
+        <v>53</v>
+      </c>
+      <c r="I197" t="s">
+        <v>945</v>
+      </c>
+      <c r="J197" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" t="s">
+        <v>775</v>
+      </c>
+      <c r="B198" t="s">
+        <v>946</v>
+      </c>
+      <c r="C198" t="s">
+        <v>933</v>
+      </c>
+      <c r="D198" t="s">
+        <v>934</v>
+      </c>
+      <c r="E198" t="s">
+        <v>250</v>
+      </c>
+      <c r="H198" t="s">
+        <v>53</v>
+      </c>
+      <c r="I198" t="s">
+        <v>947</v>
+      </c>
+      <c r="J198" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" t="s">
+        <v>775</v>
+      </c>
+      <c r="B199" t="s">
+        <v>948</v>
+      </c>
+      <c r="C199" t="s">
+        <v>949</v>
+      </c>
+      <c r="D199" t="s">
+        <v>950</v>
+      </c>
+      <c r="E199" t="s">
+        <v>14</v>
+      </c>
+      <c r="H199" t="s">
+        <v>53</v>
+      </c>
+      <c r="I199" t="s">
+        <v>951</v>
+      </c>
+      <c r="J199" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" t="s">
+        <v>775</v>
+      </c>
+      <c r="B200" t="s">
+        <v>952</v>
+      </c>
+      <c r="C200" t="s">
+        <v>782</v>
+      </c>
+      <c r="D200" t="s">
+        <v>783</v>
+      </c>
+      <c r="E200" t="s">
+        <v>250</v>
+      </c>
+      <c r="H200" t="s">
+        <v>53</v>
+      </c>
+      <c r="I200" t="s">
+        <v>953</v>
+      </c>
+      <c r="J200" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" t="s">
+        <v>775</v>
+      </c>
+      <c r="B201" t="s">
+        <v>954</v>
+      </c>
+      <c r="C201" t="s">
+        <v>939</v>
+      </c>
+      <c r="D201" t="s">
+        <v>940</v>
+      </c>
+      <c r="E201" t="s">
+        <v>14</v>
+      </c>
+      <c r="H201" t="s">
+        <v>53</v>
+      </c>
+      <c r="I201" t="s">
+        <v>955</v>
+      </c>
+      <c r="J201" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10">
+      <c r="A202" t="s">
+        <v>775</v>
+      </c>
+      <c r="B202" t="s">
+        <v>956</v>
+      </c>
+      <c r="C202" t="s">
+        <v>957</v>
+      </c>
+      <c r="D202" t="s">
+        <v>958</v>
+      </c>
+      <c r="E202" t="s">
+        <v>14</v>
+      </c>
+      <c r="H202" t="s">
+        <v>53</v>
+      </c>
+      <c r="I202" t="s">
+        <v>959</v>
+      </c>
+      <c r="J202" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10">
+      <c r="A203" t="s">
+        <v>775</v>
+      </c>
+      <c r="B203" t="s">
+        <v>960</v>
+      </c>
+      <c r="C203" t="s">
+        <v>961</v>
+      </c>
+      <c r="D203" t="s">
+        <v>962</v>
+      </c>
+      <c r="E203" t="s">
+        <v>250</v>
+      </c>
+      <c r="H203" t="s">
+        <v>53</v>
+      </c>
+      <c r="I203" t="s">
+        <v>963</v>
+      </c>
+      <c r="J203" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" t="s">
+        <v>775</v>
+      </c>
+      <c r="B204" t="s">
+        <v>964</v>
+      </c>
+      <c r="C204" t="s">
+        <v>965</v>
+      </c>
+      <c r="D204" t="s">
+        <v>966</v>
+      </c>
+      <c r="E204" t="s">
+        <v>250</v>
+      </c>
+      <c r="H204" t="s">
+        <v>53</v>
+      </c>
+      <c r="I204" t="s">
+        <v>945</v>
+      </c>
+      <c r="J204" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10">
+      <c r="A205" t="s">
+        <v>775</v>
+      </c>
+      <c r="B205" t="s">
+        <v>967</v>
+      </c>
+      <c r="C205" t="s">
+        <v>918</v>
+      </c>
+      <c r="D205" t="s">
+        <v>919</v>
+      </c>
+      <c r="E205" t="s">
+        <v>14</v>
+      </c>
+      <c r="H205" t="s">
+        <v>53</v>
+      </c>
+      <c r="I205" t="s">
+        <v>968</v>
+      </c>
+      <c r="J205" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" t="s">
+        <v>775</v>
+      </c>
+      <c r="B206" t="s">
+        <v>969</v>
+      </c>
+      <c r="C206" t="s">
+        <v>922</v>
+      </c>
+      <c r="D206" t="s">
+        <v>923</v>
+      </c>
+      <c r="E206" t="s">
+        <v>14</v>
+      </c>
+      <c r="H206" t="s">
+        <v>53</v>
+      </c>
+      <c r="I206" t="s">
+        <v>970</v>
+      </c>
+      <c r="J206" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" t="s">
+        <v>775</v>
+      </c>
+      <c r="B207" t="s">
+        <v>971</v>
+      </c>
+      <c r="C207" t="s">
+        <v>943</v>
+      </c>
+      <c r="D207" t="s">
+        <v>944</v>
+      </c>
+      <c r="E207" t="s">
+        <v>14</v>
+      </c>
+      <c r="H207" t="s">
+        <v>53</v>
+      </c>
+      <c r="I207" t="s">
+        <v>972</v>
+      </c>
+      <c r="J207" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" t="s">
+        <v>775</v>
+      </c>
+      <c r="B208" t="s">
+        <v>973</v>
+      </c>
+      <c r="C208" t="s">
+        <v>933</v>
+      </c>
+      <c r="D208" t="s">
+        <v>934</v>
+      </c>
+      <c r="E208" t="s">
+        <v>14</v>
+      </c>
+      <c r="H208" t="s">
+        <v>53</v>
+      </c>
+      <c r="I208" t="s">
+        <v>974</v>
+      </c>
+      <c r="J208" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10">
+      <c r="A209" t="s">
+        <v>775</v>
+      </c>
+      <c r="B209" t="s">
+        <v>975</v>
+      </c>
+      <c r="C209" t="s">
+        <v>976</v>
+      </c>
+      <c r="D209" t="s">
+        <v>977</v>
+      </c>
+      <c r="E209" t="s">
+        <v>250</v>
+      </c>
+      <c r="H209" t="s">
+        <v>53</v>
+      </c>
+      <c r="I209" t="s">
+        <v>978</v>
+      </c>
+      <c r="J209" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" t="s">
+        <v>775</v>
+      </c>
+      <c r="B210" t="s">
+        <v>979</v>
+      </c>
+      <c r="C210" t="s">
+        <v>896</v>
+      </c>
+      <c r="D210" t="s">
+        <v>897</v>
+      </c>
+      <c r="E210" t="s">
+        <v>14</v>
+      </c>
+      <c r="H210" t="s">
+        <v>53</v>
+      </c>
+      <c r="I210" t="s">
+        <v>980</v>
+      </c>
+      <c r="J210" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" t="s">
+        <v>775</v>
+      </c>
+      <c r="B211" t="s">
+        <v>981</v>
+      </c>
+      <c r="C211" t="s">
+        <v>904</v>
+      </c>
+      <c r="D211" t="s">
+        <v>905</v>
+      </c>
+      <c r="E211" t="s">
+        <v>14</v>
+      </c>
+      <c r="H211" t="s">
+        <v>53</v>
+      </c>
+      <c r="I211" t="s">
+        <v>982</v>
+      </c>
+      <c r="J211" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" t="s">
+        <v>775</v>
+      </c>
+      <c r="B212" t="s">
+        <v>983</v>
+      </c>
+      <c r="C212" t="s">
+        <v>918</v>
+      </c>
+      <c r="D212" t="s">
+        <v>919</v>
+      </c>
+      <c r="E212" t="s">
+        <v>14</v>
+      </c>
+      <c r="H212" t="s">
+        <v>53</v>
+      </c>
+      <c r="I212" t="s">
+        <v>984</v>
+      </c>
+      <c r="J212" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" t="s">
+        <v>775</v>
+      </c>
+      <c r="B213" t="s">
+        <v>985</v>
+      </c>
+      <c r="C213" t="s">
+        <v>922</v>
+      </c>
+      <c r="D213" t="s">
+        <v>923</v>
+      </c>
+      <c r="E213" t="s">
+        <v>14</v>
+      </c>
+      <c r="H213" t="s">
+        <v>53</v>
+      </c>
+      <c r="I213" t="s">
+        <v>986</v>
+      </c>
+      <c r="J213" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10">
+      <c r="A214" t="s">
+        <v>775</v>
+      </c>
+      <c r="B214" t="s">
+        <v>987</v>
+      </c>
+      <c r="C214" t="s">
+        <v>943</v>
+      </c>
+      <c r="D214" t="s">
+        <v>944</v>
+      </c>
+      <c r="E214" t="s">
+        <v>14</v>
+      </c>
+      <c r="H214" t="s">
+        <v>53</v>
+      </c>
+      <c r="I214" t="s">
+        <v>988</v>
+      </c>
+      <c r="J214" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10">
+      <c r="A215" t="s">
+        <v>775</v>
+      </c>
+      <c r="B215" t="s">
+        <v>989</v>
+      </c>
+      <c r="C215" t="s">
+        <v>990</v>
+      </c>
+      <c r="D215" t="s">
+        <v>991</v>
+      </c>
+      <c r="E215" t="s">
+        <v>14</v>
+      </c>
+      <c r="H215" t="s">
+        <v>53</v>
+      </c>
+      <c r="I215" t="s">
+        <v>992</v>
+      </c>
+      <c r="J215" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" t="s">
+        <v>775</v>
+      </c>
+      <c r="B216" t="s">
+        <v>993</v>
+      </c>
+      <c r="C216" t="s">
+        <v>777</v>
+      </c>
+      <c r="D216" t="s">
+        <v>778</v>
+      </c>
+      <c r="E216" t="s">
+        <v>14</v>
+      </c>
+      <c r="H216" t="s">
+        <v>53</v>
+      </c>
+      <c r="I216" t="s">
+        <v>994</v>
+      </c>
+      <c r="J216" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10">
+      <c r="A217" t="s">
+        <v>775</v>
+      </c>
+      <c r="B217" t="s">
+        <v>995</v>
+      </c>
+      <c r="C217" t="s">
+        <v>786</v>
+      </c>
+      <c r="D217" t="s">
+        <v>787</v>
+      </c>
+      <c r="E217" t="s">
+        <v>14</v>
+      </c>
+      <c r="H217" t="s">
+        <v>53</v>
+      </c>
+      <c r="I217" t="s">
+        <v>996</v>
+      </c>
+      <c r="J217" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" t="s">
+        <v>775</v>
+      </c>
+      <c r="B218" t="s">
+        <v>997</v>
+      </c>
+      <c r="C218" t="s">
+        <v>791</v>
+      </c>
+      <c r="D218" t="s">
+        <v>792</v>
+      </c>
+      <c r="E218" t="s">
+        <v>14</v>
+      </c>
+      <c r="H218" t="s">
+        <v>53</v>
+      </c>
+      <c r="I218" t="s">
+        <v>998</v>
+      </c>
+      <c r="J218" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" t="s">
+        <v>775</v>
+      </c>
+      <c r="B219" t="s">
+        <v>999</v>
+      </c>
+      <c r="C219" t="s">
+        <v>896</v>
+      </c>
+      <c r="D219" t="s">
+        <v>897</v>
+      </c>
+      <c r="E219" t="s">
+        <v>14</v>
+      </c>
+      <c r="H219" t="s">
+        <v>53</v>
+      </c>
+      <c r="I219" t="s">
+        <v>1000</v>
+      </c>
+      <c r="J219" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" t="s">
+        <v>775</v>
+      </c>
+      <c r="B220" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C220" t="s">
+        <v>904</v>
+      </c>
+      <c r="D220" t="s">
+        <v>905</v>
+      </c>
+      <c r="E220" t="s">
+        <v>14</v>
+      </c>
+      <c r="H220" t="s">
+        <v>53</v>
+      </c>
+      <c r="I220" t="s">
+        <v>1002</v>
+      </c>
+      <c r="J220" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10">
+      <c r="A221" t="s">
+        <v>775</v>
+      </c>
+      <c r="B221" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C221" t="s">
+        <v>918</v>
+      </c>
+      <c r="D221" t="s">
+        <v>919</v>
+      </c>
+      <c r="E221" t="s">
+        <v>14</v>
+      </c>
+      <c r="H221" t="s">
+        <v>53</v>
+      </c>
+      <c r="I221" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J221" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" t="s">
+        <v>775</v>
+      </c>
+      <c r="B222" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C222" t="s">
+        <v>922</v>
+      </c>
+      <c r="D222" t="s">
+        <v>923</v>
+      </c>
+      <c r="E222" t="s">
+        <v>14</v>
+      </c>
+      <c r="H222" t="s">
+        <v>53</v>
+      </c>
+      <c r="I222" t="s">
+        <v>1006</v>
+      </c>
+      <c r="J222" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" t="s">
+        <v>775</v>
+      </c>
+      <c r="B223" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C223" t="s">
+        <v>943</v>
+      </c>
+      <c r="D223" t="s">
+        <v>944</v>
+      </c>
+      <c r="E223" t="s">
+        <v>14</v>
+      </c>
+      <c r="H223" t="s">
+        <v>53</v>
+      </c>
+      <c r="I223" t="s">
+        <v>1008</v>
+      </c>
+      <c r="J223" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" t="s">
+        <v>775</v>
+      </c>
+      <c r="B224" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C224" t="s">
+        <v>933</v>
+      </c>
+      <c r="D224" t="s">
+        <v>934</v>
+      </c>
+      <c r="E224" t="s">
+        <v>14</v>
+      </c>
+      <c r="H224" t="s">
+        <v>53</v>
+      </c>
+      <c r="I224" t="s">
+        <v>1010</v>
+      </c>
+      <c r="J224" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" t="s">
+        <v>775</v>
+      </c>
+      <c r="B225" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C225" t="s">
+        <v>939</v>
+      </c>
+      <c r="D225" t="s">
+        <v>940</v>
+      </c>
+      <c r="E225" t="s">
+        <v>14</v>
+      </c>
+      <c r="H225" t="s">
+        <v>53</v>
+      </c>
+      <c r="I225" t="s">
+        <v>1012</v>
+      </c>
+      <c r="J225" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10">
+      <c r="A226" t="s">
+        <v>775</v>
+      </c>
+      <c r="B226" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C226" t="s">
+        <v>949</v>
+      </c>
+      <c r="D226" t="s">
+        <v>950</v>
+      </c>
+      <c r="E226" t="s">
+        <v>14</v>
+      </c>
+      <c r="H226" t="s">
+        <v>53</v>
+      </c>
+      <c r="I226" t="s">
+        <v>1014</v>
+      </c>
+      <c r="J226" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10">
+      <c r="A227" t="s">
+        <v>775</v>
+      </c>
+      <c r="B227" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C227" t="s">
+        <v>949</v>
+      </c>
+      <c r="D227" t="s">
+        <v>950</v>
+      </c>
+      <c r="E227" t="s">
+        <v>14</v>
+      </c>
+      <c r="H227" t="s">
+        <v>53</v>
+      </c>
+      <c r="I227" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J227" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" t="s">
+        <v>775</v>
+      </c>
+      <c r="B228" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C228" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D228" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E228" t="s">
+        <v>14</v>
+      </c>
+      <c r="H228" t="s">
+        <v>53</v>
+      </c>
+      <c r="I228" t="s">
+        <v>1020</v>
+      </c>
+      <c r="J228" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10">
+      <c r="A229" t="s">
+        <v>775</v>
+      </c>
+      <c r="B229" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C229" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D229" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E229" t="s">
+        <v>14</v>
+      </c>
+      <c r="H229" t="s">
+        <v>53</v>
+      </c>
+      <c r="I229" t="s">
+        <v>1024</v>
+      </c>
+      <c r="J229" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" t="s">
+        <v>775</v>
+      </c>
+      <c r="B230" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C230" t="s">
+        <v>939</v>
+      </c>
+      <c r="D230" t="s">
+        <v>940</v>
+      </c>
+      <c r="E230" t="s">
+        <v>250</v>
+      </c>
+      <c r="H230" t="s">
+        <v>53</v>
+      </c>
+      <c r="I230" t="s">
+        <v>1026</v>
+      </c>
+      <c r="J230" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" t="s">
+        <v>775</v>
+      </c>
+      <c r="B231" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C231" t="s">
+        <v>949</v>
+      </c>
+      <c r="D231" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E231" t="s">
+        <v>250</v>
+      </c>
+      <c r="H231" t="s">
+        <v>53</v>
+      </c>
+      <c r="I231" t="s">
+        <v>1029</v>
+      </c>
+      <c r="J231" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" t="s">
+        <v>775</v>
+      </c>
+      <c r="B232" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C232" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D232" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E232" t="s">
+        <v>14</v>
+      </c>
+      <c r="H232" t="s">
+        <v>53</v>
+      </c>
+      <c r="I232" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J232" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10">
+      <c r="A233" t="s">
+        <v>775</v>
+      </c>
+      <c r="B233" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C233" t="s">
+        <v>990</v>
+      </c>
+      <c r="D233" t="s">
+        <v>991</v>
+      </c>
+      <c r="E233" t="s">
+        <v>250</v>
+      </c>
+      <c r="H233" t="s">
+        <v>53</v>
+      </c>
+      <c r="I233" t="s">
+        <v>1035</v>
+      </c>
+      <c r="J233" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" t="s">
+        <v>775</v>
+      </c>
+      <c r="B234" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C234" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D234" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E234" t="s">
+        <v>14</v>
+      </c>
+      <c r="H234" t="s">
+        <v>53</v>
+      </c>
+      <c r="I234" t="s">
+        <v>1038</v>
+      </c>
+      <c r="J234" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" t="s">
+        <v>775</v>
+      </c>
+      <c r="B235" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C235" t="s">
+        <v>957</v>
+      </c>
+      <c r="D235" t="s">
+        <v>958</v>
+      </c>
+      <c r="E235" t="s">
+        <v>14</v>
+      </c>
+      <c r="H235" t="s">
+        <v>53</v>
+      </c>
+      <c r="I235" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J235" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" t="s">
+        <v>775</v>
+      </c>
+      <c r="B236" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C236" t="s">
+        <v>990</v>
+      </c>
+      <c r="D236" t="s">
+        <v>991</v>
+      </c>
+      <c r="E236" t="s">
+        <v>14</v>
+      </c>
+      <c r="H236" t="s">
+        <v>53</v>
+      </c>
+      <c r="I236" t="s">
+        <v>1042</v>
+      </c>
+      <c r="J236" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" t="s">
+        <v>775</v>
+      </c>
+      <c r="B237" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C237" t="s">
+        <v>777</v>
+      </c>
+      <c r="D237" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E237" t="s">
+        <v>14</v>
+      </c>
+      <c r="H237" t="s">
+        <v>53</v>
+      </c>
+      <c r="I237" t="s">
+        <v>1045</v>
+      </c>
+      <c r="J237" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10">
+      <c r="A238" t="s">
+        <v>775</v>
+      </c>
+      <c r="B238" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C238" t="s">
+        <v>782</v>
+      </c>
+      <c r="D238" t="s">
+        <v>783</v>
+      </c>
+      <c r="E238" t="s">
+        <v>14</v>
+      </c>
+      <c r="H238" t="s">
+        <v>53</v>
+      </c>
+      <c r="I238" t="s">
+        <v>1047</v>
+      </c>
+      <c r="J238" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10">
+      <c r="A239" t="s">
+        <v>775</v>
+      </c>
+      <c r="B239" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C239" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D239" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E239" t="s">
+        <v>250</v>
+      </c>
+      <c r="H239" t="s">
+        <v>53</v>
+      </c>
+      <c r="I239" t="s">
+        <v>1051</v>
+      </c>
+      <c r="J239" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" t="s">
+        <v>775</v>
+      </c>
+      <c r="B240" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C240" t="s">
+        <v>782</v>
+      </c>
+      <c r="D240" t="s">
+        <v>783</v>
+      </c>
+      <c r="H240" t="s">
+        <v>53</v>
+      </c>
+      <c r="I240" t="s">
+        <v>1053</v>
+      </c>
+      <c r="J240" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10">
+      <c r="A241" t="s">
+        <v>775</v>
+      </c>
+      <c r="B241" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C241" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D241" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E241" t="s">
+        <v>14</v>
+      </c>
+      <c r="H241" t="s">
+        <v>53</v>
+      </c>
+      <c r="I241" t="s">
+        <v>1055</v>
+      </c>
+      <c r="J241" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" t="s">
+        <v>775</v>
+      </c>
+      <c r="B242" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C242" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D242" t="s">
+        <v>1058</v>
+      </c>
+      <c r="E242" t="s">
+        <v>14</v>
+      </c>
+      <c r="H242" t="s">
+        <v>53</v>
+      </c>
+      <c r="I242" t="s">
+        <v>1051</v>
+      </c>
+      <c r="J242" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" t="s">
+        <v>775</v>
+      </c>
+      <c r="B243" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C243" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D243" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E243" t="s">
+        <v>250</v>
+      </c>
+      <c r="H243" t="s">
+        <v>53</v>
+      </c>
+      <c r="I243" t="s">
+        <v>1062</v>
+      </c>
+      <c r="J243" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" t="s">
+        <v>775</v>
+      </c>
+      <c r="B244" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C244" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D244" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E244" t="s">
+        <v>14</v>
+      </c>
+      <c r="H244" t="s">
+        <v>53</v>
+      </c>
+      <c r="I244" t="s">
+        <v>1065</v>
+      </c>
+      <c r="J244" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10">
+      <c r="A245" t="s">
+        <v>775</v>
+      </c>
+      <c r="B245" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D245" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E245" t="s">
+        <v>14</v>
+      </c>
+      <c r="H245" t="s">
+        <v>53</v>
+      </c>
+      <c r="I245" t="s">
+        <v>1067</v>
+      </c>
+      <c r="J245" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" t="s">
+        <v>775</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D246" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E246" t="s">
+        <v>14</v>
+      </c>
+      <c r="H246" t="s">
+        <v>53</v>
+      </c>
+      <c r="I246" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J246" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" t="s">
+        <v>775</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1023</v>
+      </c>
+      <c r="E247" t="s">
+        <v>14</v>
+      </c>
+      <c r="H247" t="s">
+        <v>53</v>
+      </c>
+      <c r="I247" t="s">
+        <v>1072</v>
+      </c>
+      <c r="J247" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" t="s">
+        <v>775</v>
+      </c>
+      <c r="B248" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D248" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E248" t="s">
+        <v>14</v>
+      </c>
+      <c r="H248" t="s">
+        <v>53</v>
+      </c>
+      <c r="I248" t="s">
+        <v>1075</v>
+      </c>
+      <c r="J248" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" t="s">
+        <v>775</v>
+      </c>
+      <c r="B249" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D249" t="s">
+        <v>1077</v>
+      </c>
+      <c r="E249" t="s">
+        <v>14</v>
+      </c>
+      <c r="H249" t="s">
+        <v>53</v>
+      </c>
+      <c r="I249" t="s">
+        <v>1078</v>
+      </c>
+      <c r="J249" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10">
+      <c r="A250" t="s">
+        <v>775</v>
+      </c>
+      <c r="B250" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D250" t="s">
+        <v>1081</v>
+      </c>
+      <c r="E250" t="s">
+        <v>250</v>
+      </c>
+      <c r="H250" t="s">
+        <v>53</v>
+      </c>
+      <c r="I250" t="s">
+        <v>1082</v>
+      </c>
+      <c r="J250" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10">
+      <c r="A251" t="s">
+        <v>775</v>
+      </c>
+      <c r="B251" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D251" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E251" t="s">
+        <v>250</v>
+      </c>
+      <c r="H251" t="s">
+        <v>53</v>
+      </c>
+      <c r="I251" t="s">
+        <v>1085</v>
+      </c>
+      <c r="J251" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10">
+      <c r="A252" t="s">
+        <v>775</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D252" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E252" t="s">
+        <v>250</v>
+      </c>
+      <c r="H252" t="s">
+        <v>53</v>
+      </c>
+      <c r="I252" t="s">
+        <v>1088</v>
+      </c>
+      <c r="J252" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10">
+      <c r="A253" t="s">
+        <v>775</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E253" t="s">
+        <v>250</v>
+      </c>
+      <c r="H253" t="s">
+        <v>53</v>
+      </c>
+      <c r="I253" t="s">
+        <v>1091</v>
+      </c>
+      <c r="J253" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10">
+      <c r="A254" t="s">
+        <v>775</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E254" t="s">
+        <v>14</v>
+      </c>
+      <c r="H254" t="s">
+        <v>53</v>
+      </c>
+      <c r="I254" t="s">
+        <v>1095</v>
+      </c>
+      <c r="J254" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10">
+      <c r="A255" t="s">
+        <v>775</v>
+      </c>
+      <c r="B255" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D255" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E255" t="s">
+        <v>14</v>
+      </c>
+      <c r="H255" t="s">
+        <v>53</v>
+      </c>
+      <c r="I255" t="s">
+        <v>1099</v>
+      </c>
+      <c r="J255" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10">
+      <c r="A256" t="s">
+        <v>775</v>
+      </c>
+      <c r="B256" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D256" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H256" t="s">
+        <v>53</v>
+      </c>
+      <c r="I256" t="s">
+        <v>1103</v>
+      </c>
+      <c r="J256" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10">
+      <c r="A257" t="s">
+        <v>775</v>
+      </c>
+      <c r="B257" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D257" t="s">
+        <v>1105</v>
+      </c>
+      <c r="E257" t="s">
+        <v>14</v>
+      </c>
+      <c r="H257" t="s">
+        <v>53</v>
+      </c>
+      <c r="I257" t="s">
+        <v>1106</v>
+      </c>
+      <c r="J257" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10">
+      <c r="A258" t="s">
+        <v>775</v>
+      </c>
+      <c r="B258" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D258" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E258" t="s">
+        <v>14</v>
+      </c>
+      <c r="H258" t="s">
+        <v>53</v>
+      </c>
+      <c r="I258" t="s">
+        <v>1109</v>
+      </c>
+      <c r="J258" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10">
+      <c r="A259" t="s">
+        <v>775</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1111</v>
+      </c>
+      <c r="E259" t="s">
+        <v>14</v>
+      </c>
+      <c r="H259" t="s">
+        <v>53</v>
+      </c>
+      <c r="I259" t="s">
+        <v>1112</v>
+      </c>
+      <c r="J259" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10">
+      <c r="A260" t="s">
+        <v>775</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E260" t="s">
+        <v>14</v>
+      </c>
+      <c r="H260" t="s">
+        <v>53</v>
+      </c>
+      <c r="I260" t="s">
+        <v>1115</v>
+      </c>
+      <c r="J260" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10">
+      <c r="A261" t="s">
+        <v>775</v>
+      </c>
+      <c r="B261" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D261" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E261" t="s">
+        <v>14</v>
+      </c>
+      <c r="H261" t="s">
+        <v>53</v>
+      </c>
+      <c r="I261" t="s">
+        <v>1119</v>
+      </c>
+      <c r="J261" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10">
+      <c r="A262" t="s">
+        <v>775</v>
+      </c>
+      <c r="B262" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D262" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E262" t="s">
+        <v>14</v>
+      </c>
+      <c r="H262" t="s">
+        <v>53</v>
+      </c>
+      <c r="I262" t="s">
+        <v>1121</v>
+      </c>
+      <c r="J262" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10">
+      <c r="A263" t="s">
+        <v>775</v>
+      </c>
+      <c r="B263" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E263" t="s">
+        <v>14</v>
+      </c>
+      <c r="H263" t="s">
+        <v>53</v>
+      </c>
+      <c r="I263" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J263" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10">
+      <c r="A264" t="s">
+        <v>775</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D264" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E264" t="s">
+        <v>14</v>
+      </c>
+      <c r="H264" t="s">
+        <v>53</v>
+      </c>
+      <c r="I264" t="s">
+        <v>1127</v>
+      </c>
+      <c r="J264" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10">
+      <c r="A265" t="s">
+        <v>775</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E265" t="s">
+        <v>14</v>
+      </c>
+      <c r="H265" t="s">
+        <v>53</v>
+      </c>
+      <c r="I265" t="s">
+        <v>1131</v>
+      </c>
+      <c r="J265" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10">
+      <c r="A266" t="s">
+        <v>775</v>
+      </c>
+      <c r="B266" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D266" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E266" t="s">
+        <v>14</v>
+      </c>
+      <c r="H266" t="s">
+        <v>53</v>
+      </c>
+      <c r="I266" t="s">
+        <v>1134</v>
+      </c>
+      <c r="J266" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10">
+      <c r="A267" t="s">
+        <v>775</v>
+      </c>
+      <c r="B267" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E267" t="s">
+        <v>14</v>
+      </c>
+      <c r="H267" t="s">
+        <v>53</v>
+      </c>
+      <c r="I267" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J267" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10">
+      <c r="A268" t="s">
+        <v>775</v>
+      </c>
+      <c r="B268" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D268" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E268" t="s">
+        <v>14</v>
+      </c>
+      <c r="H268" t="s">
+        <v>53</v>
+      </c>
+      <c r="I268" t="s">
+        <v>1142</v>
+      </c>
+      <c r="J268" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10">
+      <c r="A269" t="s">
+        <v>775</v>
+      </c>
+      <c r="B269" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D269" t="s">
+        <v>1145</v>
+      </c>
+      <c r="E269" t="s">
+        <v>14</v>
+      </c>
+      <c r="H269" t="s">
+        <v>53</v>
+      </c>
+      <c r="I269" t="s">
+        <v>1146</v>
+      </c>
+      <c r="J269" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10">
+      <c r="A270" t="s">
+        <v>775</v>
+      </c>
+      <c r="B270" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D270" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E270" t="s">
+        <v>14</v>
+      </c>
+      <c r="H270" t="s">
+        <v>53</v>
+      </c>
+      <c r="I270" t="s">
+        <v>1149</v>
+      </c>
+      <c r="J270" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10">
+      <c r="A271" t="s">
+        <v>775</v>
+      </c>
+      <c r="B271" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E271" t="s">
+        <v>398</v>
+      </c>
+      <c r="H271" t="s">
+        <v>53</v>
+      </c>
+      <c r="I271" t="s">
+        <v>1152</v>
+      </c>
+      <c r="J271" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10">
+      <c r="A272" t="s">
+        <v>775</v>
+      </c>
+      <c r="B272" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D272" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E272" t="s">
+        <v>14</v>
+      </c>
+      <c r="H272" t="s">
+        <v>53</v>
+      </c>
+      <c r="I272" t="s">
+        <v>1156</v>
+      </c>
+      <c r="J272" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10">
+      <c r="A273" t="s">
+        <v>775</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D273" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E273" t="s">
+        <v>250</v>
+      </c>
+      <c r="H273" t="s">
+        <v>53</v>
+      </c>
+      <c r="I273" t="s">
+        <v>1160</v>
+      </c>
+      <c r="J273" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10">
+      <c r="A274" t="s">
+        <v>775</v>
+      </c>
+      <c r="B274" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E274" t="s">
+        <v>14</v>
+      </c>
+      <c r="H274" t="s">
+        <v>53</v>
+      </c>
+      <c r="I274" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J274" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10">
+      <c r="A275" t="s">
+        <v>775</v>
+      </c>
+      <c r="B275" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D275" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E275" t="s">
+        <v>14</v>
+      </c>
+      <c r="H275" t="s">
+        <v>53</v>
+      </c>
+      <c r="I275" t="s">
+        <v>1168</v>
+      </c>
+      <c r="J275" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10">
+      <c r="A276" t="s">
+        <v>775</v>
+      </c>
+      <c r="B276" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D276" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E276" t="s">
+        <v>14</v>
+      </c>
+      <c r="H276" t="s">
+        <v>53</v>
+      </c>
+      <c r="I276" t="s">
+        <v>1172</v>
+      </c>
+      <c r="J276" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10">
+      <c r="A277" t="s">
+        <v>775</v>
+      </c>
+      <c r="B277" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D277" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E277" t="s">
+        <v>14</v>
+      </c>
+      <c r="H277" t="s">
+        <v>53</v>
+      </c>
+      <c r="I277" t="s">
+        <v>1088</v>
+      </c>
+      <c r="J277" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10">
+      <c r="A278" t="s">
+        <v>775</v>
+      </c>
+      <c r="B278" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E278" t="s">
+        <v>14</v>
+      </c>
+      <c r="H278" t="s">
+        <v>53</v>
+      </c>
+      <c r="I278" t="s">
+        <v>1177</v>
+      </c>
+      <c r="J278" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10">
+      <c r="A279" t="s">
+        <v>775</v>
+      </c>
+      <c r="B279" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D279" t="s">
+        <v>1179</v>
+      </c>
+      <c r="E279" t="s">
+        <v>14</v>
+      </c>
+      <c r="H279" t="s">
+        <v>53</v>
+      </c>
+      <c r="I279" t="s">
+        <v>1180</v>
+      </c>
+      <c r="J279" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10">
+      <c r="A280" t="s">
+        <v>775</v>
+      </c>
+      <c r="B280" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D280" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E280" t="s">
+        <v>14</v>
+      </c>
+      <c r="H280" t="s">
+        <v>53</v>
+      </c>
+      <c r="I280" t="s">
+        <v>1184</v>
+      </c>
+      <c r="J280" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10">
+      <c r="A281" t="s">
+        <v>775</v>
+      </c>
+      <c r="B281" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D281" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E281" t="s">
+        <v>14</v>
+      </c>
+      <c r="H281" t="s">
+        <v>53</v>
+      </c>
+      <c r="I281" t="s">
+        <v>1187</v>
+      </c>
+      <c r="J281" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10">
+      <c r="A282" t="s">
+        <v>775</v>
+      </c>
+      <c r="B282" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E282" t="s">
+        <v>14</v>
+      </c>
+      <c r="H282" t="s">
+        <v>53</v>
+      </c>
+      <c r="I282" t="s">
+        <v>1190</v>
+      </c>
+      <c r="J282" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10">
+      <c r="A283" t="s">
+        <v>775</v>
+      </c>
+      <c r="B283" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E283" t="s">
+        <v>398</v>
+      </c>
+      <c r="H283" t="s">
+        <v>53</v>
+      </c>
+      <c r="I283" t="s">
+        <v>1192</v>
+      </c>
+      <c r="J283" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10">
+      <c r="A284" t="s">
+        <v>775</v>
+      </c>
+      <c r="B284" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E284" t="s">
+        <v>14</v>
+      </c>
+      <c r="H284" t="s">
+        <v>53</v>
+      </c>
+      <c r="I284" t="s">
+        <v>1194</v>
+      </c>
+      <c r="J284" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10">
+      <c r="A285" t="s">
+        <v>775</v>
+      </c>
+      <c r="B285" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1196</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E285" t="s">
+        <v>14</v>
+      </c>
+      <c r="H285" t="s">
+        <v>53</v>
+      </c>
+      <c r="I285" t="s">
+        <v>1198</v>
+      </c>
+      <c r="J285" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10">
+      <c r="A286" t="s">
+        <v>775</v>
+      </c>
+      <c r="B286" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E286" t="s">
+        <v>14</v>
+      </c>
+      <c r="H286" t="s">
+        <v>53</v>
+      </c>
+      <c r="I286" t="s">
+        <v>1202</v>
+      </c>
+      <c r="J286" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10">
+      <c r="A287" t="s">
+        <v>775</v>
+      </c>
+      <c r="B287" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E287" t="s">
+        <v>14</v>
+      </c>
+      <c r="H287" t="s">
+        <v>53</v>
+      </c>
+      <c r="I287" t="s">
+        <v>1206</v>
+      </c>
+      <c r="J287" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10">
+      <c r="A288" t="s">
+        <v>775</v>
+      </c>
+      <c r="B288" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E288" t="s">
+        <v>14</v>
+      </c>
+      <c r="H288" t="s">
+        <v>53</v>
+      </c>
+      <c r="I288" t="s">
+        <v>1210</v>
+      </c>
+      <c r="J288" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10">
+      <c r="A289" t="s">
+        <v>775</v>
+      </c>
+      <c r="B289" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E289" t="s">
+        <v>14</v>
+      </c>
+      <c r="H289" t="s">
+        <v>53</v>
+      </c>
+      <c r="I289" t="s">
+        <v>1212</v>
+      </c>
+      <c r="J289" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10">
+      <c r="A290" t="s">
+        <v>775</v>
+      </c>
+      <c r="B290" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D290" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E290" t="s">
+        <v>14</v>
+      </c>
+      <c r="H290" t="s">
+        <v>53</v>
+      </c>
+      <c r="I290" t="s">
+        <v>1216</v>
+      </c>
+      <c r="J290" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10">
+      <c r="A291" t="s">
+        <v>775</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E291" t="s">
+        <v>398</v>
+      </c>
+      <c r="H291" t="s">
+        <v>53</v>
+      </c>
+      <c r="I291" t="s">
+        <v>1220</v>
+      </c>
+      <c r="J291" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10">
+      <c r="A292" t="s">
+        <v>775</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E292" t="s">
+        <v>14</v>
+      </c>
+      <c r="H292" t="s">
+        <v>53</v>
+      </c>
+      <c r="I292" t="s">
+        <v>1224</v>
+      </c>
+      <c r="J292" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10">
+      <c r="A293" t="s">
+        <v>775</v>
+      </c>
+      <c r="B293" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E293" t="s">
+        <v>14</v>
+      </c>
+      <c r="H293" t="s">
+        <v>53</v>
+      </c>
+      <c r="I293" t="s">
+        <v>1227</v>
+      </c>
+      <c r="J293" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10">
+      <c r="A294" t="s">
+        <v>775</v>
+      </c>
+      <c r="B294" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E294" t="s">
+        <v>14</v>
+      </c>
+      <c r="H294" t="s">
+        <v>53</v>
+      </c>
+      <c r="I294" t="s">
+        <v>1231</v>
+      </c>
+      <c r="J294" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10">
+      <c r="A295" t="s">
+        <v>775</v>
+      </c>
+      <c r="B295" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D295" t="s">
+        <v>1234</v>
+      </c>
+      <c r="E295" t="s">
+        <v>14</v>
+      </c>
+      <c r="H295" t="s">
+        <v>53</v>
+      </c>
+      <c r="I295" t="s">
+        <v>1138</v>
+      </c>
+      <c r="J295" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10">
+      <c r="A296" t="s">
+        <v>775</v>
+      </c>
+      <c r="B296" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D296" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E296" t="s">
+        <v>14</v>
+      </c>
+      <c r="H296" t="s">
+        <v>53</v>
+      </c>
+      <c r="I296" t="s">
+        <v>1236</v>
+      </c>
+      <c r="J296" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10">
+      <c r="A297" t="s">
+        <v>775</v>
+      </c>
+      <c r="B297" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D297" t="s">
+        <v>1183</v>
+      </c>
+      <c r="E297" t="s">
+        <v>14</v>
+      </c>
+      <c r="H297" t="s">
+        <v>53</v>
+      </c>
+      <c r="I297" t="s">
+        <v>1238</v>
+      </c>
+      <c r="J297" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10">
+      <c r="A298" t="s">
+        <v>775</v>
+      </c>
+      <c r="B298" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D298" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E298" t="s">
+        <v>14</v>
+      </c>
+      <c r="H298" t="s">
+        <v>53</v>
+      </c>
+      <c r="I298" t="s">
+        <v>1240</v>
+      </c>
+      <c r="J298" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10">
+      <c r="A299" t="s">
+        <v>775</v>
+      </c>
+      <c r="B299" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D299" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E299" t="s">
+        <v>14</v>
+      </c>
+      <c r="H299" t="s">
+        <v>53</v>
+      </c>
+      <c r="I299" t="s">
+        <v>1244</v>
+      </c>
+      <c r="J299" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10">
+      <c r="A300" t="s">
+        <v>775</v>
+      </c>
+      <c r="B300" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D300" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E300" t="s">
+        <v>14</v>
+      </c>
+      <c r="H300" t="s">
+        <v>53</v>
+      </c>
+      <c r="I300" t="s">
+        <v>1246</v>
+      </c>
+      <c r="J300" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10">
+      <c r="A301" t="s">
+        <v>775</v>
+      </c>
+      <c r="B301" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D301" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E301" t="s">
+        <v>14</v>
+      </c>
+      <c r="H301" t="s">
+        <v>53</v>
+      </c>
+      <c r="I301" t="s">
+        <v>1250</v>
+      </c>
+      <c r="J301" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10">
+      <c r="A302" t="s">
+        <v>775</v>
+      </c>
+      <c r="B302" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D302" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E302" t="s">
+        <v>14</v>
+      </c>
+      <c r="H302" t="s">
+        <v>53</v>
+      </c>
+      <c r="I302" t="s">
+        <v>1244</v>
+      </c>
+      <c r="J302" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10">
+      <c r="A303" t="s">
+        <v>775</v>
+      </c>
+      <c r="B303" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1205</v>
+      </c>
+      <c r="E303" t="s">
+        <v>14</v>
+      </c>
+      <c r="H303" t="s">
+        <v>53</v>
+      </c>
+      <c r="I303" t="s">
+        <v>1255</v>
+      </c>
+      <c r="J303" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10">
+      <c r="A304" t="s">
+        <v>775</v>
+      </c>
+      <c r="B304" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E304" t="s">
+        <v>14</v>
+      </c>
+      <c r="H304" t="s">
+        <v>53</v>
+      </c>
+      <c r="I304" t="s">
+        <v>1259</v>
+      </c>
+      <c r="J304" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10">
+      <c r="A305" t="s">
+        <v>775</v>
+      </c>
+      <c r="B305" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E305" t="s">
+        <v>14</v>
+      </c>
+      <c r="H305" t="s">
+        <v>53</v>
+      </c>
+      <c r="I305" t="s">
+        <v>1263</v>
+      </c>
+      <c r="J305" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10">
+      <c r="A306" t="s">
+        <v>775</v>
+      </c>
+      <c r="B306" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D306" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E306" t="s">
+        <v>14</v>
+      </c>
+      <c r="H306" t="s">
+        <v>53</v>
+      </c>
+      <c r="I306" t="s">
+        <v>1267</v>
+      </c>
+      <c r="J306" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10">
+      <c r="A307" t="s">
+        <v>775</v>
+      </c>
+      <c r="B307" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D307" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E307" t="s">
+        <v>14</v>
+      </c>
+      <c r="H307" t="s">
+        <v>53</v>
+      </c>
+      <c r="I307" t="s">
+        <v>1271</v>
+      </c>
+      <c r="J307" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10">
+      <c r="A308" t="s">
+        <v>775</v>
+      </c>
+      <c r="B308" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E308" t="s">
+        <v>14</v>
+      </c>
+      <c r="H308" t="s">
+        <v>53</v>
+      </c>
+      <c r="I308" t="s">
+        <v>1273</v>
+      </c>
+      <c r="J308" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10">
+      <c r="A309" t="s">
+        <v>775</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D309" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E309" t="s">
+        <v>14</v>
+      </c>
+      <c r="H309" t="s">
+        <v>53</v>
+      </c>
+      <c r="I309" t="s">
+        <v>1276</v>
+      </c>
+      <c r="J309" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10">
+      <c r="A310" t="s">
+        <v>775</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D310" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E310" t="s">
+        <v>14</v>
+      </c>
+      <c r="H310" t="s">
+        <v>53</v>
+      </c>
+      <c r="I310" t="s">
+        <v>1279</v>
+      </c>
+      <c r="J310" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10">
+      <c r="A311" t="s">
+        <v>775</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E311" t="s">
+        <v>14</v>
+      </c>
+      <c r="H311" t="s">
+        <v>53</v>
+      </c>
+      <c r="I311" t="s">
+        <v>1282</v>
+      </c>
+      <c r="J311" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10">
+      <c r="A312" t="s">
+        <v>775</v>
+      </c>
+      <c r="B312" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D312" t="s">
+        <v>1284</v>
+      </c>
+      <c r="H312" t="s">
+        <v>53</v>
+      </c>
+      <c r="I312" t="s">
+        <v>1285</v>
+      </c>
+      <c r="J312" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10">
+      <c r="A313" t="s">
+        <v>775</v>
+      </c>
+      <c r="B313" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E313" t="s">
+        <v>398</v>
+      </c>
+      <c r="H313" t="s">
+        <v>53</v>
+      </c>
+      <c r="I313" t="s">
+        <v>1287</v>
+      </c>
+      <c r="J313" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10">
+      <c r="A314" t="s">
+        <v>775</v>
+      </c>
+      <c r="B314" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E314" t="s">
+        <v>14</v>
+      </c>
+      <c r="H314" t="s">
+        <v>53</v>
+      </c>
+      <c r="I314" t="s">
+        <v>1291</v>
+      </c>
+      <c r="J314" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10">
+      <c r="A315" t="s">
+        <v>775</v>
+      </c>
+      <c r="B315" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D315" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E315" t="s">
+        <v>14</v>
+      </c>
+      <c r="H315" t="s">
+        <v>53</v>
+      </c>
+      <c r="I315" t="s">
+        <v>1295</v>
+      </c>
+      <c r="J315" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10">
+      <c r="A316" t="s">
+        <v>775</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D316" t="s">
+        <v>1284</v>
+      </c>
+      <c r="E316" t="s">
+        <v>14</v>
+      </c>
+      <c r="H316" t="s">
+        <v>53</v>
+      </c>
+      <c r="I316" t="s">
+        <v>1298</v>
+      </c>
+      <c r="J316" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10">
+      <c r="A317" t="s">
+        <v>775</v>
+      </c>
+      <c r="B317" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D317" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E317" t="s">
+        <v>14</v>
+      </c>
+      <c r="H317" t="s">
+        <v>53</v>
+      </c>
+      <c r="I317" t="s">
+        <v>1301</v>
+      </c>
+      <c r="J317" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10">
+      <c r="A318" t="s">
+        <v>775</v>
+      </c>
+      <c r="B318" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D318" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E318" t="s">
+        <v>14</v>
+      </c>
+      <c r="H318" t="s">
+        <v>53</v>
+      </c>
+      <c r="I318" t="s">
+        <v>1305</v>
+      </c>
+      <c r="J318" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10">
+      <c r="A319" t="s">
+        <v>775</v>
+      </c>
+      <c r="B319" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D319" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E319" t="s">
+        <v>14</v>
+      </c>
+      <c r="H319" t="s">
+        <v>53</v>
+      </c>
+      <c r="I319" t="s">
+        <v>1309</v>
+      </c>
+      <c r="J319" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10">
+      <c r="A320" t="s">
+        <v>775</v>
+      </c>
+      <c r="B320" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D320" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E320" t="s">
+        <v>14</v>
+      </c>
+      <c r="H320" t="s">
+        <v>53</v>
+      </c>
+      <c r="I320" t="s">
+        <v>1313</v>
+      </c>
+      <c r="J320" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10">
+      <c r="A321" t="s">
+        <v>775</v>
+      </c>
+      <c r="B321" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D321" t="s">
+        <v>1315</v>
+      </c>
+      <c r="E321" t="s">
+        <v>14</v>
+      </c>
+      <c r="H321" t="s">
+        <v>53</v>
+      </c>
+      <c r="I321" t="s">
+        <v>1316</v>
+      </c>
+      <c r="J321" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10">
+      <c r="A322" t="s">
+        <v>775</v>
+      </c>
+      <c r="B322" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D322" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E322" t="s">
+        <v>14</v>
+      </c>
+      <c r="H322" t="s">
+        <v>53</v>
+      </c>
+      <c r="I322" t="s">
+        <v>1320</v>
+      </c>
+      <c r="J322" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10">
+      <c r="A323" t="s">
+        <v>775</v>
+      </c>
+      <c r="B323" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D323" t="s">
+        <v>1323</v>
+      </c>
+      <c r="E323" t="s">
+        <v>14</v>
+      </c>
+      <c r="H323" t="s">
+        <v>53</v>
+      </c>
+      <c r="I323" t="s">
+        <v>1324</v>
+      </c>
+      <c r="J323" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10">
+      <c r="A324" t="s">
+        <v>775</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D324" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E324" t="s">
+        <v>14</v>
+      </c>
+      <c r="H324" t="s">
+        <v>53</v>
+      </c>
+      <c r="I324" t="s">
+        <v>1328</v>
+      </c>
+      <c r="J324" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10">
+      <c r="A325" t="s">
+        <v>775</v>
+      </c>
+      <c r="B325" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D325" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E325" t="s">
+        <v>14</v>
+      </c>
+      <c r="H325" t="s">
+        <v>53</v>
+      </c>
+      <c r="I325" t="s">
+        <v>1026</v>
+      </c>
+      <c r="J325" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10">
+      <c r="A326" t="s">
+        <v>775</v>
+      </c>
+      <c r="B326" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D326" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E326" t="s">
+        <v>14</v>
+      </c>
+      <c r="H326" t="s">
+        <v>53</v>
+      </c>
+      <c r="I326" t="s">
+        <v>1335</v>
+      </c>
+      <c r="J326" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10">
+      <c r="A327" t="s">
+        <v>775</v>
+      </c>
+      <c r="B327" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D327" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E327" t="s">
+        <v>14</v>
+      </c>
+      <c r="H327" t="s">
+        <v>53</v>
+      </c>
+      <c r="I327" t="s">
+        <v>1339</v>
+      </c>
+      <c r="J327" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10">
+      <c r="A328" t="s">
+        <v>775</v>
+      </c>
+      <c r="B328" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D328" t="s">
+        <v>1342</v>
+      </c>
+      <c r="E328" t="s">
+        <v>14</v>
+      </c>
+      <c r="H328" t="s">
+        <v>53</v>
+      </c>
+      <c r="I328" t="s">
+        <v>1343</v>
+      </c>
+      <c r="J328" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10">
+      <c r="A329" t="s">
+        <v>775</v>
+      </c>
+      <c r="B329" t="s">
+        <v>1344</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1345</v>
+      </c>
+      <c r="D329" t="s">
+        <v>1346</v>
+      </c>
+      <c r="E329" t="s">
+        <v>14</v>
+      </c>
+      <c r="H329" t="s">
+        <v>53</v>
+      </c>
+      <c r="I329" t="s">
+        <v>1347</v>
+      </c>
+      <c r="J329" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10">
+      <c r="A330" t="s">
+        <v>775</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1348</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E330" t="s">
+        <v>14</v>
+      </c>
+      <c r="H330" t="s">
+        <v>53</v>
+      </c>
+      <c r="I330" t="s">
+        <v>1350</v>
+      </c>
+      <c r="J330" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10">
+      <c r="A331" t="s">
+        <v>775</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E331" t="s">
+        <v>14</v>
+      </c>
+      <c r="H331" t="s">
+        <v>53</v>
+      </c>
+      <c r="I331" t="s">
+        <v>1353</v>
+      </c>
+      <c r="J331" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10">
+      <c r="A332" t="s">
+        <v>775</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D332" t="s">
+        <v>1355</v>
+      </c>
+      <c r="E332" t="s">
+        <v>14</v>
+      </c>
+      <c r="H332" t="s">
+        <v>53</v>
+      </c>
+      <c r="I332" t="s">
+        <v>1356</v>
+      </c>
+      <c r="J332" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10">
+      <c r="A333" t="s">
+        <v>775</v>
+      </c>
+      <c r="B333" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D333" t="s">
+        <v>1359</v>
+      </c>
+      <c r="E333" t="s">
+        <v>14</v>
+      </c>
+      <c r="H333" t="s">
+        <v>53</v>
+      </c>
+      <c r="I333" t="s">
+        <v>1360</v>
+      </c>
+      <c r="J333" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10">
+      <c r="A334" t="s">
+        <v>775</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D334" t="s">
+        <v>1363</v>
+      </c>
+      <c r="E334" t="s">
+        <v>14</v>
+      </c>
+      <c r="H334" t="s">
+        <v>53</v>
+      </c>
+      <c r="I334" t="s">
+        <v>1364</v>
+      </c>
+      <c r="J334" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10">
+      <c r="A335" t="s">
+        <v>775</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D335" t="s">
+        <v>1367</v>
+      </c>
+      <c r="E335" t="s">
+        <v>14</v>
+      </c>
+      <c r="H335" t="s">
+        <v>53</v>
+      </c>
+      <c r="I335" t="s">
+        <v>1368</v>
+      </c>
+      <c r="J335" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10">
+      <c r="A336" t="s">
+        <v>775</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D336" t="s">
+        <v>1370</v>
+      </c>
+      <c r="E336" t="s">
+        <v>14</v>
+      </c>
+      <c r="H336" t="s">
+        <v>53</v>
+      </c>
+      <c r="I336" t="s">
+        <v>1371</v>
+      </c>
+      <c r="J336" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10">
+      <c r="A337" t="s">
+        <v>775</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D337" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E337" t="s">
+        <v>14</v>
+      </c>
+      <c r="H337" t="s">
+        <v>53</v>
+      </c>
+      <c r="I337" t="s">
+        <v>1375</v>
+      </c>
+      <c r="J337" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10">
+      <c r="A338" t="s">
+        <v>775</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D338" t="s">
+        <v>1377</v>
+      </c>
+      <c r="E338" t="s">
+        <v>14</v>
+      </c>
+      <c r="H338" t="s">
+        <v>53</v>
+      </c>
+      <c r="I338" t="s">
+        <v>1378</v>
+      </c>
+      <c r="J338" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10">
+      <c r="A339" t="s">
+        <v>775</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D339" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E339" t="s">
+        <v>14</v>
+      </c>
+      <c r="H339" t="s">
+        <v>53</v>
+      </c>
+      <c r="I339" t="s">
+        <v>1382</v>
+      </c>
+      <c r="J339" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10">
+      <c r="A340" t="s">
+        <v>775</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D340" t="s">
+        <v>1385</v>
+      </c>
+      <c r="E340" t="s">
+        <v>14</v>
+      </c>
+      <c r="H340" t="s">
+        <v>53</v>
+      </c>
+      <c r="I340" t="s">
+        <v>1386</v>
+      </c>
+      <c r="J340" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10">
+      <c r="A341" t="s">
+        <v>775</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D341" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E341" t="s">
+        <v>14</v>
+      </c>
+      <c r="H341" t="s">
+        <v>53</v>
+      </c>
+      <c r="I341" t="s">
+        <v>1390</v>
+      </c>
+      <c r="J341" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10">
+      <c r="A342" t="s">
+        <v>775</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D342" t="s">
+        <v>1393</v>
+      </c>
+      <c r="E342" t="s">
+        <v>14</v>
+      </c>
+      <c r="H342" t="s">
+        <v>53</v>
+      </c>
+      <c r="I342" t="s">
+        <v>1394</v>
+      </c>
+      <c r="J342" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10">
+      <c r="A343" t="s">
+        <v>775</v>
+      </c>
+      <c r="B343" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D343" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E343" t="s">
+        <v>14</v>
+      </c>
+      <c r="H343" t="s">
+        <v>53</v>
+      </c>
+      <c r="I343" t="s">
+        <v>1398</v>
+      </c>
+      <c r="J343" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10">
+      <c r="A344" t="s">
+        <v>775</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D344" t="s">
+        <v>1400</v>
+      </c>
+      <c r="E344" t="s">
+        <v>14</v>
+      </c>
+      <c r="H344" t="s">
+        <v>53</v>
+      </c>
+      <c r="I344" t="s">
+        <v>1401</v>
+      </c>
+      <c r="J344" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10">
+      <c r="A345" t="s">
+        <v>775</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1403</v>
+      </c>
+      <c r="E345" t="s">
+        <v>14</v>
+      </c>
+      <c r="H345" t="s">
+        <v>53</v>
+      </c>
+      <c r="I345" t="s">
+        <v>1404</v>
+      </c>
+      <c r="J345" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10">
+      <c r="A346" t="s">
+        <v>775</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D346" t="s">
+        <v>1407</v>
+      </c>
+      <c r="E346" t="s">
+        <v>14</v>
+      </c>
+      <c r="H346" t="s">
+        <v>53</v>
+      </c>
+      <c r="I346" t="s">
+        <v>1408</v>
+      </c>
+      <c r="J346" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10">
+      <c r="A347" t="s">
+        <v>775</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D347" t="s">
+        <v>1410</v>
+      </c>
+      <c r="E347" t="s">
+        <v>14</v>
+      </c>
+      <c r="H347" t="s">
+        <v>53</v>
+      </c>
+      <c r="I347" t="s">
+        <v>1411</v>
+      </c>
+      <c r="J347" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10">
+      <c r="A348" t="s">
+        <v>775</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1412</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1413</v>
+      </c>
+      <c r="D348" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E348" t="s">
+        <v>14</v>
+      </c>
+      <c r="H348" t="s">
+        <v>53</v>
+      </c>
+      <c r="I348" t="s">
+        <v>1415</v>
+      </c>
+      <c r="J348" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10">
+      <c r="A349" t="s">
+        <v>775</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D349" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E349" t="s">
+        <v>14</v>
+      </c>
+      <c r="H349" t="s">
+        <v>53</v>
+      </c>
+      <c r="I349" t="s">
+        <v>1418</v>
+      </c>
+      <c r="J349" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10">
+      <c r="A350" t="s">
+        <v>775</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1419</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D350" t="s">
+        <v>1417</v>
+      </c>
+      <c r="E350" t="s">
+        <v>225</v>
+      </c>
+      <c r="H350" t="s">
+        <v>53</v>
+      </c>
+      <c r="I350" t="s">
+        <v>1420</v>
+      </c>
+      <c r="J350" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10">
+      <c r="A351" t="s">
+        <v>775</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1422</v>
+      </c>
+      <c r="D351" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E351" t="s">
+        <v>14</v>
+      </c>
+      <c r="H351" t="s">
+        <v>53</v>
+      </c>
+      <c r="I351" t="s">
+        <v>1424</v>
+      </c>
+      <c r="J351" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10">
+      <c r="A352" t="s">
+        <v>775</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1427</v>
+      </c>
+      <c r="E352" t="s">
+        <v>14</v>
+      </c>
+      <c r="H352" t="s">
+        <v>53</v>
+      </c>
+      <c r="I352" t="s">
+        <v>1428</v>
+      </c>
+      <c r="J352" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10">
+      <c r="A353" t="s">
+        <v>775</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E353" t="s">
+        <v>14</v>
+      </c>
+      <c r="H353" t="s">
+        <v>53</v>
+      </c>
+      <c r="I353" t="s">
+        <v>1432</v>
+      </c>
+      <c r="J353" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10">
+      <c r="A354" t="s">
+        <v>775</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D354" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E354" t="s">
+        <v>14</v>
+      </c>
+      <c r="H354" t="s">
+        <v>53</v>
+      </c>
+      <c r="I354" t="s">
+        <v>1435</v>
+      </c>
+      <c r="J354" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10">
+      <c r="A355" t="s">
+        <v>775</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D355" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E355" t="s">
+        <v>14</v>
+      </c>
+      <c r="H355" t="s">
+        <v>53</v>
+      </c>
+      <c r="I355" t="s">
+        <v>1438</v>
+      </c>
+      <c r="J355" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10">
+      <c r="A356" t="s">
+        <v>775</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D356" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E356" t="s">
+        <v>14</v>
+      </c>
+      <c r="H356" t="s">
+        <v>53</v>
+      </c>
+      <c r="I356" t="s">
+        <v>1441</v>
+      </c>
+      <c r="J356" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10">
+      <c r="A357" t="s">
+        <v>775</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1443</v>
+      </c>
+      <c r="E357" t="s">
+        <v>14</v>
+      </c>
+      <c r="H357" t="s">
+        <v>53</v>
+      </c>
+      <c r="I357" t="s">
+        <v>1444</v>
+      </c>
+      <c r="J357" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10">
+      <c r="A358" t="s">
+        <v>775</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E358" t="s">
+        <v>14</v>
+      </c>
+      <c r="H358" t="s">
+        <v>53</v>
+      </c>
+      <c r="I358" t="s">
+        <v>1447</v>
+      </c>
+      <c r="J358" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10">
+      <c r="A359" t="s">
+        <v>775</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D359" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E359" t="s">
+        <v>14</v>
+      </c>
+      <c r="H359" t="s">
+        <v>53</v>
+      </c>
+      <c r="I359" t="s">
+        <v>1449</v>
+      </c>
+      <c r="J359" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10">
+      <c r="A360" t="s">
+        <v>775</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D360" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H360" t="s">
+        <v>53</v>
+      </c>
+      <c r="J360" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10">
+      <c r="A361" t="s">
+        <v>775</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D361" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E361" t="s">
+        <v>14</v>
+      </c>
+      <c r="H361" t="s">
+        <v>53</v>
+      </c>
+      <c r="J361" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10">
+      <c r="A362" t="s">
+        <v>775</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1452</v>
+      </c>
+      <c r="E362" t="s">
+        <v>14</v>
+      </c>
+      <c r="H362" t="s">
+        <v>53</v>
+      </c>
+      <c r="J362" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10">
+      <c r="A363" t="s">
+        <v>775</v>
+      </c>
+      <c r="B363" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D363" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E363" t="s">
+        <v>14</v>
+      </c>
+      <c r="H363" t="s">
+        <v>53</v>
+      </c>
+      <c r="I363" t="s">
+        <v>1456</v>
+      </c>
+      <c r="J363" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10">
+      <c r="A364" t="s">
+        <v>775</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E364" t="s">
+        <v>14</v>
+      </c>
+      <c r="H364" t="s">
+        <v>53</v>
+      </c>
+      <c r="I364" t="s">
+        <v>1458</v>
+      </c>
+      <c r="J364" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10">
+      <c r="A365" t="s">
+        <v>775</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D365" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E365" t="s">
+        <v>14</v>
+      </c>
+      <c r="H365" t="s">
+        <v>53</v>
+      </c>
+      <c r="I365" t="s">
+        <v>1460</v>
+      </c>
+      <c r="J365" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10">
+      <c r="A366" t="s">
+        <v>775</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D366" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E366" t="s">
+        <v>14</v>
+      </c>
+      <c r="H366" t="s">
+        <v>53</v>
+      </c>
+      <c r="I366" t="s">
+        <v>1462</v>
+      </c>
+      <c r="J366" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10">
+      <c r="A367" t="s">
+        <v>775</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D367" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E367" t="s">
+        <v>14</v>
+      </c>
+      <c r="H367" t="s">
+        <v>53</v>
+      </c>
+      <c r="I367" t="s">
+        <v>1464</v>
+      </c>
+      <c r="J367" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10">
+      <c r="A368" t="s">
+        <v>775</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D368" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E368" t="s">
+        <v>14</v>
+      </c>
+      <c r="H368" t="s">
+        <v>53</v>
+      </c>
+      <c r="I368" t="s">
+        <v>1466</v>
+      </c>
+      <c r="J368" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10">
+      <c r="A369" t="s">
+        <v>775</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D369" t="s">
+        <v>1468</v>
+      </c>
+      <c r="E369" t="s">
+        <v>225</v>
+      </c>
+      <c r="H369" t="s">
+        <v>53</v>
+      </c>
+      <c r="I369" t="s">
+        <v>1469</v>
+      </c>
+      <c r="J369" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10">
+      <c r="A370" t="s">
+        <v>775</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D370" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E370" t="s">
+        <v>14</v>
+      </c>
+      <c r="H370" t="s">
+        <v>53</v>
+      </c>
+      <c r="I370" t="s">
+        <v>1472</v>
+      </c>
+      <c r="J370" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10">
+      <c r="A371" t="s">
+        <v>775</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D371" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E371" t="s">
+        <v>14</v>
+      </c>
+      <c r="H371" t="s">
+        <v>53</v>
+      </c>
+      <c r="J371" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10">
+      <c r="A372" t="s">
+        <v>775</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D372" t="s">
+        <v>1471</v>
+      </c>
+      <c r="E372" t="s">
+        <v>14</v>
+      </c>
+      <c r="H372" t="s">
+        <v>53</v>
+      </c>
+      <c r="J372" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10">
+      <c r="A373" t="s">
+        <v>775</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D373" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E373" t="s">
+        <v>14</v>
+      </c>
+      <c r="H373" t="s">
+        <v>53</v>
+      </c>
+      <c r="I373" t="s">
+        <v>1477</v>
+      </c>
+      <c r="J373" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10">
+      <c r="A374" t="s">
+        <v>775</v>
+      </c>
+      <c r="B374" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D374" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E374" t="s">
+        <v>14</v>
+      </c>
+      <c r="H374" t="s">
+        <v>53</v>
+      </c>
+      <c r="I374" t="s">
+        <v>1479</v>
+      </c>
+      <c r="J374" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10">
+      <c r="A375" t="s">
+        <v>775</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D375" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E375" t="s">
+        <v>14</v>
+      </c>
+      <c r="H375" t="s">
+        <v>53</v>
+      </c>
+      <c r="I375" t="s">
+        <v>1481</v>
+      </c>
+      <c r="J375" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10">
+      <c r="A376" t="s">
+        <v>775</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D376" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E376" t="s">
+        <v>14</v>
+      </c>
+      <c r="H376" t="s">
+        <v>53</v>
+      </c>
+      <c r="I376" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J376" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10">
+      <c r="A377" t="s">
+        <v>775</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D377" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E377" t="s">
+        <v>14</v>
+      </c>
+      <c r="H377" t="s">
+        <v>53</v>
+      </c>
+      <c r="I377" t="s">
+        <v>1485</v>
+      </c>
+      <c r="J377" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10">
+      <c r="A378" t="s">
+        <v>775</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D378" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H378" t="s">
+        <v>53</v>
+      </c>
+      <c r="I378" t="s">
+        <v>1487</v>
+      </c>
+      <c r="J378" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10">
+      <c r="A379" t="s">
+        <v>775</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D379" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H379" t="s">
+        <v>53</v>
+      </c>
+      <c r="I379" t="s">
+        <v>1487</v>
+      </c>
+      <c r="J379" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10">
+      <c r="A380" t="s">
+        <v>775</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D380" t="s">
+        <v>1476</v>
+      </c>
+      <c r="E380" t="s">
+        <v>14</v>
+      </c>
+      <c r="H380" t="s">
+        <v>53</v>
+      </c>
+      <c r="I380" t="s">
+        <v>1487</v>
+      </c>
+      <c r="J380" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10">
+      <c r="A381" t="s">
+        <v>775</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D381" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E381" t="s">
+        <v>14</v>
+      </c>
+      <c r="H381" t="s">
+        <v>53</v>
+      </c>
+      <c r="I381" t="s">
+        <v>1492</v>
+      </c>
+      <c r="J381" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10">
+      <c r="A382" t="s">
+        <v>775</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D382" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E382" t="s">
+        <v>14</v>
+      </c>
+      <c r="H382" t="s">
+        <v>53</v>
+      </c>
+      <c r="I382" t="s">
+        <v>1494</v>
+      </c>
+      <c r="J382" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10">
+      <c r="A383" t="s">
+        <v>775</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D383" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E383" t="s">
+        <v>14</v>
+      </c>
+      <c r="H383" t="s">
+        <v>53</v>
+      </c>
+      <c r="I383" t="s">
+        <v>1496</v>
+      </c>
+      <c r="J383" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10">
+      <c r="A384" t="s">
+        <v>775</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D384" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E384" t="s">
+        <v>14</v>
+      </c>
+      <c r="H384" t="s">
+        <v>53</v>
+      </c>
+      <c r="I384" t="s">
+        <v>1498</v>
+      </c>
+      <c r="J384" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10">
+      <c r="A385" t="s">
+        <v>775</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D385" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E385" t="s">
+        <v>14</v>
+      </c>
+      <c r="H385" t="s">
+        <v>53</v>
+      </c>
+      <c r="I385" t="s">
+        <v>1500</v>
+      </c>
+      <c r="J385" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10">
+      <c r="A386" t="s">
+        <v>775</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D386" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E386" t="s">
+        <v>14</v>
+      </c>
+      <c r="H386" t="s">
+        <v>53</v>
+      </c>
+      <c r="I386" t="s">
+        <v>1502</v>
+      </c>
+      <c r="J386" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10">
+      <c r="A387" t="s">
+        <v>775</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1504</v>
+      </c>
+      <c r="E387" t="s">
+        <v>14</v>
+      </c>
+      <c r="H387" t="s">
+        <v>53</v>
+      </c>
+      <c r="I387" t="s">
+        <v>1505</v>
+      </c>
+      <c r="J387" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10">
+      <c r="A388" t="s">
+        <v>775</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E388" t="s">
+        <v>122</v>
+      </c>
+      <c r="H388" t="s">
+        <v>53</v>
+      </c>
+      <c r="I388" t="s">
+        <v>1508</v>
+      </c>
+      <c r="J388" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10">
+      <c r="A389" t="s">
+        <v>775</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D389" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H389" t="s">
+        <v>53</v>
+      </c>
+      <c r="I389" t="s">
+        <v>1511</v>
+      </c>
+      <c r="J389" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10">
+      <c r="A390" t="s">
+        <v>775</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D390" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H390" t="s">
+        <v>53</v>
+      </c>
+      <c r="I390" t="s">
+        <v>1513</v>
+      </c>
+      <c r="J390" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10">
+      <c r="A391" t="s">
+        <v>775</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D391" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H391" t="s">
+        <v>53</v>
+      </c>
+      <c r="I391" t="s">
+        <v>1515</v>
+      </c>
+      <c r="J391" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10">
+      <c r="A392" t="s">
+        <v>775</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D392" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E392" t="s">
+        <v>23</v>
+      </c>
+      <c r="H392" t="s">
+        <v>53</v>
+      </c>
+      <c r="I392" t="s">
+        <v>1517</v>
+      </c>
+      <c r="J392" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10">
+      <c r="A393" t="s">
+        <v>775</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D393" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E393" t="s">
+        <v>14</v>
+      </c>
+      <c r="H393" t="s">
+        <v>53</v>
+      </c>
+      <c r="I393" t="s">
+        <v>1518</v>
+      </c>
+      <c r="J393" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10">
+      <c r="A394" t="s">
+        <v>775</v>
+      </c>
+      <c r="B394" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D394" t="s">
+        <v>1516</v>
+      </c>
+      <c r="E394" t="s">
+        <v>398</v>
+      </c>
+      <c r="H394" t="s">
+        <v>53</v>
+      </c>
+      <c r="I394" t="s">
+        <v>1515</v>
+      </c>
+      <c r="J394" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10">
+      <c r="A395" t="s">
+        <v>775</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E395" t="s">
+        <v>225</v>
+      </c>
+      <c r="H395" t="s">
+        <v>53</v>
+      </c>
+      <c r="I395" t="s">
+        <v>1521</v>
+      </c>
+      <c r="J395" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10">
+      <c r="A396" t="s">
+        <v>775</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D396" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H396" t="s">
+        <v>53</v>
+      </c>
+      <c r="I396" t="s">
+        <v>1524</v>
+      </c>
+      <c r="J396" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10">
+      <c r="A397" t="s">
+        <v>775</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H397" t="s">
+        <v>53</v>
+      </c>
+      <c r="I397" t="s">
+        <v>1526</v>
+      </c>
+      <c r="J397" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10">
+      <c r="A398" t="s">
+        <v>775</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H398" t="s">
+        <v>53</v>
+      </c>
+      <c r="I398" t="s">
+        <v>1528</v>
+      </c>
+      <c r="J398" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10">
+      <c r="A399" t="s">
+        <v>775</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D399" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H399" t="s">
+        <v>53</v>
+      </c>
+      <c r="I399" t="s">
+        <v>1530</v>
+      </c>
+      <c r="J399" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10">
+      <c r="A400" t="s">
+        <v>775</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D400" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H400" t="s">
+        <v>53</v>
+      </c>
+      <c r="J400" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10">
+      <c r="A401" t="s">
+        <v>775</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1531</v>
+      </c>
+      <c r="D401" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E401" t="s">
+        <v>14</v>
+      </c>
+      <c r="H401" t="s">
+        <v>53</v>
+      </c>
+      <c r="I401" t="s">
+        <v>1532</v>
+      </c>
+      <c r="J401" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10">
+      <c r="A402" t="s">
+        <v>775</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D402" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E402" t="s">
+        <v>14</v>
+      </c>
+      <c r="H402" t="s">
+        <v>53</v>
+      </c>
+      <c r="I402" t="s">
+        <v>1530</v>
+      </c>
+      <c r="J402" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10">
+      <c r="A403" t="s">
+        <v>775</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D403" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E403" t="s">
+        <v>14</v>
+      </c>
+      <c r="H403" t="s">
+        <v>53</v>
+      </c>
+      <c r="I403" t="s">
+        <v>1533</v>
+      </c>
+      <c r="J403" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10">
+      <c r="A404" t="s">
+        <v>775</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D404" t="s">
+        <v>1523</v>
+      </c>
+      <c r="E404" t="s">
+        <v>14</v>
+      </c>
+      <c r="H404" t="s">
+        <v>53</v>
+      </c>
+      <c r="I404" t="s">
+        <v>1534</v>
+      </c>
+      <c r="J404" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10">
+      <c r="A405" t="s">
+        <v>775</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D405" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E405" t="s">
+        <v>14</v>
+      </c>
+      <c r="H405" t="s">
+        <v>53</v>
+      </c>
+      <c r="I405" t="s">
+        <v>1536</v>
+      </c>
+      <c r="J405" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10">
+      <c r="A406" t="s">
+        <v>775</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D406" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E406" t="s">
+        <v>14</v>
+      </c>
+      <c r="H406" t="s">
+        <v>53</v>
+      </c>
+      <c r="I406" t="s">
+        <v>1539</v>
+      </c>
+      <c r="J406" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10">
+      <c r="A407" t="s">
+        <v>775</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D407" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E407" t="s">
+        <v>14</v>
+      </c>
+      <c r="H407" t="s">
+        <v>53</v>
+      </c>
+      <c r="I407" t="s">
+        <v>1541</v>
+      </c>
+      <c r="J407" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10">
+      <c r="A408" t="s">
+        <v>775</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D408" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E408" t="s">
+        <v>14</v>
+      </c>
+      <c r="H408" t="s">
+        <v>53</v>
+      </c>
+      <c r="I408" t="s">
+        <v>1544</v>
+      </c>
+      <c r="J408" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10">
+      <c r="A409" t="s">
+        <v>775</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D409" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E409" t="s">
+        <v>14</v>
+      </c>
+      <c r="H409" t="s">
+        <v>53</v>
+      </c>
+      <c r="I409" t="s">
+        <v>1547</v>
+      </c>
+      <c r="J409" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10">
+      <c r="A410" t="s">
+        <v>775</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1549</v>
+      </c>
+      <c r="E410" t="s">
+        <v>14</v>
+      </c>
+      <c r="H410" t="s">
+        <v>53</v>
+      </c>
+      <c r="I410" t="s">
+        <v>1550</v>
+      </c>
+      <c r="J410" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10">
+      <c r="A411" t="s">
+        <v>775</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E411" t="s">
+        <v>14</v>
+      </c>
+      <c r="H411" t="s">
+        <v>53</v>
+      </c>
+      <c r="I411" t="s">
+        <v>1553</v>
+      </c>
+      <c r="J411" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10">
+      <c r="A412" t="s">
+        <v>775</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E412" t="s">
+        <v>14</v>
+      </c>
+      <c r="H412" t="s">
+        <v>53</v>
+      </c>
+      <c r="I412" t="s">
+        <v>1556</v>
+      </c>
+      <c r="J412" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10">
+      <c r="A413" t="s">
+        <v>775</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1558</v>
+      </c>
+      <c r="E413" t="s">
+        <v>14</v>
+      </c>
+      <c r="H413" t="s">
+        <v>53</v>
+      </c>
+      <c r="I413" t="s">
+        <v>1559</v>
+      </c>
+      <c r="J413" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10">
+      <c r="A414" t="s">
+        <v>775</v>
+      </c>
+      <c r="B414" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1561</v>
+      </c>
+      <c r="E414" t="s">
+        <v>14</v>
+      </c>
+      <c r="H414" t="s">
+        <v>53</v>
+      </c>
+      <c r="I414" t="s">
+        <v>1562</v>
+      </c>
+      <c r="J414" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10">
+      <c r="A415" t="s">
+        <v>775</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E415" t="s">
+        <v>14</v>
+      </c>
+      <c r="H415" t="s">
+        <v>53</v>
+      </c>
+      <c r="I415" t="s">
+        <v>1565</v>
+      </c>
+      <c r="J415" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10">
+      <c r="A416" t="s">
+        <v>775</v>
+      </c>
+      <c r="B416" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1567</v>
+      </c>
+      <c r="E416" t="s">
+        <v>14</v>
+      </c>
+      <c r="H416" t="s">
+        <v>53</v>
+      </c>
+      <c r="I416" t="s">
+        <v>1568</v>
+      </c>
+      <c r="J416" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10">
+      <c r="A417" t="s">
+        <v>775</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E417" t="s">
+        <v>14</v>
+      </c>
+      <c r="H417" t="s">
+        <v>53</v>
+      </c>
+      <c r="I417" t="s">
+        <v>1571</v>
+      </c>
+      <c r="J417" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10">
+      <c r="A418" t="s">
+        <v>775</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E418" t="s">
+        <v>14</v>
+      </c>
+      <c r="H418" t="s">
+        <v>53</v>
+      </c>
+      <c r="I418" t="s">
+        <v>1573</v>
+      </c>
+      <c r="J418" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10">
+      <c r="A419" t="s">
+        <v>775</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E419" t="s">
+        <v>14</v>
+      </c>
+      <c r="H419" t="s">
+        <v>53</v>
+      </c>
+      <c r="I419" t="s">
+        <v>1576</v>
+      </c>
+      <c r="J419" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10">
+      <c r="A420" t="s">
+        <v>775</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E420" t="s">
+        <v>23</v>
+      </c>
+      <c r="H420" t="s">
+        <v>53</v>
+      </c>
+      <c r="I420" t="s">
+        <v>1578</v>
+      </c>
+      <c r="J420" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10">
+      <c r="A421" t="s">
+        <v>775</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1580</v>
+      </c>
+      <c r="E421" t="s">
+        <v>225</v>
+      </c>
+      <c r="H421" t="s">
+        <v>53</v>
+      </c>
+      <c r="I421" t="s">
+        <v>1581</v>
+      </c>
+      <c r="J421" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10">
+      <c r="A422" t="s">
+        <v>775</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1583</v>
+      </c>
+      <c r="E422" t="s">
+        <v>225</v>
+      </c>
+      <c r="H422" t="s">
+        <v>53</v>
+      </c>
+      <c r="I422" t="s">
+        <v>1584</v>
+      </c>
+      <c r="J422" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10">
+      <c r="A423" t="s">
+        <v>775</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E423" t="s">
+        <v>14</v>
+      </c>
+      <c r="H423" t="s">
+        <v>53</v>
+      </c>
+      <c r="I423" t="s">
+        <v>1587</v>
+      </c>
+      <c r="J423" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10">
+      <c r="A424" t="s">
+        <v>775</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E424" t="s">
+        <v>14</v>
+      </c>
+      <c r="H424" t="s">
+        <v>53</v>
+      </c>
+      <c r="I424" t="s">
+        <v>1589</v>
+      </c>
+      <c r="J424" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10">
+      <c r="A425" t="s">
+        <v>775</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E425" t="s">
+        <v>14</v>
+      </c>
+      <c r="H425" t="s">
+        <v>53</v>
+      </c>
+      <c r="I425" t="s">
+        <v>1591</v>
+      </c>
+      <c r="J425" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10">
+      <c r="A426" t="s">
+        <v>775</v>
+      </c>
+      <c r="B426" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1593</v>
+      </c>
+      <c r="E426" t="s">
+        <v>14</v>
+      </c>
+      <c r="H426" t="s">
+        <v>53</v>
+      </c>
+      <c r="I426" t="s">
+        <v>1594</v>
+      </c>
+      <c r="J426" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10">
+      <c r="A427" t="s">
+        <v>775</v>
+      </c>
+      <c r="B427" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1596</v>
+      </c>
+      <c r="E427" t="s">
+        <v>14</v>
+      </c>
+      <c r="H427" t="s">
+        <v>53</v>
+      </c>
+      <c r="J427" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10">
+      <c r="A428" t="s">
+        <v>775</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E428" t="s">
+        <v>14</v>
+      </c>
+      <c r="H428" t="s">
+        <v>53</v>
+      </c>
+      <c r="I428" t="s">
+        <v>1599</v>
+      </c>
+      <c r="J428" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10">
+      <c r="A429" t="s">
+        <v>775</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1598</v>
+      </c>
+      <c r="E429" t="s">
+        <v>14</v>
+      </c>
+      <c r="H429" t="s">
+        <v>53</v>
+      </c>
+      <c r="I429" t="s">
+        <v>1601</v>
+      </c>
+      <c r="J429" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10">
+      <c r="A430" t="s">
+        <v>775</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D430" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E430" t="s">
+        <v>14</v>
+      </c>
+      <c r="H430" t="s">
+        <v>53</v>
+      </c>
+      <c r="I430" t="s">
+        <v>1604</v>
+      </c>
+      <c r="J430" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10">
+      <c r="A431" t="s">
+        <v>775</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E431" t="s">
+        <v>14</v>
+      </c>
+      <c r="H431" t="s">
+        <v>53</v>
+      </c>
+      <c r="J431" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10">
+      <c r="A432" t="s">
+        <v>775</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1608</v>
+      </c>
+      <c r="E432" t="s">
+        <v>14</v>
+      </c>
+      <c r="H432" t="s">
+        <v>53</v>
+      </c>
+      <c r="I432" t="s">
+        <v>1609</v>
+      </c>
+      <c r="J432" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10">
+      <c r="A433" t="s">
+        <v>775</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1610</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E433" t="s">
+        <v>14</v>
+      </c>
+      <c r="H433" t="s">
+        <v>53</v>
+      </c>
+      <c r="I433" t="s">
+        <v>1612</v>
+      </c>
+      <c r="J433" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10">
+      <c r="A434" t="s">
+        <v>775</v>
+      </c>
+      <c r="B434" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E434" t="s">
+        <v>14</v>
+      </c>
+      <c r="H434" t="s">
+        <v>53</v>
+      </c>
+      <c r="I434" t="s">
+        <v>1615</v>
+      </c>
+      <c r="J434" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10">
+      <c r="A435" t="s">
+        <v>775</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E435" t="s">
+        <v>14</v>
+      </c>
+      <c r="H435" t="s">
+        <v>53</v>
+      </c>
+      <c r="I435" t="s">
+        <v>1618</v>
+      </c>
+      <c r="J435" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10">
+      <c r="A436" t="s">
+        <v>775</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1619</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E436" t="s">
+        <v>14</v>
+      </c>
+      <c r="H436" t="s">
+        <v>53</v>
+      </c>
+      <c r="I436" t="s">
+        <v>1621</v>
+      </c>
+      <c r="J436" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10">
+      <c r="A437" t="s">
+        <v>775</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H437" t="s">
+        <v>53</v>
+      </c>
+      <c r="J437" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10">
+      <c r="A438" t="s">
+        <v>775</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D438" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E438" t="s">
+        <v>14</v>
+      </c>
+      <c r="H438" t="s">
+        <v>53</v>
+      </c>
+      <c r="I438" t="s">
+        <v>1625</v>
+      </c>
+      <c r="J438" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10">
+      <c r="A439" t="s">
+        <v>775</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E439" t="s">
+        <v>14</v>
+      </c>
+      <c r="H439" t="s">
+        <v>53</v>
+      </c>
+      <c r="I439" t="s">
+        <v>1628</v>
+      </c>
+      <c r="J439" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10">
+      <c r="A440" t="s">
+        <v>775</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1538</v>
+      </c>
+      <c r="E440" t="s">
+        <v>14</v>
+      </c>
+      <c r="H440" t="s">
+        <v>53</v>
+      </c>
+      <c r="I440" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J440" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10">
+      <c r="A441" t="s">
+        <v>775</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E441" t="s">
+        <v>14</v>
+      </c>
+      <c r="H441" t="s">
+        <v>53</v>
+      </c>
+      <c r="I441" t="s">
+        <v>1633</v>
+      </c>
+      <c r="J441" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10">
+      <c r="A442" t="s">
+        <v>775</v>
+      </c>
+      <c r="B442" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1632</v>
+      </c>
+      <c r="E442" t="s">
+        <v>14</v>
+      </c>
+      <c r="H442" t="s">
+        <v>53</v>
+      </c>
+      <c r="I442" t="s">
+        <v>1635</v>
+      </c>
+      <c r="J442" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10">
+      <c r="A443" t="s">
+        <v>775</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E443" t="s">
+        <v>14</v>
+      </c>
+      <c r="H443" t="s">
+        <v>53</v>
+      </c>
+      <c r="I443" t="s">
+        <v>1638</v>
+      </c>
+      <c r="J443" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10">
+      <c r="A444" t="s">
+        <v>775</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D444" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E444" t="s">
+        <v>14</v>
+      </c>
+      <c r="H444" t="s">
+        <v>53</v>
+      </c>
+      <c r="I444" t="s">
+        <v>1641</v>
+      </c>
+      <c r="J444" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10">
+      <c r="A445" t="s">
+        <v>775</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D445" t="s">
+        <v>1643</v>
+      </c>
+      <c r="E445" t="s">
+        <v>14</v>
+      </c>
+      <c r="H445" t="s">
+        <v>53</v>
+      </c>
+      <c r="I445" t="s">
+        <v>1644</v>
+      </c>
+      <c r="J445" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10">
+      <c r="A446" t="s">
+        <v>775</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D446" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E446" t="s">
+        <v>398</v>
+      </c>
+      <c r="H446" t="s">
+        <v>53</v>
+      </c>
+      <c r="I446" t="s">
+        <v>1647</v>
+      </c>
+      <c r="J446" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10">
+      <c r="A447" t="s">
+        <v>775</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1649</v>
+      </c>
+      <c r="E447" t="s">
+        <v>14</v>
+      </c>
+      <c r="H447" t="s">
+        <v>53</v>
+      </c>
+      <c r="I447" t="s">
+        <v>1650</v>
+      </c>
+      <c r="J447" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10">
+      <c r="A448" t="s">
+        <v>775</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E448" t="s">
+        <v>14</v>
+      </c>
+      <c r="H448" t="s">
+        <v>53</v>
+      </c>
+      <c r="I448" t="s">
+        <v>1653</v>
+      </c>
+      <c r="J448" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10">
+      <c r="A449" t="s">
+        <v>775</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1652</v>
+      </c>
+      <c r="E449" t="s">
+        <v>23</v>
+      </c>
+      <c r="H449" t="s">
+        <v>53</v>
+      </c>
+      <c r="I449" t="s">
+        <v>1655</v>
+      </c>
+      <c r="J449" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10">
+      <c r="A450" t="s">
+        <v>775</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D450" t="s">
+        <v>1657</v>
+      </c>
+      <c r="E450" t="s">
+        <v>23</v>
+      </c>
+      <c r="H450" t="s">
+        <v>53</v>
+      </c>
+      <c r="I450" t="s">
+        <v>1658</v>
+      </c>
+      <c r="J450" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10">
+      <c r="A451" t="s">
+        <v>775</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D451" t="s">
+        <v>1661</v>
+      </c>
+      <c r="E451" t="s">
+        <v>14</v>
+      </c>
+      <c r="H451" t="s">
+        <v>53</v>
+      </c>
+      <c r="I451" t="s">
+        <v>1662</v>
+      </c>
+      <c r="J451" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10">
+      <c r="A452" t="s">
+        <v>775</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E452" t="s">
+        <v>14</v>
+      </c>
+      <c r="H452" t="s">
+        <v>53</v>
+      </c>
+      <c r="I452" t="s">
+        <v>1665</v>
+      </c>
+      <c r="J452" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10">
+      <c r="A453" t="s">
+        <v>775</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D453" t="s">
+        <v>1668</v>
+      </c>
+      <c r="E453" t="s">
+        <v>14</v>
+      </c>
+      <c r="H453" t="s">
+        <v>53</v>
+      </c>
+      <c r="I453" t="s">
+        <v>1669</v>
+      </c>
+      <c r="J453" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10">
+      <c r="A454" t="s">
+        <v>775</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1672</v>
+      </c>
+      <c r="E454" t="s">
+        <v>14</v>
+      </c>
+      <c r="H454" t="s">
+        <v>53</v>
+      </c>
+      <c r="I454" t="s">
+        <v>1673</v>
+      </c>
+      <c r="J454" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10">
+      <c r="A455" t="s">
+        <v>775</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E455" t="s">
+        <v>14</v>
+      </c>
+      <c r="H455" t="s">
+        <v>53</v>
+      </c>
+      <c r="I455" t="s">
+        <v>1677</v>
+      </c>
+      <c r="J455" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10">
+      <c r="A456" t="s">
+        <v>775</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1676</v>
+      </c>
+      <c r="E456" t="s">
+        <v>14</v>
+      </c>
+      <c r="H456" t="s">
+        <v>53</v>
+      </c>
+      <c r="I456" t="s">
+        <v>1680</v>
+      </c>
+      <c r="J456" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10">
+      <c r="A457" t="s">
+        <v>775</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E457" t="s">
+        <v>14</v>
+      </c>
+      <c r="H457" t="s">
+        <v>53</v>
+      </c>
+      <c r="I457" t="s">
+        <v>1684</v>
+      </c>
+      <c r="J457" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10">
+      <c r="A458" t="s">
+        <v>775</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E458" t="s">
+        <v>14</v>
+      </c>
+      <c r="H458" t="s">
+        <v>53</v>
+      </c>
+      <c r="I458" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J458" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10">
+      <c r="A459" t="s">
+        <v>775</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1691</v>
+      </c>
+      <c r="E459" t="s">
+        <v>14</v>
+      </c>
+      <c r="H459" t="s">
+        <v>53</v>
+      </c>
+      <c r="I459" t="s">
+        <v>1692</v>
+      </c>
+      <c r="J459" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10">
+      <c r="A460" t="s">
+        <v>775</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D460" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E460" t="s">
+        <v>14</v>
+      </c>
+      <c r="H460" t="s">
+        <v>53</v>
+      </c>
+      <c r="I460" t="s">
+        <v>1696</v>
+      </c>
+      <c r="J460" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10">
+      <c r="A461" t="s">
+        <v>775</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D461" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E461" t="s">
+        <v>14</v>
+      </c>
+      <c r="H461" t="s">
+        <v>53</v>
+      </c>
+      <c r="I461" t="s">
+        <v>1700</v>
+      </c>
+      <c r="J461" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10">
+      <c r="A462" t="s">
+        <v>775</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1695</v>
+      </c>
+      <c r="E462" t="s">
+        <v>14</v>
+      </c>
+      <c r="H462" t="s">
+        <v>53</v>
+      </c>
+      <c r="I462" t="s">
+        <v>1703</v>
+      </c>
+      <c r="J462" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10">
+      <c r="A463" t="s">
+        <v>775</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1706</v>
+      </c>
+      <c r="E463" t="s">
+        <v>14</v>
+      </c>
+      <c r="H463" t="s">
+        <v>53</v>
+      </c>
+      <c r="I463" t="s">
+        <v>1707</v>
+      </c>
+      <c r="J463" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10">
+      <c r="A464" t="s">
+        <v>775</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1709</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E464" t="s">
+        <v>14</v>
+      </c>
+      <c r="H464" t="s">
+        <v>53</v>
+      </c>
+      <c r="I464" t="s">
+        <v>1711</v>
+      </c>
+      <c r="J464" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10">
+      <c r="A465" t="s">
+        <v>775</v>
+      </c>
+      <c r="B465" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1714</v>
+      </c>
+      <c r="E465" t="s">
+        <v>14</v>
+      </c>
+      <c r="H465" t="s">
+        <v>53</v>
+      </c>
+      <c r="I465" t="s">
+        <v>1715</v>
+      </c>
+      <c r="J465" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10">
+      <c r="A466" t="s">
+        <v>775</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E466" t="s">
+        <v>14</v>
+      </c>
+      <c r="H466" t="s">
+        <v>53</v>
+      </c>
+      <c r="I466" t="s">
+        <v>1719</v>
+      </c>
+      <c r="J466" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10">
+      <c r="A467" t="s">
+        <v>775</v>
+      </c>
+      <c r="B467" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E467" t="s">
+        <v>14</v>
+      </c>
+      <c r="H467" t="s">
+        <v>53</v>
+      </c>
+      <c r="I467" t="s">
+        <v>1723</v>
+      </c>
+      <c r="J467" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10">
+      <c r="A468" t="s">
+        <v>775</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E468" t="s">
+        <v>14</v>
+      </c>
+      <c r="H468" t="s">
+        <v>53</v>
+      </c>
+      <c r="I468" t="s">
+        <v>1726</v>
+      </c>
+      <c r="J468" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10">
+      <c r="A469" t="s">
+        <v>775</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E469" t="s">
+        <v>14</v>
+      </c>
+      <c r="H469" t="s">
+        <v>53</v>
+      </c>
+      <c r="I469" t="s">
+        <v>1729</v>
+      </c>
+      <c r="J469" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10">
+      <c r="A470" t="s">
+        <v>775</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D470" t="s">
+        <v>1732</v>
+      </c>
+      <c r="E470" t="s">
+        <v>14</v>
+      </c>
+      <c r="H470" t="s">
+        <v>53</v>
+      </c>
+      <c r="I470" t="s">
+        <v>1733</v>
+      </c>
+      <c r="J470" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10">
+      <c r="A471" t="s">
+        <v>775</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1734</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1736</v>
+      </c>
+      <c r="E471" t="s">
+        <v>14</v>
+      </c>
+      <c r="H471" t="s">
+        <v>53</v>
+      </c>
+      <c r="I471" t="s">
+        <v>1737</v>
+      </c>
+      <c r="J471" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10">
+      <c r="A472" t="s">
+        <v>775</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1740</v>
+      </c>
+      <c r="E472" t="s">
+        <v>14</v>
+      </c>
+      <c r="H472" t="s">
+        <v>53</v>
+      </c>
+      <c r="I472" t="s">
+        <v>1741</v>
+      </c>
+      <c r="J472" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10">
+      <c r="A473" t="s">
+        <v>775</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E473" t="s">
+        <v>14</v>
+      </c>
+      <c r="H473" t="s">
+        <v>53</v>
+      </c>
+      <c r="I473" t="s">
+        <v>1745</v>
+      </c>
+      <c r="J473" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10">
+      <c r="A474" t="s">
+        <v>775</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D474" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E474" t="s">
+        <v>398</v>
+      </c>
+      <c r="H474" t="s">
+        <v>53</v>
+      </c>
+      <c r="I474" t="s">
+        <v>1748</v>
+      </c>
+      <c r="J474" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10">
+      <c r="A475" t="s">
+        <v>775</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1682</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E475" t="s">
+        <v>23</v>
+      </c>
+      <c r="H475" t="s">
+        <v>53</v>
+      </c>
+      <c r="I475" t="s">
+        <v>1751</v>
+      </c>
+      <c r="J475" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10">
+      <c r="A476" t="s">
+        <v>775</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E476" t="s">
+        <v>23</v>
+      </c>
+      <c r="H476" t="s">
+        <v>53</v>
+      </c>
+      <c r="I476" t="s">
+        <v>1754</v>
+      </c>
+      <c r="J476" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10">
+      <c r="A477" t="s">
+        <v>775</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E477" t="s">
+        <v>14</v>
+      </c>
+      <c r="H477" t="s">
+        <v>53</v>
+      </c>
+      <c r="I477" t="s">
+        <v>1757</v>
+      </c>
+      <c r="J477" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10">
+      <c r="A478" t="s">
+        <v>775</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1759</v>
+      </c>
+      <c r="E478" t="s">
+        <v>23</v>
+      </c>
+      <c r="H478" t="s">
+        <v>53</v>
+      </c>
+      <c r="I478" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J478" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10">
+      <c r="A479" t="s">
+        <v>775</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1744</v>
+      </c>
+      <c r="E479" t="s">
+        <v>14</v>
+      </c>
+      <c r="H479" t="s">
+        <v>53</v>
+      </c>
+      <c r="I479" t="s">
+        <v>1763</v>
+      </c>
+      <c r="J479" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10">
+      <c r="A480" t="s">
+        <v>775</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1766</v>
+      </c>
+      <c r="E480" t="s">
+        <v>14</v>
+      </c>
+      <c r="H480" t="s">
+        <v>53</v>
+      </c>
+      <c r="I480" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J480" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10">
+      <c r="A481" t="s">
+        <v>775</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H481" t="s">
+        <v>53</v>
+      </c>
+      <c r="I481" t="s">
+        <v>1771</v>
+      </c>
+      <c r="J481" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10">
+      <c r="A482" t="s">
+        <v>775</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1772</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1770</v>
+      </c>
+      <c r="E482" t="s">
+        <v>14</v>
+      </c>
+      <c r="H482" t="s">
+        <v>53</v>
+      </c>
+      <c r="I482" t="s">
+        <v>1773</v>
+      </c>
+      <c r="J482" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10">
+      <c r="A483" t="s">
+        <v>775</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1776</v>
+      </c>
+      <c r="E483" t="s">
+        <v>14</v>
+      </c>
+      <c r="H483" t="s">
+        <v>53</v>
+      </c>
+      <c r="I483" t="s">
+        <v>1777</v>
+      </c>
+      <c r="J483" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10">
+      <c r="A484" t="s">
+        <v>775</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1780</v>
+      </c>
+      <c r="E484" t="s">
+        <v>14</v>
+      </c>
+      <c r="H484" t="s">
+        <v>53</v>
+      </c>
+      <c r="I484" t="s">
+        <v>1781</v>
+      </c>
+      <c r="J484" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10">
+      <c r="A485" t="s">
+        <v>775</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1784</v>
+      </c>
+      <c r="E485" t="s">
+        <v>14</v>
+      </c>
+      <c r="H485" t="s">
+        <v>53</v>
+      </c>
+      <c r="I485" t="s">
+        <v>1785</v>
+      </c>
+      <c r="J485" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10">
+      <c r="A486" t="s">
+        <v>775</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D486" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E486" t="s">
+        <v>14</v>
+      </c>
+      <c r="H486" t="s">
+        <v>53</v>
+      </c>
+      <c r="I486" t="s">
+        <v>1789</v>
+      </c>
+      <c r="J486" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10">
+      <c r="A487" t="s">
+        <v>775</v>
+      </c>
+      <c r="B487" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1792</v>
+      </c>
+      <c r="E487" t="s">
+        <v>14</v>
+      </c>
+      <c r="H487" t="s">
+        <v>53</v>
+      </c>
+      <c r="I487" t="s">
+        <v>1793</v>
+      </c>
+      <c r="J487" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10">
+      <c r="A488" t="s">
+        <v>775</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1796</v>
+      </c>
+      <c r="E488" t="s">
+        <v>14</v>
+      </c>
+      <c r="H488" t="s">
+        <v>53</v>
+      </c>
+      <c r="I488" t="s">
+        <v>1797</v>
+      </c>
+      <c r="J488" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10">
+      <c r="A489" t="s">
+        <v>775</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1799</v>
+      </c>
+      <c r="E489" t="s">
+        <v>23</v>
+      </c>
+      <c r="H489" t="s">
+        <v>53</v>
+      </c>
+      <c r="I489" t="s">
+        <v>1800</v>
+      </c>
+      <c r="J489" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10">
+      <c r="A490" t="s">
+        <v>775</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1801</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1803</v>
+      </c>
+      <c r="E490" t="s">
+        <v>14</v>
+      </c>
+      <c r="H490" t="s">
+        <v>53</v>
+      </c>
+      <c r="I490" t="s">
+        <v>1804</v>
+      </c>
+      <c r="J490" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10">
+      <c r="A491" t="s">
+        <v>775</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1807</v>
+      </c>
+      <c r="E491" t="s">
+        <v>14</v>
+      </c>
+      <c r="H491" t="s">
+        <v>53</v>
+      </c>
+      <c r="I491" t="s">
+        <v>1808</v>
+      </c>
+      <c r="J491" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10">
+      <c r="A492" t="s">
+        <v>775</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1811</v>
+      </c>
+      <c r="E492" t="s">
+        <v>14</v>
+      </c>
+      <c r="H492" t="s">
+        <v>53</v>
+      </c>
+      <c r="I492" t="s">
+        <v>1812</v>
+      </c>
+      <c r="J492" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10">
+      <c r="A493" t="s">
+        <v>775</v>
+      </c>
+      <c r="B493" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E493" t="s">
+        <v>14</v>
+      </c>
+      <c r="H493" t="s">
+        <v>53</v>
+      </c>
+      <c r="I493" t="s">
+        <v>1816</v>
+      </c>
+      <c r="J493" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10">
+      <c r="A494" t="s">
+        <v>775</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D494" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E494" t="s">
+        <v>14</v>
+      </c>
+      <c r="H494" t="s">
+        <v>53</v>
+      </c>
+      <c r="I494" t="s">
+        <v>1819</v>
+      </c>
+      <c r="J494" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10">
+      <c r="A495" t="s">
+        <v>775</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D495" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E495" t="s">
+        <v>14</v>
+      </c>
+      <c r="H495" t="s">
+        <v>53</v>
+      </c>
+      <c r="I495" t="s">
+        <v>1822</v>
+      </c>
+      <c r="J495" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10">
+      <c r="A496" t="s">
+        <v>775</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1824</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1753</v>
+      </c>
+      <c r="E496" t="s">
+        <v>14</v>
+      </c>
+      <c r="H496" t="s">
+        <v>53</v>
+      </c>
+      <c r="I496" t="s">
+        <v>1825</v>
+      </c>
+      <c r="J496" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10">
+      <c r="A497" t="s">
+        <v>775</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1826</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1828</v>
+      </c>
+      <c r="E497" t="s">
+        <v>14</v>
+      </c>
+      <c r="H497" t="s">
+        <v>53</v>
+      </c>
+      <c r="I497" t="s">
+        <v>1829</v>
+      </c>
+      <c r="J497" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10">
+      <c r="A498" t="s">
+        <v>775</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1832</v>
+      </c>
+      <c r="E498" t="s">
+        <v>14</v>
+      </c>
+      <c r="H498" t="s">
+        <v>53</v>
+      </c>
+      <c r="I498" t="s">
+        <v>1833</v>
+      </c>
+      <c r="J498" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10">
+      <c r="A499" t="s">
+        <v>775</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E499" t="s">
+        <v>14</v>
+      </c>
+      <c r="H499" t="s">
+        <v>53</v>
+      </c>
+      <c r="I499" t="s">
+        <v>1837</v>
+      </c>
+      <c r="J499" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10">
+      <c r="A500" t="s">
+        <v>775</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1840</v>
+      </c>
+      <c r="E500" t="s">
+        <v>14</v>
+      </c>
+      <c r="H500" t="s">
+        <v>53</v>
+      </c>
+      <c r="I500" t="s">
+        <v>1841</v>
+      </c>
+      <c r="J500" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10">
+      <c r="A501" t="s">
+        <v>775</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1842</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1836</v>
+      </c>
+      <c r="E501" t="s">
+        <v>14</v>
+      </c>
+      <c r="H501" t="s">
+        <v>53</v>
+      </c>
+      <c r="I501" t="s">
+        <v>1844</v>
+      </c>
+      <c r="J501" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10">
+      <c r="A502" t="s">
+        <v>775</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1846</v>
+      </c>
+      <c r="E502" t="s">
+        <v>23</v>
+      </c>
+      <c r="H502" t="s">
+        <v>53</v>
+      </c>
+      <c r="I502" t="s">
+        <v>1847</v>
+      </c>
+      <c r="J502" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10">
+      <c r="A503" t="s">
+        <v>775</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1849</v>
+      </c>
+      <c r="E503" t="s">
+        <v>23</v>
+      </c>
+      <c r="H503" t="s">
+        <v>53</v>
+      </c>
+      <c r="I503" t="s">
+        <v>1850</v>
+      </c>
+      <c r="J503" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10">
+      <c r="A504" t="s">
+        <v>775</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1852</v>
+      </c>
+      <c r="E504" t="s">
+        <v>14</v>
+      </c>
+      <c r="H504" t="s">
+        <v>53</v>
+      </c>
+      <c r="I504" t="s">
+        <v>1853</v>
+      </c>
+      <c r="J504" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10">
+      <c r="A505" t="s">
+        <v>775</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E505" t="s">
+        <v>23</v>
+      </c>
+      <c r="H505" t="s">
+        <v>53</v>
+      </c>
+      <c r="I505" t="s">
+        <v>1760</v>
+      </c>
+      <c r="J505" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10">
+      <c r="A506" t="s">
+        <v>775</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E506" t="s">
+        <v>23</v>
+      </c>
+      <c r="H506" t="s">
+        <v>53</v>
+      </c>
+      <c r="I506" t="s">
+        <v>1644</v>
+      </c>
+      <c r="J506" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10">
+      <c r="A507" t="s">
+        <v>775</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E507" t="s">
+        <v>23</v>
+      </c>
+      <c r="H507" t="s">
+        <v>53</v>
+      </c>
+      <c r="I507" t="s">
+        <v>1860</v>
+      </c>
+      <c r="J507" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10">
+      <c r="A508" t="s">
+        <v>775</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E508" t="s">
+        <v>23</v>
+      </c>
+      <c r="H508" t="s">
+        <v>53</v>
+      </c>
+      <c r="I508" t="s">
+        <v>1863</v>
+      </c>
+      <c r="J508" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10">
+      <c r="A509" t="s">
+        <v>775</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E509" t="s">
+        <v>14</v>
+      </c>
+      <c r="H509" t="s">
+        <v>53</v>
+      </c>
+      <c r="I509" t="s">
+        <v>1866</v>
+      </c>
+      <c r="J509" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10">
+      <c r="A510" t="s">
+        <v>775</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E510" t="s">
+        <v>14</v>
+      </c>
+      <c r="H510" t="s">
+        <v>53</v>
+      </c>
+      <c r="I510" t="s">
+        <v>1868</v>
+      </c>
+      <c r="J510" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10">
+      <c r="A511" t="s">
+        <v>775</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E511" t="s">
+        <v>23</v>
+      </c>
+      <c r="H511" t="s">
+        <v>53</v>
+      </c>
+      <c r="I511" t="s">
+        <v>1870</v>
+      </c>
+      <c r="J511" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10">
+      <c r="A512" t="s">
+        <v>775</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1872</v>
+      </c>
+      <c r="E512" t="s">
+        <v>14</v>
+      </c>
+      <c r="H512" t="s">
+        <v>53</v>
+      </c>
+      <c r="I512" t="s">
+        <v>1873</v>
+      </c>
+      <c r="J512" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10">
+      <c r="A513" t="s">
+        <v>775</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E513" t="s">
+        <v>14</v>
+      </c>
+      <c r="H513" t="s">
+        <v>53</v>
+      </c>
+      <c r="I513" t="s">
+        <v>1876</v>
+      </c>
+      <c r="J513" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10">
+      <c r="A514" t="s">
+        <v>775</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1879</v>
+      </c>
+      <c r="E514" t="s">
+        <v>14</v>
+      </c>
+      <c r="H514" t="s">
+        <v>53</v>
+      </c>
+      <c r="I514" t="s">
+        <v>1880</v>
+      </c>
+      <c r="J514" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10">
+      <c r="A515" t="s">
+        <v>775</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1883</v>
+      </c>
+      <c r="E515" t="s">
+        <v>14</v>
+      </c>
+      <c r="H515" t="s">
+        <v>53</v>
+      </c>
+      <c r="I515" t="s">
+        <v>1884</v>
+      </c>
+      <c r="J515" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10">
+      <c r="A516" t="s">
+        <v>775</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1886</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E516" t="s">
+        <v>14</v>
+      </c>
+      <c r="H516" t="s">
+        <v>53</v>
+      </c>
+      <c r="I516" t="s">
+        <v>1888</v>
+      </c>
+      <c r="J516" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10">
+      <c r="A517" t="s">
+        <v>775</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E517" t="s">
+        <v>14</v>
+      </c>
+      <c r="H517" t="s">
+        <v>53</v>
+      </c>
+      <c r="I517" t="s">
+        <v>1891</v>
+      </c>
+      <c r="J517" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10">
+      <c r="A518" t="s">
+        <v>775</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E518" t="s">
+        <v>14</v>
+      </c>
+      <c r="H518" t="s">
+        <v>53</v>
+      </c>
+      <c r="I518" t="s">
+        <v>1895</v>
+      </c>
+      <c r="J518" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10">
+      <c r="A519" t="s">
+        <v>775</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E519" t="s">
+        <v>14</v>
+      </c>
+      <c r="H519" t="s">
+        <v>53</v>
+      </c>
+      <c r="I519" t="s">
+        <v>1899</v>
+      </c>
+      <c r="J519" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10">
+      <c r="A520" t="s">
+        <v>775</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E520" t="s">
+        <v>14</v>
+      </c>
+      <c r="H520" t="s">
+        <v>53</v>
+      </c>
+      <c r="I520" t="s">
+        <v>1903</v>
+      </c>
+      <c r="J520" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10">
+      <c r="A521" t="s">
+        <v>775</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1902</v>
+      </c>
+      <c r="E521" t="s">
+        <v>14</v>
+      </c>
+      <c r="H521" t="s">
+        <v>53</v>
+      </c>
+      <c r="I521" t="s">
+        <v>1906</v>
+      </c>
+      <c r="J521" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10">
+      <c r="A522" t="s">
+        <v>775</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1909</v>
+      </c>
+      <c r="E522" t="s">
+        <v>14</v>
+      </c>
+      <c r="H522" t="s">
+        <v>53</v>
+      </c>
+      <c r="I522" t="s">
+        <v>1910</v>
+      </c>
+      <c r="J522" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10">
+      <c r="A523" t="s">
+        <v>775</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E523" t="s">
+        <v>14</v>
+      </c>
+      <c r="H523" t="s">
+        <v>53</v>
+      </c>
+      <c r="I523" t="s">
+        <v>1914</v>
+      </c>
+      <c r="J523" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10">
+      <c r="A524" t="s">
+        <v>775</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E524" t="s">
+        <v>14</v>
+      </c>
+      <c r="H524" t="s">
+        <v>53</v>
+      </c>
+      <c r="I524" t="s">
+        <v>1917</v>
+      </c>
+      <c r="J524" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="525" spans="1:10">
+      <c r="A525" t="s">
+        <v>775</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D525" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E525" t="s">
+        <v>14</v>
+      </c>
+      <c r="H525" t="s">
+        <v>53</v>
+      </c>
+      <c r="I525" t="s">
+        <v>1921</v>
+      </c>
+      <c r="J525" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10">
+      <c r="A526" t="s">
+        <v>775</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E526" t="s">
+        <v>14</v>
+      </c>
+      <c r="H526" t="s">
+        <v>53</v>
+      </c>
+      <c r="I526" t="s">
+        <v>1925</v>
+      </c>
+      <c r="J526" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10">
+      <c r="A527" t="s">
+        <v>775</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E527" t="s">
+        <v>14</v>
+      </c>
+      <c r="H527" t="s">
+        <v>53</v>
+      </c>
+      <c r="I527" t="s">
+        <v>1929</v>
+      </c>
+      <c r="J527" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10">
+      <c r="A528" t="s">
+        <v>775</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1932</v>
+      </c>
+      <c r="E528" t="s">
+        <v>14</v>
+      </c>
+      <c r="H528" t="s">
+        <v>53</v>
+      </c>
+      <c r="I528" t="s">
+        <v>1933</v>
+      </c>
+      <c r="J528" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10">
+      <c r="A529" t="s">
+        <v>775</v>
+      </c>
+      <c r="B529" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E529" t="s">
+        <v>14</v>
+      </c>
+      <c r="H529" t="s">
+        <v>53</v>
+      </c>
+      <c r="I529" t="s">
+        <v>1937</v>
+      </c>
+      <c r="J529" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10">
+      <c r="A530" t="s">
+        <v>775</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1940</v>
+      </c>
+      <c r="E530" t="s">
+        <v>14</v>
+      </c>
+      <c r="H530" t="s">
+        <v>53</v>
+      </c>
+      <c r="I530" t="s">
+        <v>1941</v>
+      </c>
+      <c r="J530" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10">
+      <c r="A531" t="s">
+        <v>775</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1944</v>
+      </c>
+      <c r="E531" t="s">
+        <v>14</v>
+      </c>
+      <c r="H531" t="s">
+        <v>53</v>
+      </c>
+      <c r="I531" t="s">
+        <v>1945</v>
+      </c>
+      <c r="J531" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10">
+      <c r="A532" t="s">
+        <v>775</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E532" t="s">
+        <v>14</v>
+      </c>
+      <c r="H532" t="s">
+        <v>53</v>
+      </c>
+      <c r="I532" t="s">
+        <v>1949</v>
+      </c>
+      <c r="J532" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10">
+      <c r="A533" t="s">
+        <v>775</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1952</v>
+      </c>
+      <c r="E533" t="s">
+        <v>14</v>
+      </c>
+      <c r="H533" t="s">
+        <v>53</v>
+      </c>
+      <c r="I533" t="s">
+        <v>1953</v>
+      </c>
+      <c r="J533" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10">
+      <c r="A534" t="s">
+        <v>775</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E534" t="s">
+        <v>14</v>
+      </c>
+      <c r="H534" t="s">
+        <v>53</v>
+      </c>
+      <c r="I534" t="s">
+        <v>1957</v>
+      </c>
+      <c r="J534" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10">
+      <c r="A535" t="s">
+        <v>775</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1958</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E535" t="s">
+        <v>14</v>
+      </c>
+      <c r="H535" t="s">
+        <v>53</v>
+      </c>
+      <c r="I535" t="s">
+        <v>1961</v>
+      </c>
+      <c r="J535" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10">
+      <c r="A536" t="s">
+        <v>775</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1960</v>
+      </c>
+      <c r="E536" t="s">
+        <v>14</v>
+      </c>
+      <c r="H536" t="s">
+        <v>53</v>
+      </c>
+      <c r="I536" t="s">
+        <v>1964</v>
+      </c>
+      <c r="J536" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10">
+      <c r="A537" t="s">
+        <v>775</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1965</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1966</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E537" t="s">
+        <v>14</v>
+      </c>
+      <c r="H537" t="s">
+        <v>53</v>
+      </c>
+      <c r="I537" t="s">
+        <v>1967</v>
+      </c>
+      <c r="J537" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10">
+      <c r="A538" t="s">
+        <v>775</v>
+      </c>
+      <c r="B538" t="s">
+        <v>1968</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1969</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1970</v>
+      </c>
+      <c r="E538" t="s">
+        <v>14</v>
+      </c>
+      <c r="H538" t="s">
+        <v>53</v>
+      </c>
+      <c r="I538" t="s">
+        <v>1971</v>
+      </c>
+      <c r="J538" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10">
+      <c r="A539" t="s">
+        <v>775</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1973</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1974</v>
+      </c>
+      <c r="E539" t="s">
+        <v>14</v>
+      </c>
+      <c r="H539" t="s">
+        <v>53</v>
+      </c>
+      <c r="I539" t="s">
+        <v>1975</v>
+      </c>
+      <c r="J539" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10">
+      <c r="A540" t="s">
+        <v>775</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1976</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1859</v>
+      </c>
+      <c r="E540" t="s">
+        <v>14</v>
+      </c>
+      <c r="H540" t="s">
+        <v>53</v>
+      </c>
+      <c r="I540" t="s">
+        <v>1978</v>
+      </c>
+      <c r="J540" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10">
+      <c r="A541" t="s">
+        <v>775</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1981</v>
+      </c>
+      <c r="E541" t="s">
+        <v>14</v>
+      </c>
+      <c r="H541" t="s">
+        <v>53</v>
+      </c>
+      <c r="I541" t="s">
+        <v>1982</v>
+      </c>
+      <c r="J541" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10">
+      <c r="A542" t="s">
+        <v>775</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E542" t="s">
+        <v>14</v>
+      </c>
+      <c r="H542" t="s">
+        <v>53</v>
+      </c>
+      <c r="I542" t="s">
+        <v>1986</v>
+      </c>
+      <c r="J542" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10">
+      <c r="A543" t="s">
+        <v>775</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D543" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E543" t="s">
+        <v>14</v>
+      </c>
+      <c r="H543" t="s">
+        <v>53</v>
+      </c>
+      <c r="I543" t="s">
+        <v>1989</v>
+      </c>
+      <c r="J543" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10">
+      <c r="A544" t="s">
+        <v>775</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1990</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1992</v>
+      </c>
+      <c r="E544" t="s">
+        <v>14</v>
+      </c>
+      <c r="H544" t="s">
+        <v>53</v>
+      </c>
+      <c r="I544" t="s">
+        <v>1993</v>
+      </c>
+      <c r="J544" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10">
+      <c r="A545" t="s">
+        <v>775</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E545" t="s">
+        <v>14</v>
+      </c>
+      <c r="H545" t="s">
+        <v>53</v>
+      </c>
+      <c r="I545" t="s">
+        <v>1996</v>
+      </c>
+      <c r="J545" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10">
+      <c r="A546" t="s">
+        <v>775</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1999</v>
+      </c>
+      <c r="E546" t="s">
+        <v>14</v>
+      </c>
+      <c r="H546" t="s">
+        <v>53</v>
+      </c>
+      <c r="I546" t="s">
+        <v>2000</v>
+      </c>
+      <c r="J546" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10">
+      <c r="A547" t="s">
+        <v>775</v>
+      </c>
+      <c r="B547" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2002</v>
+      </c>
+      <c r="E547" t="s">
+        <v>14</v>
+      </c>
+      <c r="H547" t="s">
+        <v>53</v>
+      </c>
+      <c r="I547" t="s">
+        <v>2003</v>
+      </c>
+      <c r="J547" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10">
+      <c r="A548" t="s">
+        <v>775</v>
+      </c>
+      <c r="B548" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E548" t="s">
+        <v>250</v>
+      </c>
+      <c r="H548" t="s">
+        <v>53</v>
+      </c>
+      <c r="I548" t="s">
+        <v>2006</v>
+      </c>
+      <c r="J548" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10">
+      <c r="A549" t="s">
+        <v>775</v>
+      </c>
+      <c r="B549" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2008</v>
+      </c>
+      <c r="E549" t="s">
+        <v>14</v>
+      </c>
+      <c r="H549" t="s">
+        <v>53</v>
+      </c>
+      <c r="I549" t="s">
+        <v>2009</v>
+      </c>
+      <c r="J549" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10">
+      <c r="A550" t="s">
+        <v>775</v>
+      </c>
+      <c r="B550" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E550" t="s">
+        <v>250</v>
+      </c>
+      <c r="H550" t="s">
+        <v>53</v>
+      </c>
+      <c r="I550" t="s">
+        <v>2012</v>
+      </c>
+      <c r="J550" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10">
+      <c r="A551" t="s">
+        <v>775</v>
+      </c>
+      <c r="B551" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E551" t="s">
+        <v>14</v>
+      </c>
+      <c r="H551" t="s">
+        <v>53</v>
+      </c>
+      <c r="I551" t="s">
+        <v>2015</v>
+      </c>
+      <c r="J551" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10">
+      <c r="A552" t="s">
+        <v>775</v>
+      </c>
+      <c r="B552" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2017</v>
+      </c>
+      <c r="E552" t="s">
+        <v>14</v>
+      </c>
+      <c r="H552" t="s">
+        <v>53</v>
+      </c>
+      <c r="I552" t="s">
+        <v>2018</v>
+      </c>
+      <c r="J552" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10">
+      <c r="A553" t="s">
+        <v>775</v>
+      </c>
+      <c r="B553" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2020</v>
+      </c>
+      <c r="E553" t="s">
+        <v>14</v>
+      </c>
+      <c r="H553" t="s">
+        <v>53</v>
+      </c>
+      <c r="I553" t="s">
+        <v>2021</v>
+      </c>
+      <c r="J553" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10">
+      <c r="A554" t="s">
+        <v>775</v>
+      </c>
+      <c r="B554" t="s">
+        <v>2022</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2023</v>
+      </c>
+      <c r="E554" t="s">
+        <v>14</v>
+      </c>
+      <c r="H554" t="s">
+        <v>53</v>
+      </c>
+      <c r="I554" t="s">
+        <v>2024</v>
+      </c>
+      <c r="J554" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10">
+      <c r="A555" t="s">
+        <v>775</v>
+      </c>
+      <c r="B555" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2026</v>
+      </c>
+      <c r="E555" t="s">
+        <v>398</v>
+      </c>
+      <c r="H555" t="s">
+        <v>53</v>
+      </c>
+      <c r="I555" t="s">
+        <v>2027</v>
+      </c>
+      <c r="J555" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10">
+      <c r="A556" t="s">
+        <v>775</v>
+      </c>
+      <c r="B556" t="s">
+        <v>2028</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E556" t="s">
+        <v>14</v>
+      </c>
+      <c r="H556" t="s">
+        <v>53</v>
+      </c>
+      <c r="I556" t="s">
+        <v>2030</v>
+      </c>
+      <c r="J556" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10">
+      <c r="A557" t="s">
+        <v>775</v>
+      </c>
+      <c r="B557" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E557" t="s">
+        <v>14</v>
+      </c>
+      <c r="H557" t="s">
+        <v>53</v>
+      </c>
+      <c r="I557" t="s">
+        <v>2032</v>
+      </c>
+      <c r="J557" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10">
+      <c r="A558" t="s">
+        <v>775</v>
+      </c>
+      <c r="B558" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E558" t="s">
+        <v>14</v>
+      </c>
+      <c r="H558" t="s">
+        <v>53</v>
+      </c>
+      <c r="I558" t="s">
+        <v>2035</v>
+      </c>
+      <c r="J558" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10">
+      <c r="A559" t="s">
+        <v>775</v>
+      </c>
+      <c r="B559" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2037</v>
+      </c>
+      <c r="E559" t="s">
+        <v>14</v>
+      </c>
+      <c r="H559" t="s">
+        <v>53</v>
+      </c>
+      <c r="I559" t="s">
+        <v>2038</v>
+      </c>
+      <c r="J559" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10">
+      <c r="A560" t="s">
+        <v>775</v>
+      </c>
+      <c r="B560" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E560" t="s">
+        <v>14</v>
+      </c>
+      <c r="H560" t="s">
+        <v>53</v>
+      </c>
+      <c r="I560" t="s">
+        <v>2041</v>
+      </c>
+      <c r="J560" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10">
+      <c r="A561" t="s">
+        <v>775</v>
+      </c>
+      <c r="B561" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2043</v>
+      </c>
+      <c r="E561" t="s">
+        <v>14</v>
+      </c>
+      <c r="H561" t="s">
+        <v>53</v>
+      </c>
+      <c r="I561" t="s">
+        <v>2044</v>
+      </c>
+      <c r="J561" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10">
+      <c r="A562" t="s">
+        <v>775</v>
+      </c>
+      <c r="B562" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E562" t="s">
+        <v>250</v>
+      </c>
+      <c r="H562" t="s">
+        <v>53</v>
+      </c>
+      <c r="I562" t="s">
+        <v>2047</v>
+      </c>
+      <c r="J562" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10">
+      <c r="A563" t="s">
+        <v>775</v>
+      </c>
+      <c r="B563" t="s">
+        <v>2048</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E563" t="s">
+        <v>250</v>
+      </c>
+      <c r="H563" t="s">
+        <v>53</v>
+      </c>
+      <c r="I563" t="s">
+        <v>2049</v>
+      </c>
+      <c r="J563" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10">
+      <c r="A564" t="s">
+        <v>775</v>
+      </c>
+      <c r="B564" t="s">
+        <v>2050</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2051</v>
+      </c>
+      <c r="E564" t="s">
+        <v>250</v>
+      </c>
+      <c r="H564" t="s">
+        <v>53</v>
+      </c>
+      <c r="I564" t="s">
+        <v>2052</v>
+      </c>
+      <c r="J564" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10">
+      <c r="A565" t="s">
+        <v>775</v>
+      </c>
+      <c r="B565" t="s">
+        <v>2053</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E565" t="s">
+        <v>14</v>
+      </c>
+      <c r="H565" t="s">
+        <v>53</v>
+      </c>
+      <c r="I565" t="s">
+        <v>2055</v>
+      </c>
+      <c r="J565" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10">
+      <c r="A566" t="s">
+        <v>775</v>
+      </c>
+      <c r="B566" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D566" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E566" t="s">
+        <v>14</v>
+      </c>
+      <c r="H566" t="s">
+        <v>53</v>
+      </c>
+      <c r="I566" t="s">
+        <v>2057</v>
+      </c>
+      <c r="J566" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10">
+      <c r="A567" t="s">
+        <v>775</v>
+      </c>
+      <c r="B567" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D567" t="s">
+        <v>2054</v>
+      </c>
+      <c r="E567" t="s">
+        <v>14</v>
+      </c>
+      <c r="H567" t="s">
+        <v>53</v>
+      </c>
+      <c r="I567" t="s">
+        <v>2059</v>
+      </c>
+      <c r="J567" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10">
+      <c r="A568" t="s">
+        <v>775</v>
+      </c>
+      <c r="B568" t="s">
+        <v>2060</v>
+      </c>
+      <c r="D568" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E568" t="s">
+        <v>14</v>
+      </c>
+      <c r="H568" t="s">
+        <v>53</v>
+      </c>
+      <c r="I568" t="s">
+        <v>2062</v>
+      </c>
+      <c r="J568" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10">
+      <c r="A569" t="s">
+        <v>775</v>
+      </c>
+      <c r="B569" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D569" t="s">
+        <v>2064</v>
+      </c>
+      <c r="E569" t="s">
+        <v>23</v>
+      </c>
+      <c r="H569" t="s">
+        <v>53</v>
+      </c>
+      <c r="I569" t="s">
+        <v>2065</v>
+      </c>
+      <c r="J569" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10">
+      <c r="A570" t="s">
+        <v>775</v>
+      </c>
+      <c r="B570" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D570" t="s">
+        <v>2067</v>
+      </c>
+      <c r="E570" t="s">
+        <v>14</v>
+      </c>
+      <c r="H570" t="s">
+        <v>53</v>
+      </c>
+      <c r="I570" t="s">
+        <v>2068</v>
+      </c>
+      <c r="J570" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10">
+      <c r="A571" t="s">
+        <v>775</v>
+      </c>
+      <c r="B571" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D571" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E571" t="s">
+        <v>14</v>
+      </c>
+      <c r="H571" t="s">
+        <v>53</v>
+      </c>
+      <c r="I571" t="s">
+        <v>2071</v>
+      </c>
+      <c r="J571" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10">
+      <c r="A572" t="s">
+        <v>775</v>
+      </c>
+      <c r="B572" t="s">
+        <v>2072</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D572" t="s">
+        <v>2074</v>
+      </c>
+      <c r="E572" t="s">
+        <v>14</v>
+      </c>
+      <c r="H572" t="s">
+        <v>53</v>
+      </c>
+      <c r="I572" t="s">
+        <v>2075</v>
+      </c>
+      <c r="J572" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10">
+      <c r="A573" t="s">
+        <v>775</v>
+      </c>
+      <c r="B573" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D573" t="s">
+        <v>2078</v>
+      </c>
+      <c r="E573" t="s">
+        <v>14</v>
+      </c>
+      <c r="H573" t="s">
+        <v>53</v>
+      </c>
+      <c r="I573" t="s">
+        <v>2079</v>
+      </c>
+      <c r="J573" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10">
+      <c r="A574" t="s">
+        <v>775</v>
+      </c>
+      <c r="B574" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D574" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E574" t="s">
+        <v>14</v>
+      </c>
+      <c r="H574" t="s">
+        <v>53</v>
+      </c>
+      <c r="I574" t="s">
+        <v>2083</v>
+      </c>
+      <c r="J574" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10">
+      <c r="A575" t="s">
+        <v>775</v>
+      </c>
+      <c r="B575" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D575" t="s">
+        <v>2086</v>
+      </c>
+      <c r="E575" t="s">
+        <v>14</v>
+      </c>
+      <c r="H575" t="s">
+        <v>53</v>
+      </c>
+      <c r="I575" t="s">
+        <v>2087</v>
+      </c>
+      <c r="J575" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10">
+      <c r="A576" t="s">
+        <v>775</v>
+      </c>
+      <c r="B576" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D576" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E576" t="s">
+        <v>14</v>
+      </c>
+      <c r="H576" t="s">
+        <v>53</v>
+      </c>
+      <c r="I576" t="s">
+        <v>2090</v>
+      </c>
+      <c r="J576" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10">
+      <c r="A577" t="s">
+        <v>775</v>
+      </c>
+      <c r="B577" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D577" t="s">
+        <v>2082</v>
+      </c>
+      <c r="H577" t="s">
+        <v>53</v>
+      </c>
+      <c r="I577" t="s">
+        <v>2090</v>
+      </c>
+      <c r="J577" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10">
+      <c r="A578" t="s">
+        <v>775</v>
+      </c>
+      <c r="B578" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D578" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E578" t="s">
+        <v>14</v>
+      </c>
+      <c r="H578" t="s">
+        <v>53</v>
+      </c>
+      <c r="I578" t="s">
+        <v>2095</v>
+      </c>
+      <c r="J578" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10">
+      <c r="A579" t="s">
+        <v>775</v>
+      </c>
+      <c r="B579" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D579" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E579" t="s">
+        <v>14</v>
+      </c>
+      <c r="H579" t="s">
+        <v>53</v>
+      </c>
+      <c r="I579" t="s">
+        <v>2099</v>
+      </c>
+      <c r="J579" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10">
+      <c r="A580" t="s">
+        <v>775</v>
+      </c>
+      <c r="B580" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2101</v>
+      </c>
+      <c r="D580" t="s">
+        <v>2102</v>
+      </c>
+      <c r="E580" t="s">
+        <v>14</v>
+      </c>
+      <c r="H580" t="s">
+        <v>53</v>
+      </c>
+      <c r="I580" t="s">
+        <v>2103</v>
+      </c>
+      <c r="J580" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10">
+      <c r="A581" t="s">
+        <v>775</v>
+      </c>
+      <c r="B581" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D581" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E581" t="s">
+        <v>14</v>
+      </c>
+      <c r="H581" t="s">
+        <v>53</v>
+      </c>
+      <c r="I581" t="s">
+        <v>2107</v>
+      </c>
+      <c r="J581" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10">
+      <c r="A582" t="s">
+        <v>775</v>
+      </c>
+      <c r="B582" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D582" t="s">
+        <v>2110</v>
+      </c>
+      <c r="E582" t="s">
+        <v>14</v>
+      </c>
+      <c r="H582" t="s">
+        <v>53</v>
+      </c>
+      <c r="I582" t="s">
+        <v>2111</v>
+      </c>
+      <c r="J582" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10">
+      <c r="A583" t="s">
+        <v>775</v>
+      </c>
+      <c r="B583" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2113</v>
+      </c>
+      <c r="D583" t="s">
+        <v>2114</v>
+      </c>
+      <c r="E583" t="s">
+        <v>14</v>
+      </c>
+      <c r="H583" t="s">
+        <v>53</v>
+      </c>
+      <c r="I583" t="s">
+        <v>2115</v>
+      </c>
+      <c r="J583" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10">
+      <c r="A584" t="s">
+        <v>775</v>
+      </c>
+      <c r="B584" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D584" t="s">
+        <v>2118</v>
+      </c>
+      <c r="E584" t="s">
+        <v>14</v>
+      </c>
+      <c r="H584" t="s">
+        <v>53</v>
+      </c>
+      <c r="I584" t="s">
+        <v>2119</v>
+      </c>
+      <c r="J584" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10">
+      <c r="A585" t="s">
+        <v>775</v>
+      </c>
+      <c r="B585" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2121</v>
+      </c>
+      <c r="D585" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E585" t="s">
+        <v>14</v>
+      </c>
+      <c r="H585" t="s">
+        <v>53</v>
+      </c>
+      <c r="I585" t="s">
+        <v>2123</v>
+      </c>
+      <c r="J585" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10">
+      <c r="A586" t="s">
+        <v>775</v>
+      </c>
+      <c r="B586" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2125</v>
+      </c>
+      <c r="D586" t="s">
+        <v>2082</v>
+      </c>
+      <c r="E586" t="s">
+        <v>14</v>
+      </c>
+      <c r="H586" t="s">
+        <v>53</v>
+      </c>
+      <c r="I586" t="s">
+        <v>2126</v>
+      </c>
+      <c r="J586" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10">
+      <c r="A587" t="s">
+        <v>775</v>
+      </c>
+      <c r="B587" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D587" t="s">
+        <v>2129</v>
+      </c>
+      <c r="E587" t="s">
+        <v>14</v>
+      </c>
+      <c r="H587" t="s">
+        <v>53</v>
+      </c>
+      <c r="I587" t="s">
+        <v>2130</v>
+      </c>
+      <c r="J587" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10">
+      <c r="A588" t="s">
+        <v>775</v>
+      </c>
+      <c r="B588" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D588" t="s">
+        <v>2133</v>
+      </c>
+      <c r="E588" t="s">
+        <v>14</v>
+      </c>
+      <c r="H588" t="s">
+        <v>53</v>
+      </c>
+      <c r="I588" t="s">
+        <v>2134</v>
+      </c>
+      <c r="J588" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10">
+      <c r="A589" t="s">
+        <v>775</v>
+      </c>
+      <c r="B589" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D589" t="s">
+        <v>2136</v>
+      </c>
+      <c r="E589" t="s">
+        <v>14</v>
+      </c>
+      <c r="H589" t="s">
+        <v>53</v>
+      </c>
+      <c r="I589" t="s">
+        <v>2137</v>
+      </c>
+      <c r="J589" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10">
+      <c r="A590" t="s">
+        <v>775</v>
+      </c>
+      <c r="B590" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D590" t="s">
+        <v>2139</v>
+      </c>
+      <c r="E590" t="s">
+        <v>14</v>
+      </c>
+      <c r="H590" t="s">
+        <v>53</v>
+      </c>
+      <c r="I590" t="s">
+        <v>2140</v>
+      </c>
+      <c r="J590" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10">
+      <c r="A591" t="s">
+        <v>775</v>
+      </c>
+      <c r="B591" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D591" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E591" t="s">
+        <v>250</v>
+      </c>
+      <c r="H591" t="s">
+        <v>53</v>
+      </c>
+      <c r="I591" t="s">
+        <v>2143</v>
+      </c>
+      <c r="J591" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10">
+      <c r="A592" t="s">
+        <v>775</v>
+      </c>
+      <c r="B592" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D592" t="s">
+        <v>2142</v>
+      </c>
+      <c r="E592" t="s">
+        <v>14</v>
+      </c>
+      <c r="H592" t="s">
+        <v>53</v>
+      </c>
+      <c r="I592" t="s">
+        <v>2145</v>
+      </c>
+      <c r="J592" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10">
+      <c r="A593" t="s">
+        <v>775</v>
+      </c>
+      <c r="B593" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D593" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E593" t="s">
+        <v>23</v>
+      </c>
+      <c r="H593" t="s">
+        <v>53</v>
+      </c>
+      <c r="I593" t="s">
+        <v>2148</v>
+      </c>
+      <c r="J593" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10">
+      <c r="A594" t="s">
+        <v>775</v>
+      </c>
+      <c r="B594" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D594" t="s">
+        <v>2147</v>
+      </c>
+      <c r="E594" t="s">
+        <v>398</v>
+      </c>
+      <c r="H594" t="s">
+        <v>53</v>
+      </c>
+      <c r="I594" t="s">
+        <v>2150</v>
+      </c>
+      <c r="J594" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10">
+      <c r="A595" t="s">
+        <v>775</v>
+      </c>
+      <c r="B595" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D595" t="s">
+        <v>2152</v>
+      </c>
+      <c r="E595" t="s">
+        <v>14</v>
+      </c>
+      <c r="H595" t="s">
+        <v>53</v>
+      </c>
+      <c r="I595" t="s">
+        <v>2153</v>
+      </c>
+      <c r="J595" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10">
+      <c r="A596" t="s">
+        <v>775</v>
+      </c>
+      <c r="B596" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D596" t="s">
+        <v>2155</v>
+      </c>
+      <c r="H596" t="s">
+        <v>53</v>
+      </c>
+      <c r="I596" t="s">
+        <v>2156</v>
+      </c>
+      <c r="J596" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10">
+      <c r="A597" t="s">
+        <v>775</v>
+      </c>
+      <c r="B597" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D597" t="s">
+        <v>2155</v>
+      </c>
+      <c r="E597" t="s">
+        <v>14</v>
+      </c>
+      <c r="H597" t="s">
+        <v>53</v>
+      </c>
+      <c r="I597" t="s">
+        <v>2156</v>
+      </c>
+      <c r="J597" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10">
+      <c r="A598" t="s">
+        <v>775</v>
+      </c>
+      <c r="B598" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D598" t="s">
+        <v>2158</v>
+      </c>
+      <c r="E598" t="s">
+        <v>23</v>
+      </c>
+      <c r="H598" t="s">
+        <v>53</v>
+      </c>
+      <c r="I598" t="s">
+        <v>2159</v>
+      </c>
+      <c r="J598" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10">
+      <c r="A599" t="s">
+        <v>775</v>
+      </c>
+      <c r="B599" t="s">
+        <v>2160</v>
+      </c>
+      <c r="D599" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E599" t="s">
+        <v>14</v>
+      </c>
+      <c r="H599" t="s">
+        <v>53</v>
+      </c>
+      <c r="I599" t="s">
+        <v>2162</v>
+      </c>
+      <c r="J599" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10">
+      <c r="A600" t="s">
+        <v>775</v>
+      </c>
+      <c r="B600" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D600" t="s">
+        <v>2161</v>
+      </c>
+      <c r="E600" t="s">
+        <v>14</v>
+      </c>
+      <c r="H600" t="s">
+        <v>53</v>
+      </c>
+      <c r="I600" t="s">
+        <v>2164</v>
+      </c>
+      <c r="J600" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10">
+      <c r="A601" t="s">
+        <v>775</v>
+      </c>
+      <c r="B601" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D601" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E601" t="s">
+        <v>23</v>
+      </c>
+      <c r="H601" t="s">
+        <v>53</v>
+      </c>
+      <c r="I601" t="s">
+        <v>2167</v>
+      </c>
+      <c r="J601" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10">
+      <c r="A602" t="s">
+        <v>775</v>
+      </c>
+      <c r="B602" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D602" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E602" t="s">
+        <v>398</v>
+      </c>
+      <c r="H602" t="s">
+        <v>53</v>
+      </c>
+      <c r="I602" t="s">
+        <v>2170</v>
+      </c>
+      <c r="J602" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="603" spans="1:10">
+      <c r="A603" t="s">
+        <v>775</v>
+      </c>
+      <c r="B603" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D603" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E603" t="s">
+        <v>14</v>
+      </c>
+      <c r="H603" t="s">
+        <v>53</v>
+      </c>
+      <c r="I603" t="s">
+        <v>1853</v>
+      </c>
+      <c r="J603" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10">
+      <c r="A604" t="s">
+        <v>775</v>
+      </c>
+      <c r="B604" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D604" t="s">
+        <v>2173</v>
+      </c>
+      <c r="E604" t="s">
+        <v>23</v>
+      </c>
+      <c r="H604" t="s">
+        <v>53</v>
+      </c>
+      <c r="I604" t="s">
+        <v>2174</v>
+      </c>
+      <c r="J604" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10">
+      <c r="A605" t="s">
+        <v>775</v>
+      </c>
+      <c r="B605" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D605" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E605" t="s">
+        <v>14</v>
+      </c>
+      <c r="H605" t="s">
+        <v>53</v>
+      </c>
+      <c r="I605" t="s">
+        <v>2177</v>
+      </c>
+      <c r="J605" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10">
+      <c r="A606" t="s">
+        <v>775</v>
+      </c>
+      <c r="B606" t="s">
+        <v>2178</v>
+      </c>
+      <c r="D606" t="s">
+        <v>2179</v>
+      </c>
+      <c r="E606" t="s">
+        <v>23</v>
+      </c>
+      <c r="H606" t="s">
+        <v>53</v>
+      </c>
+      <c r="I606" t="s">
+        <v>2180</v>
+      </c>
+      <c r="J606" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10">
+      <c r="A607" t="s">
+        <v>775</v>
+      </c>
+      <c r="B607" t="s">
+        <v>2181</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2182</v>
+      </c>
+      <c r="E607" t="s">
+        <v>14</v>
+      </c>
+      <c r="H607" t="s">
+        <v>53</v>
+      </c>
+      <c r="I607" t="s">
+        <v>2183</v>
+      </c>
+      <c r="J607" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10">
+      <c r="A608" t="s">
+        <v>775</v>
+      </c>
+      <c r="B608" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D608" t="s">
+        <v>2185</v>
+      </c>
+      <c r="E608" t="s">
+        <v>14</v>
+      </c>
+      <c r="H608" t="s">
+        <v>53</v>
+      </c>
+      <c r="I608" t="s">
+        <v>2186</v>
+      </c>
+      <c r="J608" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10">
+      <c r="A609" t="s">
+        <v>775</v>
+      </c>
+      <c r="B609" t="s">
+        <v>2187</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2189</v>
+      </c>
+      <c r="E609" t="s">
+        <v>14</v>
+      </c>
+      <c r="H609" t="s">
+        <v>53</v>
+      </c>
+      <c r="I609" t="s">
+        <v>2190</v>
+      </c>
+      <c r="J609" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10">
+      <c r="A610" t="s">
+        <v>775</v>
+      </c>
+      <c r="B610" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2193</v>
+      </c>
+      <c r="E610" t="s">
+        <v>14</v>
+      </c>
+      <c r="H610" t="s">
+        <v>53</v>
+      </c>
+      <c r="I610" t="s">
+        <v>2194</v>
+      </c>
+      <c r="J610" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10">
+      <c r="A611" t="s">
+        <v>775</v>
+      </c>
+      <c r="B611" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D611" t="s">
+        <v>2197</v>
+      </c>
+      <c r="E611" t="s">
+        <v>14</v>
+      </c>
+      <c r="H611" t="s">
+        <v>53</v>
+      </c>
+      <c r="I611" t="s">
+        <v>2198</v>
+      </c>
+      <c r="J611" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10">
+      <c r="A612" t="s">
+        <v>775</v>
+      </c>
+      <c r="B612" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D612" t="s">
+        <v>2201</v>
+      </c>
+      <c r="E612" t="s">
+        <v>14</v>
+      </c>
+      <c r="H612" t="s">
+        <v>53</v>
+      </c>
+      <c r="I612" t="s">
+        <v>2202</v>
+      </c>
+      <c r="J612" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10">
+      <c r="A613" t="s">
+        <v>775</v>
+      </c>
+      <c r="B613" t="s">
+        <v>2203</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2204</v>
+      </c>
+      <c r="D613" t="s">
+        <v>2169</v>
+      </c>
+      <c r="E613" t="s">
+        <v>14</v>
+      </c>
+      <c r="H613" t="s">
+        <v>53</v>
+      </c>
+      <c r="I613" t="s">
+        <v>2205</v>
+      </c>
+      <c r="J613" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10">
+      <c r="A614" t="s">
+        <v>775</v>
+      </c>
+      <c r="B614" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D614" t="s">
+        <v>2208</v>
+      </c>
+      <c r="E614" t="s">
+        <v>14</v>
+      </c>
+      <c r="H614" t="s">
+        <v>53</v>
+      </c>
+      <c r="I614" t="s">
+        <v>2209</v>
+      </c>
+      <c r="J614" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10">
+      <c r="A615" t="s">
+        <v>775</v>
+      </c>
+      <c r="B615" t="s">
+        <v>2210</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D615" t="s">
+        <v>2212</v>
+      </c>
+      <c r="E615" t="s">
+        <v>14</v>
+      </c>
+      <c r="H615" t="s">
+        <v>53</v>
+      </c>
+      <c r="I615" t="s">
+        <v>2213</v>
+      </c>
+      <c r="J615" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10">
+      <c r="A616" t="s">
+        <v>775</v>
+      </c>
+      <c r="B616" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D616" t="s">
+        <v>2216</v>
+      </c>
+      <c r="E616" t="s">
+        <v>14</v>
+      </c>
+      <c r="H616" t="s">
+        <v>53</v>
+      </c>
+      <c r="I616" t="s">
+        <v>2217</v>
+      </c>
+      <c r="J616" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10">
+      <c r="A617" t="s">
+        <v>775</v>
+      </c>
+      <c r="B617" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D617" t="s">
+        <v>2220</v>
+      </c>
+      <c r="E617" t="s">
+        <v>14</v>
+      </c>
+      <c r="H617" t="s">
+        <v>53</v>
+      </c>
+      <c r="I617" t="s">
+        <v>2221</v>
+      </c>
+      <c r="J617" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10">
+      <c r="A618" t="s">
+        <v>775</v>
+      </c>
+      <c r="B618" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D618" t="s">
+        <v>2224</v>
+      </c>
+      <c r="E618" t="s">
+        <v>14</v>
+      </c>
+      <c r="H618" t="s">
+        <v>53</v>
+      </c>
+      <c r="I618" t="s">
+        <v>2225</v>
+      </c>
+      <c r="J618" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10">
+      <c r="A619" t="s">
+        <v>775</v>
+      </c>
+      <c r="B619" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D619" t="s">
+        <v>2228</v>
+      </c>
+      <c r="E619" t="s">
+        <v>14</v>
+      </c>
+      <c r="H619" t="s">
+        <v>53</v>
+      </c>
+      <c r="I619" t="s">
+        <v>2229</v>
+      </c>
+      <c r="J619" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10">
+      <c r="A620" t="s">
+        <v>775</v>
+      </c>
+      <c r="B620" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D620" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E620" t="s">
+        <v>14</v>
+      </c>
+      <c r="H620" t="s">
+        <v>53</v>
+      </c>
+      <c r="I620" t="s">
+        <v>2233</v>
+      </c>
+      <c r="J620" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10">
+      <c r="A621" t="s">
+        <v>775</v>
+      </c>
+      <c r="B621" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D621" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E621" t="s">
+        <v>14</v>
+      </c>
+      <c r="H621" t="s">
+        <v>53</v>
+      </c>
+      <c r="I621" t="s">
+        <v>2236</v>
+      </c>
+      <c r="J621" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10">
+      <c r="A622" t="s">
+        <v>775</v>
+      </c>
+      <c r="B622" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2238</v>
+      </c>
+      <c r="D622" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E622" t="s">
+        <v>14</v>
+      </c>
+      <c r="H622" t="s">
+        <v>53</v>
+      </c>
+      <c r="I622" t="s">
+        <v>2239</v>
+      </c>
+      <c r="J622" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10">
+      <c r="A623" t="s">
+        <v>775</v>
+      </c>
+      <c r="B623" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D623" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E623" t="s">
+        <v>14</v>
+      </c>
+      <c r="H623" t="s">
+        <v>53</v>
+      </c>
+      <c r="I623" t="s">
+        <v>2243</v>
+      </c>
+      <c r="J623" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10">
+      <c r="A624" t="s">
+        <v>775</v>
+      </c>
+      <c r="B624" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D624" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E624" t="s">
+        <v>14</v>
+      </c>
+      <c r="H624" t="s">
+        <v>53</v>
+      </c>
+      <c r="I624" t="s">
+        <v>2246</v>
+      </c>
+      <c r="J624" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10">
+      <c r="A625" t="s">
+        <v>775</v>
+      </c>
+      <c r="B625" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D625" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E625" t="s">
+        <v>14</v>
+      </c>
+      <c r="H625" t="s">
+        <v>53</v>
+      </c>
+      <c r="I625" t="s">
+        <v>2250</v>
+      </c>
+      <c r="J625" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10">
+      <c r="A626" t="s">
+        <v>775</v>
+      </c>
+      <c r="B626" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D626" t="s">
+        <v>2249</v>
+      </c>
+      <c r="E626" t="s">
+        <v>14</v>
+      </c>
+      <c r="H626" t="s">
+        <v>53</v>
+      </c>
+      <c r="I626" t="s">
+        <v>2253</v>
+      </c>
+      <c r="J626" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="627" spans="1:10">
+      <c r="A627" t="s">
+        <v>775</v>
+      </c>
+      <c r="B627" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D627" t="s">
+        <v>2256</v>
+      </c>
+      <c r="E627" t="s">
+        <v>14</v>
+      </c>
+      <c r="H627" t="s">
+        <v>53</v>
+      </c>
+      <c r="I627" t="s">
+        <v>2257</v>
+      </c>
+      <c r="J627" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10">
+      <c r="A628" t="s">
+        <v>775</v>
+      </c>
+      <c r="B628" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D628" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E628" t="s">
+        <v>14</v>
+      </c>
+      <c r="H628" t="s">
+        <v>53</v>
+      </c>
+      <c r="I628" t="s">
+        <v>2261</v>
+      </c>
+      <c r="J628" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10">
+      <c r="A629" t="s">
+        <v>775</v>
+      </c>
+      <c r="B629" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D629" t="s">
+        <v>2264</v>
+      </c>
+      <c r="E629" t="s">
+        <v>14</v>
+      </c>
+      <c r="H629" t="s">
+        <v>53</v>
+      </c>
+      <c r="I629" t="s">
+        <v>2265</v>
+      </c>
+      <c r="J629" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10">
+      <c r="A630" t="s">
+        <v>775</v>
+      </c>
+      <c r="B630" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D630" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E630" t="s">
+        <v>14</v>
+      </c>
+      <c r="H630" t="s">
+        <v>53</v>
+      </c>
+      <c r="I630" t="s">
+        <v>2269</v>
+      </c>
+      <c r="J630" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10">
+      <c r="A631" t="s">
+        <v>775</v>
+      </c>
+      <c r="B631" t="s">
+        <v>2270</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D631" t="s">
+        <v>2268</v>
+      </c>
+      <c r="E631" t="s">
+        <v>14</v>
+      </c>
+      <c r="H631" t="s">
+        <v>53</v>
+      </c>
+      <c r="I631" t="s">
+        <v>2272</v>
+      </c>
+      <c r="J631" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10">
+      <c r="A632" t="s">
+        <v>775</v>
+      </c>
+      <c r="B632" t="s">
+        <v>2273</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2274</v>
+      </c>
+      <c r="D632" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E632" t="s">
+        <v>14</v>
+      </c>
+      <c r="H632" t="s">
+        <v>53</v>
+      </c>
+      <c r="I632" t="s">
+        <v>2276</v>
+      </c>
+      <c r="J632" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10">
+      <c r="A633" t="s">
+        <v>775</v>
+      </c>
+      <c r="B633" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D633" t="s">
+        <v>2279</v>
+      </c>
+      <c r="H633" t="s">
+        <v>53</v>
+      </c>
+      <c r="I633" t="s">
+        <v>2280</v>
+      </c>
+      <c r="J633" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10">
+      <c r="A634" t="s">
+        <v>775</v>
+      </c>
+      <c r="B634" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D634" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E634" t="s">
+        <v>14</v>
+      </c>
+      <c r="H634" t="s">
+        <v>53</v>
+      </c>
+      <c r="I634" t="s">
+        <v>2282</v>
+      </c>
+      <c r="J634" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10">
+      <c r="A635" t="s">
+        <v>775</v>
+      </c>
+      <c r="B635" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D635" t="s">
+        <v>2279</v>
+      </c>
+      <c r="E635" t="s">
+        <v>14</v>
+      </c>
+      <c r="H635" t="s">
+        <v>53</v>
+      </c>
+      <c r="I635" t="s">
+        <v>2285</v>
+      </c>
+      <c r="J635" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10">
+      <c r="A636" t="s">
+        <v>775</v>
+      </c>
+      <c r="B636" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D636" t="s">
+        <v>2288</v>
+      </c>
+      <c r="E636" t="s">
+        <v>14</v>
+      </c>
+      <c r="H636" t="s">
+        <v>53</v>
+      </c>
+      <c r="I636" t="s">
+        <v>2289</v>
+      </c>
+      <c r="J636" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10">
+      <c r="A637" t="s">
+        <v>775</v>
+      </c>
+      <c r="B637" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D637" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E637" t="s">
+        <v>14</v>
+      </c>
+      <c r="H637" t="s">
+        <v>53</v>
+      </c>
+      <c r="I637" t="s">
+        <v>2293</v>
+      </c>
+      <c r="J637" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10">
+      <c r="A638" t="s">
+        <v>775</v>
+      </c>
+      <c r="B638" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D638" t="s">
+        <v>2292</v>
+      </c>
+      <c r="E638" t="s">
+        <v>14</v>
+      </c>
+      <c r="H638" t="s">
+        <v>53</v>
+      </c>
+      <c r="I638" t="s">
+        <v>2296</v>
+      </c>
+      <c r="J638" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10">
+      <c r="A639" t="s">
+        <v>775</v>
+      </c>
+      <c r="B639" t="s">
+        <v>2297</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2298</v>
+      </c>
+      <c r="D639" t="s">
+        <v>2299</v>
+      </c>
+      <c r="E639" t="s">
+        <v>14</v>
+      </c>
+      <c r="H639" t="s">
+        <v>53</v>
+      </c>
+      <c r="I639" t="s">
+        <v>2300</v>
+      </c>
+      <c r="J639" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="640" spans="1:10">
+      <c r="A640" t="s">
+        <v>775</v>
+      </c>
+      <c r="B640" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D640" t="s">
+        <v>2303</v>
+      </c>
+      <c r="E640" t="s">
+        <v>14</v>
+      </c>
+      <c r="H640" t="s">
+        <v>53</v>
+      </c>
+      <c r="I640" t="s">
+        <v>2304</v>
+      </c>
+      <c r="J640" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10">
+      <c r="A641" t="s">
+        <v>775</v>
+      </c>
+      <c r="B641" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D641" t="s">
+        <v>2307</v>
+      </c>
+      <c r="E641" t="s">
+        <v>14</v>
+      </c>
+      <c r="H641" t="s">
+        <v>53</v>
+      </c>
+      <c r="I641" t="s">
+        <v>2308</v>
+      </c>
+      <c r="J641" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10">
+      <c r="A642" t="s">
+        <v>775</v>
+      </c>
+      <c r="B642" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D642" t="s">
+        <v>2311</v>
+      </c>
+      <c r="E642" t="s">
+        <v>14</v>
+      </c>
+      <c r="H642" t="s">
+        <v>53</v>
+      </c>
+      <c r="I642" t="s">
+        <v>2312</v>
+      </c>
+      <c r="J642" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10">
+      <c r="A643" t="s">
+        <v>775</v>
+      </c>
+      <c r="B643" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D643" t="s">
+        <v>2315</v>
+      </c>
+      <c r="E643" t="s">
+        <v>14</v>
+      </c>
+      <c r="H643" t="s">
+        <v>53</v>
+      </c>
+      <c r="I643" t="s">
+        <v>2316</v>
+      </c>
+      <c r="J643" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10">
+      <c r="A644" t="s">
+        <v>775</v>
+      </c>
+      <c r="B644" t="s">
+        <v>2317</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2318</v>
+      </c>
+      <c r="D644" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E644" t="s">
+        <v>14</v>
+      </c>
+      <c r="H644" t="s">
+        <v>53</v>
+      </c>
+      <c r="I644" t="s">
+        <v>2320</v>
+      </c>
+      <c r="J644" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10">
+      <c r="A645" t="s">
+        <v>775</v>
+      </c>
+      <c r="B645" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D645" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E645" t="s">
+        <v>14</v>
+      </c>
+      <c r="H645" t="s">
+        <v>53</v>
+      </c>
+      <c r="I645" t="s">
+        <v>2323</v>
+      </c>
+      <c r="J645" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10">
+      <c r="A646" t="s">
+        <v>775</v>
+      </c>
+      <c r="B646" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D646" t="s">
+        <v>2326</v>
+      </c>
+      <c r="E646" t="s">
+        <v>14</v>
+      </c>
+      <c r="H646" t="s">
+        <v>53</v>
+      </c>
+      <c r="I646" t="s">
+        <v>2327</v>
+      </c>
+      <c r="J646" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10">
+      <c r="A647" t="s">
+        <v>775</v>
+      </c>
+      <c r="B647" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D647" t="s">
+        <v>2330</v>
+      </c>
+      <c r="E647" t="s">
+        <v>14</v>
+      </c>
+      <c r="H647" t="s">
+        <v>53</v>
+      </c>
+      <c r="I647" t="s">
+        <v>2331</v>
+      </c>
+      <c r="J647" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10">
+      <c r="A648" t="s">
+        <v>775</v>
+      </c>
+      <c r="B648" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D648" t="s">
+        <v>2334</v>
+      </c>
+      <c r="E648" t="s">
+        <v>14</v>
+      </c>
+      <c r="H648" t="s">
+        <v>53</v>
+      </c>
+      <c r="I648" t="s">
+        <v>2335</v>
+      </c>
+      <c r="J648" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="649" spans="1:10">
+      <c r="A649" t="s">
+        <v>775</v>
+      </c>
+      <c r="B649" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2337</v>
+      </c>
+      <c r="D649" t="s">
+        <v>2338</v>
+      </c>
+      <c r="E649" t="s">
+        <v>14</v>
+      </c>
+      <c r="H649" t="s">
+        <v>53</v>
+      </c>
+      <c r="I649" t="s">
+        <v>2339</v>
+      </c>
+      <c r="J649" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10">
+      <c r="A650" t="s">
+        <v>775</v>
+      </c>
+      <c r="B650" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D650" t="s">
+        <v>2342</v>
+      </c>
+      <c r="E650" t="s">
+        <v>14</v>
+      </c>
+      <c r="H650" t="s">
+        <v>53</v>
+      </c>
+      <c r="I650" t="s">
+        <v>2343</v>
+      </c>
+      <c r="J650" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10">
+      <c r="A651" t="s">
+        <v>775</v>
+      </c>
+      <c r="B651" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D651" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E651" t="s">
+        <v>14</v>
+      </c>
+      <c r="H651" t="s">
+        <v>53</v>
+      </c>
+      <c r="I651" t="s">
+        <v>2346</v>
+      </c>
+      <c r="J651" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10">
+      <c r="A652" t="s">
+        <v>775</v>
+      </c>
+      <c r="B652" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2348</v>
+      </c>
+      <c r="D652" t="s">
+        <v>2349</v>
+      </c>
+      <c r="E652" t="s">
+        <v>14</v>
+      </c>
+      <c r="H652" t="s">
+        <v>53</v>
+      </c>
+      <c r="I652" t="s">
+        <v>2350</v>
+      </c>
+      <c r="J652" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10">
+      <c r="A653" t="s">
+        <v>775</v>
+      </c>
+      <c r="B653" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D653" t="s">
+        <v>2352</v>
+      </c>
+      <c r="E653" t="s">
+        <v>14</v>
+      </c>
+      <c r="H653" t="s">
+        <v>53</v>
+      </c>
+      <c r="I653" t="s">
+        <v>2353</v>
+      </c>
+      <c r="J653" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="654" spans="1:10">
+      <c r="A654" t="s">
+        <v>775</v>
+      </c>
+      <c r="B654" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D654" t="s">
+        <v>2176</v>
+      </c>
+      <c r="E654" t="s">
+        <v>14</v>
+      </c>
+      <c r="H654" t="s">
+        <v>53</v>
+      </c>
+      <c r="I654" t="s">
+        <v>2355</v>
+      </c>
+      <c r="J654" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="655" spans="1:10">
+      <c r="A655" t="s">
+        <v>775</v>
+      </c>
+      <c r="B655" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E655" t="s">
+        <v>14</v>
+      </c>
+      <c r="H655" t="s">
+        <v>53</v>
+      </c>
+      <c r="I655" t="s">
+        <v>2357</v>
+      </c>
+      <c r="J655" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10">
+      <c r="A656" t="s">
+        <v>775</v>
+      </c>
+      <c r="B656" t="s">
+        <v>2358</v>
+      </c>
+      <c r="D656" t="s">
+        <v>2359</v>
+      </c>
+      <c r="E656" t="s">
+        <v>14</v>
+      </c>
+      <c r="H656" t="s">
+        <v>53</v>
+      </c>
+      <c r="I656" t="s">
+        <v>2360</v>
+      </c>
+      <c r="J656" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10">
+      <c r="A657" t="s">
+        <v>775</v>
+      </c>
+      <c r="B657" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D657" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E657" t="s">
+        <v>14</v>
+      </c>
+      <c r="H657" t="s">
+        <v>53</v>
+      </c>
+      <c r="I657" t="s">
+        <v>2364</v>
+      </c>
+      <c r="J657" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10">
+      <c r="A658" t="s">
+        <v>775</v>
+      </c>
+      <c r="B658" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D658" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E658" t="s">
+        <v>14</v>
+      </c>
+      <c r="H658" t="s">
+        <v>53</v>
+      </c>
+      <c r="I658" t="s">
+        <v>2368</v>
+      </c>
+      <c r="J658" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10">
+      <c r="A659" t="s">
+        <v>775</v>
+      </c>
+      <c r="B659" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D659" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E659" t="s">
+        <v>14</v>
+      </c>
+      <c r="H659" t="s">
+        <v>53</v>
+      </c>
+      <c r="I659" t="s">
+        <v>2372</v>
+      </c>
+      <c r="J659" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10">
+      <c r="A660" t="s">
+        <v>775</v>
+      </c>
+      <c r="B660" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D660" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E660" t="s">
+        <v>14</v>
+      </c>
+      <c r="H660" t="s">
+        <v>53</v>
+      </c>
+      <c r="I660" t="s">
+        <v>2376</v>
+      </c>
+      <c r="J660" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10">
+      <c r="A661" t="s">
+        <v>775</v>
+      </c>
+      <c r="B661" t="s">
+        <v>2377</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D661" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E661" t="s">
+        <v>14</v>
+      </c>
+      <c r="H661" t="s">
+        <v>53</v>
+      </c>
+      <c r="I661" t="s">
+        <v>2380</v>
+      </c>
+      <c r="J661" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10">
+      <c r="A662" t="s">
+        <v>775</v>
+      </c>
+      <c r="B662" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D662" t="s">
+        <v>2379</v>
+      </c>
+      <c r="E662" t="s">
+        <v>14</v>
+      </c>
+      <c r="H662" t="s">
+        <v>53</v>
+      </c>
+      <c r="I662" t="s">
+        <v>2383</v>
+      </c>
+      <c r="J662" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="663" spans="1:10">
+      <c r="A663" t="s">
+        <v>775</v>
+      </c>
+      <c r="B663" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D663" t="s">
+        <v>2386</v>
+      </c>
+      <c r="E663" t="s">
+        <v>14</v>
+      </c>
+      <c r="H663" t="s">
+        <v>53</v>
+      </c>
+      <c r="I663" t="s">
+        <v>2387</v>
+      </c>
+      <c r="J663" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10">
+      <c r="A664" t="s">
+        <v>775</v>
+      </c>
+      <c r="B664" t="s">
+        <v>2388</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D664" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E664" t="s">
+        <v>14</v>
+      </c>
+      <c r="H664" t="s">
+        <v>53</v>
+      </c>
+      <c r="I664" t="s">
+        <v>2391</v>
+      </c>
+      <c r="J664" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10">
+      <c r="A665" t="s">
+        <v>775</v>
+      </c>
+      <c r="B665" t="s">
+        <v>2392</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2393</v>
+      </c>
+      <c r="D665" t="s">
+        <v>2394</v>
+      </c>
+      <c r="E665" t="s">
+        <v>14</v>
+      </c>
+      <c r="H665" t="s">
+        <v>53</v>
+      </c>
+      <c r="I665" t="s">
+        <v>2395</v>
+      </c>
+      <c r="J665" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="666" spans="1:10">
+      <c r="A666" t="s">
+        <v>775</v>
+      </c>
+      <c r="B666" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D666" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E666" t="s">
+        <v>14</v>
+      </c>
+      <c r="H666" t="s">
+        <v>53</v>
+      </c>
+      <c r="I666" t="s">
+        <v>2398</v>
+      </c>
+      <c r="J666" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="667" spans="1:10">
+      <c r="A667" t="s">
+        <v>775</v>
+      </c>
+      <c r="B667" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D667" t="s">
+        <v>2363</v>
+      </c>
+      <c r="E667" t="s">
+        <v>14</v>
+      </c>
+      <c r="H667" t="s">
+        <v>53</v>
+      </c>
+      <c r="I667" t="s">
+        <v>2401</v>
+      </c>
+      <c r="J667" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="668" spans="1:10">
+      <c r="A668" t="s">
+        <v>775</v>
+      </c>
+      <c r="B668" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D668" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E668" t="s">
+        <v>14</v>
+      </c>
+      <c r="H668" t="s">
+        <v>53</v>
+      </c>
+      <c r="I668" t="s">
+        <v>2405</v>
+      </c>
+      <c r="J668" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10">
+      <c r="A669" t="s">
+        <v>775</v>
+      </c>
+      <c r="B669" t="s">
+        <v>2406</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D669" t="s">
+        <v>2407</v>
+      </c>
+      <c r="E669" t="s">
+        <v>14</v>
+      </c>
+      <c r="H669" t="s">
+        <v>53</v>
+      </c>
+      <c r="I669" t="s">
+        <v>2408</v>
+      </c>
+      <c r="J669" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10">
+      <c r="A670" t="s">
+        <v>775</v>
+      </c>
+      <c r="B670" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D670" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E670" t="s">
+        <v>14</v>
+      </c>
+      <c r="H670" t="s">
+        <v>53</v>
+      </c>
+      <c r="I670" t="s">
+        <v>2412</v>
+      </c>
+      <c r="J670" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10">
+      <c r="A671" t="s">
+        <v>775</v>
+      </c>
+      <c r="B671" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D671" t="s">
+        <v>2415</v>
+      </c>
+      <c r="E671" t="s">
+        <v>14</v>
+      </c>
+      <c r="H671" t="s">
+        <v>53</v>
+      </c>
+      <c r="I671" t="s">
+        <v>2416</v>
+      </c>
+      <c r="J671" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="672" spans="1:10">
+      <c r="A672" t="s">
+        <v>775</v>
+      </c>
+      <c r="B672" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D672" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E672" t="s">
+        <v>14</v>
+      </c>
+      <c r="H672" t="s">
+        <v>53</v>
+      </c>
+      <c r="I672" t="s">
+        <v>2420</v>
+      </c>
+      <c r="J672" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10">
+      <c r="A673" t="s">
+        <v>775</v>
+      </c>
+      <c r="B673" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D673" t="s">
+        <v>2423</v>
+      </c>
+      <c r="E673" t="s">
+        <v>14</v>
+      </c>
+      <c r="H673" t="s">
+        <v>53</v>
+      </c>
+      <c r="I673" t="s">
+        <v>2424</v>
+      </c>
+      <c r="J673" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10">
+      <c r="A674" t="s">
+        <v>775</v>
+      </c>
+      <c r="B674" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D674" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E674" t="s">
+        <v>14</v>
+      </c>
+      <c r="H674" t="s">
+        <v>53</v>
+      </c>
+      <c r="I674" t="s">
+        <v>2427</v>
+      </c>
+      <c r="J674" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="675" spans="1:10">
+      <c r="A675" t="s">
+        <v>775</v>
+      </c>
+      <c r="B675" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D675" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E675" t="s">
+        <v>14</v>
+      </c>
+      <c r="H675" t="s">
+        <v>53</v>
+      </c>
+      <c r="I675" t="s">
+        <v>2429</v>
+      </c>
+      <c r="J675" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="676" spans="1:10">
+      <c r="A676" t="s">
+        <v>775</v>
+      </c>
+      <c r="B676" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D676" t="s">
+        <v>2432</v>
+      </c>
+      <c r="E676" t="s">
+        <v>14</v>
+      </c>
+      <c r="H676" t="s">
+        <v>53</v>
+      </c>
+      <c r="I676" t="s">
+        <v>2433</v>
+      </c>
+      <c r="J676" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="677" spans="1:10">
+      <c r="A677" t="s">
+        <v>775</v>
+      </c>
+      <c r="B677" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D677" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E677" t="s">
+        <v>14</v>
+      </c>
+      <c r="H677" t="s">
+        <v>53</v>
+      </c>
+      <c r="I677" t="s">
+        <v>2437</v>
+      </c>
+      <c r="J677" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10">
+      <c r="A678" t="s">
+        <v>775</v>
+      </c>
+      <c r="B678" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D678" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E678" t="s">
+        <v>14</v>
+      </c>
+      <c r="H678" t="s">
+        <v>53</v>
+      </c>
+      <c r="I678" t="s">
+        <v>2440</v>
+      </c>
+      <c r="J678" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="679" spans="1:10">
+      <c r="A679" t="s">
+        <v>775</v>
+      </c>
+      <c r="B679" t="s">
+        <v>2441</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2442</v>
+      </c>
+      <c r="D679" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E679" t="s">
+        <v>14</v>
+      </c>
+      <c r="H679" t="s">
+        <v>53</v>
+      </c>
+      <c r="I679" t="s">
+        <v>2443</v>
+      </c>
+      <c r="J679" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10">
+      <c r="A680" t="s">
+        <v>775</v>
+      </c>
+      <c r="B680" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D680" t="s">
+        <v>2419</v>
+      </c>
+      <c r="E680" t="s">
+        <v>14</v>
+      </c>
+      <c r="H680" t="s">
+        <v>53</v>
+      </c>
+      <c r="I680" t="s">
+        <v>2446</v>
+      </c>
+      <c r="J680" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10">
+      <c r="A681" t="s">
+        <v>775</v>
+      </c>
+      <c r="B681" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D681" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E681" t="s">
+        <v>14</v>
+      </c>
+      <c r="H681" t="s">
+        <v>53</v>
+      </c>
+      <c r="I681" t="s">
+        <v>2450</v>
+      </c>
+      <c r="J681" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10">
+      <c r="A682" t="s">
+        <v>775</v>
+      </c>
+      <c r="B682" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D682" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E682" t="s">
+        <v>14</v>
+      </c>
+      <c r="H682" t="s">
+        <v>53</v>
+      </c>
+      <c r="I682" t="s">
+        <v>2453</v>
+      </c>
+      <c r="J682" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10">
+      <c r="A683" t="s">
+        <v>775</v>
+      </c>
+      <c r="B683" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D683" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E683" t="s">
+        <v>14</v>
+      </c>
+      <c r="H683" t="s">
+        <v>53</v>
+      </c>
+      <c r="I683" t="s">
+        <v>2456</v>
+      </c>
+      <c r="J683" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10">
+      <c r="A684" t="s">
+        <v>775</v>
+      </c>
+      <c r="B684" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D684" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E684" t="s">
+        <v>14</v>
+      </c>
+      <c r="H684" t="s">
+        <v>53</v>
+      </c>
+      <c r="I684" t="s">
+        <v>2460</v>
+      </c>
+      <c r="J684" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10">
+      <c r="A685" t="s">
+        <v>775</v>
+      </c>
+      <c r="B685" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D685" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E685" t="s">
+        <v>14</v>
+      </c>
+      <c r="H685" t="s">
+        <v>53</v>
+      </c>
+      <c r="I685" t="s">
+        <v>2463</v>
+      </c>
+      <c r="J685" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10">
+      <c r="A686" t="s">
+        <v>775</v>
+      </c>
+      <c r="B686" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D686" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E686" t="s">
+        <v>14</v>
+      </c>
+      <c r="H686" t="s">
+        <v>53</v>
+      </c>
+      <c r="I686" t="s">
+        <v>2467</v>
+      </c>
+      <c r="J686" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10">
+      <c r="A687" t="s">
+        <v>775</v>
+      </c>
+      <c r="B687" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D687" t="s">
+        <v>2466</v>
+      </c>
+      <c r="E687" t="s">
+        <v>14</v>
+      </c>
+      <c r="H687" t="s">
+        <v>53</v>
+      </c>
+      <c r="I687" t="s">
+        <v>2470</v>
+      </c>
+      <c r="J687" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="688" spans="1:10">
+      <c r="A688" t="s">
+        <v>775</v>
+      </c>
+      <c r="B688" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2472</v>
+      </c>
+      <c r="D688" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E688" t="s">
+        <v>14</v>
+      </c>
+      <c r="H688" t="s">
+        <v>53</v>
+      </c>
+      <c r="I688" t="s">
+        <v>2474</v>
+      </c>
+      <c r="J688" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10">
+      <c r="A689" t="s">
+        <v>775</v>
+      </c>
+      <c r="B689" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D689" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E689" t="s">
+        <v>14</v>
+      </c>
+      <c r="H689" t="s">
+        <v>53</v>
+      </c>
+      <c r="I689" t="s">
+        <v>2477</v>
+      </c>
+      <c r="J689" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="690" spans="1:10">
+      <c r="A690" t="s">
+        <v>775</v>
+      </c>
+      <c r="B690" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D690" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E690" t="s">
+        <v>14</v>
+      </c>
+      <c r="H690" t="s">
+        <v>53</v>
+      </c>
+      <c r="I690" t="s">
+        <v>2480</v>
+      </c>
+      <c r="J690" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="691" spans="1:10">
+      <c r="A691" t="s">
+        <v>775</v>
+      </c>
+      <c r="B691" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2482</v>
+      </c>
+      <c r="D691" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E691" t="s">
+        <v>14</v>
+      </c>
+      <c r="H691" t="s">
+        <v>53</v>
+      </c>
+      <c r="I691" t="s">
+        <v>2484</v>
+      </c>
+      <c r="J691" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="692" spans="1:10">
+      <c r="A692" t="s">
+        <v>775</v>
+      </c>
+      <c r="B692" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D692" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E692" t="s">
+        <v>14</v>
+      </c>
+      <c r="H692" t="s">
+        <v>53</v>
+      </c>
+      <c r="I692" t="s">
+        <v>2487</v>
+      </c>
+      <c r="J692" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10">
+      <c r="A693" t="s">
+        <v>775</v>
+      </c>
+      <c r="B693" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D693" t="s">
+        <v>2483</v>
+      </c>
+      <c r="E693" t="s">
+        <v>14</v>
+      </c>
+      <c r="H693" t="s">
+        <v>53</v>
+      </c>
+      <c r="I693" t="s">
+        <v>2490</v>
+      </c>
+      <c r="J693" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="694" spans="1:10">
+      <c r="A694" t="s">
+        <v>775</v>
+      </c>
+      <c r="B694" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D694" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E694" t="s">
+        <v>14</v>
+      </c>
+      <c r="H694" t="s">
+        <v>53</v>
+      </c>
+      <c r="I694" t="s">
+        <v>2494</v>
+      </c>
+      <c r="J694" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10">
+      <c r="A695" t="s">
+        <v>775</v>
+      </c>
+      <c r="B695" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2496</v>
+      </c>
+      <c r="D695" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E695" t="s">
+        <v>14</v>
+      </c>
+      <c r="H695" t="s">
+        <v>53</v>
+      </c>
+      <c r="I695" t="s">
+        <v>2498</v>
+      </c>
+      <c r="J695" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="696" spans="1:10">
+      <c r="A696" t="s">
+        <v>775</v>
+      </c>
+      <c r="B696" t="s">
+        <v>2499</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D696" t="s">
+        <v>2493</v>
+      </c>
+      <c r="E696" t="s">
+        <v>14</v>
+      </c>
+      <c r="H696" t="s">
+        <v>53</v>
+      </c>
+      <c r="I696" t="s">
+        <v>2500</v>
+      </c>
+      <c r="J696" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="697" spans="1:10">
+      <c r="A697" t="s">
+        <v>775</v>
+      </c>
+      <c r="B697" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D697" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E697" t="s">
+        <v>14</v>
+      </c>
+      <c r="H697" t="s">
+        <v>53</v>
+      </c>
+      <c r="I697" t="s">
+        <v>2503</v>
+      </c>
+      <c r="J697" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="698" spans="1:10">
+      <c r="A698" t="s">
+        <v>775</v>
+      </c>
+      <c r="B698" t="s">
+        <v>2504</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2505</v>
+      </c>
+      <c r="D698" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E698" t="s">
+        <v>14</v>
+      </c>
+      <c r="H698" t="s">
+        <v>53</v>
+      </c>
+      <c r="I698" t="s">
+        <v>2507</v>
+      </c>
+      <c r="J698" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10">
+      <c r="A699" t="s">
+        <v>775</v>
+      </c>
+      <c r="B699" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D699" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E699" t="s">
+        <v>14</v>
+      </c>
+      <c r="H699" t="s">
+        <v>53</v>
+      </c>
+      <c r="I699" t="s">
+        <v>2510</v>
+      </c>
+      <c r="J699" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10">
+      <c r="A700" t="s">
+        <v>775</v>
+      </c>
+      <c r="B700" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2512</v>
+      </c>
+      <c r="D700" t="s">
+        <v>2513</v>
+      </c>
+      <c r="E700" t="s">
+        <v>14</v>
+      </c>
+      <c r="H700" t="s">
+        <v>53</v>
+      </c>
+      <c r="I700" t="s">
+        <v>2514</v>
+      </c>
+      <c r="J700" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="701" spans="1:10">
+      <c r="A701" t="s">
+        <v>775</v>
+      </c>
+      <c r="B701" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D701" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E701" t="s">
+        <v>14</v>
+      </c>
+      <c r="H701" t="s">
+        <v>53</v>
+      </c>
+      <c r="I701" t="s">
+        <v>2518</v>
+      </c>
+      <c r="J701" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10">
+      <c r="A702" t="s">
+        <v>775</v>
+      </c>
+      <c r="B702" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2520</v>
+      </c>
+      <c r="D702" t="s">
+        <v>2517</v>
+      </c>
+      <c r="E702" t="s">
+        <v>14</v>
+      </c>
+      <c r="H702" t="s">
+        <v>53</v>
+      </c>
+      <c r="I702" t="s">
+        <v>2521</v>
+      </c>
+      <c r="J702" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="703" spans="1:10">
+      <c r="A703" t="s">
+        <v>775</v>
+      </c>
+      <c r="B703" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D703" t="s">
+        <v>2524</v>
+      </c>
+      <c r="E703" t="s">
+        <v>14</v>
+      </c>
+      <c r="H703" t="s">
+        <v>53</v>
+      </c>
+      <c r="I703" t="s">
+        <v>2525</v>
+      </c>
+      <c r="J703" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10">
+      <c r="A704" t="s">
+        <v>775</v>
+      </c>
+      <c r="B704" t="s">
+        <v>2526</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D704" t="s">
+        <v>2528</v>
+      </c>
+      <c r="E704" t="s">
+        <v>14</v>
+      </c>
+      <c r="H704" t="s">
+        <v>53</v>
+      </c>
+      <c r="I704" t="s">
+        <v>2529</v>
+      </c>
+      <c r="J704" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="705" spans="1:10">
+      <c r="A705" t="s">
+        <v>775</v>
+      </c>
+      <c r="B705" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D705" t="s">
+        <v>2532</v>
+      </c>
+      <c r="E705" t="s">
+        <v>14</v>
+      </c>
+      <c r="H705" t="s">
+        <v>53</v>
+      </c>
+      <c r="I705" t="s">
+        <v>2533</v>
+      </c>
+      <c r="J705" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10">
+      <c r="A706" t="s">
+        <v>775</v>
+      </c>
+      <c r="B706" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D706" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E706" t="s">
+        <v>14</v>
+      </c>
+      <c r="H706" t="s">
+        <v>53</v>
+      </c>
+      <c r="I706" t="s">
+        <v>2537</v>
+      </c>
+      <c r="J706" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="707" spans="1:10">
+      <c r="A707" t="s">
+        <v>775</v>
+      </c>
+      <c r="B707" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D707" t="s">
+        <v>2536</v>
+      </c>
+      <c r="E707" t="s">
+        <v>14</v>
+      </c>
+      <c r="H707" t="s">
+        <v>53</v>
+      </c>
+      <c r="I707" t="s">
+        <v>2540</v>
+      </c>
+      <c r="J707" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10">
+      <c r="A708" t="s">
+        <v>775</v>
+      </c>
+      <c r="B708" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D708" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E708" t="s">
+        <v>14</v>
+      </c>
+      <c r="H708" t="s">
+        <v>53</v>
+      </c>
+      <c r="I708" t="s">
+        <v>2543</v>
+      </c>
+      <c r="J708" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10">
+      <c r="A709" t="s">
+        <v>775</v>
+      </c>
+      <c r="B709" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2545</v>
+      </c>
+      <c r="D709" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E709" t="s">
+        <v>14</v>
+      </c>
+      <c r="H709" t="s">
+        <v>53</v>
+      </c>
+      <c r="I709" t="s">
+        <v>2546</v>
+      </c>
+      <c r="J709" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="710" spans="1:10">
+      <c r="A710" t="s">
+        <v>775</v>
+      </c>
+      <c r="B710" t="s">
+        <v>2547</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2548</v>
+      </c>
+      <c r="D710" t="s">
+        <v>2549</v>
+      </c>
+      <c r="E710" t="s">
+        <v>14</v>
+      </c>
+      <c r="H710" t="s">
+        <v>53</v>
+      </c>
+      <c r="I710" t="s">
+        <v>2550</v>
+      </c>
+      <c r="J710" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="711" spans="1:10">
+      <c r="A711" t="s">
+        <v>775</v>
+      </c>
+      <c r="B711" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D711" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E711" t="s">
+        <v>14</v>
+      </c>
+      <c r="H711" t="s">
+        <v>53</v>
+      </c>
+      <c r="I711" t="s">
+        <v>2554</v>
+      </c>
+      <c r="J711" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="712" spans="1:10">
+      <c r="A712" t="s">
+        <v>775</v>
+      </c>
+      <c r="B712" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2556</v>
+      </c>
+      <c r="D712" t="s">
+        <v>2553</v>
+      </c>
+      <c r="E712" t="s">
+        <v>14</v>
+      </c>
+      <c r="H712" t="s">
+        <v>53</v>
+      </c>
+      <c r="I712" t="s">
+        <v>2557</v>
+      </c>
+      <c r="J712" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10">
+      <c r="A713" t="s">
+        <v>775</v>
+      </c>
+      <c r="B713" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D713" t="s">
+        <v>2560</v>
+      </c>
+      <c r="E713" t="s">
+        <v>14</v>
+      </c>
+      <c r="H713" t="s">
+        <v>53</v>
+      </c>
+      <c r="I713" t="s">
+        <v>2561</v>
+      </c>
+      <c r="J713" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="714" spans="1:10">
+      <c r="A714" t="s">
+        <v>775</v>
+      </c>
+      <c r="B714" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D714" t="s">
+        <v>2564</v>
+      </c>
+      <c r="H714" t="s">
+        <v>53</v>
+      </c>
+      <c r="I714" t="s">
+        <v>2565</v>
+      </c>
+      <c r="J714" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="715" spans="1:10">
+      <c r="A715" t="s">
+        <v>775</v>
+      </c>
+      <c r="B715" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D715" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E715" t="s">
+        <v>14</v>
+      </c>
+      <c r="H715" t="s">
+        <v>53</v>
+      </c>
+      <c r="I715" t="s">
+        <v>2568</v>
+      </c>
+      <c r="J715" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="716" spans="1:10">
+      <c r="A716" t="s">
+        <v>775</v>
+      </c>
+      <c r="B716" t="s">
+        <v>2569</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D716" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E716" t="s">
+        <v>23</v>
+      </c>
+      <c r="H716" t="s">
+        <v>53</v>
+      </c>
+      <c r="I716" t="s">
+        <v>2572</v>
+      </c>
+      <c r="J716" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10">
+      <c r="A717" t="s">
+        <v>775</v>
+      </c>
+      <c r="B717" t="s">
+        <v>2573</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2574</v>
+      </c>
+      <c r="D717" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E717" t="s">
+        <v>14</v>
+      </c>
+      <c r="H717" t="s">
+        <v>53</v>
+      </c>
+      <c r="I717" t="s">
+        <v>2575</v>
+      </c>
+      <c r="J717" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="718" spans="1:10">
+      <c r="A718" t="s">
+        <v>775</v>
+      </c>
+      <c r="B718" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E718" t="s">
+        <v>14</v>
+      </c>
+      <c r="H718" t="s">
+        <v>53</v>
+      </c>
+      <c r="I718" t="s">
+        <v>2578</v>
+      </c>
+      <c r="J718" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10">
+      <c r="A719" t="s">
+        <v>775</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E719" t="s">
+        <v>14</v>
+      </c>
+      <c r="H719" t="s">
+        <v>53</v>
+      </c>
+      <c r="I719" t="s">
+        <v>2581</v>
+      </c>
+      <c r="J719" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="720" spans="1:10">
+      <c r="A720" t="s">
+        <v>775</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D720" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E720" t="s">
+        <v>14</v>
+      </c>
+      <c r="H720" t="s">
+        <v>53</v>
+      </c>
+      <c r="I720" t="s">
+        <v>2584</v>
+      </c>
+      <c r="J720" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="721" spans="1:10">
+      <c r="A721" t="s">
+        <v>775</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2585</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2586</v>
+      </c>
+      <c r="D721" t="s">
+        <v>2571</v>
+      </c>
+      <c r="E721" t="s">
+        <v>14</v>
+      </c>
+      <c r="H721" t="s">
+        <v>53</v>
+      </c>
+      <c r="I721" t="s">
+        <v>2587</v>
+      </c>
+      <c r="J721" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10">
+      <c r="A722" t="s">
+        <v>775</v>
+      </c>
+      <c r="B722" t="s">
+        <v>2588</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2589</v>
+      </c>
+      <c r="D722" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E722" t="s">
+        <v>14</v>
+      </c>
+      <c r="H722" t="s">
+        <v>53</v>
+      </c>
+      <c r="I722" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J722" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="723" spans="1:10">
+      <c r="A723" t="s">
+        <v>775</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2591</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2592</v>
+      </c>
+      <c r="D723" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E723" t="s">
+        <v>14</v>
+      </c>
+      <c r="H723" t="s">
+        <v>53</v>
+      </c>
+      <c r="I723" t="s">
+        <v>2593</v>
+      </c>
+      <c r="J723" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="724" spans="1:10">
+      <c r="A724" t="s">
+        <v>775</v>
+      </c>
+      <c r="B724" t="s">
+        <v>2594</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D724" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E724" t="s">
+        <v>14</v>
+      </c>
+      <c r="H724" t="s">
+        <v>53</v>
+      </c>
+      <c r="I724" t="s">
+        <v>2596</v>
+      </c>
+      <c r="J724" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="725" spans="1:10">
+      <c r="A725" t="s">
+        <v>775</v>
+      </c>
+      <c r="B725" t="s">
+        <v>2597</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D725" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E725" t="s">
+        <v>14</v>
+      </c>
+      <c r="H725" t="s">
+        <v>53</v>
+      </c>
+      <c r="I725" t="s">
+        <v>2598</v>
+      </c>
+      <c r="J725" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="726" spans="1:10">
+      <c r="A726" t="s">
+        <v>775</v>
+      </c>
+      <c r="B726" t="s">
+        <v>2599</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D726" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E726" t="s">
+        <v>14</v>
+      </c>
+      <c r="H726" t="s">
+        <v>53</v>
+      </c>
+      <c r="I726" t="s">
+        <v>2601</v>
+      </c>
+      <c r="J726" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="727" spans="1:10">
+      <c r="A727" t="s">
+        <v>775</v>
+      </c>
+      <c r="B727" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D727" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E727" t="s">
+        <v>14</v>
+      </c>
+      <c r="H727" t="s">
+        <v>53</v>
+      </c>
+      <c r="I727" t="s">
+        <v>2604</v>
+      </c>
+      <c r="J727" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="728" spans="1:10">
+      <c r="A728" t="s">
+        <v>775</v>
+      </c>
+      <c r="B728" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D728" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E728" t="s">
+        <v>14</v>
+      </c>
+      <c r="H728" t="s">
+        <v>53</v>
+      </c>
+      <c r="I728" t="s">
+        <v>2607</v>
+      </c>
+      <c r="J728" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="729" spans="1:10">
+      <c r="A729" t="s">
+        <v>775</v>
+      </c>
+      <c r="B729" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D729" t="s">
+        <v>2610</v>
+      </c>
+      <c r="E729" t="s">
+        <v>14</v>
+      </c>
+      <c r="H729" t="s">
+        <v>53</v>
+      </c>
+      <c r="I729" t="s">
+        <v>2611</v>
+      </c>
+      <c r="J729" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10">
+      <c r="A730" t="s">
+        <v>775</v>
+      </c>
+      <c r="B730" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D730" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E730" t="s">
+        <v>14</v>
+      </c>
+      <c r="H730" t="s">
+        <v>53</v>
+      </c>
+      <c r="I730" t="s">
+        <v>2615</v>
+      </c>
+      <c r="J730" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10">
+      <c r="A731" t="s">
+        <v>775</v>
+      </c>
+      <c r="B731" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D731" t="s">
+        <v>2459</v>
+      </c>
+      <c r="E731" t="s">
+        <v>14</v>
+      </c>
+      <c r="H731" t="s">
+        <v>53</v>
+      </c>
+      <c r="I731" t="s">
+        <v>2617</v>
+      </c>
+      <c r="J731" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10">
+      <c r="A732" t="s">
+        <v>775</v>
+      </c>
+      <c r="B732" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2370</v>
+      </c>
+      <c r="D732" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E732" t="s">
+        <v>14</v>
+      </c>
+      <c r="H732" t="s">
+        <v>53</v>
+      </c>
+      <c r="I732" t="s">
+        <v>2620</v>
+      </c>
+      <c r="J732" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="733" spans="1:10">
+      <c r="A733" t="s">
+        <v>775</v>
+      </c>
+      <c r="B733" t="s">
+        <v>2621</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D733" t="s">
+        <v>2622</v>
+      </c>
+      <c r="E733" t="s">
+        <v>14</v>
+      </c>
+      <c r="H733" t="s">
+        <v>53</v>
+      </c>
+      <c r="I733" t="s">
+        <v>2623</v>
+      </c>
+      <c r="J733" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="734" spans="1:10">
+      <c r="A734" t="s">
+        <v>775</v>
+      </c>
+      <c r="B734" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2366</v>
+      </c>
+      <c r="D734" t="s">
+        <v>2625</v>
+      </c>
+      <c r="E734" t="s">
+        <v>14</v>
+      </c>
+      <c r="H734" t="s">
+        <v>53</v>
+      </c>
+      <c r="I734" t="s">
+        <v>2626</v>
+      </c>
+      <c r="J734" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="735" spans="1:10">
+      <c r="A735" t="s">
+        <v>775</v>
+      </c>
+      <c r="B735" t="s">
+        <v>2627</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D735" t="s">
+        <v>2629</v>
+      </c>
+      <c r="E735" t="s">
+        <v>14</v>
+      </c>
+      <c r="H735" t="s">
+        <v>53</v>
+      </c>
+      <c r="I735" t="s">
+        <v>2630</v>
+      </c>
+      <c r="J735" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="736" spans="1:10">
+      <c r="A736" t="s">
+        <v>775</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2631</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2632</v>
+      </c>
+      <c r="D736" t="s">
+        <v>2633</v>
+      </c>
+      <c r="E736" t="s">
+        <v>14</v>
+      </c>
+      <c r="H736" t="s">
+        <v>53</v>
+      </c>
+      <c r="I736" t="s">
+        <v>2634</v>
+      </c>
+      <c r="J736" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="737" spans="1:10">
+      <c r="A737" t="s">
+        <v>775</v>
+      </c>
+      <c r="B737" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D737" t="s">
+        <v>2614</v>
+      </c>
+      <c r="H737" t="s">
+        <v>53</v>
+      </c>
+      <c r="I737" t="s">
+        <v>2636</v>
+      </c>
+      <c r="J737" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="738" spans="1:10">
+      <c r="A738" t="s">
+        <v>775</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D738" t="s">
+        <v>2614</v>
+      </c>
+      <c r="E738" t="s">
+        <v>14</v>
+      </c>
+      <c r="H738" t="s">
+        <v>53</v>
+      </c>
+      <c r="I738" t="s">
+        <v>2638</v>
+      </c>
+      <c r="J738" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="739" spans="1:10">
+      <c r="A739" t="s">
+        <v>775</v>
+      </c>
+      <c r="B739" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D739" t="s">
+        <v>2641</v>
+      </c>
+      <c r="E739" t="s">
+        <v>14</v>
+      </c>
+      <c r="H739" t="s">
+        <v>53</v>
+      </c>
+      <c r="I739" t="s">
+        <v>2642</v>
+      </c>
+      <c r="J739" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="740" spans="1:10">
+      <c r="A740" t="s">
+        <v>775</v>
+      </c>
+      <c r="B740" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2644</v>
+      </c>
+      <c r="D740" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E740" t="s">
+        <v>14</v>
+      </c>
+      <c r="H740" t="s">
+        <v>53</v>
+      </c>
+      <c r="I740" t="s">
+        <v>2646</v>
+      </c>
+      <c r="J740" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="741" spans="1:10">
+      <c r="A741" t="s">
+        <v>775</v>
+      </c>
+      <c r="B741" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D741" t="s">
+        <v>2645</v>
+      </c>
+      <c r="E741" t="s">
+        <v>14</v>
+      </c>
+      <c r="H741" t="s">
+        <v>53</v>
+      </c>
+      <c r="I741" t="s">
+        <v>2649</v>
+      </c>
+      <c r="J741" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="742" spans="1:10">
+      <c r="A742" t="s">
+        <v>775</v>
+      </c>
+      <c r="B742" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D742" t="s">
+        <v>2652</v>
+      </c>
+      <c r="E742" t="s">
+        <v>14</v>
+      </c>
+      <c r="H742" t="s">
+        <v>53</v>
+      </c>
+      <c r="I742" t="s">
+        <v>2653</v>
+      </c>
+      <c r="J742" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="743" spans="1:10">
+      <c r="A743" t="s">
+        <v>775</v>
+      </c>
+      <c r="B743" t="s">
+        <v>2654</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D743" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E743" t="s">
+        <v>14</v>
+      </c>
+      <c r="H743" t="s">
+        <v>53</v>
+      </c>
+      <c r="I743" t="s">
+        <v>2657</v>
+      </c>
+      <c r="J743" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="744" spans="1:10">
+      <c r="A744" t="s">
+        <v>775</v>
+      </c>
+      <c r="B744" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D744" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E744" t="s">
+        <v>14</v>
+      </c>
+      <c r="H744" t="s">
+        <v>53</v>
+      </c>
+      <c r="I744" t="s">
+        <v>2660</v>
+      </c>
+      <c r="J744" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="745" spans="1:10">
+      <c r="A745" t="s">
+        <v>775</v>
+      </c>
+      <c r="B745" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D745" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E745" t="s">
+        <v>14</v>
+      </c>
+      <c r="H745" t="s">
+        <v>53</v>
+      </c>
+      <c r="I745" t="s">
+        <v>2664</v>
+      </c>
+      <c r="J745" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="746" spans="1:10">
+      <c r="A746" t="s">
+        <v>775</v>
+      </c>
+      <c r="B746" t="s">
+        <v>2665</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2666</v>
+      </c>
+      <c r="D746" t="s">
+        <v>2667</v>
+      </c>
+      <c r="E746" t="s">
+        <v>14</v>
+      </c>
+      <c r="H746" t="s">
+        <v>53</v>
+      </c>
+      <c r="I746" t="s">
+        <v>2668</v>
+      </c>
+      <c r="J746" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="747" spans="1:10">
+      <c r="A747" t="s">
+        <v>775</v>
+      </c>
+      <c r="B747" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D747" t="s">
+        <v>2656</v>
+      </c>
+      <c r="E747" t="s">
+        <v>14</v>
+      </c>
+      <c r="H747" t="s">
+        <v>53</v>
+      </c>
+      <c r="I747" t="s">
+        <v>2671</v>
+      </c>
+      <c r="J747" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="748" spans="1:10">
+      <c r="A748" t="s">
+        <v>775</v>
+      </c>
+      <c r="B748" t="s">
+        <v>2672</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D748" t="s">
+        <v>2674</v>
+      </c>
+      <c r="E748" t="s">
+        <v>14</v>
+      </c>
+      <c r="H748" t="s">
+        <v>53</v>
+      </c>
+      <c r="I748" t="s">
+        <v>2675</v>
+      </c>
+      <c r="J748" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="749" spans="1:10">
+      <c r="A749" t="s">
+        <v>775</v>
+      </c>
+      <c r="B749" t="s">
+        <v>2676</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2677</v>
+      </c>
+      <c r="D749" t="s">
+        <v>2678</v>
+      </c>
+      <c r="H749" t="s">
+        <v>53</v>
+      </c>
+      <c r="I749" t="s">
+        <v>2679</v>
+      </c>
+      <c r="J749" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="750" spans="1:10">
+      <c r="A750" t="s">
+        <v>775</v>
+      </c>
+      <c r="B750" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2681</v>
+      </c>
+      <c r="D750" t="s">
+        <v>2682</v>
+      </c>
+      <c r="E750" t="s">
+        <v>14</v>
+      </c>
+      <c r="H750" t="s">
+        <v>53</v>
+      </c>
+      <c r="I750" t="s">
+        <v>2683</v>
+      </c>
+      <c r="J750" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="751" spans="1:10">
+      <c r="A751" t="s">
+        <v>775</v>
+      </c>
+      <c r="B751" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D751" t="s">
+        <v>2686</v>
+      </c>
+      <c r="E751" t="s">
+        <v>14</v>
+      </c>
+      <c r="H751" t="s">
+        <v>53</v>
+      </c>
+      <c r="I751" t="s">
+        <v>2687</v>
+      </c>
+      <c r="J751" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="752" spans="1:10">
+      <c r="A752" t="s">
+        <v>775</v>
+      </c>
+      <c r="B752" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D752" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E752" t="s">
+        <v>14</v>
+      </c>
+      <c r="H752" t="s">
+        <v>53</v>
+      </c>
+      <c r="I752" t="s">
+        <v>2690</v>
+      </c>
+      <c r="J752" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="753" spans="1:10">
+      <c r="A753" t="s">
+        <v>775</v>
+      </c>
+      <c r="B753" t="s">
+        <v>2691</v>
+      </c>
+      <c r="C753" t="s">
+        <v>31</v>
+      </c>
+      <c r="D753" t="s">
+        <v>478</v>
+      </c>
+      <c r="E753" t="s">
+        <v>14</v>
+      </c>
+      <c r="H753" t="s">
+        <v>53</v>
+      </c>
+      <c r="I753" t="s">
+        <v>2692</v>
+      </c>
+      <c r="J753" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="754" spans="1:10">
+      <c r="A754" t="s">
+        <v>775</v>
+      </c>
+      <c r="B754" t="s">
+        <v>2693</v>
+      </c>
+      <c r="C754" t="s">
+        <v>431</v>
+      </c>
+      <c r="D754" t="s">
+        <v>485</v>
+      </c>
+      <c r="E754" t="s">
+        <v>14</v>
+      </c>
+      <c r="H754" t="s">
+        <v>53</v>
+      </c>
+      <c r="I754" t="s">
+        <v>2694</v>
+      </c>
+      <c r="J754" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="755" spans="1:10">
+      <c r="A755" t="s">
+        <v>775</v>
+      </c>
+      <c r="B755" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C755" t="s">
+        <v>38</v>
+      </c>
+      <c r="D755" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E755" t="s">
+        <v>14</v>
+      </c>
+      <c r="H755" t="s">
+        <v>53</v>
+      </c>
+      <c r="I755" t="s">
+        <v>2697</v>
+      </c>
+      <c r="J755" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="756" spans="1:10">
+      <c r="A756" t="s">
+        <v>775</v>
+      </c>
+      <c r="B756" t="s">
+        <v>2698</v>
+      </c>
+      <c r="D756" t="s">
+        <v>2699</v>
+      </c>
+      <c r="E756" t="s">
+        <v>14</v>
+      </c>
+      <c r="H756" t="s">
+        <v>53</v>
+      </c>
+      <c r="I756" t="s">
+        <v>2700</v>
+      </c>
+      <c r="J756" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="757" spans="1:10">
+      <c r="A757" t="s">
+        <v>775</v>
+      </c>
+      <c r="B757" t="s">
+        <v>2701</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2702</v>
+      </c>
+      <c r="D757" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E757" t="s">
+        <v>14</v>
+      </c>
+      <c r="H757" t="s">
+        <v>53</v>
+      </c>
+      <c r="I757" t="s">
+        <v>2704</v>
+      </c>
+      <c r="J757" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="758" spans="1:10">
+      <c r="A758" t="s">
+        <v>775</v>
+      </c>
+      <c r="B758" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D758" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E758" t="s">
+        <v>14</v>
+      </c>
+      <c r="H758" t="s">
+        <v>53</v>
+      </c>
+      <c r="I758" t="s">
+        <v>2707</v>
+      </c>
+      <c r="J758" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="759" spans="1:10">
+      <c r="A759" t="s">
+        <v>775</v>
+      </c>
+      <c r="B759" t="s">
+        <v>2708</v>
+      </c>
+      <c r="C759" t="s">
+        <v>38</v>
+      </c>
+      <c r="D759" t="s">
+        <v>2709</v>
+      </c>
+      <c r="E759" t="s">
+        <v>14</v>
+      </c>
+      <c r="H759" t="s">
+        <v>53</v>
+      </c>
+      <c r="I759" t="s">
+        <v>2710</v>
+      </c>
+      <c r="J759" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="760" spans="1:10">
+      <c r="A760" t="s">
+        <v>775</v>
+      </c>
+      <c r="B760" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2712</v>
+      </c>
+      <c r="D760" t="s">
+        <v>496</v>
+      </c>
+      <c r="E760" t="s">
+        <v>14</v>
+      </c>
+      <c r="H760" t="s">
+        <v>53</v>
+      </c>
+      <c r="I760" t="s">
+        <v>2713</v>
+      </c>
+      <c r="J760" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="761" spans="1:10">
+      <c r="A761" t="s">
+        <v>775</v>
+      </c>
+      <c r="B761" t="s">
+        <v>2714</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D761" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E761" t="s">
+        <v>14</v>
+      </c>
+      <c r="H761" t="s">
+        <v>53</v>
+      </c>
+      <c r="I761" t="s">
+        <v>2716</v>
+      </c>
+      <c r="J761" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="762" spans="1:10">
+      <c r="A762" t="s">
+        <v>775</v>
+      </c>
+      <c r="B762" t="s">
+        <v>2717</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2718</v>
+      </c>
+      <c r="D762" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E762" t="s">
+        <v>14</v>
+      </c>
+      <c r="H762" t="s">
+        <v>53</v>
+      </c>
+      <c r="I762" t="s">
+        <v>2719</v>
+      </c>
+      <c r="J762" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="763" spans="1:10">
+      <c r="A763" t="s">
+        <v>775</v>
+      </c>
+      <c r="B763" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2721</v>
+      </c>
+      <c r="D763" t="s">
+        <v>2703</v>
+      </c>
+      <c r="E763" t="s">
+        <v>14</v>
+      </c>
+      <c r="H763" t="s">
+        <v>53</v>
+      </c>
+      <c r="I763" t="s">
+        <v>2722</v>
+      </c>
+      <c r="J763" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="764" spans="1:10">
+      <c r="A764" t="s">
+        <v>775</v>
+      </c>
+      <c r="B764" t="s">
+        <v>2723</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2724</v>
+      </c>
+      <c r="D764" t="s">
+        <v>2725</v>
+      </c>
+      <c r="E764" t="s">
+        <v>14</v>
+      </c>
+      <c r="H764" t="s">
+        <v>53</v>
+      </c>
+      <c r="I764" t="s">
+        <v>2726</v>
+      </c>
+      <c r="J764" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="765" spans="1:10">
+      <c r="A765" t="s">
+        <v>775</v>
+      </c>
+      <c r="B765" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C765" t="s">
+        <v>448</v>
+      </c>
+      <c r="D765" t="s">
+        <v>503</v>
+      </c>
+      <c r="E765" t="s">
+        <v>14</v>
+      </c>
+      <c r="H765" t="s">
+        <v>53</v>
+      </c>
+      <c r="I765" t="s">
+        <v>2728</v>
+      </c>
+      <c r="J765" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="766" spans="1:10">
+      <c r="A766" t="s">
+        <v>775</v>
+      </c>
+      <c r="B766" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D766" t="s">
+        <v>118</v>
+      </c>
+      <c r="E766" t="s">
+        <v>14</v>
+      </c>
+      <c r="H766" t="s">
+        <v>53</v>
+      </c>
+      <c r="I766" t="s">
+        <v>2730</v>
+      </c>
+      <c r="J766" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="767" spans="1:10">
+      <c r="A767" t="s">
+        <v>775</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D767" t="s">
+        <v>2733</v>
+      </c>
+      <c r="E767" t="s">
+        <v>14</v>
+      </c>
+      <c r="H767" t="s">
+        <v>53</v>
+      </c>
+      <c r="I767" t="s">
+        <v>2734</v>
+      </c>
+      <c r="J767" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="768" spans="1:10">
+      <c r="A768" t="s">
+        <v>775</v>
+      </c>
+      <c r="B768" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D768" t="s">
+        <v>2733</v>
+      </c>
+      <c r="H768" t="s">
+        <v>53</v>
+      </c>
+      <c r="I768" t="s">
+        <v>2735</v>
+      </c>
+      <c r="J768" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="769" spans="1:10">
+      <c r="A769" t="s">
+        <v>775</v>
+      </c>
+      <c r="B769" t="s">
+        <v>2736</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2737</v>
+      </c>
+      <c r="D769" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E769" t="s">
+        <v>14</v>
+      </c>
+      <c r="H769" t="s">
+        <v>53</v>
+      </c>
+      <c r="I769" t="s">
+        <v>2739</v>
+      </c>
+      <c r="J769" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="770" spans="1:10">
+      <c r="A770" t="s">
+        <v>775</v>
+      </c>
+      <c r="B770" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D770" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E770" t="s">
+        <v>14</v>
+      </c>
+      <c r="H770" t="s">
+        <v>53</v>
+      </c>
+      <c r="I770" t="s">
+        <v>2742</v>
+      </c>
+      <c r="J770" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="771" spans="1:10">
+      <c r="A771" t="s">
+        <v>775</v>
+      </c>
+      <c r="B771" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D771" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E771" t="s">
+        <v>14</v>
+      </c>
+      <c r="H771" t="s">
+        <v>53</v>
+      </c>
+      <c r="I771" t="s">
+        <v>2744</v>
+      </c>
+      <c r="J771" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="772" spans="1:10">
+      <c r="A772" t="s">
+        <v>775</v>
+      </c>
+      <c r="B772" t="s">
+        <v>2745</v>
+      </c>
+      <c r="C772" t="s">
+        <v>38</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2746</v>
+      </c>
+      <c r="E772" t="s">
+        <v>14</v>
+      </c>
+      <c r="H772" t="s">
+        <v>53</v>
+      </c>
+      <c r="I772" t="s">
+        <v>2747</v>
+      </c>
+      <c r="J772" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="773" spans="1:10">
+      <c r="A773" t="s">
+        <v>775</v>
+      </c>
+      <c r="B773" t="s">
+        <v>2748</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2749</v>
+      </c>
+      <c r="D773" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E773" t="s">
+        <v>23</v>
+      </c>
+      <c r="H773" t="s">
+        <v>53</v>
+      </c>
+      <c r="I773" t="s">
+        <v>2751</v>
+      </c>
+      <c r="J773" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="774" spans="1:10">
+      <c r="A774" t="s">
+        <v>775</v>
+      </c>
+      <c r="B774" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2753</v>
+      </c>
+      <c r="D774" t="s">
+        <v>432</v>
+      </c>
+      <c r="E774" t="s">
+        <v>23</v>
+      </c>
+      <c r="H774" t="s">
+        <v>53</v>
+      </c>
+      <c r="I774" t="s">
+        <v>2754</v>
+      </c>
+      <c r="J774" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="775" spans="1:10">
+      <c r="A775" t="s">
+        <v>775</v>
+      </c>
+      <c r="B775" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D775" t="s">
+        <v>432</v>
+      </c>
+      <c r="E775" t="s">
+        <v>23</v>
+      </c>
+      <c r="H775" t="s">
+        <v>53</v>
+      </c>
+      <c r="I775" t="s">
+        <v>2757</v>
+      </c>
+      <c r="J775" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="776" spans="1:10">
+      <c r="A776" t="s">
+        <v>775</v>
+      </c>
+      <c r="B776" t="s">
+        <v>2758</v>
+      </c>
+      <c r="D776" t="s">
+        <v>94</v>
+      </c>
+      <c r="H776" t="s">
+        <v>53</v>
+      </c>
+      <c r="I776" t="s">
+        <v>2759</v>
+      </c>
+      <c r="J776" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="777" spans="1:10">
+      <c r="A777" t="s">
+        <v>775</v>
+      </c>
+      <c r="B777" t="s">
+        <v>2760</v>
+      </c>
+      <c r="D777" t="s">
+        <v>2761</v>
+      </c>
+      <c r="E777" t="s">
+        <v>23</v>
+      </c>
+      <c r="H777" t="s">
+        <v>53</v>
+      </c>
+      <c r="I777" t="s">
+        <v>2762</v>
+      </c>
+      <c r="J777" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="778" spans="1:10">
+      <c r="A778" t="s">
+        <v>775</v>
+      </c>
+      <c r="B778" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D778" t="s">
+        <v>2764</v>
+      </c>
+      <c r="E778" t="s">
+        <v>14</v>
+      </c>
+      <c r="H778" t="s">
+        <v>53</v>
+      </c>
+      <c r="I778" t="s">
+        <v>2765</v>
+      </c>
+      <c r="J778" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="779" spans="1:10">
+      <c r="A779" t="s">
+        <v>775</v>
+      </c>
+      <c r="B779" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D779" t="s">
+        <v>32</v>
+      </c>
+      <c r="E779" t="s">
+        <v>14</v>
+      </c>
+      <c r="H779" t="s">
+        <v>53</v>
+      </c>
+      <c r="I779" t="s">
+        <v>2768</v>
+      </c>
+      <c r="J779" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="780" spans="1:10">
+      <c r="A780" t="s">
+        <v>775</v>
+      </c>
+      <c r="B780" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C780" t="s">
+        <v>397</v>
+      </c>
+      <c r="D780" t="s">
+        <v>536</v>
+      </c>
+      <c r="E780" t="s">
+        <v>23</v>
+      </c>
+      <c r="H780" t="s">
+        <v>53</v>
+      </c>
+      <c r="I780" t="s">
+        <v>2770</v>
+      </c>
+      <c r="J780" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="781" spans="1:10">
+      <c r="A781" t="s">
+        <v>775</v>
+      </c>
+      <c r="B781" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D781" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H781" t="s">
+        <v>53</v>
+      </c>
+      <c r="J781" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="782" spans="1:10">
+      <c r="A782" t="s">
+        <v>775</v>
+      </c>
+      <c r="B782" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D782" t="s">
+        <v>432</v>
+      </c>
+      <c r="H782" t="s">
+        <v>53</v>
+      </c>
+      <c r="I782" t="s">
+        <v>2742</v>
+      </c>
+      <c r="J782" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="783" spans="1:10">
+      <c r="A783" t="s">
+        <v>775</v>
+      </c>
+      <c r="B783" t="s">
+        <v>2774</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D783" t="s">
+        <v>2775</v>
+      </c>
+      <c r="H783" t="s">
+        <v>53</v>
+      </c>
+      <c r="J783" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="784" spans="1:10">
+      <c r="A784" t="s">
+        <v>775</v>
+      </c>
+      <c r="B784" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D784" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E784" t="s">
+        <v>14</v>
+      </c>
+      <c r="H784" t="s">
+        <v>53</v>
+      </c>
+      <c r="I784" t="s">
+        <v>2777</v>
+      </c>
+      <c r="J784" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="785" spans="1:10">
+      <c r="A785" t="s">
+        <v>775</v>
+      </c>
+      <c r="B785" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D785" t="s">
+        <v>2775</v>
+      </c>
+      <c r="E785" t="s">
+        <v>14</v>
+      </c>
+      <c r="H785" t="s">
+        <v>53</v>
+      </c>
+      <c r="I785" t="s">
+        <v>2779</v>
+      </c>
+      <c r="J785" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="786" spans="1:10">
+      <c r="A786" t="s">
+        <v>775</v>
+      </c>
+      <c r="B786" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D786" t="s">
+        <v>542</v>
+      </c>
+      <c r="E786" t="s">
+        <v>14</v>
+      </c>
+      <c r="H786" t="s">
+        <v>53</v>
+      </c>
+      <c r="I786" t="s">
+        <v>2781</v>
+      </c>
+      <c r="J786" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="787" spans="1:10">
+      <c r="A787" t="s">
+        <v>775</v>
+      </c>
+      <c r="B787" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2784</v>
+      </c>
+      <c r="E787" t="s">
+        <v>14</v>
+      </c>
+      <c r="H787" t="s">
+        <v>53</v>
+      </c>
+      <c r="I787" t="s">
+        <v>2785</v>
+      </c>
+      <c r="J787" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="788" spans="1:10">
+      <c r="A788" t="s">
+        <v>10</v>
+      </c>
+      <c r="B788" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C788" t="s">
         <v>751</v>
       </c>
-      <c r="J141" t="s">
-        <v>748</v>
+      <c r="D788" t="s">
+        <v>155</v>
+      </c>
+      <c r="E788" t="s">
+        <v>23</v>
+      </c>
+      <c r="F788" t="s">
+        <v>2787</v>
+      </c>
+      <c r="G788" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2789</v>
+      </c>
+      <c r="I788" t="s">
+        <v>2790</v>
+      </c>
+      <c r="J788" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="789" spans="1:10">
+      <c r="A789" t="s">
+        <v>29</v>
+      </c>
+      <c r="B789" t="s">
+        <v>2791</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2792</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E789" t="s">
+        <v>14</v>
+      </c>
+      <c r="F789" t="s">
+        <v>2794</v>
+      </c>
+      <c r="G789" t="s">
+        <v>667</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2795</v>
+      </c>
+      <c r="I789" t="s">
+        <v>2796</v>
+      </c>
+      <c r="J789" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="790" spans="1:10">
+      <c r="A790" t="s">
+        <v>10</v>
+      </c>
+      <c r="B790" t="s">
+        <v>2798</v>
+      </c>
+      <c r="C790" t="s">
+        <v>759</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2799</v>
+      </c>
+      <c r="E790" t="s">
+        <v>14</v>
+      </c>
+      <c r="F790" t="s">
+        <v>2800</v>
+      </c>
+      <c r="G790" t="s">
+        <v>2801</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2802</v>
+      </c>
+      <c r="I790" t="s">
+        <v>2803</v>
+      </c>
+      <c r="J790" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="791" spans="1:10">
+      <c r="A791" t="s">
+        <v>29</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2805</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2806</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2807</v>
+      </c>
+      <c r="E791" t="s">
+        <v>14</v>
+      </c>
+      <c r="F791" t="s">
+        <v>2808</v>
+      </c>
+      <c r="G791" t="s">
+        <v>2809</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2810</v>
+      </c>
+      <c r="I791" t="s">
+        <v>2811</v>
+      </c>
+      <c r="J791" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="792" spans="1:10">
+      <c r="A792" t="s">
+        <v>311</v>
+      </c>
+      <c r="B792" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C792" t="s">
+        <v>657</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2813</v>
+      </c>
+      <c r="E792" t="s">
+        <v>14</v>
+      </c>
+      <c r="F792" t="s">
+        <v>2814</v>
+      </c>
+      <c r="G792" t="s">
+        <v>2815</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2816</v>
+      </c>
+      <c r="I792" t="s">
+        <v>2817</v>
+      </c>
+      <c r="J792" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="793" spans="1:10">
+      <c r="A793" t="s">
+        <v>311</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C793" t="s">
+        <v>705</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2793</v>
+      </c>
+      <c r="E793" t="s">
+        <v>14</v>
+      </c>
+      <c r="F793" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G793" t="s">
+        <v>2821</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2822</v>
+      </c>
+      <c r="I793" t="s">
+        <v>2823</v>
+      </c>
+      <c r="J793" t="s">
+        <v>2824</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">