--- v4 (2026-05-21)
+++ v5 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2825">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2879">
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Nome da Empresa</t>
   </si>
   <si>
     <t>CNPJ</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
@@ -390,84 +390,63 @@
   </si>
   <si>
     <t>021/2024</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000021/2024
 	Aquisição de material de higiene e limpeza para Defensoria Pública do Estado da Paraíba – DPPB e demais comarcas.</t>
   </si>
   <si>
     <t>DE Nº 022/2024-MATERIAL DE EXPEDIENTE</t>
   </si>
   <si>
     <t>022/2024</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000022/2024
 	Aquisição de material de expediente para Defensoria Pública do Estado da Paraíba – DPPB e demais comarcas.</t>
   </si>
   <si>
-    <t>P.E Nº 003/2025 AQUISIÇÃO DE NOBREAK</t>
+    <t>PE Nº 003/2025 AQUISIÇÃO DE NOBREAK</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>Fracassado</t>
   </si>
   <si>
     <t>PNCP: 10733319000180-1-000015/2025 -  AQUISIÇÃO DE NOBREAK SMART - UPS - 10KVA</t>
   </si>
   <si>
     <t>26/03/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>31/03/2025</t>
   </si>
   <si>
     <t>PE Nº 002/2025- AQUISIÇÃO DE MATERIAL GRAFICO</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>DOUGLAS DA SILVA LIMA</t>
   </si>
   <si>
     <t>49.233.322/0001-70</t>
   </si>
   <si>
     <t>R$ 2.156.882,06</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000019/2025 
 	AQUISIÇÃO DE MATERIAL GRÁFICO PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>PE Nº 004/2025 - AQUISIÇÃO DE SERVIDOR</t>
@@ -985,51 +964,51 @@
     <t>EMPREENDIMENTOS CONSTRUCOES E COMÉRCIO DA CONSTRUÇÃO LTDA,</t>
   </si>
   <si>
     <t>07.275.651/0001-33</t>
   </si>
   <si>
     <t>R$ 74,99</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a execução de serviço de revestimento em áreas internas 89,54m², com fornecimento de materiais e mão de obra, atendendo às necessidades estruturais e estéticas da sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000049/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>DE N° 009/2025- PINTURA</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>WA2 ENGENHARIA E CONSTRUCOES LTDA</t>
   </si>
   <si>
-    <t>R$ 47,90</t>
+    <t>R$ 4.790,00</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a execução de serviços de pintura predial interna, com fornecimento de mão de obra, materiais e insumos, visando à revitalização dos ambientes da sede administrativa da Defensoria Pública do Estado da Paraíba –DPPB. 
 	Id contratação PNCP: 10733319000180-1-000053/2025</t>
   </si>
   <si>
     <t>Inexigibilidade (14.133)</t>
   </si>
   <si>
     <t>INEX N° 001/2025- OBRAS DE ARTES</t>
   </si>
   <si>
     <t>ATELIÊ CHICO FERREIRA</t>
   </si>
   <si>
     <t>24.837.479/0001-83</t>
   </si>
   <si>
     <t>R$ 2.460,00</t>
   </si>
   <si>
     <t>Contratação de pessoa jurídica para aquisição de 21 (vinte e uma) obras de arte do Artista Plástico Chico Ferreira.
 	Id contratação PNCP: 10733319000180-1-000003/2025</t>
   </si>
   <si>
@@ -1877,179 +1856,224 @@
   </si>
   <si>
     <t>Contratação consiste na locação de imóvel urbano, destinado à instalação e funcionamento do Núcleo da Família da Defensoria Pública do Estado da Paraíba, com o objetivo de garantir infraestrutura física adequada, segura, acessível e funcional ao desempenho das atividades institucionais.
 			Id contratação PNCP: 10733319000180-1-000063/2025</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>P.E Nº 026/2025 AQUISIÇÃO DE COMPUTADORES</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS DE INFORMÁTICA, COMPREENDENDO MONITORES COM TOUCH SCREEN, NOTEBOOKS, COMPUTADORES, DESTINADOS À MODERNIZAÇÃO, PADRONIZAÇÃO E EXPANSÃO DA INFRAESTRUTURA TECNOLÓGICA DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
 	Id contratação PNCP: 10733319000180-1-000067/2025</t>
   </si>
   <si>
     <t>15/10/2025</t>
   </si>
   <si>
     <t>PE Nº 027/2025- AQUISIÇÃO DE EXPANSÃO DE SERVIDOR</t>
   </si>
   <si>
     <t>027/2025</t>
   </si>
   <si>
-    <t>Aquisição de módulos de expansão de memória, unidades de armazenamento (SSD SATA e NVMe), kits de GPU e fontes redundantes, todos plenamente compatíveis com o servidor HPE ProLiant DL380 Gen11, de propriedade da Defensoria Pública do Estado da Paraíba.
+    <t>PLUGNET COMÉRCIO E REPRESENTACÕES LTDA</t>
+  </si>
+  <si>
+    <t>R$ 2.496.476,00</t>
+  </si>
+  <si>
+    <t>Aquisição de módulos de expansão de memória, unidades de armazenamento (SSD SATA e NVMe), kits de GPU e fontes redundantes, todos plenamente compatíveis com o servidor HPE ProLiant DL380 Gen11, de propriedade da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000068/2025</t>
   </si>
   <si>
     <t>PE Nº 024/2025- AQUISIÇÃO DE MATERIAIS DE CONSTRUÇAO</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>CENTER LED MATERIAIS ELETRICOS EIRELLI-EPP</t>
   </si>
   <si>
     <t>26.474.579/0001-18</t>
   </si>
   <si>
     <t>R$ 314.686,60</t>
   </si>
   <si>
     <t>AQUISIÇÃO REGULAR E CONTÍNUA DE MATERIAIS DE CONSTRUÇÃO PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000070/2025</t>
   </si>
   <si>
     <t>DE Nº 012/2025-E-MAIL CORPORATIVO</t>
   </si>
   <si>
     <t>012/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>DATTA TECH CONSULTORIA E INOVACAO B2B LTDA</t>
   </si>
   <si>
     <t>8.003.493/0001-01</t>
   </si>
   <si>
     <t>R$ 18.239,88</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de hospedagem, migração, infraestrutura e gerenciamento de contas de e-mail corporativo em nuvem (SaaS). 
 	Id contratação PNCP: 10733319000180-1-000072/2025</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
-    <t>DE Nº 013/2025-MAT ELETRICO</t>
-[...7 lines deleted...]
-  <si>
     <t>DE Nº 010/2025-FORRO DRYWAAL</t>
   </si>
   <si>
     <t>10/2025</t>
   </si>
   <si>
     <t>R$ 53,82</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para o fornecimento e instalação de 45m² de forro em drywall, com o objetivo de melhorar as condições ambientais da recepção da sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000059/2025</t>
   </si>
   <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>DE Nº 014/2025-MATERIAL HIDRÁULICO</t>
   </si>
   <si>
-    <t>Aquisição de bomba de água e materiais hidráulicos, conforme as especificações a seguir, que serão utilizados para a manutenção do sistema hidráulico do imóvel locado para o Núcleo de Atendimento da Defensoria Pública, situado na Rua Deputado Barreto Sobrinho, nº 186, Tambiá, João Pessoa – PB.
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>J.S.A COMERCIO LTDA</t>
+  </si>
+  <si>
+    <t>5.436.148/7000-16</t>
+  </si>
+  <si>
+    <t>R$ 825,00</t>
+  </si>
+  <si>
+    <t>Aquisição de bomba de água e materiais hidráulicos, conforme as especificações a seguir, que serão utilizados para a manutenção do sistema hidráulico do imóvel locado para o Núcleo de Atendimento da Defensoria Pública, situado na Rua Deputado Barreto Sobrinho, nº 186, Tambiá, João Pessoa – PB. 
 				Id contratação PNCP: 10733319000180-1-000075/2025</t>
   </si>
   <si>
     <t>DE Nº 011/2025- DEDETIZAÇÃO</t>
   </si>
   <si>
     <t>12/08/2025</t>
   </si>
   <si>
     <t>F J DE SENA ARAUJO LTDA</t>
   </si>
   <si>
     <t>23.614.574/0001-55</t>
   </si>
   <si>
-    <t>R$ 82,00</t>
+    <t>R$ 8.200,00</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para prestação dos serviços de Controle de pragas urbanas e vetores em geral em área interna e externa da defensoria pública doestado da Paraíba-DPPB, englobando desinsetização, desratização e descupinização. 
 	Id contratação PNCP: 10733319000180-1-000060/2025</t>
   </si>
   <si>
     <t>04/11/2025</t>
   </si>
   <si>
     <t>DE N° 015/2025-SEGURO DE ESTAGIO</t>
   </si>
   <si>
     <t>015/2025</t>
   </si>
   <si>
-    <t> Contratação de empresa especializada para prestação de serviço de seguro de acidentes pessoais coletivos.
+    <t>25/11/2025</t>
+  </si>
+  <si>
+    <t>GENTE SEGURADORA  SA</t>
+  </si>
+  <si>
+    <t>9.018.060/5000-10</t>
+  </si>
+  <si>
+    <t>R$ 516,00</t>
+  </si>
+  <si>
+    <t> Contratação de empresa especializada para prestação de serviço de seguro de acidentes pessoais coletivos. 
 	Id contratação PNCP: 10733319000180-1-000077/2025</t>
   </si>
   <si>
     <t>24/11/2025</t>
   </si>
   <si>
     <t>DE Nº 016/2025-GAS DE COZINHA</t>
   </si>
   <si>
-    <t>Aquisição de 24 (vinte e quatro) Botijões de Gás Liquefeito de Petróleo (GLP), botijão de 13 kg.
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>RAINHA DO GAS LTDA</t>
+  </si>
+  <si>
+    <t>41.856.952/0001-99</t>
+  </si>
+  <si>
+    <t>R$ 2.928,00</t>
+  </si>
+  <si>
+    <t>Aquisição de 24 (vinte e quatro) Botijões de Gás Liquefeito de Petróleo (GLP), botijão de 13 kg. 
 	Id contratação PNCP: 10733319000180-1-000079/2025</t>
   </si>
   <si>
     <t>DE N° 017/2025- MOVEIS PROJETADOS</t>
   </si>
   <si>
     <t>017/2025</t>
   </si>
   <si>
-    <t>Serviços de marcenaria para fabricação, fornecimento e instalação de móveis planejados destinados a diversos ambientes do edifício sede da Defensoria Pública do Estado da Paraíba.
+    <t>26/11/2025</t>
+  </si>
+  <si>
+    <t>GEANE DO AMARAL  GONCALVES ARAGAO</t>
+  </si>
+  <si>
+    <t>14.745.779/0001-89</t>
+  </si>
+  <si>
+    <t>R$ 30.000,00</t>
+  </si>
+  <si>
+    <t>Serviços de marcenaria para fabricação, fornecimento e instalação de móveis planejados destinados a diversos ambientes do edifício sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000081/2025</t>
   </si>
   <si>
     <t>INEX N°011/2025- CORREIOS</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS</t>
   </si>
   <si>
     <t>34.028.316/0019-32</t>
   </si>
   <si>
     <t>R$ 480.000,00</t>
   </si>
   <si>
     <t>Contratação de pessoa jurídica para prestação de serviços postais e telemáticos convencionais, nas modalidades nacional e internacional, bem como a venda de produtos postais especializados como SEDEX, PAC.
 	Id contratação PNCP: 10733319000180-1-000086/2025</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
@@ -2161,51 +2185,54 @@
   </si>
   <si>
     <t>Aquisição de micro-ondas para suprir as necessidade da Defensoria Pública do Estado da Paraíba.
 	Id contratação PNCP: 10733319000180-1-000055/2025</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>PE Nº 021/2025- AQUISIÇÃO E INSTALAÇÃO DE JANELAS E PORTAS</t>
   </si>
   <si>
     <t>021/2025</t>
   </si>
   <si>
     <t>Aquisição e instalação de janelas e portas de vidro temperado com esquadrias de alumínio, com fornecimento de materiais e mão de obra, para diversas salas da Sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000073/2025</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>PE Nº 026/2025- AQUISIÇÃO DE COMPUTADORES</t>
   </si>
   <si>
-    <t>AQUISIÇÃO DE EQUIPAMENTOS DE INFORMÁTICA, COMPREENDENDO MONITORES COM TOUCH SCREEN, NOTEBOOKS, COMPUTADORES, DESTINADOS À MODERNIZAÇÃO, PADRONIZAÇÃO E EXPANSÃO DA INFRAESTRUTURA TECNOLÓGICA DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+    <t>29/01/2026</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE EQUIPAMENTOS DE INFORMÁTICA, COMPREENDENDO MONITORES COM TOUCH SCREEN, NOTEBOOKS, COMPUTADORES, DESTINADOS À MODERNIZAÇÃO, PADRONIZAÇÃO E EXPANSÃO DA INFRAESTRUTURA TECNOLÓGICA DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000067/2025</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>PE Nº 028/2025- MANUTENCAO DE NOBREAK</t>
   </si>
   <si>
     <t>028/2025</t>
   </si>
   <si>
     <t>MG COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
   </si>
   <si>
     <t>09.436.873/0001-16</t>
   </si>
   <si>
     <t>R$ 11.400,00</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UMA EMPRESA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM NOBREAK SMS 10KVA, COM FORNECIMENTO DE PEÇAS E SUBSTITUIÇÃO DE BATERIAS PELO PERÍODO DE 12(DOZE) MESES, PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
 	Id contratação PNCP: 10733319000180-1-000083/2025</t>
   </si>
   <si>
@@ -2446,54 +2473,54 @@
     <t>JJX COMERCIO DE  MERCADORIAS EM GERAL LTDA</t>
   </si>
   <si>
     <t>R$ 1.226,37</t>
   </si>
   <si>
     <t>Contratação de assinaturas anuais de plataformas digitais de criação e edição de conteúdos, disponibilizadas em ambiente de computação em nuvem (SaaS), correspondentes às ferramentas CapCut Pro e Canva Pro. 
 	Id contratação PNCP: 10733319000180-1-000018/2026</t>
   </si>
   <si>
     <t>DISPENSA N° 010/2026 - CONTRATAÇÃO DE INSTITUIÇÃO PARA CONCURSO PÚBLICO</t>
   </si>
   <si>
     <t>010/2026</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na prestação de serviço comum visando à organização, planejamento e realização de concurso público de provas e títulos destinado ao preenchimento de vagas e formação de cadastro de reservas para o quadro funcional e de estrutura remuneratória da Defensoria Pública do Estada da Paraíba.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
-    <t>PE Nº 006/2025- AQUISIÇÃO DE AGUA MINERAL</t>
-[...2 lines deleted...]
-    <t>FORNECIMENTO CONTÍNUO DE GARRAFÕES DE ÁGUA MINERAL POTÁVEL (SEM GÁS), ENVASADA EM GARRAFÃO PET DE 20 LITROS, LACRADOS, COM A GARANTIA DE QUALIDADE E CONFORMIDADE COM AS EXIGÊNCIAS SANITÁRIAS E AMBIENTAIS VIGENTES, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+    <t>PE Nº 006/2026- AQUISIÇÃO DE AGUA MINERAL</t>
+  </si>
+  <si>
+    <t>FORNECIMENTO CONTÍNUO DE GARRAFÕES DE ÁGUA MINERAL POTÁVEL (SEM GÁS), ENVASADA EM GARRAFÃO PET DE 20 LITROS, LACRADOS, COM A GARANTIA DE QUALIDADE E CONFORMIDADE COM AS EXIGÊNCIAS SANITÁRIAS E AMBIENTAIS VIGENTES, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000015/2026</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>Concorrência(8.666)</t>
   </si>
   <si>
     <t>PREGÃO PRESENCIAL Nº 001/2014</t>
   </si>
   <si>
     <t>001/2014</t>
   </si>
   <si>
     <t>01/01/2014</t>
   </si>
   <si>
     <t>PREGÃO PRESENCIAL QUE TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE MANUTENçãO PREVENTIVA E CORRETIVA COM REPOSIçãO DE PEçAS EM APARELHOS DE AR CONDICIONADOS PARA USO DA DEFENSORIA PúBLICA, NA QUANTIDADE ESPECIFICADA EM EDITAL.</t>
   </si>
   <si>
     <t>28/04/2026</t>
   </si>
   <si>
     <t>PREGÃO PRESENCIAL Nº 002/2014</t>
@@ -8613,50 +8640,192 @@
   <si>
     <t>Inscrições para os servidores da Defensoria Pública do Estado da Paraíba no 2º Simpósio Paraibano de Fortalecimento do Sistema de Garantia de Direitos, que ocorrerá de 14 e 15 de abril de 2026, em João Pessoa -PB.
 	Id contratação PNCP: 10733319000180-1-000012/2026</t>
   </si>
   <si>
     <t>20/05/2026</t>
   </si>
   <si>
     <t>INEX N° 002/2026- CURSO 14133</t>
   </si>
   <si>
     <t>PUBLIC THINKER TREINAMENTOS E CAPACITAÇÕES LTDA</t>
   </si>
   <si>
     <t>36.338.049/0001-04</t>
   </si>
   <si>
     <t>R$ 19.040,00</t>
   </si>
   <si>
     <t>Curso Completo da Nova Lei de Licitações e Contratos (Lei nº 14.133/2021) - planejamento, seleção, contratação direta, gestão e fiscalização, que ocorrerá de 05 a 07 de maio de 2026, em João Pessoa - PB.
 	Id contratação PNCP: 10733319000180-1-000021/2026</t>
   </si>
   <si>
     <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>INEX N°003/2026- LOCAÇÃO DE IMOVEL-CONDE</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>TRESEME EMPREENDIMENTOS</t>
+  </si>
+  <si>
+    <t>22.212.640/0001-06</t>
+  </si>
+  <si>
+    <t>R$ 15.615,00</t>
+  </si>
+  <si>
+    <t>Locação de imóvel urbano, localizado na PB-018, Térreo, Sala 05, Quadra 51, Lotes 1 e 2, S/N, Centro, CONDE-PB.
+	Id contratação PNCP: 10733319000180-1-000029/2026</t>
+  </si>
+  <si>
+    <t>03/06/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 013/2026- RASTREAMENTO VEICULAR</t>
+  </si>
+  <si>
+    <t>013/2026</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE RASTREAMENTO E MONITORAMENTO VEICULAR, COM DISPONIBILIZAÇÃO DE EQUIPAMENTOS, INSTALAÇÃO, MANUTENÇÃO, SUPORTE TÉCNICO, PLATAFORMA DE ACOMPANHAMENTO, IDENTIFICAÇÃO DE CONDUTORES E GERAÇÃO DE RELATÓRIOS GERENCIAIS, DESTINADOS AO CONTROLE DA FROTA OFICIAL DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+	Id contratação PNCP: 10733319000180-1-000031/2026</t>
+  </si>
+  <si>
+    <t>08/06/2026</t>
+  </si>
+  <si>
+    <t>ADESÃO  N° 002/2026- AGUA MINERAL</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
+  </si>
+  <si>
+    <t>BJ COMERCIO DE ALIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>07.227.808/0001-55</t>
+  </si>
+  <si>
+    <t>R$ 18.060,00</t>
+  </si>
+  <si>
+    <t>Aquisição de água mineral natural potável, sem gás, acondicionada em garrafões retornáveis de 20 (vinte) litros, destinados ao abastecimento das unidades da Defensoria Pública do Estado da Paraíba.</t>
+  </si>
+  <si>
+    <t>PE Nº 001/2025- MICROONIBUS</t>
+  </si>
+  <si>
+    <t>STA CAMINHOES VEICULOS E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>02.323.033/0001-06</t>
+  </si>
+  <si>
+    <t>R$ 900.000,00</t>
+  </si>
+  <si>
+    <t>veículo micro ônibus deverá ser do tipo chassi de ônibus 0 km, ano/modelo 2024/205 de fabricação nacional, demais especificações conforme Termo de Referência denominado anexo I do Edital.
+	Id contratação PNCP: 10733319000180-1-000016/2025</t>
+  </si>
+  <si>
+    <t>09/06/2026</t>
+  </si>
+  <si>
+    <t>INEX N°008/2025- COBRASCOM</t>
+  </si>
+  <si>
+    <t> Inscrição para a participação no XIX Congresso Brasileiro dos Assessores de Comunicação do Sistema da Justiça (COBRASCOM)
+	Id contratação PNCP: 10733319000180-1-000056/2025</t>
+  </si>
+  <si>
+    <t>11/06/2026</t>
+  </si>
+  <si>
+    <t>INEX N°010/2025- LOCACAO NUCLEO DA FAMILIA</t>
+  </si>
+  <si>
+    <t>Contratação consiste na locação de imóvel urbano, destinado à instalação e funcionamento do Núcleo da Família da Defensoria Pública do Estado da Paraíba, com o objetivo de garantir infraestrutura física adequada, segura, acessível e funcional ao desempenho das atividades institucionais.
+	Id contratação PNCP: 10733319000180-1-000063/2025</t>
+  </si>
+  <si>
+    <t>DE N° 002/2025- MATERIAL GRAFICO</t>
+  </si>
+  <si>
+    <t>LT -  INDUSTRIA, COMERCIO E SERVICOS GRAFICOS LTDA</t>
+  </si>
+  <si>
+    <t>R$ 31.744,00</t>
+  </si>
+  <si>
+    <t>Aquisição de material gráfico destinado a suprir as demandas da Defensoria Pública do Estado da Paraíba, visando atender às necessidades administrativas, institucionais e operacionais.
+	Id contratação PNCP: 10733319000180-1-000005/2025</t>
+  </si>
+  <si>
+    <t>15/06/2026</t>
+  </si>
+  <si>
+    <t>DE N° 013/2025- MATERIAL ELETRICO</t>
+  </si>
+  <si>
+    <t>013/2025</t>
+  </si>
+  <si>
+    <t>Aquisição de materiais elétricos necessários para a reforma e adequação das instalações elétricas do imóvel que abrigará o Núcleo da Família da Defensoria Pública do Estado da Paraíba.</t>
+  </si>
+  <si>
+    <t>16/06/2026</t>
+  </si>
+  <si>
+    <t>DE N° 018/2025- SERVICO DE ENGENHARIA-MANGABEIRA</t>
+  </si>
+  <si>
+    <t>018/2025</t>
+  </si>
+  <si>
+    <t>11/12/2025</t>
+  </si>
+  <si>
+    <t>JB ENGENHARIA E CONSULTORIA LTDA</t>
+  </si>
+  <si>
+    <t>35.790.846/0001-57</t>
+  </si>
+  <si>
+    <t>R$ 49.800,00</t>
+  </si>
+  <si>
+    <t>Serviços de engenharia para elaboração de projeto básico, projeto executivo, Planilha Orçamentária, Cronograma Físico–Financeiro, Curva ABC, Especificações Técnicas, Memorial Descritivo, Memória de Cálculo e BDI, necessários à execução da obra de construção do muro de arrimo do terreno da Defensoria Pública do Estado da Paraíba.
+	Id contratação PNCP: 10733319000180-1-000085/2025</t>
+  </si>
+  <si>
+    <t>25/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -8960,51 +9129,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J793"/>
+  <dimension ref="A1:J800"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -9712,20120 +9881,20344 @@
       </c>
       <c r="F23" t="s">
         <v>24</v>
       </c>
       <c r="G23" t="s">
         <v>47</v>
       </c>
       <c r="H23" t="s">
         <v>53</v>
       </c>
       <c r="I23" t="s">
         <v>123</v>
       </c>
       <c r="J23" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>125</v>
       </c>
       <c r="C24" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
         <v>126</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
         <v>127</v>
       </c>
       <c r="G24" t="s">
         <v>128</v>
       </c>
       <c r="H24" t="s">
         <v>129</v>
       </c>
       <c r="I24" t="s">
         <v>130</v>
       </c>
       <c r="J24" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
         <v>132</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>133</v>
       </c>
       <c r="D25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G25" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="I25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J25" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
         <v>139</v>
       </c>
       <c r="C26" t="s">
         <v>140</v>
       </c>
       <c r="D26" t="s">
         <v>141</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
         <v>142</v>
       </c>
       <c r="G26" t="s">
         <v>143</v>
       </c>
       <c r="H26" t="s">
         <v>144</v>
       </c>
       <c r="I26" t="s">
         <v>145</v>
       </c>
       <c r="J26" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
         <v>146</v>
       </c>
       <c r="C27" t="s">
         <v>147</v>
       </c>
       <c r="D27" t="s">
         <v>148</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
         <v>149</v>
       </c>
       <c r="G27" t="s">
         <v>150</v>
       </c>
       <c r="H27" t="s">
         <v>151</v>
       </c>
       <c r="I27" t="s">
         <v>152</v>
       </c>
       <c r="J27" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
         <v>153</v>
       </c>
       <c r="C28" t="s">
         <v>154</v>
       </c>
       <c r="D28" t="s">
+        <v>141</v>
+      </c>
+      <c r="E28" t="s">
+        <v>122</v>
+      </c>
+      <c r="F28" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" t="s">
+        <v>47</v>
+      </c>
+      <c r="H28" t="s">
+        <v>53</v>
+      </c>
+      <c r="I28" t="s">
         <v>155</v>
       </c>
-      <c r="E28" t="s">
-[...2 lines deleted...]
-      <c r="F28" t="s">
+      <c r="J28" t="s">
         <v>156</v>
-      </c>
-[...10 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
+        <v>157</v>
+      </c>
+      <c r="C29" t="s">
+        <v>158</v>
+      </c>
+      <c r="D29" t="s">
+        <v>159</v>
+      </c>
+      <c r="E29" t="s">
+        <v>14</v>
+      </c>
+      <c r="F29" t="s">
         <v>160</v>
       </c>
-      <c r="C29" t="s">
+      <c r="G29" t="s">
         <v>161</v>
       </c>
-      <c r="D29" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>53</v>
+        <v>162</v>
       </c>
       <c r="I29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="J29" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
         <v>164</v>
       </c>
       <c r="C30" t="s">
         <v>165</v>
       </c>
       <c r="D30" t="s">
+        <v>148</v>
+      </c>
+      <c r="E30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" t="s">
+        <v>47</v>
+      </c>
+      <c r="H30" t="s">
+        <v>53</v>
+      </c>
+      <c r="I30" t="s">
         <v>166</v>
       </c>
-      <c r="E30" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J30" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
+        <v>167</v>
+      </c>
+      <c r="C31" t="s">
+        <v>168</v>
+      </c>
+      <c r="D31" t="s">
+        <v>134</v>
+      </c>
+      <c r="E31" t="s">
+        <v>14</v>
+      </c>
+      <c r="F31" t="s">
+        <v>169</v>
+      </c>
+      <c r="G31" t="s">
+        <v>170</v>
+      </c>
+      <c r="H31" t="s">
         <v>171</v>
       </c>
-      <c r="C31" t="s">
+      <c r="I31" t="s">
         <v>172</v>
       </c>
-      <c r="D31" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J31" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
+        <v>173</v>
+      </c>
+      <c r="C32" t="s">
         <v>174</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>148</v>
+      </c>
+      <c r="E32" t="s">
+        <v>14</v>
+      </c>
+      <c r="F32" t="s">
         <v>175</v>
       </c>
-      <c r="D32" t="s">
-[...5 lines deleted...]
-      <c r="F32" t="s">
+      <c r="G32" t="s">
         <v>176</v>
       </c>
-      <c r="G32" t="s">
+      <c r="H32" t="s">
         <v>177</v>
       </c>
-      <c r="H32" t="s">
+      <c r="I32" t="s">
         <v>178</v>
       </c>
-      <c r="I32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J32" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
+        <v>179</v>
+      </c>
+      <c r="C33" t="s">
         <v>180</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33" t="s">
         <v>182</v>
       </c>
       <c r="G33" t="s">
         <v>183</v>
       </c>
       <c r="H33" t="s">
         <v>184</v>
       </c>
       <c r="I33" t="s">
         <v>185</v>
       </c>
       <c r="J33" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
         <v>186</v>
       </c>
       <c r="C34" t="s">
         <v>187</v>
       </c>
       <c r="D34" t="s">
+        <v>148</v>
+      </c>
+      <c r="E34" t="s">
+        <v>14</v>
+      </c>
+      <c r="F34" t="s">
         <v>188</v>
       </c>
-      <c r="E34" t="s">
-[...2 lines deleted...]
-      <c r="F34" t="s">
+      <c r="G34" t="s">
         <v>189</v>
       </c>
-      <c r="G34" t="s">
+      <c r="H34" t="s">
         <v>190</v>
       </c>
-      <c r="H34" t="s">
+      <c r="I34" t="s">
         <v>191</v>
       </c>
-      <c r="I34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J34" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
+        <v>192</v>
+      </c>
+      <c r="C35" t="s">
         <v>193</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>141</v>
+      </c>
+      <c r="E35" t="s">
+        <v>14</v>
+      </c>
+      <c r="F35" t="s">
         <v>194</v>
       </c>
-      <c r="D35" t="s">
-[...5 lines deleted...]
-      <c r="F35" t="s">
+      <c r="G35" t="s">
         <v>195</v>
       </c>
-      <c r="G35" t="s">
+      <c r="H35" t="s">
         <v>196</v>
       </c>
-      <c r="H35" t="s">
+      <c r="I35" t="s">
         <v>197</v>
       </c>
-      <c r="I35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J35" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
+        <v>198</v>
+      </c>
+      <c r="C36" t="s">
         <v>199</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>141</v>
+      </c>
+      <c r="E36" t="s">
+        <v>14</v>
+      </c>
+      <c r="F36" t="s">
         <v>200</v>
       </c>
-      <c r="D36" t="s">
-[...5 lines deleted...]
-      <c r="F36" t="s">
+      <c r="G36" t="s">
         <v>201</v>
       </c>
-      <c r="G36" t="s">
+      <c r="H36" t="s">
         <v>202</v>
       </c>
-      <c r="H36" t="s">
+      <c r="I36" t="s">
         <v>203</v>
       </c>
-      <c r="I36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J36" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
+        <v>204</v>
+      </c>
+      <c r="C37" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D37" t="s">
         <v>148</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
+        <v>206</v>
+      </c>
+      <c r="G37" t="s">
         <v>207</v>
       </c>
-      <c r="G37" t="s">
+      <c r="H37" t="s">
         <v>208</v>
       </c>
-      <c r="H37" t="s">
+      <c r="I37" t="s">
         <v>209</v>
       </c>
-      <c r="I37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J37" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
+        <v>210</v>
+      </c>
+      <c r="C38" t="s">
         <v>211</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>148</v>
+      </c>
+      <c r="E38" t="s">
+        <v>14</v>
+      </c>
+      <c r="F38" t="s">
         <v>212</v>
       </c>
-      <c r="D38" t="s">
-[...5 lines deleted...]
-      <c r="F38" t="s">
+      <c r="G38" t="s">
         <v>213</v>
       </c>
-      <c r="G38" t="s">
+      <c r="H38" t="s">
         <v>214</v>
       </c>
-      <c r="H38" t="s">
+      <c r="I38" t="s">
         <v>215</v>
       </c>
-      <c r="I38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J38" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
+        <v>216</v>
+      </c>
+      <c r="C39" t="s">
         <v>217</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>148</v>
+      </c>
+      <c r="E39" t="s">
         <v>218</v>
       </c>
-      <c r="D39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" t="s">
+        <v>24</v>
+      </c>
+      <c r="G39" t="s">
+        <v>47</v>
+      </c>
+      <c r="H39" t="s">
+        <v>53</v>
+      </c>
+      <c r="I39" t="s">
         <v>219</v>
       </c>
-      <c r="G39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J39" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>10</v>
       </c>
       <c r="B40" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C40" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="D40" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E40" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="F40" t="s">
         <v>24</v>
       </c>
       <c r="G40" t="s">
         <v>47</v>
       </c>
       <c r="H40" t="s">
-        <v>53</v>
+        <v>222</v>
       </c>
       <c r="I40" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="J40" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B41" t="s">
+        <v>224</v>
+      </c>
+      <c r="C41" t="s">
+        <v>133</v>
+      </c>
+      <c r="D41" t="s">
+        <v>225</v>
+      </c>
+      <c r="E41" t="s">
+        <v>14</v>
+      </c>
+      <c r="F41" t="s">
+        <v>226</v>
+      </c>
+      <c r="G41" t="s">
         <v>227</v>
       </c>
-      <c r="C41" t="s">
+      <c r="H41" t="s">
         <v>228</v>
       </c>
-      <c r="D41" t="s">
-[...11 lines deleted...]
-      <c r="H41" t="s">
+      <c r="I41" t="s">
         <v>229</v>
       </c>
-      <c r="I41" t="s">
+      <c r="J41" t="s">
         <v>230</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
         <v>29</v>
       </c>
       <c r="B42" t="s">
         <v>231</v>
       </c>
       <c r="C42" t="s">
         <v>140</v>
       </c>
       <c r="D42" t="s">
         <v>232</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
         <v>233</v>
       </c>
       <c r="G42" t="s">
         <v>234</v>
       </c>
       <c r="H42" t="s">
         <v>235</v>
       </c>
       <c r="I42" t="s">
         <v>236</v>
       </c>
       <c r="J42" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
         <v>29</v>
       </c>
       <c r="B43" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C43" t="s">
         <v>147</v>
       </c>
       <c r="D43" t="s">
+        <v>232</v>
+      </c>
+      <c r="E43" t="s">
+        <v>14</v>
+      </c>
+      <c r="F43" t="s">
+        <v>238</v>
+      </c>
+      <c r="G43" t="s">
         <v>239</v>
       </c>
-      <c r="E43" t="s">
-[...2 lines deleted...]
-      <c r="F43" t="s">
+      <c r="H43" t="s">
         <v>240</v>
       </c>
-      <c r="G43" t="s">
+      <c r="I43" t="s">
         <v>241</v>
       </c>
-      <c r="H43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J43" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
         <v>29</v>
       </c>
       <c r="B44" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C44" t="s">
         <v>154</v>
       </c>
       <c r="D44" t="s">
-        <v>239</v>
+        <v>225</v>
       </c>
       <c r="E44" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="F44" t="s">
-        <v>245</v>
+        <v>24</v>
       </c>
       <c r="G44" t="s">
-        <v>246</v>
+        <v>47</v>
       </c>
       <c r="H44" t="s">
-        <v>247</v>
+        <v>53</v>
       </c>
       <c r="I44" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="J44" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
         <v>29</v>
       </c>
       <c r="B45" t="s">
+        <v>245</v>
+      </c>
+      <c r="C45" t="s">
+        <v>158</v>
+      </c>
+      <c r="D45" t="s">
+        <v>246</v>
+      </c>
+      <c r="E45" t="s">
+        <v>14</v>
+      </c>
+      <c r="F45" t="s">
+        <v>247</v>
+      </c>
+      <c r="G45" t="s">
+        <v>248</v>
+      </c>
+      <c r="H45" t="s">
         <v>249</v>
       </c>
-      <c r="C45" t="s">
-[...5 lines deleted...]
-      <c r="E45" t="s">
+      <c r="I45" t="s">
         <v>250</v>
       </c>
-      <c r="F45" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J45" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
         <v>29</v>
       </c>
       <c r="B46" t="s">
+        <v>251</v>
+      </c>
+      <c r="C46" t="s">
+        <v>73</v>
+      </c>
+      <c r="D46" t="s">
         <v>252</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E46" t="s">
+        <v>14</v>
+      </c>
+      <c r="F46" t="s">
         <v>253</v>
       </c>
-      <c r="E46" t="s">
-[...2 lines deleted...]
-      <c r="F46" t="s">
+      <c r="G46" t="s">
         <v>254</v>
       </c>
-      <c r="G46" t="s">
+      <c r="H46" t="s">
         <v>255</v>
       </c>
-      <c r="H46" t="s">
+      <c r="I46" t="s">
         <v>256</v>
       </c>
-      <c r="I46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J46" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
         <v>29</v>
       </c>
       <c r="B47" t="s">
+        <v>257</v>
+      </c>
+      <c r="C47" t="s">
+        <v>67</v>
+      </c>
+      <c r="D47" t="s">
         <v>258</v>
       </c>
-      <c r="C47" t="s">
-[...2 lines deleted...]
-      <c r="D47" t="s">
+      <c r="E47" t="s">
+        <v>14</v>
+      </c>
+      <c r="F47" t="s">
         <v>259</v>
       </c>
-      <c r="E47" t="s">
-[...2 lines deleted...]
-      <c r="F47" t="s">
+      <c r="G47" t="s">
         <v>260</v>
       </c>
-      <c r="G47" t="s">
+      <c r="H47" t="s">
         <v>261</v>
       </c>
-      <c r="H47" t="s">
+      <c r="I47" t="s">
         <v>262</v>
       </c>
-      <c r="I47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J47" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
         <v>29</v>
       </c>
       <c r="B48" t="s">
+        <v>263</v>
+      </c>
+      <c r="C48" t="s">
+        <v>62</v>
+      </c>
+      <c r="D48" t="s">
         <v>264</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" t="s">
+        <v>14</v>
+      </c>
+      <c r="F48" t="s">
         <v>265</v>
       </c>
-      <c r="E48" t="s">
-[...2 lines deleted...]
-      <c r="F48" t="s">
+      <c r="G48" t="s">
         <v>266</v>
       </c>
-      <c r="G48" t="s">
+      <c r="H48" t="s">
         <v>267</v>
       </c>
-      <c r="H48" t="s">
+      <c r="I48" t="s">
         <v>268</v>
       </c>
-      <c r="I48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J48" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
         <v>29</v>
       </c>
       <c r="B49" t="s">
+        <v>269</v>
+      </c>
+      <c r="C49" t="s">
+        <v>133</v>
+      </c>
+      <c r="D49" t="s">
         <v>270</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="E49" t="s">
+        <v>14</v>
+      </c>
+      <c r="F49" t="s">
         <v>271</v>
       </c>
-      <c r="E49" t="s">
-[...2 lines deleted...]
-      <c r="F49" t="s">
+      <c r="G49" t="s">
         <v>272</v>
       </c>
-      <c r="G49" t="s">
+      <c r="H49" t="s">
         <v>273</v>
       </c>
-      <c r="H49" t="s">
+      <c r="I49" t="s">
         <v>274</v>
       </c>
-      <c r="I49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J49" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
         <v>29</v>
       </c>
       <c r="B50" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C50" t="s">
         <v>140</v>
       </c>
       <c r="D50" t="s">
+        <v>276</v>
+      </c>
+      <c r="E50" t="s">
+        <v>14</v>
+      </c>
+      <c r="F50" t="s">
         <v>277</v>
       </c>
-      <c r="E50" t="s">
-[...2 lines deleted...]
-      <c r="F50" t="s">
+      <c r="G50" t="s">
         <v>278</v>
       </c>
-      <c r="G50" t="s">
+      <c r="H50" t="s">
         <v>279</v>
       </c>
-      <c r="H50" t="s">
+      <c r="I50" t="s">
         <v>280</v>
       </c>
-      <c r="I50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J50" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>29</v>
       </c>
       <c r="B51" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C51" t="s">
         <v>147</v>
       </c>
       <c r="D51" t="s">
+        <v>282</v>
+      </c>
+      <c r="E51" t="s">
+        <v>14</v>
+      </c>
+      <c r="F51" t="s">
         <v>283</v>
       </c>
-      <c r="E51" t="s">
-[...2 lines deleted...]
-      <c r="F51" t="s">
+      <c r="G51" t="s">
         <v>284</v>
       </c>
-      <c r="G51" t="s">
+      <c r="H51" t="s">
         <v>285</v>
       </c>
-      <c r="H51" t="s">
+      <c r="I51" t="s">
         <v>286</v>
       </c>
-      <c r="I51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J51" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>29</v>
       </c>
       <c r="B52" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="C52" t="s">
         <v>154</v>
       </c>
       <c r="D52" t="s">
+        <v>156</v>
+      </c>
+      <c r="E52" t="s">
+        <v>14</v>
+      </c>
+      <c r="F52" t="s">
+        <v>288</v>
+      </c>
+      <c r="G52" t="s">
         <v>289</v>
       </c>
-      <c r="E52" t="s">
-[...2 lines deleted...]
-      <c r="F52" t="s">
+      <c r="H52" t="s">
         <v>290</v>
       </c>
-      <c r="G52" t="s">
+      <c r="I52" t="s">
         <v>291</v>
       </c>
-      <c r="H52" t="s">
+      <c r="J52" t="s">
         <v>292</v>
-      </c>
-[...4 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
         <v>29</v>
       </c>
       <c r="B53" t="s">
+        <v>293</v>
+      </c>
+      <c r="C53" t="s">
+        <v>158</v>
+      </c>
+      <c r="D53" t="s">
+        <v>156</v>
+      </c>
+      <c r="E53" t="s">
+        <v>14</v>
+      </c>
+      <c r="F53" t="s">
         <v>294</v>
       </c>
-      <c r="C53" t="s">
-[...8 lines deleted...]
-      <c r="F53" t="s">
+      <c r="G53" t="s">
         <v>295</v>
       </c>
-      <c r="G53" t="s">
+      <c r="H53" t="s">
         <v>296</v>
       </c>
-      <c r="H53" t="s">
+      <c r="I53" t="s">
         <v>297</v>
       </c>
-      <c r="I53" t="s">
+      <c r="J53" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
         <v>29</v>
       </c>
       <c r="B54" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="C54" t="s">
         <v>165</v>
       </c>
       <c r="D54" t="s">
-        <v>163</v>
+        <v>300</v>
       </c>
       <c r="E54" t="s">
         <v>14</v>
       </c>
       <c r="F54" t="s">
         <v>301</v>
       </c>
       <c r="G54" t="s">
+        <v>284</v>
+      </c>
+      <c r="H54" t="s">
         <v>302</v>
       </c>
-      <c r="H54" t="s">
+      <c r="I54" t="s">
         <v>303</v>
       </c>
-      <c r="I54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J54" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
-        <v>29</v>
+        <v>304</v>
       </c>
       <c r="B55" t="s">
+        <v>305</v>
+      </c>
+      <c r="C55" t="s">
+        <v>73</v>
+      </c>
+      <c r="D55" t="s">
+        <v>148</v>
+      </c>
+      <c r="E55" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" t="s">
         <v>306</v>
       </c>
-      <c r="C55" t="s">
-[...2 lines deleted...]
-      <c r="D55" t="s">
+      <c r="G55" t="s">
         <v>307</v>
       </c>
-      <c r="E55" t="s">
-[...2 lines deleted...]
-      <c r="F55" t="s">
+      <c r="H55" t="s">
         <v>308</v>
       </c>
-      <c r="G55" t="s">
-[...2 lines deleted...]
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>309</v>
       </c>
-      <c r="I55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J55" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
+        <v>304</v>
+      </c>
+      <c r="B56" t="s">
+        <v>310</v>
+      </c>
+      <c r="C56" t="s">
+        <v>67</v>
+      </c>
+      <c r="D56" t="s">
         <v>311</v>
       </c>
-      <c r="B56" t="s">
+      <c r="E56" t="s">
+        <v>14</v>
+      </c>
+      <c r="F56" t="s">
         <v>312</v>
       </c>
-      <c r="C56" t="s">
-[...8 lines deleted...]
-      <c r="F56" t="s">
+      <c r="G56" t="s">
         <v>313</v>
       </c>
-      <c r="G56" t="s">
+      <c r="H56" t="s">
         <v>314</v>
       </c>
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>315</v>
       </c>
-      <c r="I56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J56" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B57" t="s">
+        <v>316</v>
+      </c>
+      <c r="C57" t="s">
+        <v>62</v>
+      </c>
+      <c r="D57" t="s">
         <v>317</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="E57" t="s">
+        <v>14</v>
+      </c>
+      <c r="F57" t="s">
         <v>318</v>
       </c>
-      <c r="E57" t="s">
-[...2 lines deleted...]
-      <c r="F57" t="s">
+      <c r="G57" t="s">
         <v>319</v>
       </c>
-      <c r="G57" t="s">
+      <c r="H57" t="s">
         <v>320</v>
       </c>
-      <c r="H57" t="s">
+      <c r="I57" t="s">
         <v>321</v>
       </c>
-      <c r="I57" t="s">
+      <c r="J57" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>311</v>
+        <v>29</v>
       </c>
       <c r="B58" t="s">
         <v>323</v>
       </c>
       <c r="C58" t="s">
-        <v>62</v>
+        <v>133</v>
       </c>
       <c r="D58" t="s">
         <v>324</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
         <v>325</v>
       </c>
       <c r="G58" t="s">
         <v>326</v>
       </c>
       <c r="H58" t="s">
         <v>327</v>
       </c>
       <c r="I58" t="s">
         <v>328</v>
       </c>
       <c r="J58" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>29</v>
+        <v>304</v>
       </c>
       <c r="B59" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C59" t="s">
         <v>140</v>
       </c>
       <c r="D59" t="s">
+        <v>330</v>
+      </c>
+      <c r="E59" t="s">
+        <v>14</v>
+      </c>
+      <c r="F59" t="s">
         <v>331</v>
       </c>
-      <c r="E59" t="s">
-[...2 lines deleted...]
-      <c r="F59" t="s">
+      <c r="G59" t="s">
         <v>332</v>
       </c>
-      <c r="G59" t="s">
+      <c r="H59" t="s">
         <v>333</v>
       </c>
-      <c r="H59" t="s">
+      <c r="I59" t="s">
         <v>334</v>
       </c>
-      <c r="I59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J59" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B60" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C60" t="s">
         <v>147</v>
       </c>
       <c r="D60" t="s">
+        <v>336</v>
+      </c>
+      <c r="E60" t="s">
+        <v>14</v>
+      </c>
+      <c r="F60" t="s">
         <v>337</v>
       </c>
-      <c r="E60" t="s">
-[...2 lines deleted...]
-      <c r="F60" t="s">
+      <c r="G60" t="s">
         <v>338</v>
       </c>
-      <c r="G60" t="s">
+      <c r="H60" t="s">
         <v>339</v>
       </c>
-      <c r="H60" t="s">
+      <c r="I60" t="s">
         <v>340</v>
       </c>
-      <c r="I60" t="s">
+      <c r="J60" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>311</v>
+        <v>342</v>
       </c>
       <c r="B61" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C61" t="s">
-        <v>154</v>
+        <v>73</v>
       </c>
       <c r="D61" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="G61" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="H61" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="I61" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="J61" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
+        <v>342</v>
+      </c>
+      <c r="B62" t="s">
         <v>349</v>
       </c>
-      <c r="B62" t="s">
+      <c r="C62" t="s">
+        <v>67</v>
+      </c>
+      <c r="D62" t="s">
         <v>350</v>
       </c>
-      <c r="C62" t="s">
-[...2 lines deleted...]
-      <c r="D62" t="s">
+      <c r="E62" t="s">
+        <v>14</v>
+      </c>
+      <c r="F62" t="s">
         <v>351</v>
       </c>
-      <c r="E62" t="s">
-[...2 lines deleted...]
-      <c r="F62" t="s">
+      <c r="G62" t="s">
         <v>352</v>
       </c>
-      <c r="G62" t="s">
+      <c r="H62" t="s">
         <v>353</v>
       </c>
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>354</v>
       </c>
-      <c r="I62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J62" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>349</v>
+        <v>29</v>
       </c>
       <c r="B63" t="s">
+        <v>355</v>
+      </c>
+      <c r="C63" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="D63" t="s">
         <v>357</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63" t="s">
         <v>358</v>
       </c>
       <c r="G63" t="s">
         <v>359</v>
       </c>
       <c r="H63" t="s">
         <v>360</v>
       </c>
       <c r="I63" t="s">
         <v>361</v>
       </c>
       <c r="J63" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
         <v>29</v>
       </c>
       <c r="B64" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C64" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D64" t="s">
-        <v>364</v>
+        <v>148</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
         <v>365</v>
       </c>
       <c r="G64" t="s">
         <v>366</v>
       </c>
       <c r="H64" t="s">
         <v>367</v>
       </c>
       <c r="I64" t="s">
         <v>368</v>
       </c>
       <c r="J64" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
         <v>29</v>
       </c>
       <c r="B65" t="s">
+        <v>369</v>
+      </c>
+      <c r="C65" t="s">
         <v>370</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>148</v>
+      </c>
+      <c r="E65" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" t="s">
         <v>371</v>
       </c>
-      <c r="D65" t="s">
-[...5 lines deleted...]
-      <c r="F65" t="s">
+      <c r="G65" t="s">
         <v>372</v>
       </c>
-      <c r="G65" t="s">
+      <c r="H65" t="s">
         <v>373</v>
       </c>
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>374</v>
       </c>
-      <c r="I65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J65" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
         <v>29</v>
       </c>
       <c r="B66" t="s">
+        <v>375</v>
+      </c>
+      <c r="C66" t="s">
         <v>376</v>
       </c>
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>148</v>
+      </c>
+      <c r="E66" t="s">
+        <v>243</v>
+      </c>
+      <c r="F66" t="s">
+        <v>24</v>
+      </c>
+      <c r="G66" t="s">
         <v>377</v>
       </c>
-      <c r="D66" t="s">
-[...5 lines deleted...]
-      <c r="F66" t="s">
+      <c r="H66" t="s">
+        <v>53</v>
+      </c>
+      <c r="I66" t="s">
         <v>378</v>
       </c>
-      <c r="G66" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J66" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
         <v>29</v>
       </c>
       <c r="B67" t="s">
+        <v>379</v>
+      </c>
+      <c r="C67" t="s">
+        <v>380</v>
+      </c>
+      <c r="D67" t="s">
+        <v>148</v>
+      </c>
+      <c r="E67" t="s">
+        <v>243</v>
+      </c>
+      <c r="F67" t="s">
+        <v>381</v>
+      </c>
+      <c r="G67" t="s">
         <v>382</v>
       </c>
-      <c r="C67" t="s">
+      <c r="H67" t="s">
         <v>383</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="G67" t="s">
+      <c r="I67" t="s">
         <v>384</v>
       </c>
-      <c r="H67" t="s">
-[...2 lines deleted...]
-      <c r="I67" t="s">
+      <c r="J67" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>369</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
         <v>29</v>
       </c>
       <c r="B68" t="s">
         <v>386</v>
       </c>
       <c r="C68" t="s">
         <v>387</v>
       </c>
       <c r="D68" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E68" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="F68" t="s">
+        <v>24</v>
+      </c>
+      <c r="G68" t="s">
+        <v>47</v>
+      </c>
+      <c r="H68" t="s">
+        <v>53</v>
+      </c>
+      <c r="I68" t="s">
         <v>388</v>
       </c>
-      <c r="G68" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J68" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
         <v>29</v>
       </c>
       <c r="B69" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C69" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="D69" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E69" t="s">
-        <v>250</v>
+        <v>391</v>
       </c>
       <c r="F69" t="s">
         <v>24</v>
       </c>
       <c r="G69" t="s">
         <v>47</v>
       </c>
       <c r="H69" t="s">
         <v>53</v>
       </c>
       <c r="I69" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="J69" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
         <v>29</v>
       </c>
       <c r="B70" t="s">
+        <v>393</v>
+      </c>
+      <c r="C70" t="s">
+        <v>394</v>
+      </c>
+      <c r="D70" t="s">
+        <v>395</v>
+      </c>
+      <c r="E70" t="s">
+        <v>14</v>
+      </c>
+      <c r="F70" t="s">
         <v>396</v>
       </c>
-      <c r="C70" t="s">
+      <c r="G70" t="s">
         <v>397</v>
       </c>
-      <c r="D70" t="s">
-[...2 lines deleted...]
-      <c r="E70" t="s">
+      <c r="H70" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>53</v>
       </c>
       <c r="I70" t="s">
         <v>399</v>
       </c>
       <c r="J70" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
         <v>29</v>
       </c>
       <c r="B71" t="s">
         <v>400</v>
       </c>
       <c r="C71" t="s">
         <v>401</v>
       </c>
       <c r="D71" t="s">
         <v>402</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
       <c r="F71" t="s">
         <v>403</v>
       </c>
       <c r="G71" t="s">
         <v>404</v>
       </c>
       <c r="H71" t="s">
         <v>405</v>
       </c>
       <c r="I71" t="s">
         <v>406</v>
       </c>
       <c r="J71" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
         <v>29</v>
       </c>
       <c r="B72" t="s">
         <v>407</v>
       </c>
       <c r="C72" t="s">
         <v>408</v>
       </c>
       <c r="D72" t="s">
+        <v>148</v>
+      </c>
+      <c r="E72" t="s">
+        <v>14</v>
+      </c>
+      <c r="F72" t="s">
         <v>409</v>
       </c>
-      <c r="E72" t="s">
-[...2 lines deleted...]
-      <c r="F72" t="s">
+      <c r="G72" t="s">
         <v>410</v>
       </c>
-      <c r="G72" t="s">
+      <c r="H72" t="s">
         <v>411</v>
       </c>
-      <c r="H72" t="s">
+      <c r="I72" t="s">
         <v>412</v>
       </c>
-      <c r="I72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J72" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
         <v>29</v>
       </c>
       <c r="B73" t="s">
+        <v>413</v>
+      </c>
+      <c r="C73" t="s">
         <v>414</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>416</v>
       </c>
       <c r="G73" t="s">
         <v>417</v>
       </c>
       <c r="H73" t="s">
         <v>418</v>
       </c>
       <c r="I73" t="s">
         <v>419</v>
       </c>
       <c r="J73" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
         <v>29</v>
       </c>
       <c r="B74" t="s">
         <v>420</v>
       </c>
       <c r="C74" t="s">
+        <v>31</v>
+      </c>
+      <c r="D74" t="s">
+        <v>357</v>
+      </c>
+      <c r="E74" t="s">
+        <v>14</v>
+      </c>
+      <c r="F74" t="s">
+        <v>381</v>
+      </c>
+      <c r="G74" t="s">
+        <v>382</v>
+      </c>
+      <c r="H74" t="s">
         <v>421</v>
       </c>
-      <c r="D74" t="s">
+      <c r="I74" t="s">
         <v>422</v>
       </c>
-      <c r="E74" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J74" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
         <v>29</v>
       </c>
       <c r="B75" t="s">
+        <v>423</v>
+      </c>
+      <c r="C75" t="s">
+        <v>424</v>
+      </c>
+      <c r="D75" t="s">
+        <v>425</v>
+      </c>
+      <c r="E75" t="s">
+        <v>14</v>
+      </c>
+      <c r="F75" t="s">
+        <v>426</v>
+      </c>
+      <c r="G75" t="s">
         <v>427</v>
-      </c>
-[...13 lines deleted...]
-        <v>389</v>
       </c>
       <c r="H75" t="s">
         <v>428</v>
       </c>
       <c r="I75" t="s">
         <v>429</v>
       </c>
       <c r="J75" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
         <v>29</v>
       </c>
       <c r="B76" t="s">
         <v>430</v>
       </c>
       <c r="C76" t="s">
+        <v>38</v>
+      </c>
+      <c r="D76" t="s">
+        <v>148</v>
+      </c>
+      <c r="E76" t="s">
+        <v>14</v>
+      </c>
+      <c r="F76" t="s">
         <v>431</v>
       </c>
-      <c r="D76" t="s">
+      <c r="G76" t="s">
         <v>432</v>
       </c>
-      <c r="E76" t="s">
-[...2 lines deleted...]
-      <c r="F76" t="s">
+      <c r="H76" t="s">
         <v>433</v>
       </c>
-      <c r="G76" t="s">
+      <c r="I76" t="s">
         <v>434</v>
       </c>
-      <c r="H76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J76" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
         <v>29</v>
       </c>
       <c r="B77" t="s">
+        <v>435</v>
+      </c>
+      <c r="C77" t="s">
+        <v>21</v>
+      </c>
+      <c r="D77" t="s">
+        <v>46</v>
+      </c>
+      <c r="E77" t="s">
+        <v>14</v>
+      </c>
+      <c r="F77" t="s">
+        <v>436</v>
+      </c>
+      <c r="G77" t="s">
         <v>437</v>
       </c>
-      <c r="C77" t="s">
-[...8 lines deleted...]
-      <c r="F77" t="s">
+      <c r="H77" t="s">
         <v>438</v>
       </c>
-      <c r="G77" t="s">
+      <c r="I77" t="s">
         <v>439</v>
       </c>
-      <c r="H77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J77" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
         <v>29</v>
       </c>
       <c r="B78" t="s">
+        <v>440</v>
+      </c>
+      <c r="C78" t="s">
+        <v>441</v>
+      </c>
+      <c r="D78" t="s">
         <v>442</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
         <v>443</v>
       </c>
       <c r="G78" t="s">
         <v>444</v>
       </c>
       <c r="H78" t="s">
         <v>445</v>
       </c>
       <c r="I78" t="s">
         <v>446</v>
       </c>
       <c r="J78" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
         <v>29</v>
       </c>
       <c r="B79" t="s">
         <v>447</v>
       </c>
       <c r="C79" t="s">
         <v>448</v>
       </c>
       <c r="D79" t="s">
         <v>449</v>
       </c>
       <c r="E79" t="s">
         <v>14</v>
       </c>
       <c r="F79" t="s">
         <v>450</v>
       </c>
       <c r="G79" t="s">
         <v>451</v>
       </c>
       <c r="H79" t="s">
         <v>452</v>
       </c>
       <c r="I79" t="s">
         <v>453</v>
       </c>
       <c r="J79" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
         <v>29</v>
       </c>
       <c r="B80" t="s">
         <v>454</v>
       </c>
       <c r="C80" t="s">
         <v>455</v>
       </c>
       <c r="D80" t="s">
-        <v>456</v>
+        <v>148</v>
       </c>
       <c r="E80" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="F80" t="s">
-        <v>457</v>
+        <v>24</v>
       </c>
       <c r="G80" t="s">
-        <v>458</v>
+        <v>47</v>
       </c>
       <c r="H80" t="s">
-        <v>459</v>
+        <v>53</v>
       </c>
       <c r="I80" t="s">
-        <v>460</v>
+        <v>24</v>
       </c>
       <c r="J80" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
         <v>29</v>
       </c>
       <c r="B81" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="C81" t="s">
-        <v>462</v>
+        <v>80</v>
       </c>
       <c r="D81" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E81" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="F81" t="s">
         <v>24</v>
       </c>
       <c r="G81" t="s">
         <v>47</v>
       </c>
       <c r="H81" t="s">
         <v>53</v>
       </c>
       <c r="I81" t="s">
         <v>24</v>
       </c>
       <c r="J81" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
         <v>29</v>
       </c>
       <c r="B82" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
       <c r="C82" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="D82" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E82" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="F82" t="s">
         <v>24</v>
       </c>
       <c r="G82" t="s">
         <v>47</v>
       </c>
       <c r="H82" t="s">
         <v>53</v>
       </c>
       <c r="I82" t="s">
         <v>24</v>
       </c>
       <c r="J82" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
         <v>29</v>
       </c>
       <c r="B83" t="s">
-        <v>464</v>
+        <v>458</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D83" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E83" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="F83" t="s">
-        <v>24</v>
+        <v>459</v>
       </c>
       <c r="G83" t="s">
-        <v>47</v>
+        <v>460</v>
       </c>
       <c r="H83" t="s">
-        <v>53</v>
+        <v>461</v>
       </c>
       <c r="I83" t="s">
-        <v>24</v>
+        <v>462</v>
       </c>
       <c r="J83" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
         <v>29</v>
       </c>
       <c r="B84" t="s">
+        <v>463</v>
+      </c>
+      <c r="C84" t="s">
+        <v>464</v>
+      </c>
+      <c r="D84" t="s">
         <v>465</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="E84" t="s">
         <v>14</v>
       </c>
       <c r="F84" t="s">
         <v>466</v>
       </c>
       <c r="G84" t="s">
         <v>467</v>
       </c>
       <c r="H84" t="s">
         <v>468</v>
       </c>
       <c r="I84" t="s">
         <v>469</v>
       </c>
       <c r="J84" t="s">
-        <v>392</v>
+        <v>385</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>29</v>
+        <v>304</v>
       </c>
       <c r="B85" t="s">
         <v>470</v>
       </c>
       <c r="C85" t="s">
+        <v>31</v>
+      </c>
+      <c r="D85" t="s">
         <v>471</v>
       </c>
-      <c r="D85" t="s">
+      <c r="E85" t="s">
+        <v>14</v>
+      </c>
+      <c r="F85" t="s">
         <v>472</v>
       </c>
-      <c r="E85" t="s">
-[...2 lines deleted...]
-      <c r="F85" t="s">
+      <c r="G85" t="s">
         <v>473</v>
       </c>
-      <c r="G85" t="s">
+      <c r="H85" t="s">
         <v>474</v>
       </c>
-      <c r="H85" t="s">
+      <c r="I85" t="s">
         <v>475</v>
       </c>
-      <c r="I85" t="s">
+      <c r="J85" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B86" t="s">
         <v>477</v>
       </c>
       <c r="C86" t="s">
-        <v>31</v>
+        <v>424</v>
       </c>
       <c r="D86" t="s">
         <v>478</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86" t="s">
         <v>479</v>
       </c>
       <c r="G86" t="s">
         <v>480</v>
       </c>
       <c r="H86" t="s">
         <v>481</v>
       </c>
       <c r="I86" t="s">
         <v>482</v>
       </c>
       <c r="J86" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B87" t="s">
+        <v>483</v>
+      </c>
+      <c r="C87" t="s">
+        <v>38</v>
+      </c>
+      <c r="D87" t="s">
+        <v>478</v>
+      </c>
+      <c r="E87" t="s">
+        <v>14</v>
+      </c>
+      <c r="F87" t="s">
         <v>484</v>
       </c>
-      <c r="C87" t="s">
-[...2 lines deleted...]
-      <c r="D87" t="s">
+      <c r="G87" t="s">
         <v>485</v>
       </c>
-      <c r="E87" t="s">
-[...2 lines deleted...]
-      <c r="F87" t="s">
+      <c r="H87" t="s">
         <v>486</v>
       </c>
-      <c r="G87" t="s">
+      <c r="I87" t="s">
         <v>487</v>
       </c>
-      <c r="H87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J87" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B88" t="s">
+        <v>488</v>
+      </c>
+      <c r="C88" t="s">
+        <v>21</v>
+      </c>
+      <c r="D88" t="s">
+        <v>489</v>
+      </c>
+      <c r="E88" t="s">
+        <v>14</v>
+      </c>
+      <c r="F88" t="s">
         <v>490</v>
       </c>
-      <c r="C88" t="s">
-[...8 lines deleted...]
-      <c r="F88" t="s">
+      <c r="G88" t="s">
         <v>491</v>
       </c>
-      <c r="G88" t="s">
+      <c r="H88" t="s">
         <v>492</v>
       </c>
-      <c r="H88" t="s">
+      <c r="I88" t="s">
         <v>493</v>
       </c>
-      <c r="I88" t="s">
+      <c r="J88" t="s">
         <v>494</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B89" t="s">
         <v>495</v>
       </c>
       <c r="C89" t="s">
-        <v>21</v>
+        <v>441</v>
       </c>
       <c r="D89" t="s">
         <v>496</v>
       </c>
       <c r="E89" t="s">
         <v>14</v>
       </c>
       <c r="F89" t="s">
         <v>497</v>
       </c>
       <c r="G89" t="s">
         <v>498</v>
       </c>
       <c r="H89" t="s">
         <v>499</v>
       </c>
       <c r="I89" t="s">
         <v>500</v>
       </c>
       <c r="J89" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B90" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="C90" t="s">
         <v>448</v>
       </c>
       <c r="D90" t="s">
+        <v>502</v>
+      </c>
+      <c r="E90" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" t="s">
         <v>503</v>
       </c>
-      <c r="E90" t="s">
-[...2 lines deleted...]
-      <c r="F90" t="s">
+      <c r="G90" t="s">
         <v>504</v>
       </c>
-      <c r="G90" t="s">
+      <c r="H90" t="s">
         <v>505</v>
       </c>
-      <c r="H90" t="s">
+      <c r="I90" t="s">
         <v>506</v>
       </c>
-      <c r="I90" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J90" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B91" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="C91" t="s">
         <v>455</v>
       </c>
       <c r="D91" t="s">
+        <v>148</v>
+      </c>
+      <c r="E91" t="s">
+        <v>14</v>
+      </c>
+      <c r="F91" t="s">
+        <v>508</v>
+      </c>
+      <c r="G91" t="s">
+        <v>332</v>
+      </c>
+      <c r="H91" t="s">
         <v>509</v>
       </c>
-      <c r="E91" t="s">
-[...2 lines deleted...]
-      <c r="F91" t="s">
+      <c r="I91" t="s">
         <v>510</v>
       </c>
-      <c r="G91" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J91" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B92" t="s">
+        <v>511</v>
+      </c>
+      <c r="C92" t="s">
+        <v>80</v>
+      </c>
+      <c r="D92" t="s">
+        <v>512</v>
+      </c>
+      <c r="E92" t="s">
+        <v>14</v>
+      </c>
+      <c r="F92" t="s">
+        <v>513</v>
+      </c>
+      <c r="G92" t="s">
         <v>514</v>
       </c>
-      <c r="C92" t="s">
-[...8 lines deleted...]
-      <c r="F92" t="s">
+      <c r="H92" t="s">
         <v>515</v>
       </c>
-      <c r="G92" t="s">
-[...2 lines deleted...]
-      <c r="H92" t="s">
+      <c r="I92" t="s">
         <v>516</v>
       </c>
-      <c r="I92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J92" t="s">
-        <v>501</v>
+        <v>494</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B93" t="s">
+        <v>517</v>
+      </c>
+      <c r="C93" t="s">
+        <v>12</v>
+      </c>
+      <c r="D93" t="s">
         <v>518</v>
       </c>
-      <c r="C93" t="s">
-[...2 lines deleted...]
-      <c r="D93" t="s">
+      <c r="E93" t="s">
+        <v>14</v>
+      </c>
+      <c r="F93" t="s">
         <v>519</v>
       </c>
-      <c r="E93" t="s">
-[...2 lines deleted...]
-      <c r="F93" t="s">
+      <c r="G93" t="s">
         <v>520</v>
       </c>
-      <c r="G93" t="s">
+      <c r="H93" t="s">
         <v>521</v>
       </c>
-      <c r="H93" t="s">
+      <c r="I93" t="s">
         <v>522</v>
       </c>
-      <c r="I93" t="s">
+      <c r="J93" t="s">
         <v>523</v>
-      </c>
-[...1 lines deleted...]
-        <v>501</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B94" t="s">
         <v>524</v>
       </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>51</v>
       </c>
       <c r="D94" t="s">
         <v>525</v>
       </c>
       <c r="E94" t="s">
         <v>14</v>
       </c>
       <c r="F94" t="s">
         <v>526</v>
       </c>
       <c r="G94" t="s">
+        <v>307</v>
+      </c>
+      <c r="H94" t="s">
+        <v>77</v>
+      </c>
+      <c r="I94" t="s">
         <v>527</v>
       </c>
-      <c r="H94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J94" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>311</v>
+        <v>342</v>
       </c>
       <c r="B95" t="s">
+        <v>528</v>
+      </c>
+      <c r="C95" t="s">
+        <v>31</v>
+      </c>
+      <c r="D95" t="s">
+        <v>529</v>
+      </c>
+      <c r="E95" t="s">
+        <v>14</v>
+      </c>
+      <c r="F95" t="s">
+        <v>530</v>
+      </c>
+      <c r="G95" t="s">
         <v>531</v>
       </c>
-      <c r="C95" t="s">
-[...2 lines deleted...]
-      <c r="D95" t="s">
+      <c r="H95" t="s">
         <v>532</v>
       </c>
-      <c r="E95" t="s">
-[...2 lines deleted...]
-      <c r="F95" t="s">
+      <c r="I95" t="s">
         <v>533</v>
       </c>
-      <c r="G95" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J95" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="B96" t="s">
+        <v>534</v>
+      </c>
+      <c r="C96" t="s">
+        <v>424</v>
+      </c>
+      <c r="D96" t="s">
         <v>535</v>
       </c>
-      <c r="C96" t="s">
-[...2 lines deleted...]
-      <c r="D96" t="s">
+      <c r="E96" t="s">
+        <v>14</v>
+      </c>
+      <c r="F96" t="s">
         <v>536</v>
       </c>
-      <c r="E96" t="s">
-[...2 lines deleted...]
-      <c r="F96" t="s">
+      <c r="G96" t="s">
         <v>537</v>
       </c>
-      <c r="G96" t="s">
+      <c r="H96" t="s">
         <v>538</v>
       </c>
-      <c r="H96" t="s">
+      <c r="I96" t="s">
         <v>539</v>
       </c>
-      <c r="I96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J96" t="s">
-        <v>530</v>
+        <v>523</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="B97" t="s">
+        <v>540</v>
+      </c>
+      <c r="C97" t="s">
+        <v>38</v>
+      </c>
+      <c r="D97" t="s">
+        <v>535</v>
+      </c>
+      <c r="E97" t="s">
+        <v>14</v>
+      </c>
+      <c r="F97" t="s">
+        <v>530</v>
+      </c>
+      <c r="G97" t="s">
+        <v>531</v>
+      </c>
+      <c r="H97" t="s">
         <v>541</v>
       </c>
-      <c r="C97" t="s">
-[...2 lines deleted...]
-      <c r="D97" t="s">
+      <c r="I97" t="s">
         <v>542</v>
       </c>
-      <c r="E97" t="s">
-[...2 lines deleted...]
-      <c r="F97" t="s">
+      <c r="J97" t="s">
         <v>543</v>
-      </c>
-[...10 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="B98" t="s">
+        <v>544</v>
+      </c>
+      <c r="C98" t="s">
+        <v>21</v>
+      </c>
+      <c r="D98" t="s">
+        <v>545</v>
+      </c>
+      <c r="E98" t="s">
+        <v>14</v>
+      </c>
+      <c r="F98" t="s">
+        <v>546</v>
+      </c>
+      <c r="G98" t="s">
         <v>547</v>
-      </c>
-[...13 lines deleted...]
-        <v>538</v>
       </c>
       <c r="H98" t="s">
         <v>548</v>
       </c>
       <c r="I98" t="s">
         <v>549</v>
       </c>
       <c r="J98" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
       <c r="B99" t="s">
+        <v>550</v>
+      </c>
+      <c r="C99" t="s">
+        <v>441</v>
+      </c>
+      <c r="D99" t="s">
         <v>551</v>
       </c>
-      <c r="C99" t="s">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="E99" t="s">
+        <v>14</v>
+      </c>
+      <c r="F99" t="s">
         <v>552</v>
       </c>
-      <c r="E99" t="s">
-[...2 lines deleted...]
-      <c r="F99" t="s">
+      <c r="G99" t="s">
         <v>553</v>
       </c>
-      <c r="G99" t="s">
+      <c r="H99" t="s">
         <v>554</v>
       </c>
-      <c r="H99" t="s">
+      <c r="I99" t="s">
         <v>555</v>
       </c>
-      <c r="I99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J99" t="s">
-        <v>550</v>
+        <v>543</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
-        <v>349</v>
+        <v>10</v>
       </c>
       <c r="B100" t="s">
+        <v>556</v>
+      </c>
+      <c r="C100" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="D100" t="s">
         <v>558</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
         <v>559</v>
       </c>
       <c r="G100" t="s">
+        <v>136</v>
+      </c>
+      <c r="H100" t="s">
         <v>560</v>
       </c>
-      <c r="H100" t="s">
+      <c r="I100" t="s">
         <v>561</v>
       </c>
-      <c r="I100" t="s">
+      <c r="J100" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
         <v>10</v>
       </c>
       <c r="B101" t="s">
         <v>563</v>
       </c>
       <c r="C101" t="s">
         <v>564</v>
       </c>
       <c r="D101" t="s">
         <v>565</v>
       </c>
       <c r="E101" t="s">
         <v>14</v>
       </c>
       <c r="F101" t="s">
         <v>566</v>
       </c>
       <c r="G101" t="s">
-        <v>143</v>
+        <v>567</v>
       </c>
       <c r="H101" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="I101" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="J101" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
         <v>10</v>
       </c>
       <c r="B102" t="s">
         <v>570</v>
       </c>
       <c r="C102" t="s">
         <v>571</v>
       </c>
       <c r="D102" t="s">
         <v>572</v>
       </c>
       <c r="E102" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
       <c r="F102" t="s">
+        <v>24</v>
+      </c>
+      <c r="G102" t="s">
+        <v>47</v>
+      </c>
+      <c r="H102" t="s">
+        <v>53</v>
+      </c>
+      <c r="I102" t="s">
         <v>573</v>
       </c>
-      <c r="G102" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J102" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>10</v>
+        <v>304</v>
       </c>
       <c r="B103" t="s">
+        <v>574</v>
+      </c>
+      <c r="C103" t="s">
+        <v>168</v>
+      </c>
+      <c r="D103" t="s">
+        <v>575</v>
+      </c>
+      <c r="E103" t="s">
+        <v>14</v>
+      </c>
+      <c r="F103" t="s">
+        <v>576</v>
+      </c>
+      <c r="G103" t="s">
         <v>577</v>
       </c>
-      <c r="C103" t="s">
+      <c r="H103" t="s">
         <v>578</v>
       </c>
-      <c r="D103" t="s">
+      <c r="I103" t="s">
         <v>579</v>
       </c>
-      <c r="E103" t="s">
-[...11 lines deleted...]
-      <c r="I103" t="s">
+      <c r="J103" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>569</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="B104" t="s">
         <v>581</v>
       </c>
       <c r="C104" t="s">
-        <v>175</v>
+        <v>376</v>
       </c>
       <c r="D104" t="s">
+        <v>148</v>
+      </c>
+      <c r="E104" t="s">
+        <v>23</v>
+      </c>
+      <c r="F104" t="s">
+        <v>24</v>
+      </c>
+      <c r="G104" t="s">
+        <v>47</v>
+      </c>
+      <c r="H104" t="s">
+        <v>53</v>
+      </c>
+      <c r="I104" t="s">
         <v>582</v>
       </c>
-      <c r="E104" t="s">
-[...2 lines deleted...]
-      <c r="F104" t="s">
+      <c r="J104" t="s">
         <v>583</v>
-      </c>
-[...10 lines deleted...]
-        <v>587</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
         <v>10</v>
       </c>
       <c r="B105" t="s">
+        <v>584</v>
+      </c>
+      <c r="C105" t="s">
+        <v>585</v>
+      </c>
+      <c r="D105" t="s">
+        <v>148</v>
+      </c>
+      <c r="E105" t="s">
+        <v>14</v>
+      </c>
+      <c r="F105" t="s">
+        <v>586</v>
+      </c>
+      <c r="G105" t="s">
+        <v>136</v>
+      </c>
+      <c r="H105" t="s">
+        <v>587</v>
+      </c>
+      <c r="I105" t="s">
         <v>588</v>
       </c>
-      <c r="C105" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J105" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
         <v>10</v>
       </c>
       <c r="B106" t="s">
+        <v>589</v>
+      </c>
+      <c r="C106" t="s">
+        <v>356</v>
+      </c>
+      <c r="D106" t="s">
+        <v>590</v>
+      </c>
+      <c r="E106" t="s">
+        <v>14</v>
+      </c>
+      <c r="F106" t="s">
         <v>591</v>
       </c>
-      <c r="C106" t="s">
+      <c r="G106" t="s">
         <v>592</v>
       </c>
-      <c r="D106" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H106" t="s">
-        <v>53</v>
+        <v>593</v>
       </c>
       <c r="I106" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="J106" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B107" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="C107" t="s">
-        <v>363</v>
+        <v>596</v>
       </c>
       <c r="D107" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
       <c r="G107" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="H107" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="I107" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c r="J107" t="s">
-        <v>590</v>
+        <v>602</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
         <v>29</v>
       </c>
       <c r="B108" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="C108" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="D108" t="s">
-        <v>602</v>
+        <v>181</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108" t="s">
-        <v>603</v>
+        <v>301</v>
       </c>
       <c r="G108" t="s">
-        <v>604</v>
+        <v>284</v>
       </c>
       <c r="H108" t="s">
         <v>605</v>
       </c>
       <c r="I108" t="s">
         <v>606</v>
       </c>
       <c r="J108" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
         <v>29</v>
       </c>
       <c r="B109" t="s">
         <v>608</v>
       </c>
       <c r="C109" t="s">
+        <v>193</v>
+      </c>
+      <c r="D109" t="s">
         <v>609</v>
       </c>
-      <c r="D109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E109" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F109" t="s">
-        <v>24</v>
+        <v>610</v>
       </c>
       <c r="G109" t="s">
-        <v>47</v>
+        <v>611</v>
       </c>
       <c r="H109" t="s">
-        <v>53</v>
+        <v>612</v>
       </c>
       <c r="I109" t="s">
-        <v>610</v>
+        <v>613</v>
       </c>
       <c r="J109" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
         <v>29</v>
       </c>
       <c r="B110" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C110" t="s">
-        <v>612</v>
+        <v>174</v>
       </c>
       <c r="D110" t="s">
-        <v>188</v>
+        <v>615</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
       <c r="F110" t="s">
-        <v>308</v>
+        <v>616</v>
       </c>
       <c r="G110" t="s">
-        <v>291</v>
+        <v>617</v>
       </c>
       <c r="H110" t="s">
-        <v>613</v>
+        <v>618</v>
       </c>
       <c r="I110" t="s">
-        <v>614</v>
+        <v>619</v>
       </c>
       <c r="J110" t="s">
-        <v>615</v>
+        <v>620</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
         <v>29</v>
       </c>
       <c r="B111" t="s">
-        <v>616</v>
+        <v>621</v>
       </c>
       <c r="C111" t="s">
-        <v>200</v>
+        <v>622</v>
       </c>
       <c r="D111" t="s">
-        <v>155</v>
+        <v>623</v>
       </c>
       <c r="E111" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F111" t="s">
-        <v>24</v>
+        <v>624</v>
       </c>
       <c r="G111" t="s">
-        <v>47</v>
+        <v>625</v>
       </c>
       <c r="H111" t="s">
-        <v>53</v>
+        <v>626</v>
       </c>
       <c r="I111" t="s">
-        <v>617</v>
+        <v>627</v>
       </c>
       <c r="J111" t="s">
-        <v>615</v>
+        <v>628</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
         <v>29</v>
       </c>
       <c r="B112" t="s">
-        <v>618</v>
+        <v>629</v>
       </c>
       <c r="C112" t="s">
-        <v>181</v>
+        <v>205</v>
       </c>
       <c r="D112" t="s">
-        <v>619</v>
+        <v>630</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
       <c r="F112" t="s">
-        <v>620</v>
+        <v>631</v>
       </c>
       <c r="G112" t="s">
-        <v>621</v>
+        <v>632</v>
       </c>
       <c r="H112" t="s">
-        <v>622</v>
+        <v>633</v>
       </c>
       <c r="I112" t="s">
-        <v>623</v>
+        <v>634</v>
       </c>
       <c r="J112" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
         <v>29</v>
       </c>
       <c r="B113" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="C113" t="s">
-        <v>626</v>
+        <v>636</v>
       </c>
       <c r="D113" t="s">
-        <v>155</v>
+        <v>637</v>
       </c>
       <c r="E113" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F113" t="s">
-        <v>24</v>
+        <v>638</v>
       </c>
       <c r="G113" t="s">
-        <v>47</v>
+        <v>639</v>
       </c>
       <c r="H113" t="s">
-        <v>53</v>
+        <v>640</v>
       </c>
       <c r="I113" t="s">
-        <v>627</v>
+        <v>641</v>
       </c>
       <c r="J113" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>29</v>
+        <v>304</v>
       </c>
       <c r="B114" t="s">
-        <v>629</v>
+        <v>642</v>
       </c>
       <c r="C114" t="s">
-        <v>212</v>
+        <v>174</v>
       </c>
       <c r="D114" t="s">
-        <v>155</v>
+        <v>643</v>
       </c>
       <c r="E114" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F114" t="s">
-        <v>24</v>
+        <v>644</v>
       </c>
       <c r="G114" t="s">
-        <v>47</v>
+        <v>645</v>
       </c>
       <c r="H114" t="s">
-        <v>53</v>
+        <v>646</v>
       </c>
       <c r="I114" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="J114" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>29</v>
+        <v>304</v>
       </c>
       <c r="B115" t="s">
-        <v>631</v>
+        <v>649</v>
       </c>
       <c r="C115" t="s">
-        <v>632</v>
+        <v>596</v>
       </c>
       <c r="D115" t="s">
-        <v>155</v>
+        <v>648</v>
       </c>
       <c r="E115" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F115" t="s">
-        <v>24</v>
+        <v>650</v>
       </c>
       <c r="G115" t="s">
-        <v>47</v>
+        <v>651</v>
       </c>
       <c r="H115" t="s">
-        <v>53</v>
+        <v>652</v>
       </c>
       <c r="I115" t="s">
-        <v>633</v>
+        <v>653</v>
       </c>
       <c r="J115" t="s">
-        <v>628</v>
+        <v>648</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B116" t="s">
-        <v>634</v>
+        <v>654</v>
       </c>
       <c r="C116" t="s">
-        <v>181</v>
+        <v>165</v>
       </c>
       <c r="D116" t="s">
-        <v>635</v>
+        <v>655</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116" t="s">
-        <v>636</v>
+        <v>656</v>
       </c>
       <c r="G116" t="s">
-        <v>637</v>
+        <v>491</v>
       </c>
       <c r="H116" t="s">
-        <v>638</v>
+        <v>657</v>
       </c>
       <c r="I116" t="s">
-        <v>639</v>
+        <v>658</v>
       </c>
       <c r="J116" t="s">
-        <v>640</v>
+        <v>648</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B117" t="s">
-        <v>641</v>
+        <v>659</v>
       </c>
       <c r="C117" t="s">
-        <v>601</v>
+        <v>158</v>
       </c>
       <c r="D117" t="s">
-        <v>640</v>
+        <v>362</v>
       </c>
       <c r="E117" t="s">
         <v>14</v>
       </c>
       <c r="F117" t="s">
-        <v>642</v>
+        <v>660</v>
       </c>
       <c r="G117" t="s">
-        <v>643</v>
+        <v>491</v>
       </c>
       <c r="H117" t="s">
-        <v>644</v>
+        <v>661</v>
       </c>
       <c r="I117" t="s">
-        <v>645</v>
+        <v>662</v>
       </c>
       <c r="J117" t="s">
-        <v>640</v>
+        <v>663</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="B118" t="s">
-        <v>646</v>
+        <v>664</v>
       </c>
       <c r="C118" t="s">
-        <v>172</v>
+        <v>665</v>
       </c>
       <c r="D118" t="s">
-        <v>647</v>
+        <v>666</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
       <c r="F118" t="s">
-        <v>648</v>
+        <v>667</v>
       </c>
       <c r="G118" t="s">
-        <v>498</v>
+        <v>668</v>
       </c>
       <c r="H118" t="s">
-        <v>649</v>
+        <v>669</v>
       </c>
       <c r="I118" t="s">
-        <v>650</v>
+        <v>670</v>
       </c>
       <c r="J118" t="s">
-        <v>640</v>
+        <v>671</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>311</v>
+        <v>29</v>
       </c>
       <c r="B119" t="s">
-        <v>651</v>
+        <v>672</v>
       </c>
       <c r="C119" t="s">
-        <v>165</v>
+        <v>665</v>
       </c>
       <c r="D119" t="s">
-        <v>369</v>
+        <v>673</v>
       </c>
       <c r="E119" t="s">
         <v>14</v>
       </c>
       <c r="F119" t="s">
-        <v>652</v>
+        <v>674</v>
       </c>
       <c r="G119" t="s">
-        <v>498</v>
+        <v>675</v>
       </c>
       <c r="H119" t="s">
-        <v>653</v>
+        <v>676</v>
       </c>
       <c r="I119" t="s">
-        <v>654</v>
+        <v>677</v>
       </c>
       <c r="J119" t="s">
-        <v>655</v>
+        <v>671</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
         <v>10</v>
       </c>
       <c r="B120" t="s">
-        <v>656</v>
+        <v>678</v>
       </c>
       <c r="C120" t="s">
-        <v>657</v>
+        <v>679</v>
       </c>
       <c r="D120" t="s">
-        <v>658</v>
+        <v>148</v>
       </c>
       <c r="E120" t="s">
         <v>14</v>
       </c>
       <c r="F120" t="s">
-        <v>659</v>
+        <v>680</v>
       </c>
       <c r="G120" t="s">
-        <v>660</v>
+        <v>681</v>
       </c>
       <c r="H120" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="I120" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
       <c r="J120" t="s">
-        <v>663</v>
+        <v>684</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="B121" t="s">
-        <v>664</v>
+        <v>685</v>
       </c>
       <c r="C121" t="s">
-        <v>657</v>
+        <v>686</v>
       </c>
       <c r="D121" t="s">
-        <v>665</v>
+        <v>148</v>
       </c>
       <c r="E121" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
       <c r="F121" t="s">
-        <v>666</v>
+        <v>24</v>
       </c>
       <c r="G121" t="s">
-        <v>667</v>
+        <v>47</v>
       </c>
       <c r="H121" t="s">
-        <v>668</v>
+        <v>53</v>
       </c>
       <c r="I121" t="s">
-        <v>669</v>
+        <v>687</v>
       </c>
       <c r="J121" t="s">
-        <v>663</v>
+        <v>688</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
         <v>10</v>
       </c>
       <c r="B122" t="s">
-        <v>670</v>
+        <v>689</v>
       </c>
       <c r="C122" t="s">
-        <v>671</v>
+        <v>376</v>
       </c>
       <c r="D122" t="s">
-        <v>155</v>
+        <v>690</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
       <c r="F122" t="s">
-        <v>672</v>
+        <v>135</v>
       </c>
       <c r="G122" t="s">
-        <v>673</v>
+        <v>136</v>
       </c>
       <c r="H122" t="s">
-        <v>674</v>
+        <v>53</v>
       </c>
       <c r="I122" t="s">
-        <v>675</v>
+        <v>691</v>
       </c>
       <c r="J122" t="s">
-        <v>676</v>
+        <v>692</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
         <v>10</v>
       </c>
       <c r="B123" t="s">
-        <v>677</v>
+        <v>693</v>
       </c>
       <c r="C123" t="s">
-        <v>678</v>
+        <v>694</v>
       </c>
       <c r="D123" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E123" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="F123" t="s">
-        <v>24</v>
+        <v>695</v>
       </c>
       <c r="G123" t="s">
-        <v>47</v>
+        <v>696</v>
       </c>
       <c r="H123" t="s">
-        <v>53</v>
+        <v>697</v>
       </c>
       <c r="I123" t="s">
-        <v>679</v>
+        <v>698</v>
       </c>
       <c r="J123" t="s">
-        <v>680</v>
+        <v>699</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>10</v>
       </c>
       <c r="B124" t="s">
-        <v>681</v>
+        <v>700</v>
       </c>
       <c r="C124" t="s">
-        <v>383</v>
+        <v>701</v>
       </c>
       <c r="D124" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E124" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F124" t="s">
-        <v>142</v>
+        <v>702</v>
       </c>
       <c r="G124" t="s">
-        <v>143</v>
+        <v>703</v>
       </c>
       <c r="H124" t="s">
-        <v>53</v>
+        <v>704</v>
       </c>
       <c r="I124" t="s">
-        <v>682</v>
+        <v>705</v>
       </c>
       <c r="J124" t="s">
-        <v>683</v>
+        <v>699</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
         <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>684</v>
+        <v>706</v>
       </c>
       <c r="C125" t="s">
-        <v>685</v>
+        <v>707</v>
       </c>
       <c r="D125" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E125" t="s">
         <v>14</v>
       </c>
       <c r="F125" t="s">
-        <v>686</v>
+        <v>708</v>
       </c>
       <c r="G125" t="s">
-        <v>687</v>
+        <v>709</v>
       </c>
       <c r="H125" t="s">
-        <v>688</v>
+        <v>710</v>
       </c>
       <c r="I125" t="s">
-        <v>689</v>
+        <v>711</v>
       </c>
       <c r="J125" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
         <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>691</v>
+        <v>712</v>
       </c>
       <c r="C126" t="s">
-        <v>692</v>
+        <v>707</v>
       </c>
       <c r="D126" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E126" t="s">
         <v>14</v>
       </c>
       <c r="F126" t="s">
-        <v>693</v>
+        <v>708</v>
       </c>
       <c r="G126" t="s">
-        <v>694</v>
+        <v>709</v>
       </c>
       <c r="H126" t="s">
-        <v>695</v>
+        <v>710</v>
       </c>
       <c r="I126" t="s">
-        <v>696</v>
+        <v>711</v>
       </c>
       <c r="J126" t="s">
-        <v>690</v>
+        <v>699</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
         <v>10</v>
       </c>
       <c r="B127" t="s">
-        <v>697</v>
+        <v>713</v>
       </c>
       <c r="C127" t="s">
-        <v>698</v>
+        <v>714</v>
       </c>
       <c r="D127" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E127" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F127" t="s">
-        <v>699</v>
+        <v>24</v>
       </c>
       <c r="G127" t="s">
-        <v>700</v>
+        <v>47</v>
       </c>
       <c r="H127" t="s">
-        <v>701</v>
+        <v>53</v>
       </c>
       <c r="I127" t="s">
-        <v>702</v>
+        <v>715</v>
       </c>
       <c r="J127" t="s">
-        <v>690</v>
+        <v>716</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
         <v>10</v>
       </c>
       <c r="B128" t="s">
-        <v>703</v>
+        <v>717</v>
       </c>
       <c r="C128" t="s">
-        <v>698</v>
+        <v>718</v>
       </c>
       <c r="D128" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E128" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F128" t="s">
-        <v>699</v>
+        <v>24</v>
       </c>
       <c r="G128" t="s">
-        <v>700</v>
+        <v>47</v>
       </c>
       <c r="H128" t="s">
-        <v>701</v>
+        <v>53</v>
       </c>
       <c r="I128" t="s">
-        <v>702</v>
+        <v>719</v>
       </c>
       <c r="J128" t="s">
-        <v>690</v>
+        <v>720</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
         <v>10</v>
       </c>
       <c r="B129" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
       <c r="C129" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="D129" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E129" t="s">
         <v>23</v>
       </c>
       <c r="F129" t="s">
         <v>24</v>
       </c>
       <c r="G129" t="s">
         <v>47</v>
       </c>
       <c r="H129" t="s">
         <v>53</v>
       </c>
       <c r="I129" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="J129" t="s">
-        <v>707</v>
+        <v>720</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
         <v>10</v>
       </c>
       <c r="B130" t="s">
-        <v>708</v>
+        <v>724</v>
       </c>
       <c r="C130" t="s">
-        <v>709</v>
+        <v>725</v>
       </c>
       <c r="D130" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E130" t="s">
         <v>23</v>
       </c>
       <c r="F130" t="s">
         <v>24</v>
       </c>
       <c r="G130" t="s">
         <v>47</v>
       </c>
       <c r="H130" t="s">
         <v>53</v>
       </c>
       <c r="I130" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="J130" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B131" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="C131" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="D131" t="s">
-        <v>155</v>
+        <v>728</v>
       </c>
       <c r="E131" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F131" t="s">
-        <v>24</v>
+        <v>729</v>
       </c>
       <c r="G131" t="s">
-        <v>47</v>
+        <v>675</v>
       </c>
       <c r="H131" t="s">
-        <v>53</v>
+        <v>730</v>
       </c>
       <c r="I131" t="s">
-        <v>714</v>
+        <v>731</v>
       </c>
       <c r="J131" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="B132" t="s">
-        <v>715</v>
+        <v>732</v>
       </c>
       <c r="C132" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="D132" t="s">
-        <v>155</v>
+        <v>733</v>
       </c>
       <c r="E132" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F132" t="s">
-        <v>24</v>
+        <v>734</v>
       </c>
       <c r="G132" t="s">
-        <v>47</v>
+        <v>735</v>
       </c>
       <c r="H132" t="s">
-        <v>53</v>
+        <v>736</v>
       </c>
       <c r="I132" t="s">
-        <v>717</v>
+        <v>737</v>
       </c>
       <c r="J132" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
         <v>29</v>
       </c>
       <c r="B133" t="s">
-        <v>718</v>
+        <v>738</v>
       </c>
       <c r="C133" t="s">
-        <v>705</v>
+        <v>725</v>
       </c>
       <c r="D133" t="s">
-        <v>719</v>
+        <v>739</v>
       </c>
       <c r="E133" t="s">
         <v>14</v>
       </c>
       <c r="F133" t="s">
-        <v>720</v>
+        <v>740</v>
       </c>
       <c r="G133" t="s">
-        <v>667</v>
+        <v>741</v>
       </c>
       <c r="H133" t="s">
-        <v>721</v>
+        <v>492</v>
       </c>
       <c r="I133" t="s">
-        <v>722</v>
+        <v>742</v>
       </c>
       <c r="J133" t="s">
-        <v>711</v>
+        <v>743</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>29</v>
+        <v>342</v>
       </c>
       <c r="B134" t="s">
-        <v>723</v>
+        <v>744</v>
       </c>
       <c r="C134" t="s">
-        <v>709</v>
+        <v>665</v>
       </c>
       <c r="D134" t="s">
-        <v>724</v>
+        <v>745</v>
       </c>
       <c r="E134" t="s">
         <v>14</v>
       </c>
       <c r="F134" t="s">
-        <v>725</v>
+        <v>746</v>
       </c>
       <c r="G134" t="s">
-        <v>726</v>
+        <v>747</v>
       </c>
       <c r="H134" t="s">
-        <v>727</v>
+        <v>748</v>
       </c>
       <c r="I134" t="s">
-        <v>728</v>
+        <v>749</v>
       </c>
       <c r="J134" t="s">
-        <v>711</v>
+        <v>750</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
         <v>29</v>
       </c>
       <c r="B135" t="s">
-        <v>729</v>
+        <v>751</v>
       </c>
       <c r="C135" t="s">
-        <v>716</v>
+        <v>752</v>
       </c>
       <c r="D135" t="s">
-        <v>730</v>
+        <v>753</v>
       </c>
       <c r="E135" t="s">
         <v>14</v>
       </c>
       <c r="F135" t="s">
-        <v>731</v>
+        <v>754</v>
       </c>
       <c r="G135" t="s">
-        <v>732</v>
+        <v>755</v>
       </c>
       <c r="H135" t="s">
-        <v>499</v>
+        <v>756</v>
       </c>
       <c r="I135" t="s">
-        <v>733</v>
+        <v>757</v>
       </c>
       <c r="J135" t="s">
-        <v>734</v>
+        <v>758</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>349</v>
+        <v>29</v>
       </c>
       <c r="B136" t="s">
-        <v>735</v>
+        <v>759</v>
       </c>
       <c r="C136" t="s">
-        <v>657</v>
+        <v>760</v>
       </c>
       <c r="D136" t="s">
-        <v>736</v>
+        <v>761</v>
       </c>
       <c r="E136" t="s">
         <v>14</v>
       </c>
       <c r="F136" t="s">
-        <v>737</v>
+        <v>762</v>
       </c>
       <c r="G136" t="s">
-        <v>738</v>
+        <v>763</v>
       </c>
       <c r="H136" t="s">
-        <v>739</v>
+        <v>764</v>
       </c>
       <c r="I136" t="s">
-        <v>740</v>
+        <v>765</v>
       </c>
       <c r="J136" t="s">
-        <v>741</v>
+        <v>766</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
         <v>29</v>
       </c>
       <c r="B137" t="s">
-        <v>742</v>
+        <v>767</v>
       </c>
       <c r="C137" t="s">
-        <v>743</v>
+        <v>768</v>
       </c>
       <c r="D137" t="s">
-        <v>744</v>
+        <v>148</v>
       </c>
       <c r="E137" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F137" t="s">
-        <v>745</v>
+        <v>24</v>
       </c>
       <c r="G137" t="s">
-        <v>746</v>
+        <v>47</v>
       </c>
       <c r="H137" t="s">
-        <v>747</v>
+        <v>53</v>
       </c>
       <c r="I137" t="s">
-        <v>748</v>
+        <v>769</v>
       </c>
       <c r="J137" t="s">
-        <v>749</v>
+        <v>766</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
         <v>29</v>
       </c>
       <c r="B138" t="s">
-        <v>750</v>
+        <v>770</v>
       </c>
       <c r="C138" t="s">
-        <v>751</v>
+        <v>771</v>
       </c>
       <c r="D138" t="s">
-        <v>752</v>
+        <v>772</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
       <c r="F138" t="s">
-        <v>753</v>
+        <v>773</v>
       </c>
       <c r="G138" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="H138" t="s">
-        <v>755</v>
+        <v>774</v>
       </c>
       <c r="I138" t="s">
-        <v>756</v>
+        <v>775</v>
       </c>
       <c r="J138" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
         <v>29</v>
       </c>
       <c r="B139" t="s">
-        <v>758</v>
+        <v>776</v>
       </c>
       <c r="C139" t="s">
-        <v>759</v>
+        <v>777</v>
       </c>
       <c r="D139" t="s">
-        <v>155</v>
+        <v>778</v>
       </c>
       <c r="E139" t="s">
         <v>23</v>
       </c>
       <c r="F139" t="s">
         <v>24</v>
       </c>
       <c r="G139" t="s">
         <v>47</v>
       </c>
       <c r="H139" t="s">
         <v>53</v>
       </c>
       <c r="I139" t="s">
-        <v>760</v>
+        <v>779</v>
       </c>
       <c r="J139" t="s">
-        <v>757</v>
+        <v>780</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="B140" t="s">
-        <v>761</v>
+        <v>781</v>
       </c>
       <c r="C140" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="D140" t="s">
-        <v>763</v>
+        <v>148</v>
       </c>
       <c r="E140" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="F140" t="s">
-        <v>764</v>
+        <v>24</v>
       </c>
       <c r="G140" t="s">
-        <v>754</v>
+        <v>47</v>
       </c>
       <c r="H140" t="s">
-        <v>765</v>
+        <v>53</v>
       </c>
       <c r="I140" t="s">
-        <v>766</v>
+        <v>782</v>
       </c>
       <c r="J140" t="s">
-        <v>757</v>
+        <v>783</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>29</v>
+        <v>784</v>
       </c>
       <c r="B141" t="s">
-        <v>767</v>
+        <v>785</v>
       </c>
       <c r="C141" t="s">
-        <v>768</v>
+        <v>786</v>
       </c>
       <c r="D141" t="s">
-        <v>769</v>
+        <v>787</v>
       </c>
       <c r="E141" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H141" t="s">
         <v>53</v>
       </c>
       <c r="I141" t="s">
-        <v>770</v>
+        <v>788</v>
       </c>
       <c r="J141" t="s">
-        <v>771</v>
+        <v>789</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>10</v>
+        <v>784</v>
       </c>
       <c r="B142" t="s">
-        <v>772</v>
+        <v>790</v>
       </c>
       <c r="C142" t="s">
-        <v>743</v>
+        <v>791</v>
       </c>
       <c r="D142" t="s">
-        <v>155</v>
+        <v>792</v>
       </c>
       <c r="E142" t="s">
-        <v>122</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H142" t="s">
         <v>53</v>
       </c>
       <c r="I142" t="s">
-        <v>773</v>
+        <v>793</v>
       </c>
       <c r="J142" t="s">
-        <v>774</v>
+        <v>789</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>775</v>
-[...11 lines deleted...]
-        <v>14</v>
+        <v>784</v>
       </c>
       <c r="H143" t="s">
         <v>53</v>
       </c>
-      <c r="I143" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J143" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B144" t="s">
-        <v>781</v>
+        <v>794</v>
       </c>
       <c r="C144" t="s">
-        <v>782</v>
+        <v>795</v>
       </c>
       <c r="D144" t="s">
-        <v>783</v>
+        <v>796</v>
       </c>
       <c r="E144" t="s">
         <v>14</v>
       </c>
       <c r="H144" t="s">
         <v>53</v>
       </c>
       <c r="I144" t="s">
-        <v>784</v>
+        <v>797</v>
       </c>
       <c r="J144" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>775</v>
+        <v>784</v>
+      </c>
+      <c r="D145" t="s">
+        <v>798</v>
       </c>
       <c r="H145" t="s">
         <v>53</v>
       </c>
       <c r="J145" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B146" t="s">
-        <v>785</v>
+        <v>799</v>
       </c>
       <c r="C146" t="s">
-        <v>786</v>
+        <v>800</v>
       </c>
       <c r="D146" t="s">
-        <v>787</v>
+        <v>801</v>
       </c>
       <c r="E146" t="s">
         <v>14</v>
       </c>
       <c r="H146" t="s">
         <v>53</v>
       </c>
       <c r="I146" t="s">
-        <v>788</v>
+        <v>802</v>
       </c>
       <c r="J146" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
-        <v>775</v>
+        <v>784</v>
+      </c>
+      <c r="B147" t="s">
+        <v>803</v>
+      </c>
+      <c r="C147" t="s">
+        <v>804</v>
       </c>
       <c r="D147" t="s">
-        <v>789</v>
+        <v>805</v>
       </c>
       <c r="H147" t="s">
         <v>53</v>
       </c>
+      <c r="I147" t="s">
+        <v>806</v>
+      </c>
       <c r="J147" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B148" t="s">
-        <v>790</v>
+        <v>807</v>
       </c>
       <c r="C148" t="s">
-        <v>791</v>
+        <v>808</v>
       </c>
       <c r="D148" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>809</v>
       </c>
       <c r="H148" t="s">
         <v>53</v>
       </c>
       <c r="I148" t="s">
-        <v>793</v>
+        <v>810</v>
       </c>
       <c r="J148" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B149" t="s">
-        <v>794</v>
+        <v>811</v>
       </c>
       <c r="C149" t="s">
-        <v>795</v>
+        <v>812</v>
       </c>
       <c r="D149" t="s">
-        <v>796</v>
+        <v>813</v>
       </c>
       <c r="H149" t="s">
         <v>53</v>
       </c>
       <c r="I149" t="s">
-        <v>797</v>
+        <v>814</v>
       </c>
       <c r="J149" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B150" t="s">
-        <v>798</v>
+        <v>815</v>
       </c>
       <c r="C150" t="s">
-        <v>799</v>
+        <v>804</v>
       </c>
       <c r="D150" t="s">
-        <v>800</v>
+        <v>805</v>
+      </c>
+      <c r="E150" t="s">
+        <v>14</v>
       </c>
       <c r="H150" t="s">
         <v>53</v>
       </c>
       <c r="I150" t="s">
-        <v>801</v>
+        <v>816</v>
       </c>
       <c r="J150" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B151" t="s">
-        <v>802</v>
+        <v>817</v>
       </c>
       <c r="C151" t="s">
-        <v>803</v>
+        <v>818</v>
       </c>
       <c r="D151" t="s">
-        <v>804</v>
+        <v>819</v>
+      </c>
+      <c r="E151" t="s">
+        <v>14</v>
       </c>
       <c r="H151" t="s">
         <v>53</v>
       </c>
       <c r="I151" t="s">
-        <v>805</v>
+        <v>820</v>
       </c>
       <c r="J151" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B152" t="s">
-        <v>806</v>
+        <v>821</v>
       </c>
       <c r="C152" t="s">
-        <v>795</v>
+        <v>822</v>
       </c>
       <c r="D152" t="s">
-        <v>796</v>
+        <v>823</v>
       </c>
       <c r="E152" t="s">
         <v>14</v>
       </c>
       <c r="H152" t="s">
         <v>53</v>
       </c>
       <c r="I152" t="s">
-        <v>807</v>
+        <v>824</v>
       </c>
       <c r="J152" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B153" t="s">
-        <v>808</v>
+        <v>825</v>
       </c>
       <c r="C153" t="s">
-        <v>809</v>
+        <v>791</v>
       </c>
       <c r="D153" t="s">
-        <v>810</v>
+        <v>792</v>
       </c>
       <c r="E153" t="s">
         <v>14</v>
       </c>
       <c r="H153" t="s">
         <v>53</v>
       </c>
       <c r="I153" t="s">
-        <v>811</v>
+        <v>826</v>
       </c>
       <c r="J153" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B154" t="s">
-        <v>812</v>
+        <v>827</v>
       </c>
       <c r="C154" t="s">
-        <v>813</v>
+        <v>786</v>
       </c>
       <c r="D154" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>828</v>
       </c>
       <c r="H154" t="s">
         <v>53</v>
       </c>
       <c r="I154" t="s">
-        <v>815</v>
+        <v>829</v>
       </c>
       <c r="J154" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B155" t="s">
-        <v>816</v>
+        <v>830</v>
       </c>
       <c r="C155" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="D155" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="E155" t="s">
-        <v>14</v>
+        <v>831</v>
       </c>
       <c r="H155" t="s">
         <v>53</v>
       </c>
       <c r="I155" t="s">
-        <v>817</v>
+        <v>832</v>
       </c>
       <c r="J155" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B156" t="s">
-        <v>818</v>
+        <v>803</v>
       </c>
       <c r="C156" t="s">
-        <v>777</v>
+        <v>804</v>
       </c>
       <c r="D156" t="s">
-        <v>819</v>
+        <v>833</v>
       </c>
       <c r="H156" t="s">
         <v>53</v>
       </c>
       <c r="I156" t="s">
-        <v>820</v>
+        <v>834</v>
       </c>
       <c r="J156" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B157" t="s">
-        <v>821</v>
+        <v>835</v>
       </c>
       <c r="C157" t="s">
-        <v>777</v>
+        <v>836</v>
       </c>
       <c r="D157" t="s">
-        <v>778</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>837</v>
       </c>
       <c r="H157" t="s">
         <v>53</v>
       </c>
       <c r="I157" t="s">
-        <v>823</v>
+        <v>838</v>
       </c>
       <c r="J157" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B158" t="s">
-        <v>794</v>
+        <v>839</v>
       </c>
       <c r="C158" t="s">
         <v>795</v>
       </c>
       <c r="D158" t="s">
-        <v>824</v>
+        <v>796</v>
+      </c>
+      <c r="E158" t="s">
+        <v>14</v>
       </c>
       <c r="H158" t="s">
         <v>53</v>
       </c>
       <c r="I158" t="s">
-        <v>825</v>
+        <v>840</v>
       </c>
       <c r="J158" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B159" t="s">
-        <v>826</v>
+        <v>841</v>
       </c>
       <c r="C159" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="D159" t="s">
-        <v>828</v>
+        <v>843</v>
       </c>
       <c r="H159" t="s">
         <v>53</v>
       </c>
       <c r="I159" t="s">
-        <v>829</v>
+        <v>844</v>
       </c>
       <c r="J159" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B160" t="s">
-        <v>830</v>
+        <v>845</v>
       </c>
       <c r="C160" t="s">
-        <v>786</v>
+        <v>846</v>
       </c>
       <c r="D160" t="s">
-        <v>787</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>847</v>
       </c>
       <c r="H160" t="s">
         <v>53</v>
       </c>
       <c r="I160" t="s">
-        <v>831</v>
+        <v>848</v>
       </c>
       <c r="J160" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B161" t="s">
-        <v>832</v>
+        <v>849</v>
       </c>
       <c r="C161" t="s">
-        <v>833</v>
+        <v>850</v>
       </c>
       <c r="D161" t="s">
-        <v>834</v>
+        <v>851</v>
+      </c>
+      <c r="E161" t="s">
+        <v>14</v>
       </c>
       <c r="H161" t="s">
         <v>53</v>
       </c>
       <c r="I161" t="s">
-        <v>835</v>
+        <v>852</v>
       </c>
       <c r="J161" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B162" t="s">
-        <v>836</v>
+        <v>853</v>
       </c>
       <c r="C162" t="s">
-        <v>837</v>
+        <v>854</v>
       </c>
       <c r="D162" t="s">
-        <v>838</v>
+        <v>855</v>
+      </c>
+      <c r="E162" t="s">
+        <v>14</v>
       </c>
       <c r="H162" t="s">
         <v>53</v>
       </c>
       <c r="I162" t="s">
-        <v>839</v>
+        <v>856</v>
       </c>
       <c r="J162" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B163" t="s">
-        <v>840</v>
+        <v>857</v>
       </c>
       <c r="C163" t="s">
-        <v>841</v>
+        <v>858</v>
       </c>
       <c r="D163" t="s">
-        <v>842</v>
+        <v>859</v>
       </c>
       <c r="E163" t="s">
         <v>14</v>
       </c>
       <c r="H163" t="s">
         <v>53</v>
       </c>
       <c r="I163" t="s">
-        <v>843</v>
+        <v>860</v>
       </c>
       <c r="J163" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B164" t="s">
-        <v>844</v>
+        <v>861</v>
       </c>
       <c r="C164" t="s">
-        <v>845</v>
+        <v>812</v>
       </c>
       <c r="D164" t="s">
-        <v>846</v>
+        <v>813</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
       <c r="H164" t="s">
         <v>53</v>
       </c>
       <c r="I164" t="s">
-        <v>847</v>
+        <v>862</v>
       </c>
       <c r="J164" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B165" t="s">
-        <v>848</v>
+        <v>863</v>
       </c>
       <c r="C165" t="s">
-        <v>849</v>
+        <v>808</v>
       </c>
       <c r="D165" t="s">
-        <v>850</v>
+        <v>809</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
       <c r="H165" t="s">
         <v>53</v>
       </c>
       <c r="I165" t="s">
-        <v>851</v>
+        <v>864</v>
       </c>
       <c r="J165" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B166" t="s">
-        <v>852</v>
+        <v>865</v>
       </c>
       <c r="C166" t="s">
-        <v>803</v>
+        <v>846</v>
       </c>
       <c r="D166" t="s">
-        <v>804</v>
+        <v>847</v>
       </c>
       <c r="E166" t="s">
         <v>14</v>
       </c>
       <c r="H166" t="s">
         <v>53</v>
       </c>
       <c r="I166" t="s">
-        <v>853</v>
+        <v>866</v>
       </c>
       <c r="J166" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B167" t="s">
-        <v>854</v>
+        <v>867</v>
       </c>
       <c r="C167" t="s">
-        <v>799</v>
+        <v>868</v>
       </c>
       <c r="D167" t="s">
-        <v>800</v>
+        <v>869</v>
       </c>
       <c r="E167" t="s">
         <v>14</v>
       </c>
       <c r="H167" t="s">
         <v>53</v>
       </c>
       <c r="I167" t="s">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="J167" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B168" t="s">
-        <v>856</v>
+        <v>871</v>
       </c>
       <c r="C168" t="s">
-        <v>837</v>
+        <v>872</v>
       </c>
       <c r="D168" t="s">
-        <v>838</v>
+        <v>873</v>
       </c>
       <c r="E168" t="s">
         <v>14</v>
       </c>
       <c r="H168" t="s">
         <v>53</v>
       </c>
       <c r="I168" t="s">
-        <v>857</v>
+        <v>874</v>
       </c>
       <c r="J168" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B169" t="s">
-        <v>858</v>
+        <v>875</v>
       </c>
       <c r="C169" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
       <c r="D169" t="s">
-        <v>860</v>
+        <v>877</v>
       </c>
       <c r="E169" t="s">
         <v>14</v>
       </c>
       <c r="H169" t="s">
         <v>53</v>
       </c>
       <c r="I169" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="J169" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B170" t="s">
-        <v>862</v>
+        <v>879</v>
       </c>
       <c r="C170" t="s">
-        <v>863</v>
+        <v>818</v>
       </c>
       <c r="D170" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>819</v>
       </c>
       <c r="H170" t="s">
         <v>53</v>
       </c>
       <c r="I170" t="s">
-        <v>865</v>
+        <v>880</v>
       </c>
       <c r="J170" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B171" t="s">
-        <v>866</v>
+        <v>881</v>
       </c>
       <c r="C171" t="s">
-        <v>867</v>
+        <v>836</v>
       </c>
       <c r="D171" t="s">
-        <v>868</v>
+        <v>837</v>
       </c>
       <c r="E171" t="s">
         <v>14</v>
       </c>
       <c r="H171" t="s">
         <v>53</v>
       </c>
       <c r="I171" t="s">
-        <v>869</v>
+        <v>882</v>
       </c>
       <c r="J171" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B172" t="s">
-        <v>870</v>
+        <v>883</v>
       </c>
       <c r="C172" t="s">
-        <v>809</v>
+        <v>884</v>
       </c>
       <c r="D172" t="s">
-        <v>810</v>
+        <v>885</v>
+      </c>
+      <c r="E172" t="s">
+        <v>14</v>
       </c>
       <c r="H172" t="s">
         <v>53</v>
       </c>
       <c r="I172" t="s">
-        <v>871</v>
+        <v>886</v>
       </c>
       <c r="J172" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B173" t="s">
-        <v>872</v>
+        <v>887</v>
       </c>
       <c r="C173" t="s">
-        <v>827</v>
+        <v>842</v>
       </c>
       <c r="D173" t="s">
-        <v>828</v>
+        <v>843</v>
       </c>
       <c r="E173" t="s">
         <v>14</v>
       </c>
       <c r="H173" t="s">
         <v>53</v>
       </c>
       <c r="I173" t="s">
-        <v>873</v>
+        <v>888</v>
       </c>
       <c r="J173" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B174" t="s">
-        <v>874</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>889</v>
       </c>
       <c r="D174" t="s">
-        <v>876</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>890</v>
       </c>
       <c r="H174" t="s">
         <v>53</v>
       </c>
       <c r="I174" t="s">
-        <v>877</v>
+        <v>891</v>
       </c>
       <c r="J174" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B175" t="s">
-        <v>878</v>
+        <v>892</v>
       </c>
       <c r="C175" t="s">
-        <v>833</v>
+        <v>893</v>
       </c>
       <c r="D175" t="s">
-        <v>834</v>
+        <v>894</v>
       </c>
       <c r="E175" t="s">
         <v>14</v>
       </c>
       <c r="H175" t="s">
         <v>53</v>
       </c>
       <c r="I175" t="s">
-        <v>879</v>
+        <v>895</v>
       </c>
       <c r="J175" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B176" t="s">
-        <v>880</v>
+        <v>896</v>
+      </c>
+      <c r="C176" t="s">
+        <v>822</v>
       </c>
       <c r="D176" t="s">
-        <v>881</v>
+        <v>823</v>
+      </c>
+      <c r="E176" t="s">
+        <v>14</v>
       </c>
       <c r="H176" t="s">
         <v>53</v>
       </c>
       <c r="I176" t="s">
-        <v>882</v>
+        <v>897</v>
       </c>
       <c r="J176" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B177" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>898</v>
       </c>
       <c r="D177" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>899</v>
       </c>
       <c r="H177" t="s">
         <v>53</v>
       </c>
       <c r="I177" t="s">
-        <v>886</v>
+        <v>900</v>
       </c>
       <c r="J177" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B178" t="s">
-        <v>887</v>
-[...2 lines deleted...]
-        <v>813</v>
+        <v>901</v>
       </c>
       <c r="D178" t="s">
-        <v>814</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>902</v>
       </c>
       <c r="H178" t="s">
         <v>53</v>
       </c>
       <c r="I178" t="s">
-        <v>888</v>
+        <v>903</v>
       </c>
       <c r="J178" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B179" t="s">
-        <v>889</v>
+        <v>904</v>
+      </c>
+      <c r="C179" t="s">
+        <v>905</v>
       </c>
       <c r="D179" t="s">
-        <v>890</v>
+        <v>906</v>
+      </c>
+      <c r="E179" t="s">
+        <v>14</v>
       </c>
       <c r="H179" t="s">
         <v>53</v>
       </c>
       <c r="I179" t="s">
-        <v>891</v>
+        <v>907</v>
       </c>
       <c r="J179" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B180" t="s">
-        <v>892</v>
+        <v>908</v>
+      </c>
+      <c r="C180" t="s">
+        <v>909</v>
       </c>
       <c r="D180" t="s">
-        <v>893</v>
+        <v>910</v>
+      </c>
+      <c r="E180" t="s">
+        <v>14</v>
       </c>
       <c r="H180" t="s">
         <v>53</v>
       </c>
       <c r="I180" t="s">
-        <v>894</v>
+        <v>911</v>
       </c>
       <c r="J180" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B181" t="s">
-        <v>895</v>
+        <v>912</v>
       </c>
       <c r="C181" t="s">
-        <v>896</v>
+        <v>913</v>
       </c>
       <c r="D181" t="s">
-        <v>897</v>
+        <v>914</v>
       </c>
       <c r="E181" t="s">
         <v>14</v>
       </c>
       <c r="H181" t="s">
         <v>53</v>
       </c>
       <c r="I181" t="s">
-        <v>898</v>
+        <v>915</v>
       </c>
       <c r="J181" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B182" t="s">
-        <v>899</v>
+        <v>916</v>
       </c>
       <c r="C182" t="s">
-        <v>900</v>
+        <v>800</v>
       </c>
       <c r="D182" t="s">
-        <v>901</v>
+        <v>801</v>
       </c>
       <c r="E182" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H182" t="s">
         <v>53</v>
       </c>
       <c r="I182" t="s">
-        <v>902</v>
+        <v>917</v>
       </c>
       <c r="J182" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B183" t="s">
-        <v>903</v>
+        <v>918</v>
       </c>
       <c r="C183" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="D183" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="E183" t="s">
         <v>14</v>
       </c>
       <c r="H183" t="s">
         <v>53</v>
       </c>
       <c r="I183" t="s">
-        <v>906</v>
+        <v>919</v>
       </c>
       <c r="J183" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B184" t="s">
-        <v>907</v>
+        <v>920</v>
       </c>
       <c r="C184" t="s">
-        <v>791</v>
+        <v>913</v>
       </c>
       <c r="D184" t="s">
-        <v>792</v>
+        <v>914</v>
       </c>
       <c r="E184" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H184" t="s">
         <v>53</v>
       </c>
       <c r="I184" t="s">
-        <v>908</v>
+        <v>919</v>
       </c>
       <c r="J184" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B185" t="s">
-        <v>909</v>
+        <v>921</v>
       </c>
       <c r="C185" t="s">
-        <v>896</v>
+        <v>786</v>
       </c>
       <c r="D185" t="s">
-        <v>897</v>
+        <v>787</v>
       </c>
       <c r="E185" t="s">
         <v>14</v>
       </c>
       <c r="H185" t="s">
         <v>53</v>
       </c>
       <c r="I185" t="s">
-        <v>910</v>
+        <v>922</v>
       </c>
       <c r="J185" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B186" t="s">
-        <v>911</v>
+        <v>923</v>
       </c>
       <c r="C186" t="s">
-        <v>904</v>
+        <v>818</v>
       </c>
       <c r="D186" t="s">
-        <v>905</v>
+        <v>924</v>
       </c>
       <c r="E186" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H186" t="s">
         <v>53</v>
       </c>
       <c r="I186" t="s">
-        <v>910</v>
+        <v>925</v>
       </c>
       <c r="J186" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B187" t="s">
-        <v>912</v>
+        <v>926</v>
       </c>
       <c r="C187" t="s">
-        <v>777</v>
+        <v>927</v>
       </c>
       <c r="D187" t="s">
-        <v>778</v>
+        <v>928</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
       <c r="H187" t="s">
         <v>53</v>
       </c>
       <c r="I187" t="s">
-        <v>913</v>
+        <v>929</v>
       </c>
       <c r="J187" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B188" t="s">
-        <v>914</v>
+        <v>930</v>
       </c>
       <c r="C188" t="s">
-        <v>809</v>
+        <v>931</v>
       </c>
       <c r="D188" t="s">
-        <v>915</v>
+        <v>932</v>
       </c>
       <c r="E188" t="s">
         <v>14</v>
       </c>
       <c r="H188" t="s">
         <v>53</v>
       </c>
       <c r="I188" t="s">
-        <v>916</v>
+        <v>933</v>
       </c>
       <c r="J188" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B189" t="s">
-        <v>917</v>
+        <v>934</v>
       </c>
       <c r="C189" t="s">
-        <v>918</v>
+        <v>800</v>
       </c>
       <c r="D189" t="s">
-        <v>919</v>
+        <v>801</v>
       </c>
       <c r="E189" t="s">
         <v>14</v>
       </c>
       <c r="H189" t="s">
         <v>53</v>
       </c>
       <c r="I189" t="s">
-        <v>920</v>
+        <v>935</v>
       </c>
       <c r="J189" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B190" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-        <v>922</v>
+        <v>936</v>
       </c>
       <c r="D190" t="s">
-        <v>923</v>
+        <v>937</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
       <c r="H190" t="s">
         <v>53</v>
       </c>
       <c r="I190" t="s">
-        <v>924</v>
+        <v>938</v>
       </c>
       <c r="J190" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B191" t="s">
-        <v>925</v>
+        <v>939</v>
       </c>
       <c r="C191" t="s">
-        <v>791</v>
+        <v>786</v>
       </c>
       <c r="D191" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
       <c r="E191" t="s">
         <v>14</v>
       </c>
       <c r="H191" t="s">
         <v>53</v>
       </c>
       <c r="I191" t="s">
-        <v>926</v>
+        <v>940</v>
       </c>
       <c r="J191" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B192" t="s">
-        <v>927</v>
+        <v>941</v>
+      </c>
+      <c r="C192" t="s">
+        <v>942</v>
       </c>
       <c r="D192" t="s">
-        <v>928</v>
+        <v>943</v>
       </c>
       <c r="E192" t="s">
         <v>14</v>
       </c>
       <c r="H192" t="s">
         <v>53</v>
       </c>
       <c r="I192" t="s">
-        <v>929</v>
+        <v>944</v>
       </c>
       <c r="J192" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B193" t="s">
-        <v>930</v>
+        <v>945</v>
       </c>
       <c r="C193" t="s">
-        <v>777</v>
+        <v>795</v>
       </c>
       <c r="D193" t="s">
-        <v>778</v>
+        <v>796</v>
       </c>
       <c r="E193" t="s">
         <v>14</v>
       </c>
       <c r="H193" t="s">
         <v>53</v>
       </c>
       <c r="I193" t="s">
-        <v>931</v>
+        <v>946</v>
       </c>
       <c r="J193" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B194" t="s">
-        <v>932</v>
+        <v>947</v>
       </c>
       <c r="C194" t="s">
-        <v>933</v>
+        <v>948</v>
       </c>
       <c r="D194" t="s">
-        <v>934</v>
+        <v>949</v>
       </c>
       <c r="E194" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H194" t="s">
         <v>53</v>
       </c>
       <c r="I194" t="s">
-        <v>935</v>
+        <v>950</v>
       </c>
       <c r="J194" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B195" t="s">
-        <v>936</v>
+        <v>951</v>
       </c>
       <c r="C195" t="s">
-        <v>786</v>
+        <v>952</v>
       </c>
       <c r="D195" t="s">
-        <v>787</v>
+        <v>953</v>
       </c>
       <c r="E195" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H195" t="s">
         <v>53</v>
       </c>
       <c r="I195" t="s">
-        <v>937</v>
+        <v>954</v>
       </c>
       <c r="J195" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B196" t="s">
-        <v>938</v>
+        <v>955</v>
       </c>
       <c r="C196" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="D196" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="E196" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H196" t="s">
         <v>53</v>
       </c>
       <c r="I196" t="s">
-        <v>941</v>
+        <v>956</v>
       </c>
       <c r="J196" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B197" t="s">
-        <v>942</v>
+        <v>957</v>
       </c>
       <c r="C197" t="s">
-        <v>943</v>
+        <v>958</v>
       </c>
       <c r="D197" t="s">
-        <v>944</v>
+        <v>959</v>
       </c>
       <c r="E197" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H197" t="s">
         <v>53</v>
       </c>
       <c r="I197" t="s">
-        <v>945</v>
+        <v>960</v>
       </c>
       <c r="J197" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B198" t="s">
-        <v>946</v>
+        <v>961</v>
       </c>
       <c r="C198" t="s">
-        <v>933</v>
+        <v>791</v>
       </c>
       <c r="D198" t="s">
-        <v>934</v>
+        <v>792</v>
       </c>
       <c r="E198" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H198" t="s">
         <v>53</v>
       </c>
       <c r="I198" t="s">
-        <v>947</v>
+        <v>962</v>
       </c>
       <c r="J198" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B199" t="s">
+        <v>963</v>
+      </c>
+      <c r="C199" t="s">
         <v>948</v>
       </c>
-      <c r="C199" t="s">
+      <c r="D199" t="s">
         <v>949</v>
       </c>
-      <c r="D199" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E199" t="s">
         <v>14</v>
       </c>
       <c r="H199" t="s">
         <v>53</v>
       </c>
       <c r="I199" t="s">
-        <v>951</v>
+        <v>964</v>
       </c>
       <c r="J199" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B200" t="s">
-        <v>952</v>
+        <v>965</v>
       </c>
       <c r="C200" t="s">
-        <v>782</v>
+        <v>966</v>
       </c>
       <c r="D200" t="s">
-        <v>783</v>
+        <v>967</v>
       </c>
       <c r="E200" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H200" t="s">
         <v>53</v>
       </c>
       <c r="I200" t="s">
-        <v>953</v>
+        <v>968</v>
       </c>
       <c r="J200" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B201" t="s">
-        <v>954</v>
+        <v>969</v>
       </c>
       <c r="C201" t="s">
-        <v>939</v>
+        <v>970</v>
       </c>
       <c r="D201" t="s">
-        <v>940</v>
+        <v>971</v>
       </c>
       <c r="E201" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H201" t="s">
         <v>53</v>
       </c>
       <c r="I201" t="s">
-        <v>955</v>
+        <v>972</v>
       </c>
       <c r="J201" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B202" t="s">
-        <v>956</v>
+        <v>973</v>
       </c>
       <c r="C202" t="s">
-        <v>957</v>
+        <v>974</v>
       </c>
       <c r="D202" t="s">
-        <v>958</v>
+        <v>975</v>
       </c>
       <c r="E202" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H202" t="s">
         <v>53</v>
       </c>
       <c r="I202" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
       <c r="J202" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B203" t="s">
-        <v>960</v>
+        <v>976</v>
       </c>
       <c r="C203" t="s">
-        <v>961</v>
+        <v>927</v>
       </c>
       <c r="D203" t="s">
-        <v>962</v>
+        <v>928</v>
       </c>
       <c r="E203" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H203" t="s">
         <v>53</v>
       </c>
       <c r="I203" t="s">
-        <v>963</v>
+        <v>977</v>
       </c>
       <c r="J203" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B204" t="s">
-        <v>964</v>
+        <v>978</v>
       </c>
       <c r="C204" t="s">
-        <v>965</v>
+        <v>931</v>
       </c>
       <c r="D204" t="s">
-        <v>966</v>
+        <v>932</v>
       </c>
       <c r="E204" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H204" t="s">
         <v>53</v>
       </c>
       <c r="I204" t="s">
-        <v>945</v>
+        <v>979</v>
       </c>
       <c r="J204" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B205" t="s">
-        <v>967</v>
+        <v>980</v>
       </c>
       <c r="C205" t="s">
-        <v>918</v>
+        <v>952</v>
       </c>
       <c r="D205" t="s">
-        <v>919</v>
+        <v>953</v>
       </c>
       <c r="E205" t="s">
         <v>14</v>
       </c>
       <c r="H205" t="s">
         <v>53</v>
       </c>
       <c r="I205" t="s">
-        <v>968</v>
+        <v>981</v>
       </c>
       <c r="J205" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B206" t="s">
-        <v>969</v>
+        <v>982</v>
       </c>
       <c r="C206" t="s">
-        <v>922</v>
+        <v>942</v>
       </c>
       <c r="D206" t="s">
-        <v>923</v>
+        <v>943</v>
       </c>
       <c r="E206" t="s">
         <v>14</v>
       </c>
       <c r="H206" t="s">
         <v>53</v>
       </c>
       <c r="I206" t="s">
-        <v>970</v>
+        <v>983</v>
       </c>
       <c r="J206" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B207" t="s">
-        <v>971</v>
+        <v>984</v>
       </c>
       <c r="C207" t="s">
-        <v>943</v>
+        <v>985</v>
       </c>
       <c r="D207" t="s">
-        <v>944</v>
+        <v>986</v>
       </c>
       <c r="E207" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H207" t="s">
         <v>53</v>
       </c>
       <c r="I207" t="s">
-        <v>972</v>
+        <v>987</v>
       </c>
       <c r="J207" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B208" t="s">
-        <v>973</v>
+        <v>988</v>
       </c>
       <c r="C208" t="s">
-        <v>933</v>
+        <v>905</v>
       </c>
       <c r="D208" t="s">
-        <v>934</v>
+        <v>906</v>
       </c>
       <c r="E208" t="s">
         <v>14</v>
       </c>
       <c r="H208" t="s">
         <v>53</v>
       </c>
       <c r="I208" t="s">
-        <v>974</v>
+        <v>989</v>
       </c>
       <c r="J208" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B209" t="s">
-        <v>975</v>
+        <v>990</v>
       </c>
       <c r="C209" t="s">
-        <v>976</v>
+        <v>913</v>
       </c>
       <c r="D209" t="s">
-        <v>977</v>
+        <v>914</v>
       </c>
       <c r="E209" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H209" t="s">
         <v>53</v>
       </c>
       <c r="I209" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="J209" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B210" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="C210" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="D210" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="E210" t="s">
         <v>14</v>
       </c>
       <c r="H210" t="s">
         <v>53</v>
       </c>
       <c r="I210" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="J210" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B211" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
       <c r="C211" t="s">
-        <v>904</v>
+        <v>931</v>
       </c>
       <c r="D211" t="s">
-        <v>905</v>
+        <v>932</v>
       </c>
       <c r="E211" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
         <v>53</v>
       </c>
       <c r="I211" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="J211" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B212" t="s">
-        <v>983</v>
+        <v>996</v>
       </c>
       <c r="C212" t="s">
-        <v>918</v>
+        <v>952</v>
       </c>
       <c r="D212" t="s">
-        <v>919</v>
+        <v>953</v>
       </c>
       <c r="E212" t="s">
         <v>14</v>
       </c>
       <c r="H212" t="s">
         <v>53</v>
       </c>
       <c r="I212" t="s">
-        <v>984</v>
+        <v>997</v>
       </c>
       <c r="J212" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B213" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="C213" t="s">
-        <v>922</v>
+        <v>999</v>
       </c>
       <c r="D213" t="s">
-        <v>923</v>
+        <v>1000</v>
       </c>
       <c r="E213" t="s">
         <v>14</v>
       </c>
       <c r="H213" t="s">
         <v>53</v>
       </c>
       <c r="I213" t="s">
-        <v>986</v>
+        <v>1001</v>
       </c>
       <c r="J213" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B214" t="s">
-        <v>987</v>
+        <v>1002</v>
       </c>
       <c r="C214" t="s">
-        <v>943</v>
+        <v>786</v>
       </c>
       <c r="D214" t="s">
-        <v>944</v>
+        <v>787</v>
       </c>
       <c r="E214" t="s">
         <v>14</v>
       </c>
       <c r="H214" t="s">
         <v>53</v>
       </c>
       <c r="I214" t="s">
-        <v>988</v>
+        <v>1003</v>
       </c>
       <c r="J214" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B215" t="s">
-        <v>989</v>
+        <v>1004</v>
       </c>
       <c r="C215" t="s">
-        <v>990</v>
+        <v>795</v>
       </c>
       <c r="D215" t="s">
-        <v>991</v>
+        <v>796</v>
       </c>
       <c r="E215" t="s">
         <v>14</v>
       </c>
       <c r="H215" t="s">
         <v>53</v>
       </c>
       <c r="I215" t="s">
-        <v>992</v>
+        <v>1005</v>
       </c>
       <c r="J215" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B216" t="s">
-        <v>993</v>
+        <v>1006</v>
       </c>
       <c r="C216" t="s">
-        <v>777</v>
+        <v>800</v>
       </c>
       <c r="D216" t="s">
-        <v>778</v>
+        <v>801</v>
       </c>
       <c r="E216" t="s">
         <v>14</v>
       </c>
       <c r="H216" t="s">
         <v>53</v>
       </c>
       <c r="I216" t="s">
-        <v>994</v>
+        <v>1007</v>
       </c>
       <c r="J216" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B217" t="s">
-        <v>995</v>
+        <v>1008</v>
       </c>
       <c r="C217" t="s">
-        <v>786</v>
+        <v>905</v>
       </c>
       <c r="D217" t="s">
-        <v>787</v>
+        <v>906</v>
       </c>
       <c r="E217" t="s">
         <v>14</v>
       </c>
       <c r="H217" t="s">
         <v>53</v>
       </c>
       <c r="I217" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
       <c r="J217" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B218" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
       <c r="C218" t="s">
-        <v>791</v>
+        <v>913</v>
       </c>
       <c r="D218" t="s">
-        <v>792</v>
+        <v>914</v>
       </c>
       <c r="E218" t="s">
         <v>14</v>
       </c>
       <c r="H218" t="s">
         <v>53</v>
       </c>
       <c r="I218" t="s">
-        <v>998</v>
+        <v>1011</v>
       </c>
       <c r="J218" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B219" t="s">
-        <v>999</v>
+        <v>1012</v>
       </c>
       <c r="C219" t="s">
-        <v>896</v>
+        <v>927</v>
       </c>
       <c r="D219" t="s">
-        <v>897</v>
+        <v>928</v>
       </c>
       <c r="E219" t="s">
         <v>14</v>
       </c>
       <c r="H219" t="s">
         <v>53</v>
       </c>
       <c r="I219" t="s">
-        <v>1000</v>
+        <v>1013</v>
       </c>
       <c r="J219" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B220" t="s">
-        <v>1001</v>
+        <v>1014</v>
       </c>
       <c r="C220" t="s">
-        <v>904</v>
+        <v>931</v>
       </c>
       <c r="D220" t="s">
-        <v>905</v>
+        <v>932</v>
       </c>
       <c r="E220" t="s">
         <v>14</v>
       </c>
       <c r="H220" t="s">
         <v>53</v>
       </c>
       <c r="I220" t="s">
-        <v>1002</v>
+        <v>1015</v>
       </c>
       <c r="J220" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B221" t="s">
-        <v>1003</v>
+        <v>1016</v>
       </c>
       <c r="C221" t="s">
-        <v>918</v>
+        <v>952</v>
       </c>
       <c r="D221" t="s">
-        <v>919</v>
+        <v>953</v>
       </c>
       <c r="E221" t="s">
         <v>14</v>
       </c>
       <c r="H221" t="s">
         <v>53</v>
       </c>
       <c r="I221" t="s">
-        <v>1004</v>
+        <v>1017</v>
       </c>
       <c r="J221" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B222" t="s">
-        <v>1005</v>
+        <v>1018</v>
       </c>
       <c r="C222" t="s">
-        <v>922</v>
+        <v>942</v>
       </c>
       <c r="D222" t="s">
-        <v>923</v>
+        <v>943</v>
       </c>
       <c r="E222" t="s">
         <v>14</v>
       </c>
       <c r="H222" t="s">
         <v>53</v>
       </c>
       <c r="I222" t="s">
-        <v>1006</v>
+        <v>1019</v>
       </c>
       <c r="J222" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B223" t="s">
-        <v>1007</v>
+        <v>1020</v>
       </c>
       <c r="C223" t="s">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="D223" t="s">
-        <v>944</v>
+        <v>949</v>
       </c>
       <c r="E223" t="s">
         <v>14</v>
       </c>
       <c r="H223" t="s">
         <v>53</v>
       </c>
       <c r="I223" t="s">
-        <v>1008</v>
+        <v>1021</v>
       </c>
       <c r="J223" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B224" t="s">
-        <v>1009</v>
+        <v>1022</v>
       </c>
       <c r="C224" t="s">
-        <v>933</v>
+        <v>958</v>
       </c>
       <c r="D224" t="s">
-        <v>934</v>
+        <v>959</v>
       </c>
       <c r="E224" t="s">
         <v>14</v>
       </c>
       <c r="H224" t="s">
         <v>53</v>
       </c>
       <c r="I224" t="s">
-        <v>1010</v>
+        <v>1023</v>
       </c>
       <c r="J224" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B225" t="s">
-        <v>1011</v>
+        <v>1024</v>
       </c>
       <c r="C225" t="s">
-        <v>939</v>
+        <v>958</v>
       </c>
       <c r="D225" t="s">
-        <v>940</v>
+        <v>959</v>
       </c>
       <c r="E225" t="s">
         <v>14</v>
       </c>
       <c r="H225" t="s">
         <v>53</v>
       </c>
       <c r="I225" t="s">
-        <v>1012</v>
+        <v>1025</v>
       </c>
       <c r="J225" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B226" t="s">
-        <v>1013</v>
+        <v>1026</v>
       </c>
       <c r="C226" t="s">
-        <v>949</v>
+        <v>1027</v>
       </c>
       <c r="D226" t="s">
-        <v>950</v>
+        <v>1028</v>
       </c>
       <c r="E226" t="s">
         <v>14</v>
       </c>
       <c r="H226" t="s">
         <v>53</v>
       </c>
       <c r="I226" t="s">
-        <v>1014</v>
+        <v>1029</v>
       </c>
       <c r="J226" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B227" t="s">
-        <v>1015</v>
+        <v>1030</v>
       </c>
       <c r="C227" t="s">
-        <v>949</v>
+        <v>1031</v>
       </c>
       <c r="D227" t="s">
-        <v>950</v>
+        <v>1032</v>
       </c>
       <c r="E227" t="s">
         <v>14</v>
       </c>
       <c r="H227" t="s">
         <v>53</v>
       </c>
       <c r="I227" t="s">
-        <v>1016</v>
+        <v>1033</v>
       </c>
       <c r="J227" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B228" t="s">
-        <v>1017</v>
+        <v>1034</v>
       </c>
       <c r="C228" t="s">
-        <v>1018</v>
+        <v>948</v>
       </c>
       <c r="D228" t="s">
-        <v>1019</v>
+        <v>949</v>
       </c>
       <c r="E228" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H228" t="s">
         <v>53</v>
       </c>
       <c r="I228" t="s">
-        <v>1020</v>
+        <v>1035</v>
       </c>
       <c r="J228" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B229" t="s">
-        <v>1021</v>
+        <v>1036</v>
       </c>
       <c r="C229" t="s">
-        <v>1022</v>
+        <v>958</v>
       </c>
       <c r="D229" t="s">
-        <v>1023</v>
+        <v>1037</v>
       </c>
       <c r="E229" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H229" t="s">
         <v>53</v>
       </c>
       <c r="I229" t="s">
-        <v>1024</v>
+        <v>1038</v>
       </c>
       <c r="J229" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B230" t="s">
-        <v>1025</v>
+        <v>1039</v>
       </c>
       <c r="C230" t="s">
-        <v>939</v>
+        <v>1040</v>
       </c>
       <c r="D230" t="s">
-        <v>940</v>
+        <v>1041</v>
       </c>
       <c r="E230" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H230" t="s">
         <v>53</v>
       </c>
       <c r="I230" t="s">
-        <v>1026</v>
+        <v>1042</v>
       </c>
       <c r="J230" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B231" t="s">
-        <v>1027</v>
+        <v>1043</v>
       </c>
       <c r="C231" t="s">
-        <v>949</v>
+        <v>999</v>
       </c>
       <c r="D231" t="s">
-        <v>1028</v>
+        <v>1000</v>
       </c>
       <c r="E231" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H231" t="s">
         <v>53</v>
       </c>
       <c r="I231" t="s">
-        <v>1029</v>
+        <v>1044</v>
       </c>
       <c r="J231" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B232" t="s">
-        <v>1030</v>
+        <v>1045</v>
       </c>
       <c r="C232" t="s">
-        <v>1031</v>
+        <v>1027</v>
       </c>
       <c r="D232" t="s">
-        <v>1032</v>
+        <v>1046</v>
       </c>
       <c r="E232" t="s">
         <v>14</v>
       </c>
       <c r="H232" t="s">
         <v>53</v>
       </c>
       <c r="I232" t="s">
-        <v>1033</v>
+        <v>1047</v>
       </c>
       <c r="J232" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B233" t="s">
-        <v>1034</v>
+        <v>1048</v>
       </c>
       <c r="C233" t="s">
-        <v>990</v>
+        <v>966</v>
       </c>
       <c r="D233" t="s">
-        <v>991</v>
+        <v>967</v>
       </c>
       <c r="E233" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H233" t="s">
         <v>53</v>
       </c>
       <c r="I233" t="s">
-        <v>1035</v>
+        <v>1049</v>
       </c>
       <c r="J233" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B234" t="s">
-        <v>1036</v>
+        <v>1050</v>
       </c>
       <c r="C234" t="s">
-        <v>1018</v>
+        <v>999</v>
       </c>
       <c r="D234" t="s">
-        <v>1037</v>
+        <v>1000</v>
       </c>
       <c r="E234" t="s">
         <v>14</v>
       </c>
       <c r="H234" t="s">
         <v>53</v>
       </c>
       <c r="I234" t="s">
-        <v>1038</v>
+        <v>1051</v>
       </c>
       <c r="J234" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B235" t="s">
-        <v>1039</v>
+        <v>1052</v>
       </c>
       <c r="C235" t="s">
-        <v>957</v>
+        <v>786</v>
       </c>
       <c r="D235" t="s">
-        <v>958</v>
+        <v>1053</v>
       </c>
       <c r="E235" t="s">
         <v>14</v>
       </c>
       <c r="H235" t="s">
         <v>53</v>
       </c>
       <c r="I235" t="s">
-        <v>1040</v>
+        <v>1054</v>
       </c>
       <c r="J235" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B236" t="s">
-        <v>1041</v>
+        <v>1055</v>
       </c>
       <c r="C236" t="s">
-        <v>990</v>
+        <v>791</v>
       </c>
       <c r="D236" t="s">
-        <v>991</v>
+        <v>792</v>
       </c>
       <c r="E236" t="s">
         <v>14</v>
       </c>
       <c r="H236" t="s">
         <v>53</v>
       </c>
       <c r="I236" t="s">
-        <v>1042</v>
+        <v>1056</v>
       </c>
       <c r="J236" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B237" t="s">
-        <v>1043</v>
+        <v>1057</v>
       </c>
       <c r="C237" t="s">
-        <v>777</v>
+        <v>1058</v>
       </c>
       <c r="D237" t="s">
-        <v>1044</v>
+        <v>1059</v>
       </c>
       <c r="E237" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H237" t="s">
         <v>53</v>
       </c>
       <c r="I237" t="s">
-        <v>1045</v>
+        <v>1060</v>
       </c>
       <c r="J237" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B238" t="s">
-        <v>1046</v>
+        <v>1061</v>
       </c>
       <c r="C238" t="s">
-        <v>782</v>
+        <v>791</v>
       </c>
       <c r="D238" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>792</v>
       </c>
       <c r="H238" t="s">
         <v>53</v>
       </c>
       <c r="I238" t="s">
-        <v>1047</v>
+        <v>1062</v>
       </c>
       <c r="J238" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B239" t="s">
-        <v>1048</v>
+        <v>1063</v>
       </c>
       <c r="C239" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
       <c r="D239" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="E239" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H239" t="s">
         <v>53</v>
       </c>
       <c r="I239" t="s">
-        <v>1051</v>
+        <v>1064</v>
       </c>
       <c r="J239" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B240" t="s">
-        <v>1052</v>
+        <v>1065</v>
       </c>
       <c r="C240" t="s">
-        <v>782</v>
+        <v>1066</v>
       </c>
       <c r="D240" t="s">
-        <v>783</v>
+        <v>1067</v>
+      </c>
+      <c r="E240" t="s">
+        <v>14</v>
       </c>
       <c r="H240" t="s">
         <v>53</v>
       </c>
       <c r="I240" t="s">
-        <v>1053</v>
+        <v>1060</v>
       </c>
       <c r="J240" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B241" t="s">
-        <v>1054</v>
+        <v>1068</v>
       </c>
       <c r="C241" t="s">
-        <v>1049</v>
+        <v>1069</v>
       </c>
       <c r="D241" t="s">
-        <v>1050</v>
+        <v>1070</v>
       </c>
       <c r="E241" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H241" t="s">
         <v>53</v>
       </c>
       <c r="I241" t="s">
-        <v>1055</v>
+        <v>1071</v>
       </c>
       <c r="J241" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B242" t="s">
-        <v>1056</v>
+        <v>1072</v>
       </c>
       <c r="C242" t="s">
-        <v>1057</v>
+        <v>1040</v>
       </c>
       <c r="D242" t="s">
-        <v>1058</v>
+        <v>1073</v>
       </c>
       <c r="E242" t="s">
         <v>14</v>
       </c>
       <c r="H242" t="s">
         <v>53</v>
       </c>
       <c r="I242" t="s">
-        <v>1051</v>
+        <v>1074</v>
       </c>
       <c r="J242" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B243" t="s">
-        <v>1059</v>
+        <v>1075</v>
       </c>
       <c r="C243" t="s">
-        <v>1060</v>
+        <v>1027</v>
       </c>
       <c r="D243" t="s">
-        <v>1061</v>
+        <v>1028</v>
       </c>
       <c r="E243" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H243" t="s">
         <v>53</v>
       </c>
       <c r="I243" t="s">
-        <v>1062</v>
+        <v>1076</v>
       </c>
       <c r="J243" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B244" t="s">
-        <v>1063</v>
+        <v>1077</v>
       </c>
       <c r="C244" t="s">
         <v>1031</v>
       </c>
       <c r="D244" t="s">
-        <v>1064</v>
+        <v>1078</v>
       </c>
       <c r="E244" t="s">
         <v>14</v>
       </c>
       <c r="H244" t="s">
         <v>53</v>
       </c>
       <c r="I244" t="s">
-        <v>1065</v>
+        <v>1079</v>
       </c>
       <c r="J244" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B245" t="s">
-        <v>1066</v>
+        <v>1080</v>
       </c>
       <c r="C245" t="s">
-        <v>1018</v>
+        <v>1031</v>
       </c>
       <c r="D245" t="s">
-        <v>1019</v>
+        <v>1032</v>
       </c>
       <c r="E245" t="s">
         <v>14</v>
       </c>
       <c r="H245" t="s">
         <v>53</v>
       </c>
       <c r="I245" t="s">
-        <v>1067</v>
+        <v>1081</v>
       </c>
       <c r="J245" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B246" t="s">
-        <v>1068</v>
+        <v>1082</v>
       </c>
       <c r="C246" t="s">
-        <v>1022</v>
+        <v>1040</v>
       </c>
       <c r="D246" t="s">
-        <v>1069</v>
+        <v>1083</v>
       </c>
       <c r="E246" t="s">
         <v>14</v>
       </c>
       <c r="H246" t="s">
         <v>53</v>
       </c>
       <c r="I246" t="s">
-        <v>1070</v>
+        <v>1084</v>
       </c>
       <c r="J246" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B247" t="s">
-        <v>1071</v>
+        <v>1085</v>
       </c>
       <c r="C247" t="s">
-        <v>1022</v>
+        <v>1066</v>
       </c>
       <c r="D247" t="s">
-        <v>1023</v>
+        <v>1086</v>
       </c>
       <c r="E247" t="s">
         <v>14</v>
       </c>
       <c r="H247" t="s">
         <v>53</v>
       </c>
       <c r="I247" t="s">
-        <v>1072</v>
+        <v>1087</v>
       </c>
       <c r="J247" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B248" t="s">
-        <v>1073</v>
+        <v>1088</v>
       </c>
       <c r="C248" t="s">
-        <v>1031</v>
+        <v>1089</v>
       </c>
       <c r="D248" t="s">
-        <v>1074</v>
+        <v>1090</v>
       </c>
       <c r="E248" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H248" t="s">
         <v>53</v>
       </c>
       <c r="I248" t="s">
-        <v>1075</v>
+        <v>1091</v>
       </c>
       <c r="J248" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B249" t="s">
-        <v>1076</v>
+        <v>1092</v>
       </c>
       <c r="C249" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D249" t="s">
-        <v>1077</v>
+        <v>1093</v>
       </c>
       <c r="E249" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H249" t="s">
         <v>53</v>
       </c>
       <c r="I249" t="s">
-        <v>1078</v>
+        <v>1094</v>
       </c>
       <c r="J249" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B250" t="s">
-        <v>1079</v>
+        <v>1095</v>
       </c>
       <c r="C250" t="s">
-        <v>1080</v>
+        <v>1066</v>
       </c>
       <c r="D250" t="s">
-        <v>1081</v>
+        <v>1096</v>
       </c>
       <c r="E250" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H250" t="s">
         <v>53</v>
       </c>
       <c r="I250" t="s">
-        <v>1082</v>
+        <v>1097</v>
       </c>
       <c r="J250" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B251" t="s">
-        <v>1083</v>
+        <v>1098</v>
       </c>
       <c r="C251" t="s">
-        <v>1049</v>
+        <v>1069</v>
       </c>
       <c r="D251" t="s">
-        <v>1084</v>
+        <v>1099</v>
       </c>
       <c r="E251" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H251" t="s">
         <v>53</v>
       </c>
       <c r="I251" t="s">
-        <v>1085</v>
+        <v>1100</v>
       </c>
       <c r="J251" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B252" t="s">
-        <v>1086</v>
+        <v>1101</v>
       </c>
       <c r="C252" t="s">
-        <v>1057</v>
+        <v>1102</v>
       </c>
       <c r="D252" t="s">
-        <v>1087</v>
+        <v>1103</v>
       </c>
       <c r="E252" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H252" t="s">
         <v>53</v>
       </c>
       <c r="I252" t="s">
-        <v>1088</v>
+        <v>1104</v>
       </c>
       <c r="J252" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B253" t="s">
-        <v>1089</v>
+        <v>1105</v>
       </c>
       <c r="C253" t="s">
-        <v>1060</v>
+        <v>1106</v>
       </c>
       <c r="D253" t="s">
-        <v>1090</v>
+        <v>1107</v>
       </c>
       <c r="E253" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H253" t="s">
         <v>53</v>
       </c>
       <c r="I253" t="s">
-        <v>1091</v>
+        <v>1108</v>
       </c>
       <c r="J253" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B254" t="s">
-        <v>1092</v>
+        <v>1109</v>
       </c>
       <c r="C254" t="s">
-        <v>1093</v>
+        <v>1110</v>
       </c>
       <c r="D254" t="s">
-        <v>1094</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1111</v>
       </c>
       <c r="H254" t="s">
         <v>53</v>
       </c>
       <c r="I254" t="s">
-        <v>1095</v>
+        <v>1112</v>
       </c>
       <c r="J254" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B255" t="s">
-        <v>1096</v>
+        <v>1113</v>
       </c>
       <c r="C255" t="s">
-        <v>1097</v>
+        <v>1069</v>
       </c>
       <c r="D255" t="s">
-        <v>1098</v>
+        <v>1114</v>
       </c>
       <c r="E255" t="s">
         <v>14</v>
       </c>
       <c r="H255" t="s">
         <v>53</v>
       </c>
       <c r="I255" t="s">
-        <v>1099</v>
+        <v>1115</v>
       </c>
       <c r="J255" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B256" t="s">
-        <v>1100</v>
+        <v>1116</v>
       </c>
       <c r="C256" t="s">
-        <v>1101</v>
+        <v>1089</v>
       </c>
       <c r="D256" t="s">
-        <v>1102</v>
+        <v>1117</v>
+      </c>
+      <c r="E256" t="s">
+        <v>14</v>
       </c>
       <c r="H256" t="s">
         <v>53</v>
       </c>
       <c r="I256" t="s">
-        <v>1103</v>
+        <v>1118</v>
       </c>
       <c r="J256" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B257" t="s">
-        <v>1104</v>
+        <v>1119</v>
       </c>
       <c r="C257" t="s">
-        <v>1060</v>
+        <v>1102</v>
       </c>
       <c r="D257" t="s">
-        <v>1105</v>
+        <v>1120</v>
       </c>
       <c r="E257" t="s">
         <v>14</v>
       </c>
       <c r="H257" t="s">
         <v>53</v>
       </c>
       <c r="I257" t="s">
-        <v>1106</v>
+        <v>1121</v>
       </c>
       <c r="J257" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B258" t="s">
-        <v>1107</v>
+        <v>1122</v>
       </c>
       <c r="C258" t="s">
-        <v>1080</v>
+        <v>1106</v>
       </c>
       <c r="D258" t="s">
-        <v>1108</v>
+        <v>1123</v>
       </c>
       <c r="E258" t="s">
         <v>14</v>
       </c>
       <c r="H258" t="s">
         <v>53</v>
       </c>
       <c r="I258" t="s">
-        <v>1109</v>
+        <v>1124</v>
       </c>
       <c r="J258" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B259" t="s">
-        <v>1110</v>
+        <v>1125</v>
       </c>
       <c r="C259" t="s">
-        <v>1093</v>
+        <v>1126</v>
       </c>
       <c r="D259" t="s">
-        <v>1111</v>
+        <v>1127</v>
       </c>
       <c r="E259" t="s">
         <v>14</v>
       </c>
       <c r="H259" t="s">
         <v>53</v>
       </c>
       <c r="I259" t="s">
-        <v>1112</v>
+        <v>1128</v>
       </c>
       <c r="J259" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B260" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="C260" t="s">
-        <v>1097</v>
+        <v>1110</v>
       </c>
       <c r="D260" t="s">
-        <v>1114</v>
+        <v>1129</v>
       </c>
       <c r="E260" t="s">
         <v>14</v>
       </c>
       <c r="H260" t="s">
         <v>53</v>
       </c>
       <c r="I260" t="s">
-        <v>1115</v>
+        <v>1130</v>
       </c>
       <c r="J260" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B261" t="s">
-        <v>1116</v>
+        <v>1131</v>
       </c>
       <c r="C261" t="s">
-        <v>1117</v>
+        <v>1126</v>
       </c>
       <c r="D261" t="s">
-        <v>1118</v>
+        <v>1132</v>
       </c>
       <c r="E261" t="s">
         <v>14</v>
       </c>
       <c r="H261" t="s">
         <v>53</v>
       </c>
       <c r="I261" t="s">
-        <v>1119</v>
+        <v>1133</v>
       </c>
       <c r="J261" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B262" t="s">
-        <v>1100</v>
+        <v>1134</v>
       </c>
       <c r="C262" t="s">
-        <v>1101</v>
+        <v>1110</v>
       </c>
       <c r="D262" t="s">
-        <v>1120</v>
+        <v>1135</v>
       </c>
       <c r="E262" t="s">
         <v>14</v>
       </c>
       <c r="H262" t="s">
         <v>53</v>
       </c>
       <c r="I262" t="s">
-        <v>1121</v>
+        <v>1136</v>
       </c>
       <c r="J262" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B263" t="s">
-        <v>1122</v>
+        <v>1137</v>
       </c>
       <c r="C263" t="s">
-        <v>1117</v>
+        <v>1138</v>
       </c>
       <c r="D263" t="s">
-        <v>1123</v>
+        <v>1139</v>
       </c>
       <c r="E263" t="s">
         <v>14</v>
       </c>
       <c r="H263" t="s">
         <v>53</v>
       </c>
       <c r="I263" t="s">
-        <v>1124</v>
+        <v>1140</v>
       </c>
       <c r="J263" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B264" t="s">
-        <v>1125</v>
+        <v>1141</v>
       </c>
       <c r="C264" t="s">
-        <v>1101</v>
+        <v>1138</v>
       </c>
       <c r="D264" t="s">
-        <v>1126</v>
+        <v>1142</v>
       </c>
       <c r="E264" t="s">
         <v>14</v>
       </c>
       <c r="H264" t="s">
         <v>53</v>
       </c>
       <c r="I264" t="s">
-        <v>1127</v>
+        <v>1143</v>
       </c>
       <c r="J264" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B265" t="s">
-        <v>1128</v>
+        <v>1144</v>
       </c>
       <c r="C265" t="s">
-        <v>1129</v>
+        <v>1145</v>
       </c>
       <c r="D265" t="s">
-        <v>1130</v>
+        <v>1146</v>
       </c>
       <c r="E265" t="s">
         <v>14</v>
       </c>
       <c r="H265" t="s">
         <v>53</v>
       </c>
       <c r="I265" t="s">
-        <v>1131</v>
+        <v>1147</v>
       </c>
       <c r="J265" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B266" t="s">
-        <v>1132</v>
+        <v>1148</v>
       </c>
       <c r="C266" t="s">
-        <v>1129</v>
+        <v>1149</v>
       </c>
       <c r="D266" t="s">
-        <v>1133</v>
+        <v>1150</v>
       </c>
       <c r="E266" t="s">
         <v>14</v>
       </c>
       <c r="H266" t="s">
         <v>53</v>
       </c>
       <c r="I266" t="s">
-        <v>1134</v>
+        <v>1151</v>
       </c>
       <c r="J266" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B267" t="s">
-        <v>1135</v>
+        <v>1152</v>
       </c>
       <c r="C267" t="s">
-        <v>1136</v>
+        <v>1153</v>
       </c>
       <c r="D267" t="s">
-        <v>1137</v>
+        <v>1154</v>
       </c>
       <c r="E267" t="s">
         <v>14</v>
       </c>
       <c r="H267" t="s">
         <v>53</v>
       </c>
       <c r="I267" t="s">
-        <v>1138</v>
+        <v>1155</v>
       </c>
       <c r="J267" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B268" t="s">
-        <v>1139</v>
+        <v>1156</v>
       </c>
       <c r="C268" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="D268" t="s">
-        <v>1141</v>
+        <v>1157</v>
       </c>
       <c r="E268" t="s">
         <v>14</v>
       </c>
       <c r="H268" t="s">
         <v>53</v>
       </c>
       <c r="I268" t="s">
-        <v>1142</v>
+        <v>1158</v>
       </c>
       <c r="J268" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B269" t="s">
-        <v>1143</v>
+        <v>1159</v>
       </c>
       <c r="C269" t="s">
-        <v>1144</v>
+        <v>1069</v>
       </c>
       <c r="D269" t="s">
-        <v>1145</v>
+        <v>1160</v>
       </c>
       <c r="E269" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="H269" t="s">
         <v>53</v>
       </c>
       <c r="I269" t="s">
-        <v>1146</v>
+        <v>1161</v>
       </c>
       <c r="J269" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B270" t="s">
-        <v>1147</v>
+        <v>1162</v>
       </c>
       <c r="C270" t="s">
-        <v>1136</v>
+        <v>1163</v>
       </c>
       <c r="D270" t="s">
-        <v>1148</v>
+        <v>1164</v>
       </c>
       <c r="E270" t="s">
         <v>14</v>
       </c>
       <c r="H270" t="s">
         <v>53</v>
       </c>
       <c r="I270" t="s">
-        <v>1149</v>
+        <v>1165</v>
       </c>
       <c r="J270" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B271" t="s">
-        <v>1150</v>
+        <v>1166</v>
       </c>
       <c r="C271" t="s">
-        <v>1060</v>
+        <v>1167</v>
       </c>
       <c r="D271" t="s">
-        <v>1151</v>
+        <v>1168</v>
       </c>
       <c r="E271" t="s">
-        <v>398</v>
+        <v>243</v>
       </c>
       <c r="H271" t="s">
         <v>53</v>
       </c>
       <c r="I271" t="s">
-        <v>1152</v>
+        <v>1169</v>
       </c>
       <c r="J271" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B272" t="s">
-        <v>1153</v>
+        <v>1170</v>
       </c>
       <c r="C272" t="s">
-        <v>1154</v>
+        <v>1171</v>
       </c>
       <c r="D272" t="s">
-        <v>1155</v>
+        <v>1172</v>
       </c>
       <c r="E272" t="s">
         <v>14</v>
       </c>
       <c r="H272" t="s">
         <v>53</v>
       </c>
       <c r="I272" t="s">
-        <v>1156</v>
+        <v>1173</v>
       </c>
       <c r="J272" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B273" t="s">
-        <v>1157</v>
+        <v>1174</v>
       </c>
       <c r="C273" t="s">
-        <v>1158</v>
+        <v>1175</v>
       </c>
       <c r="D273" t="s">
-        <v>1159</v>
+        <v>1176</v>
       </c>
       <c r="E273" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H273" t="s">
         <v>53</v>
       </c>
       <c r="I273" t="s">
-        <v>1160</v>
+        <v>1177</v>
       </c>
       <c r="J273" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B274" t="s">
-        <v>1161</v>
+        <v>1178</v>
       </c>
       <c r="C274" t="s">
-        <v>1162</v>
+        <v>1179</v>
       </c>
       <c r="D274" t="s">
-        <v>1163</v>
+        <v>1180</v>
       </c>
       <c r="E274" t="s">
         <v>14</v>
       </c>
       <c r="H274" t="s">
         <v>53</v>
       </c>
       <c r="I274" t="s">
-        <v>1164</v>
+        <v>1181</v>
       </c>
       <c r="J274" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B275" t="s">
-        <v>1165</v>
+        <v>1182</v>
       </c>
       <c r="C275" t="s">
-        <v>1166</v>
+        <v>1183</v>
       </c>
       <c r="D275" t="s">
-        <v>1167</v>
+        <v>1184</v>
       </c>
       <c r="E275" t="s">
         <v>14</v>
       </c>
       <c r="H275" t="s">
         <v>53</v>
       </c>
       <c r="I275" t="s">
-        <v>1168</v>
+        <v>1097</v>
       </c>
       <c r="J275" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B276" t="s">
-        <v>1169</v>
+        <v>1185</v>
       </c>
       <c r="C276" t="s">
-        <v>1170</v>
+        <v>1153</v>
       </c>
       <c r="D276" t="s">
-        <v>1171</v>
+        <v>1172</v>
       </c>
       <c r="E276" t="s">
         <v>14</v>
       </c>
       <c r="H276" t="s">
         <v>53</v>
       </c>
       <c r="I276" t="s">
-        <v>1172</v>
+        <v>1186</v>
       </c>
       <c r="J276" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B277" t="s">
-        <v>1173</v>
+        <v>1187</v>
       </c>
       <c r="C277" t="s">
-        <v>1174</v>
+        <v>1089</v>
       </c>
       <c r="D277" t="s">
-        <v>1175</v>
+        <v>1188</v>
       </c>
       <c r="E277" t="s">
         <v>14</v>
       </c>
       <c r="H277" t="s">
         <v>53</v>
       </c>
       <c r="I277" t="s">
-        <v>1088</v>
+        <v>1189</v>
       </c>
       <c r="J277" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B278" t="s">
-        <v>1176</v>
+        <v>1190</v>
       </c>
       <c r="C278" t="s">
-        <v>1144</v>
+        <v>1191</v>
       </c>
       <c r="D278" t="s">
-        <v>1163</v>
+        <v>1192</v>
       </c>
       <c r="E278" t="s">
         <v>14</v>
       </c>
       <c r="H278" t="s">
         <v>53</v>
       </c>
       <c r="I278" t="s">
-        <v>1177</v>
+        <v>1193</v>
       </c>
       <c r="J278" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B279" t="s">
-        <v>1178</v>
+        <v>1194</v>
       </c>
       <c r="C279" t="s">
-        <v>1080</v>
+        <v>1102</v>
       </c>
       <c r="D279" t="s">
-        <v>1179</v>
+        <v>1195</v>
       </c>
       <c r="E279" t="s">
         <v>14</v>
       </c>
       <c r="H279" t="s">
         <v>53</v>
       </c>
       <c r="I279" t="s">
-        <v>1180</v>
+        <v>1196</v>
       </c>
       <c r="J279" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B280" t="s">
-        <v>1181</v>
+        <v>1197</v>
       </c>
       <c r="C280" t="s">
-        <v>1182</v>
+        <v>1106</v>
       </c>
       <c r="D280" t="s">
-        <v>1183</v>
+        <v>1198</v>
       </c>
       <c r="E280" t="s">
         <v>14</v>
       </c>
       <c r="H280" t="s">
         <v>53</v>
       </c>
       <c r="I280" t="s">
-        <v>1184</v>
+        <v>1199</v>
       </c>
       <c r="J280" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B281" t="s">
-        <v>1185</v>
+        <v>1200</v>
       </c>
       <c r="C281" t="s">
-        <v>1093</v>
+        <v>1027</v>
       </c>
       <c r="D281" t="s">
-        <v>1186</v>
+        <v>1198</v>
       </c>
       <c r="E281" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="H281" t="s">
         <v>53</v>
       </c>
       <c r="I281" t="s">
-        <v>1187</v>
+        <v>1201</v>
       </c>
       <c r="J281" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B282" t="s">
-        <v>1188</v>
+        <v>1202</v>
       </c>
       <c r="C282" t="s">
-        <v>1097</v>
+        <v>1149</v>
       </c>
       <c r="D282" t="s">
-        <v>1189</v>
+        <v>1176</v>
       </c>
       <c r="E282" t="s">
         <v>14</v>
       </c>
       <c r="H282" t="s">
         <v>53</v>
       </c>
       <c r="I282" t="s">
-        <v>1190</v>
+        <v>1203</v>
       </c>
       <c r="J282" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B283" t="s">
-        <v>1191</v>
+        <v>1204</v>
       </c>
       <c r="C283" t="s">
-        <v>1018</v>
+        <v>1205</v>
       </c>
       <c r="D283" t="s">
-        <v>1189</v>
+        <v>1206</v>
       </c>
       <c r="E283" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="H283" t="s">
         <v>53</v>
       </c>
       <c r="I283" t="s">
-        <v>1192</v>
+        <v>1207</v>
       </c>
       <c r="J283" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B284" t="s">
-        <v>1193</v>
+        <v>1208</v>
       </c>
       <c r="C284" t="s">
-        <v>1140</v>
+        <v>1209</v>
       </c>
       <c r="D284" t="s">
-        <v>1167</v>
+        <v>1210</v>
       </c>
       <c r="E284" t="s">
         <v>14</v>
       </c>
       <c r="H284" t="s">
         <v>53</v>
       </c>
       <c r="I284" t="s">
-        <v>1194</v>
+        <v>1211</v>
       </c>
       <c r="J284" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B285" t="s">
-        <v>1195</v>
+        <v>1212</v>
       </c>
       <c r="C285" t="s">
-        <v>1196</v>
+        <v>1213</v>
       </c>
       <c r="D285" t="s">
-        <v>1197</v>
+        <v>1214</v>
       </c>
       <c r="E285" t="s">
         <v>14</v>
       </c>
       <c r="H285" t="s">
         <v>53</v>
       </c>
       <c r="I285" t="s">
-        <v>1198</v>
+        <v>1215</v>
       </c>
       <c r="J285" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B286" t="s">
-        <v>1199</v>
+        <v>1216</v>
       </c>
       <c r="C286" t="s">
-        <v>1200</v>
+        <v>1217</v>
       </c>
       <c r="D286" t="s">
-        <v>1201</v>
+        <v>1218</v>
       </c>
       <c r="E286" t="s">
         <v>14</v>
       </c>
       <c r="H286" t="s">
         <v>53</v>
       </c>
       <c r="I286" t="s">
-        <v>1202</v>
+        <v>1219</v>
       </c>
       <c r="J286" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B287" t="s">
-        <v>1203</v>
+        <v>1220</v>
       </c>
       <c r="C287" t="s">
-        <v>1204</v>
+        <v>1163</v>
       </c>
       <c r="D287" t="s">
-        <v>1205</v>
+        <v>1180</v>
       </c>
       <c r="E287" t="s">
         <v>14</v>
       </c>
       <c r="H287" t="s">
         <v>53</v>
       </c>
       <c r="I287" t="s">
-        <v>1206</v>
+        <v>1221</v>
       </c>
       <c r="J287" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B288" t="s">
-        <v>1207</v>
+        <v>1222</v>
       </c>
       <c r="C288" t="s">
-        <v>1208</v>
+        <v>1223</v>
       </c>
       <c r="D288" t="s">
-        <v>1209</v>
+        <v>1224</v>
       </c>
       <c r="E288" t="s">
         <v>14</v>
       </c>
       <c r="H288" t="s">
         <v>53</v>
       </c>
       <c r="I288" t="s">
-        <v>1210</v>
+        <v>1225</v>
       </c>
       <c r="J288" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B289" t="s">
-        <v>1211</v>
+        <v>1226</v>
       </c>
       <c r="C289" t="s">
-        <v>1154</v>
+        <v>1227</v>
       </c>
       <c r="D289" t="s">
-        <v>1171</v>
+        <v>1228</v>
       </c>
       <c r="E289" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="H289" t="s">
         <v>53</v>
       </c>
       <c r="I289" t="s">
-        <v>1212</v>
+        <v>1229</v>
       </c>
       <c r="J289" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B290" t="s">
-        <v>1213</v>
+        <v>1230</v>
       </c>
       <c r="C290" t="s">
-        <v>1214</v>
+        <v>1231</v>
       </c>
       <c r="D290" t="s">
-        <v>1215</v>
+        <v>1232</v>
       </c>
       <c r="E290" t="s">
         <v>14</v>
       </c>
       <c r="H290" t="s">
         <v>53</v>
       </c>
       <c r="I290" t="s">
-        <v>1216</v>
+        <v>1233</v>
       </c>
       <c r="J290" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B291" t="s">
-        <v>1217</v>
+        <v>1234</v>
       </c>
       <c r="C291" t="s">
-        <v>1218</v>
+        <v>1235</v>
       </c>
       <c r="D291" t="s">
-        <v>1219</v>
+        <v>1160</v>
       </c>
       <c r="E291" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="H291" t="s">
         <v>53</v>
       </c>
       <c r="I291" t="s">
-        <v>1220</v>
+        <v>1236</v>
       </c>
       <c r="J291" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B292" t="s">
-        <v>1221</v>
+        <v>1237</v>
       </c>
       <c r="C292" t="s">
-        <v>1222</v>
+        <v>1238</v>
       </c>
       <c r="D292" t="s">
-        <v>1223</v>
+        <v>1239</v>
       </c>
       <c r="E292" t="s">
         <v>14</v>
       </c>
       <c r="H292" t="s">
         <v>53</v>
       </c>
       <c r="I292" t="s">
-        <v>1224</v>
+        <v>1240</v>
       </c>
       <c r="J292" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B293" t="s">
-        <v>1225</v>
+        <v>1241</v>
       </c>
       <c r="C293" t="s">
-        <v>1226</v>
+        <v>1242</v>
       </c>
       <c r="D293" t="s">
-        <v>1151</v>
+        <v>1243</v>
       </c>
       <c r="E293" t="s">
         <v>14</v>
       </c>
       <c r="H293" t="s">
         <v>53</v>
       </c>
       <c r="I293" t="s">
-        <v>1227</v>
+        <v>1147</v>
       </c>
       <c r="J293" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B294" t="s">
-        <v>1228</v>
+        <v>1244</v>
       </c>
       <c r="C294" t="s">
-        <v>1229</v>
+        <v>1167</v>
       </c>
       <c r="D294" t="s">
-        <v>1230</v>
+        <v>1184</v>
       </c>
       <c r="E294" t="s">
         <v>14</v>
       </c>
       <c r="H294" t="s">
         <v>53</v>
       </c>
       <c r="I294" t="s">
-        <v>1231</v>
+        <v>1245</v>
       </c>
       <c r="J294" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B295" t="s">
-        <v>1232</v>
+        <v>1246</v>
       </c>
       <c r="C295" t="s">
-        <v>1233</v>
+        <v>1171</v>
       </c>
       <c r="D295" t="s">
-        <v>1234</v>
+        <v>1192</v>
       </c>
       <c r="E295" t="s">
         <v>14</v>
       </c>
       <c r="H295" t="s">
         <v>53</v>
       </c>
       <c r="I295" t="s">
-        <v>1138</v>
+        <v>1247</v>
       </c>
       <c r="J295" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B296" t="s">
-        <v>1235</v>
+        <v>1248</v>
       </c>
       <c r="C296" t="s">
-        <v>1158</v>
+        <v>1179</v>
       </c>
       <c r="D296" t="s">
-        <v>1175</v>
+        <v>1210</v>
       </c>
       <c r="E296" t="s">
         <v>14</v>
       </c>
       <c r="H296" t="s">
         <v>53</v>
       </c>
       <c r="I296" t="s">
-        <v>1236</v>
+        <v>1249</v>
       </c>
       <c r="J296" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B297" t="s">
-        <v>1237</v>
+        <v>1250</v>
       </c>
       <c r="C297" t="s">
-        <v>1162</v>
+        <v>1251</v>
       </c>
       <c r="D297" t="s">
-        <v>1183</v>
+        <v>1252</v>
       </c>
       <c r="E297" t="s">
         <v>14</v>
       </c>
       <c r="H297" t="s">
         <v>53</v>
       </c>
       <c r="I297" t="s">
-        <v>1238</v>
+        <v>1253</v>
       </c>
       <c r="J297" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B298" t="s">
-        <v>1239</v>
+        <v>1254</v>
       </c>
       <c r="C298" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="D298" t="s">
-        <v>1201</v>
+        <v>1206</v>
       </c>
       <c r="E298" t="s">
         <v>14</v>
       </c>
       <c r="H298" t="s">
         <v>53</v>
       </c>
       <c r="I298" t="s">
-        <v>1240</v>
+        <v>1255</v>
       </c>
       <c r="J298" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B299" t="s">
-        <v>1241</v>
+        <v>1256</v>
       </c>
       <c r="C299" t="s">
-        <v>1242</v>
+        <v>1257</v>
       </c>
       <c r="D299" t="s">
-        <v>1243</v>
+        <v>1258</v>
       </c>
       <c r="E299" t="s">
         <v>14</v>
       </c>
       <c r="H299" t="s">
         <v>53</v>
       </c>
       <c r="I299" t="s">
-        <v>1244</v>
+        <v>1259</v>
       </c>
       <c r="J299" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B300" t="s">
-        <v>1245</v>
+        <v>1260</v>
       </c>
       <c r="C300" t="s">
-        <v>1166</v>
+        <v>1261</v>
       </c>
       <c r="D300" t="s">
-        <v>1197</v>
+        <v>1262</v>
       </c>
       <c r="E300" t="s">
         <v>14</v>
       </c>
       <c r="H300" t="s">
         <v>53</v>
       </c>
       <c r="I300" t="s">
-        <v>1246</v>
+        <v>1253</v>
       </c>
       <c r="J300" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B301" t="s">
-        <v>1247</v>
+        <v>1263</v>
       </c>
       <c r="C301" t="s">
-        <v>1248</v>
+        <v>1183</v>
       </c>
       <c r="D301" t="s">
-        <v>1249</v>
+        <v>1214</v>
       </c>
       <c r="E301" t="s">
         <v>14</v>
       </c>
       <c r="H301" t="s">
         <v>53</v>
       </c>
       <c r="I301" t="s">
-        <v>1250</v>
+        <v>1264</v>
       </c>
       <c r="J301" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B302" t="s">
-        <v>1251</v>
+        <v>1265</v>
       </c>
       <c r="C302" t="s">
-        <v>1252</v>
+        <v>1266</v>
       </c>
       <c r="D302" t="s">
-        <v>1253</v>
+        <v>1267</v>
       </c>
       <c r="E302" t="s">
         <v>14</v>
       </c>
       <c r="H302" t="s">
         <v>53</v>
       </c>
       <c r="I302" t="s">
-        <v>1244</v>
+        <v>1268</v>
       </c>
       <c r="J302" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B303" t="s">
-        <v>1254</v>
+        <v>1269</v>
       </c>
       <c r="C303" t="s">
-        <v>1174</v>
+        <v>1270</v>
       </c>
       <c r="D303" t="s">
-        <v>1205</v>
+        <v>1271</v>
       </c>
       <c r="E303" t="s">
         <v>14</v>
       </c>
       <c r="H303" t="s">
         <v>53</v>
       </c>
       <c r="I303" t="s">
-        <v>1255</v>
+        <v>1272</v>
       </c>
       <c r="J303" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B304" t="s">
-        <v>1256</v>
+        <v>1273</v>
       </c>
       <c r="C304" t="s">
-        <v>1257</v>
+        <v>1274</v>
       </c>
       <c r="D304" t="s">
-        <v>1258</v>
+        <v>1275</v>
       </c>
       <c r="E304" t="s">
         <v>14</v>
       </c>
       <c r="H304" t="s">
         <v>53</v>
       </c>
       <c r="I304" t="s">
-        <v>1259</v>
+        <v>1276</v>
       </c>
       <c r="J304" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B305" t="s">
-        <v>1260</v>
+        <v>1277</v>
       </c>
       <c r="C305" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="D305" t="s">
-        <v>1262</v>
+        <v>1279</v>
       </c>
       <c r="E305" t="s">
         <v>14</v>
       </c>
       <c r="H305" t="s">
         <v>53</v>
       </c>
       <c r="I305" t="s">
-        <v>1263</v>
+        <v>1280</v>
       </c>
       <c r="J305" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B306" t="s">
-        <v>1264</v>
+        <v>1281</v>
       </c>
       <c r="C306" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D306" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="E306" t="s">
         <v>14</v>
       </c>
       <c r="H306" t="s">
         <v>53</v>
       </c>
       <c r="I306" t="s">
-        <v>1267</v>
+        <v>1282</v>
       </c>
       <c r="J306" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B307" t="s">
-        <v>1268</v>
+        <v>1283</v>
       </c>
       <c r="C307" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="D307" t="s">
-        <v>1270</v>
+        <v>1284</v>
       </c>
       <c r="E307" t="s">
         <v>14</v>
       </c>
       <c r="H307" t="s">
         <v>53</v>
       </c>
       <c r="I307" t="s">
-        <v>1271</v>
+        <v>1285</v>
       </c>
       <c r="J307" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B308" t="s">
-        <v>1272</v>
+        <v>1286</v>
       </c>
       <c r="C308" t="s">
-        <v>1257</v>
+        <v>1274</v>
       </c>
       <c r="D308" t="s">
-        <v>1258</v>
+        <v>1287</v>
       </c>
       <c r="E308" t="s">
         <v>14</v>
       </c>
       <c r="H308" t="s">
         <v>53</v>
       </c>
       <c r="I308" t="s">
-        <v>1273</v>
+        <v>1288</v>
       </c>
       <c r="J308" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B309" t="s">
-        <v>1274</v>
+        <v>1289</v>
       </c>
       <c r="C309" t="s">
-        <v>1261</v>
+        <v>1278</v>
       </c>
       <c r="D309" t="s">
-        <v>1275</v>
+        <v>1290</v>
       </c>
       <c r="E309" t="s">
         <v>14</v>
       </c>
       <c r="H309" t="s">
         <v>53</v>
       </c>
       <c r="I309" t="s">
-        <v>1276</v>
+        <v>1291</v>
       </c>
       <c r="J309" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B310" t="s">
-        <v>1277</v>
+        <v>1292</v>
       </c>
       <c r="C310" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="D310" t="s">
-        <v>1278</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1293</v>
       </c>
       <c r="H310" t="s">
         <v>53</v>
       </c>
       <c r="I310" t="s">
-        <v>1279</v>
+        <v>1294</v>
       </c>
       <c r="J310" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B311" t="s">
-        <v>1280</v>
+        <v>1295</v>
       </c>
       <c r="C311" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
       <c r="D311" t="s">
-        <v>1281</v>
+        <v>1293</v>
       </c>
       <c r="E311" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="H311" t="s">
         <v>53</v>
       </c>
       <c r="I311" t="s">
-        <v>1282</v>
+        <v>1296</v>
       </c>
       <c r="J311" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B312" t="s">
-        <v>1283</v>
+        <v>1297</v>
       </c>
       <c r="C312" t="s">
-        <v>1257</v>
+        <v>1298</v>
       </c>
       <c r="D312" t="s">
-        <v>1284</v>
+        <v>1299</v>
+      </c>
+      <c r="E312" t="s">
+        <v>14</v>
       </c>
       <c r="H312" t="s">
         <v>53</v>
       </c>
       <c r="I312" t="s">
-        <v>1285</v>
+        <v>1300</v>
       </c>
       <c r="J312" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B313" t="s">
-        <v>1286</v>
+        <v>1301</v>
       </c>
       <c r="C313" t="s">
-        <v>1257</v>
+        <v>1302</v>
       </c>
       <c r="D313" t="s">
-        <v>1284</v>
+        <v>1303</v>
       </c>
       <c r="E313" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="H313" t="s">
         <v>53</v>
       </c>
       <c r="I313" t="s">
-        <v>1287</v>
+        <v>1304</v>
       </c>
       <c r="J313" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B314" t="s">
-        <v>1288</v>
+        <v>1305</v>
       </c>
       <c r="C314" t="s">
-        <v>1289</v>
+        <v>1306</v>
       </c>
       <c r="D314" t="s">
-        <v>1290</v>
+        <v>1293</v>
       </c>
       <c r="E314" t="s">
         <v>14</v>
       </c>
       <c r="H314" t="s">
         <v>53</v>
       </c>
       <c r="I314" t="s">
-        <v>1291</v>
+        <v>1307</v>
       </c>
       <c r="J314" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B315" t="s">
-        <v>1292</v>
+        <v>1308</v>
       </c>
       <c r="C315" t="s">
-        <v>1293</v>
+        <v>1298</v>
       </c>
       <c r="D315" t="s">
-        <v>1294</v>
+        <v>1309</v>
       </c>
       <c r="E315" t="s">
         <v>14</v>
       </c>
       <c r="H315" t="s">
         <v>53</v>
       </c>
       <c r="I315" t="s">
-        <v>1295</v>
+        <v>1310</v>
       </c>
       <c r="J315" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B316" t="s">
-        <v>1296</v>
+        <v>1311</v>
       </c>
       <c r="C316" t="s">
-        <v>1297</v>
+        <v>1312</v>
       </c>
       <c r="D316" t="s">
-        <v>1284</v>
+        <v>1313</v>
       </c>
       <c r="E316" t="s">
         <v>14</v>
       </c>
       <c r="H316" t="s">
         <v>53</v>
       </c>
       <c r="I316" t="s">
-        <v>1298</v>
+        <v>1314</v>
       </c>
       <c r="J316" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B317" t="s">
-        <v>1299</v>
+        <v>1315</v>
       </c>
       <c r="C317" t="s">
-        <v>1289</v>
+        <v>1316</v>
       </c>
       <c r="D317" t="s">
-        <v>1300</v>
+        <v>1317</v>
       </c>
       <c r="E317" t="s">
         <v>14</v>
       </c>
       <c r="H317" t="s">
         <v>53</v>
       </c>
       <c r="I317" t="s">
-        <v>1301</v>
+        <v>1318</v>
       </c>
       <c r="J317" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B318" t="s">
-        <v>1302</v>
+        <v>1319</v>
       </c>
       <c r="C318" t="s">
-        <v>1303</v>
+        <v>1320</v>
       </c>
       <c r="D318" t="s">
-        <v>1304</v>
+        <v>1321</v>
       </c>
       <c r="E318" t="s">
         <v>14</v>
       </c>
       <c r="H318" t="s">
         <v>53</v>
       </c>
       <c r="I318" t="s">
-        <v>1305</v>
+        <v>1322</v>
       </c>
       <c r="J318" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B319" t="s">
-        <v>1306</v>
+        <v>1323</v>
       </c>
       <c r="C319" t="s">
-        <v>1307</v>
+        <v>1302</v>
       </c>
       <c r="D319" t="s">
-        <v>1308</v>
+        <v>1324</v>
       </c>
       <c r="E319" t="s">
         <v>14</v>
       </c>
       <c r="H319" t="s">
         <v>53</v>
       </c>
       <c r="I319" t="s">
-        <v>1309</v>
+        <v>1325</v>
       </c>
       <c r="J319" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B320" t="s">
-        <v>1310</v>
+        <v>1326</v>
       </c>
       <c r="C320" t="s">
-        <v>1311</v>
+        <v>1327</v>
       </c>
       <c r="D320" t="s">
-        <v>1312</v>
+        <v>1328</v>
       </c>
       <c r="E320" t="s">
         <v>14</v>
       </c>
       <c r="H320" t="s">
         <v>53</v>
       </c>
       <c r="I320" t="s">
-        <v>1313</v>
+        <v>1329</v>
       </c>
       <c r="J320" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B321" t="s">
-        <v>1314</v>
+        <v>1330</v>
       </c>
       <c r="C321" t="s">
-        <v>1293</v>
+        <v>1331</v>
       </c>
       <c r="D321" t="s">
-        <v>1315</v>
+        <v>1332</v>
       </c>
       <c r="E321" t="s">
         <v>14</v>
       </c>
       <c r="H321" t="s">
         <v>53</v>
       </c>
       <c r="I321" t="s">
-        <v>1316</v>
+        <v>1333</v>
       </c>
       <c r="J321" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B322" t="s">
-        <v>1317</v>
+        <v>1334</v>
       </c>
       <c r="C322" t="s">
-        <v>1318</v>
+        <v>1335</v>
       </c>
       <c r="D322" t="s">
-        <v>1319</v>
+        <v>1336</v>
       </c>
       <c r="E322" t="s">
         <v>14</v>
       </c>
       <c r="H322" t="s">
         <v>53</v>
       </c>
       <c r="I322" t="s">
-        <v>1320</v>
+        <v>1337</v>
       </c>
       <c r="J322" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B323" t="s">
-        <v>1321</v>
+        <v>1338</v>
       </c>
       <c r="C323" t="s">
-        <v>1322</v>
+        <v>1339</v>
       </c>
       <c r="D323" t="s">
-        <v>1323</v>
+        <v>1340</v>
       </c>
       <c r="E323" t="s">
         <v>14</v>
       </c>
       <c r="H323" t="s">
         <v>53</v>
       </c>
       <c r="I323" t="s">
-        <v>1324</v>
+        <v>1035</v>
       </c>
       <c r="J323" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B324" t="s">
-        <v>1325</v>
+        <v>1341</v>
       </c>
       <c r="C324" t="s">
-        <v>1326</v>
+        <v>1342</v>
       </c>
       <c r="D324" t="s">
-        <v>1327</v>
+        <v>1343</v>
       </c>
       <c r="E324" t="s">
         <v>14</v>
       </c>
       <c r="H324" t="s">
         <v>53</v>
       </c>
       <c r="I324" t="s">
-        <v>1328</v>
+        <v>1344</v>
       </c>
       <c r="J324" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B325" t="s">
-        <v>1329</v>
+        <v>1345</v>
       </c>
       <c r="C325" t="s">
-        <v>1330</v>
+        <v>1346</v>
       </c>
       <c r="D325" t="s">
-        <v>1331</v>
+        <v>1347</v>
       </c>
       <c r="E325" t="s">
         <v>14</v>
       </c>
       <c r="H325" t="s">
         <v>53</v>
       </c>
       <c r="I325" t="s">
-        <v>1026</v>
+        <v>1348</v>
       </c>
       <c r="J325" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B326" t="s">
-        <v>1332</v>
+        <v>1349</v>
       </c>
       <c r="C326" t="s">
-        <v>1333</v>
+        <v>1350</v>
       </c>
       <c r="D326" t="s">
-        <v>1334</v>
+        <v>1351</v>
       </c>
       <c r="E326" t="s">
         <v>14</v>
       </c>
       <c r="H326" t="s">
         <v>53</v>
       </c>
       <c r="I326" t="s">
-        <v>1335</v>
+        <v>1352</v>
       </c>
       <c r="J326" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B327" t="s">
-        <v>1336</v>
+        <v>1353</v>
       </c>
       <c r="C327" t="s">
-        <v>1337</v>
+        <v>1354</v>
       </c>
       <c r="D327" t="s">
-        <v>1338</v>
+        <v>1355</v>
       </c>
       <c r="E327" t="s">
         <v>14</v>
       </c>
       <c r="H327" t="s">
         <v>53</v>
       </c>
       <c r="I327" t="s">
-        <v>1339</v>
+        <v>1356</v>
       </c>
       <c r="J327" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B328" t="s">
-        <v>1340</v>
+        <v>1357</v>
       </c>
       <c r="C328" t="s">
-        <v>1341</v>
+        <v>1270</v>
       </c>
       <c r="D328" t="s">
-        <v>1342</v>
+        <v>1358</v>
       </c>
       <c r="E328" t="s">
         <v>14</v>
       </c>
       <c r="H328" t="s">
         <v>53</v>
       </c>
       <c r="I328" t="s">
-        <v>1343</v>
+        <v>1359</v>
       </c>
       <c r="J328" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B329" t="s">
-        <v>1344</v>
+        <v>1360</v>
       </c>
       <c r="C329" t="s">
-        <v>1345</v>
+        <v>1278</v>
       </c>
       <c r="D329" t="s">
-        <v>1346</v>
+        <v>1361</v>
       </c>
       <c r="E329" t="s">
         <v>14</v>
       </c>
       <c r="H329" t="s">
         <v>53</v>
       </c>
       <c r="I329" t="s">
-        <v>1347</v>
+        <v>1362</v>
       </c>
       <c r="J329" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B330" t="s">
-        <v>1348</v>
+        <v>1363</v>
       </c>
       <c r="C330" t="s">
-        <v>1261</v>
+        <v>1274</v>
       </c>
       <c r="D330" t="s">
-        <v>1349</v>
+        <v>1364</v>
       </c>
       <c r="E330" t="s">
         <v>14</v>
       </c>
       <c r="H330" t="s">
         <v>53</v>
       </c>
       <c r="I330" t="s">
-        <v>1350</v>
+        <v>1365</v>
       </c>
       <c r="J330" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B331" t="s">
-        <v>1351</v>
+        <v>1366</v>
       </c>
       <c r="C331" t="s">
-        <v>1269</v>
+        <v>1367</v>
       </c>
       <c r="D331" t="s">
-        <v>1352</v>
+        <v>1368</v>
       </c>
       <c r="E331" t="s">
         <v>14</v>
       </c>
       <c r="H331" t="s">
         <v>53</v>
       </c>
       <c r="I331" t="s">
-        <v>1353</v>
+        <v>1369</v>
       </c>
       <c r="J331" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B332" t="s">
-        <v>1354</v>
+        <v>1370</v>
       </c>
       <c r="C332" t="s">
-        <v>1265</v>
+        <v>1371</v>
       </c>
       <c r="D332" t="s">
-        <v>1355</v>
+        <v>1372</v>
       </c>
       <c r="E332" t="s">
         <v>14</v>
       </c>
       <c r="H332" t="s">
         <v>53</v>
       </c>
       <c r="I332" t="s">
-        <v>1356</v>
+        <v>1373</v>
       </c>
       <c r="J332" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B333" t="s">
-        <v>1357</v>
+        <v>1374</v>
       </c>
       <c r="C333" t="s">
-        <v>1358</v>
+        <v>1375</v>
       </c>
       <c r="D333" t="s">
-        <v>1359</v>
+        <v>1376</v>
       </c>
       <c r="E333" t="s">
         <v>14</v>
       </c>
       <c r="H333" t="s">
         <v>53</v>
       </c>
       <c r="I333" t="s">
-        <v>1360</v>
+        <v>1377</v>
       </c>
       <c r="J333" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B334" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>1362</v>
+        <v>1378</v>
       </c>
       <c r="D334" t="s">
-        <v>1363</v>
+        <v>1379</v>
       </c>
       <c r="E334" t="s">
         <v>14</v>
       </c>
       <c r="H334" t="s">
         <v>53</v>
       </c>
       <c r="I334" t="s">
-        <v>1364</v>
+        <v>1380</v>
       </c>
       <c r="J334" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B335" t="s">
-        <v>1365</v>
+        <v>1381</v>
       </c>
       <c r="C335" t="s">
-        <v>1366</v>
+        <v>1382</v>
       </c>
       <c r="D335" t="s">
-        <v>1367</v>
+        <v>1383</v>
       </c>
       <c r="E335" t="s">
         <v>14</v>
       </c>
       <c r="H335" t="s">
         <v>53</v>
       </c>
       <c r="I335" t="s">
-        <v>1368</v>
+        <v>1384</v>
       </c>
       <c r="J335" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B336" t="s">
-        <v>1369</v>
+        <v>1385</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1306</v>
       </c>
       <c r="D336" t="s">
-        <v>1370</v>
+        <v>1386</v>
       </c>
       <c r="E336" t="s">
         <v>14</v>
       </c>
       <c r="H336" t="s">
         <v>53</v>
       </c>
       <c r="I336" t="s">
-        <v>1371</v>
+        <v>1387</v>
       </c>
       <c r="J336" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B337" t="s">
-        <v>1372</v>
+        <v>1388</v>
       </c>
       <c r="C337" t="s">
-        <v>1373</v>
+        <v>1389</v>
       </c>
       <c r="D337" t="s">
-        <v>1374</v>
+        <v>1390</v>
       </c>
       <c r="E337" t="s">
         <v>14</v>
       </c>
       <c r="H337" t="s">
         <v>53</v>
       </c>
       <c r="I337" t="s">
-        <v>1375</v>
+        <v>1391</v>
       </c>
       <c r="J337" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B338" t="s">
-        <v>1376</v>
+        <v>1392</v>
       </c>
       <c r="C338" t="s">
-        <v>1297</v>
+        <v>1393</v>
       </c>
       <c r="D338" t="s">
-        <v>1377</v>
+        <v>1394</v>
       </c>
       <c r="E338" t="s">
         <v>14</v>
       </c>
       <c r="H338" t="s">
         <v>53</v>
       </c>
       <c r="I338" t="s">
-        <v>1378</v>
+        <v>1395</v>
       </c>
       <c r="J338" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B339" t="s">
-        <v>1379</v>
+        <v>1396</v>
       </c>
       <c r="C339" t="s">
-        <v>1380</v>
+        <v>1397</v>
       </c>
       <c r="D339" t="s">
-        <v>1381</v>
+        <v>1398</v>
       </c>
       <c r="E339" t="s">
         <v>14</v>
       </c>
       <c r="H339" t="s">
         <v>53</v>
       </c>
       <c r="I339" t="s">
-        <v>1382</v>
+        <v>1399</v>
       </c>
       <c r="J339" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B340" t="s">
-        <v>1383</v>
+        <v>1400</v>
       </c>
       <c r="C340" t="s">
-        <v>1384</v>
+        <v>1401</v>
       </c>
       <c r="D340" t="s">
-        <v>1385</v>
+        <v>1402</v>
       </c>
       <c r="E340" t="s">
         <v>14</v>
       </c>
       <c r="H340" t="s">
         <v>53</v>
       </c>
       <c r="I340" t="s">
-        <v>1386</v>
+        <v>1403</v>
       </c>
       <c r="J340" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B341" t="s">
-        <v>1387</v>
+        <v>1404</v>
       </c>
       <c r="C341" t="s">
-        <v>1388</v>
+        <v>1405</v>
       </c>
       <c r="D341" t="s">
-        <v>1389</v>
+        <v>1406</v>
       </c>
       <c r="E341" t="s">
         <v>14</v>
       </c>
       <c r="H341" t="s">
         <v>53</v>
       </c>
       <c r="I341" t="s">
-        <v>1390</v>
+        <v>1407</v>
       </c>
       <c r="J341" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B342" t="s">
-        <v>1391</v>
+        <v>1408</v>
       </c>
       <c r="C342" t="s">
-        <v>1392</v>
+        <v>1316</v>
       </c>
       <c r="D342" t="s">
-        <v>1393</v>
+        <v>1409</v>
       </c>
       <c r="E342" t="s">
         <v>14</v>
       </c>
       <c r="H342" t="s">
         <v>53</v>
       </c>
       <c r="I342" t="s">
-        <v>1394</v>
+        <v>1410</v>
       </c>
       <c r="J342" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B343" t="s">
-        <v>1395</v>
+        <v>1411</v>
       </c>
       <c r="C343" t="s">
-        <v>1396</v>
+        <v>1312</v>
       </c>
       <c r="D343" t="s">
-        <v>1397</v>
+        <v>1412</v>
       </c>
       <c r="E343" t="s">
         <v>14</v>
       </c>
       <c r="H343" t="s">
         <v>53</v>
       </c>
       <c r="I343" t="s">
-        <v>1398</v>
+        <v>1413</v>
       </c>
       <c r="J343" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B344" t="s">
-        <v>1399</v>
+        <v>1414</v>
       </c>
       <c r="C344" t="s">
-        <v>1307</v>
+        <v>1415</v>
       </c>
       <c r="D344" t="s">
-        <v>1400</v>
+        <v>1416</v>
       </c>
       <c r="E344" t="s">
         <v>14</v>
       </c>
       <c r="H344" t="s">
         <v>53</v>
       </c>
       <c r="I344" t="s">
-        <v>1401</v>
+        <v>1417</v>
       </c>
       <c r="J344" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B345" t="s">
-        <v>1402</v>
+        <v>1418</v>
       </c>
       <c r="C345" t="s">
-        <v>1303</v>
+        <v>1320</v>
       </c>
       <c r="D345" t="s">
-        <v>1403</v>
+        <v>1419</v>
       </c>
       <c r="E345" t="s">
         <v>14</v>
       </c>
       <c r="H345" t="s">
         <v>53</v>
       </c>
       <c r="I345" t="s">
-        <v>1404</v>
+        <v>1420</v>
       </c>
       <c r="J345" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B346" t="s">
-        <v>1405</v>
+        <v>1421</v>
       </c>
       <c r="C346" t="s">
-        <v>1406</v>
+        <v>1422</v>
       </c>
       <c r="D346" t="s">
-        <v>1407</v>
+        <v>1423</v>
       </c>
       <c r="E346" t="s">
         <v>14</v>
       </c>
       <c r="H346" t="s">
         <v>53</v>
       </c>
       <c r="I346" t="s">
-        <v>1408</v>
+        <v>1424</v>
       </c>
       <c r="J346" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B347" t="s">
-        <v>1409</v>
+        <v>1425</v>
       </c>
       <c r="C347" t="s">
-        <v>1311</v>
+        <v>1298</v>
       </c>
       <c r="D347" t="s">
-        <v>1410</v>
+        <v>1426</v>
       </c>
       <c r="E347" t="s">
         <v>14</v>
       </c>
       <c r="H347" t="s">
         <v>53</v>
       </c>
       <c r="I347" t="s">
-        <v>1411</v>
+        <v>1427</v>
       </c>
       <c r="J347" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B348" t="s">
-        <v>1412</v>
+        <v>1428</v>
       </c>
       <c r="C348" t="s">
-        <v>1413</v>
+        <v>1302</v>
       </c>
       <c r="D348" t="s">
-        <v>1414</v>
+        <v>1426</v>
       </c>
       <c r="E348" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
       <c r="H348" t="s">
         <v>53</v>
       </c>
       <c r="I348" t="s">
-        <v>1415</v>
+        <v>1429</v>
       </c>
       <c r="J348" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B349" t="s">
-        <v>1416</v>
+        <v>1430</v>
       </c>
       <c r="C349" t="s">
-        <v>1289</v>
+        <v>1431</v>
       </c>
       <c r="D349" t="s">
-        <v>1417</v>
+        <v>1432</v>
       </c>
       <c r="E349" t="s">
         <v>14</v>
       </c>
       <c r="H349" t="s">
         <v>53</v>
       </c>
       <c r="I349" t="s">
-        <v>1418</v>
+        <v>1433</v>
       </c>
       <c r="J349" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B350" t="s">
-        <v>1419</v>
+        <v>1434</v>
       </c>
       <c r="C350" t="s">
-        <v>1293</v>
+        <v>1435</v>
       </c>
       <c r="D350" t="s">
-        <v>1417</v>
+        <v>1436</v>
       </c>
       <c r="E350" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="H350" t="s">
         <v>53</v>
       </c>
       <c r="I350" t="s">
-        <v>1420</v>
+        <v>1437</v>
       </c>
       <c r="J350" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B351" t="s">
-        <v>1421</v>
+        <v>1438</v>
       </c>
       <c r="C351" t="s">
-        <v>1422</v>
+        <v>1439</v>
       </c>
       <c r="D351" t="s">
-        <v>1423</v>
+        <v>1440</v>
       </c>
       <c r="E351" t="s">
         <v>14</v>
       </c>
       <c r="H351" t="s">
         <v>53</v>
       </c>
       <c r="I351" t="s">
-        <v>1424</v>
+        <v>1441</v>
       </c>
       <c r="J351" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B352" t="s">
-        <v>1425</v>
+        <v>1442</v>
       </c>
       <c r="C352" t="s">
-        <v>1426</v>
+        <v>1306</v>
       </c>
       <c r="D352" t="s">
-        <v>1427</v>
+        <v>1443</v>
       </c>
       <c r="E352" t="s">
         <v>14</v>
       </c>
       <c r="H352" t="s">
         <v>53</v>
       </c>
       <c r="I352" t="s">
-        <v>1428</v>
+        <v>1444</v>
       </c>
       <c r="J352" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B353" t="s">
-        <v>1429</v>
+        <v>1445</v>
       </c>
       <c r="C353" t="s">
-        <v>1430</v>
+        <v>1327</v>
       </c>
       <c r="D353" t="s">
-        <v>1431</v>
+        <v>1446</v>
       </c>
       <c r="E353" t="s">
         <v>14</v>
       </c>
       <c r="H353" t="s">
         <v>53</v>
       </c>
       <c r="I353" t="s">
-        <v>1432</v>
+        <v>1447</v>
       </c>
       <c r="J353" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B354" t="s">
-        <v>1433</v>
-[...2 lines deleted...]
-        <v>1297</v>
+        <v>1448</v>
       </c>
       <c r="D354" t="s">
-        <v>1434</v>
+        <v>1449</v>
       </c>
       <c r="E354" t="s">
         <v>14</v>
       </c>
       <c r="H354" t="s">
         <v>53</v>
       </c>
       <c r="I354" t="s">
-        <v>1435</v>
+        <v>1450</v>
       </c>
       <c r="J354" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B355" t="s">
-        <v>1436</v>
-[...2 lines deleted...]
-        <v>1318</v>
+        <v>1451</v>
       </c>
       <c r="D355" t="s">
-        <v>1437</v>
+        <v>1452</v>
       </c>
       <c r="E355" t="s">
         <v>14</v>
       </c>
       <c r="H355" t="s">
         <v>53</v>
       </c>
       <c r="I355" t="s">
-        <v>1438</v>
+        <v>1453</v>
       </c>
       <c r="J355" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B356" t="s">
-        <v>1439</v>
+        <v>1454</v>
       </c>
       <c r="D356" t="s">
-        <v>1440</v>
+        <v>1455</v>
       </c>
       <c r="E356" t="s">
         <v>14</v>
       </c>
       <c r="H356" t="s">
         <v>53</v>
       </c>
       <c r="I356" t="s">
-        <v>1441</v>
+        <v>1456</v>
       </c>
       <c r="J356" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B357" t="s">
-        <v>1442</v>
+        <v>1457</v>
       </c>
       <c r="D357" t="s">
-        <v>1443</v>
+        <v>1455</v>
       </c>
       <c r="E357" t="s">
         <v>14</v>
       </c>
       <c r="H357" t="s">
         <v>53</v>
       </c>
       <c r="I357" t="s">
-        <v>1444</v>
+        <v>1458</v>
       </c>
       <c r="J357" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B358" t="s">
-        <v>1445</v>
+        <v>1459</v>
       </c>
       <c r="D358" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1460</v>
       </c>
       <c r="H358" t="s">
         <v>53</v>
       </c>
-      <c r="I358" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J358" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B359" t="s">
-        <v>1448</v>
+        <v>1459</v>
       </c>
       <c r="D359" t="s">
-        <v>1446</v>
+        <v>1461</v>
       </c>
       <c r="E359" t="s">
         <v>14</v>
       </c>
       <c r="H359" t="s">
         <v>53</v>
       </c>
-      <c r="I359" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J359" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B360" t="s">
-        <v>1450</v>
+        <v>1462</v>
       </c>
       <c r="D360" t="s">
-        <v>1451</v>
+        <v>1461</v>
+      </c>
+      <c r="E360" t="s">
+        <v>14</v>
       </c>
       <c r="H360" t="s">
         <v>53</v>
       </c>
       <c r="J360" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B361" t="s">
-        <v>1450</v>
+        <v>1463</v>
       </c>
       <c r="D361" t="s">
-        <v>1452</v>
+        <v>1464</v>
       </c>
       <c r="E361" t="s">
         <v>14</v>
       </c>
       <c r="H361" t="s">
         <v>53</v>
       </c>
+      <c r="I361" t="s">
+        <v>1465</v>
+      </c>
       <c r="J361" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B362" t="s">
-        <v>1453</v>
+        <v>1466</v>
       </c>
       <c r="D362" t="s">
-        <v>1452</v>
+        <v>1464</v>
       </c>
       <c r="E362" t="s">
         <v>14</v>
       </c>
       <c r="H362" t="s">
         <v>53</v>
       </c>
+      <c r="I362" t="s">
+        <v>1467</v>
+      </c>
       <c r="J362" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B363" t="s">
-        <v>1454</v>
+        <v>1468</v>
       </c>
       <c r="D363" t="s">
-        <v>1455</v>
+        <v>1464</v>
       </c>
       <c r="E363" t="s">
         <v>14</v>
       </c>
       <c r="H363" t="s">
         <v>53</v>
       </c>
       <c r="I363" t="s">
-        <v>1456</v>
+        <v>1469</v>
       </c>
       <c r="J363" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B364" t="s">
-        <v>1457</v>
+        <v>1470</v>
       </c>
       <c r="D364" t="s">
-        <v>1455</v>
+        <v>1464</v>
       </c>
       <c r="E364" t="s">
         <v>14</v>
       </c>
       <c r="H364" t="s">
         <v>53</v>
       </c>
       <c r="I364" t="s">
-        <v>1458</v>
+        <v>1471</v>
       </c>
       <c r="J364" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B365" t="s">
-        <v>1459</v>
+        <v>1472</v>
       </c>
       <c r="D365" t="s">
-        <v>1455</v>
+        <v>1464</v>
       </c>
       <c r="E365" t="s">
         <v>14</v>
       </c>
       <c r="H365" t="s">
         <v>53</v>
       </c>
       <c r="I365" t="s">
-        <v>1460</v>
+        <v>1473</v>
       </c>
       <c r="J365" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B366" t="s">
-        <v>1461</v>
+        <v>1474</v>
       </c>
       <c r="D366" t="s">
-        <v>1455</v>
+        <v>1464</v>
       </c>
       <c r="E366" t="s">
         <v>14</v>
       </c>
       <c r="H366" t="s">
         <v>53</v>
       </c>
       <c r="I366" t="s">
-        <v>1462</v>
+        <v>1475</v>
       </c>
       <c r="J366" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B367" t="s">
-        <v>1463</v>
+        <v>1476</v>
       </c>
       <c r="D367" t="s">
-        <v>1455</v>
+        <v>1477</v>
       </c>
       <c r="E367" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
       <c r="H367" t="s">
         <v>53</v>
       </c>
       <c r="I367" t="s">
-        <v>1464</v>
+        <v>1478</v>
       </c>
       <c r="J367" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B368" t="s">
-        <v>1465</v>
+        <v>1479</v>
       </c>
       <c r="D368" t="s">
-        <v>1455</v>
+        <v>1480</v>
       </c>
       <c r="E368" t="s">
         <v>14</v>
       </c>
       <c r="H368" t="s">
         <v>53</v>
       </c>
       <c r="I368" t="s">
-        <v>1466</v>
+        <v>1481</v>
       </c>
       <c r="J368" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B369" t="s">
-        <v>1467</v>
+        <v>1482</v>
       </c>
       <c r="D369" t="s">
-        <v>1468</v>
+        <v>1480</v>
       </c>
       <c r="E369" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="H369" t="s">
         <v>53</v>
       </c>
-      <c r="I369" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J369" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B370" t="s">
-        <v>1470</v>
+        <v>1483</v>
       </c>
       <c r="D370" t="s">
-        <v>1471</v>
+        <v>1480</v>
       </c>
       <c r="E370" t="s">
         <v>14</v>
       </c>
       <c r="H370" t="s">
         <v>53</v>
       </c>
-      <c r="I370" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J370" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B371" t="s">
-        <v>1473</v>
+        <v>1484</v>
       </c>
       <c r="D371" t="s">
-        <v>1471</v>
+        <v>1485</v>
       </c>
       <c r="E371" t="s">
         <v>14</v>
       </c>
       <c r="H371" t="s">
         <v>53</v>
       </c>
+      <c r="I371" t="s">
+        <v>1486</v>
+      </c>
       <c r="J371" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B372" t="s">
-        <v>1474</v>
+        <v>1487</v>
       </c>
       <c r="D372" t="s">
-        <v>1471</v>
+        <v>1485</v>
       </c>
       <c r="E372" t="s">
         <v>14</v>
       </c>
       <c r="H372" t="s">
         <v>53</v>
       </c>
+      <c r="I372" t="s">
+        <v>1488</v>
+      </c>
       <c r="J372" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B373" t="s">
-        <v>1475</v>
+        <v>1489</v>
       </c>
       <c r="D373" t="s">
-        <v>1476</v>
+        <v>1485</v>
       </c>
       <c r="E373" t="s">
         <v>14</v>
       </c>
       <c r="H373" t="s">
         <v>53</v>
       </c>
       <c r="I373" t="s">
-        <v>1477</v>
+        <v>1490</v>
       </c>
       <c r="J373" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B374" t="s">
-        <v>1478</v>
+        <v>1491</v>
       </c>
       <c r="D374" t="s">
-        <v>1476</v>
+        <v>1485</v>
       </c>
       <c r="E374" t="s">
         <v>14</v>
       </c>
       <c r="H374" t="s">
         <v>53</v>
       </c>
       <c r="I374" t="s">
-        <v>1479</v>
+        <v>1492</v>
       </c>
       <c r="J374" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B375" t="s">
-        <v>1480</v>
+        <v>1493</v>
       </c>
       <c r="D375" t="s">
-        <v>1476</v>
+        <v>1485</v>
       </c>
       <c r="E375" t="s">
         <v>14</v>
       </c>
       <c r="H375" t="s">
         <v>53</v>
       </c>
       <c r="I375" t="s">
-        <v>1481</v>
+        <v>1494</v>
       </c>
       <c r="J375" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B376" t="s">
-        <v>1482</v>
+        <v>1495</v>
       </c>
       <c r="D376" t="s">
-        <v>1476</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1485</v>
       </c>
       <c r="H376" t="s">
         <v>53</v>
       </c>
       <c r="I376" t="s">
-        <v>1483</v>
+        <v>1496</v>
       </c>
       <c r="J376" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B377" t="s">
-        <v>1484</v>
+        <v>1497</v>
       </c>
       <c r="D377" t="s">
-        <v>1476</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1485</v>
       </c>
       <c r="H377" t="s">
         <v>53</v>
       </c>
       <c r="I377" t="s">
-        <v>1485</v>
+        <v>1496</v>
       </c>
       <c r="J377" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B378" t="s">
-        <v>1486</v>
+        <v>1498</v>
       </c>
       <c r="D378" t="s">
-        <v>1476</v>
+        <v>1485</v>
+      </c>
+      <c r="E378" t="s">
+        <v>14</v>
       </c>
       <c r="H378" t="s">
         <v>53</v>
       </c>
       <c r="I378" t="s">
-        <v>1487</v>
+        <v>1496</v>
       </c>
       <c r="J378" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B379" t="s">
-        <v>1488</v>
+        <v>1499</v>
       </c>
       <c r="D379" t="s">
-        <v>1476</v>
+        <v>1500</v>
+      </c>
+      <c r="E379" t="s">
+        <v>14</v>
       </c>
       <c r="H379" t="s">
         <v>53</v>
       </c>
       <c r="I379" t="s">
-        <v>1487</v>
+        <v>1501</v>
       </c>
       <c r="J379" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B380" t="s">
-        <v>1489</v>
+        <v>1502</v>
       </c>
       <c r="D380" t="s">
-        <v>1476</v>
+        <v>1500</v>
       </c>
       <c r="E380" t="s">
         <v>14</v>
       </c>
       <c r="H380" t="s">
         <v>53</v>
       </c>
       <c r="I380" t="s">
-        <v>1487</v>
+        <v>1503</v>
       </c>
       <c r="J380" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B381" t="s">
-        <v>1490</v>
+        <v>1504</v>
       </c>
       <c r="D381" t="s">
-        <v>1491</v>
+        <v>1500</v>
       </c>
       <c r="E381" t="s">
         <v>14</v>
       </c>
       <c r="H381" t="s">
         <v>53</v>
       </c>
       <c r="I381" t="s">
-        <v>1492</v>
+        <v>1505</v>
       </c>
       <c r="J381" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B382" t="s">
-        <v>1493</v>
+        <v>1506</v>
       </c>
       <c r="D382" t="s">
-        <v>1491</v>
+        <v>1500</v>
       </c>
       <c r="E382" t="s">
         <v>14</v>
       </c>
       <c r="H382" t="s">
         <v>53</v>
       </c>
       <c r="I382" t="s">
-        <v>1494</v>
+        <v>1507</v>
       </c>
       <c r="J382" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B383" t="s">
-        <v>1495</v>
+        <v>1508</v>
       </c>
       <c r="D383" t="s">
-        <v>1491</v>
+        <v>1500</v>
       </c>
       <c r="E383" t="s">
         <v>14</v>
       </c>
       <c r="H383" t="s">
         <v>53</v>
       </c>
       <c r="I383" t="s">
-        <v>1496</v>
+        <v>1509</v>
       </c>
       <c r="J383" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B384" t="s">
-        <v>1497</v>
+        <v>1510</v>
       </c>
       <c r="D384" t="s">
-        <v>1491</v>
+        <v>1500</v>
       </c>
       <c r="E384" t="s">
         <v>14</v>
       </c>
       <c r="H384" t="s">
         <v>53</v>
       </c>
       <c r="I384" t="s">
-        <v>1498</v>
+        <v>1511</v>
       </c>
       <c r="J384" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B385" t="s">
-        <v>1499</v>
+        <v>1512</v>
       </c>
       <c r="D385" t="s">
-        <v>1491</v>
+        <v>1513</v>
       </c>
       <c r="E385" t="s">
         <v>14</v>
       </c>
       <c r="H385" t="s">
         <v>53</v>
       </c>
       <c r="I385" t="s">
-        <v>1500</v>
+        <v>1514</v>
       </c>
       <c r="J385" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B386" t="s">
-        <v>1501</v>
+        <v>1515</v>
       </c>
       <c r="D386" t="s">
-        <v>1491</v>
+        <v>1516</v>
       </c>
       <c r="E386" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="H386" t="s">
         <v>53</v>
       </c>
       <c r="I386" t="s">
-        <v>1502</v>
+        <v>1517</v>
       </c>
       <c r="J386" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B387" t="s">
-        <v>1503</v>
+        <v>1518</v>
       </c>
       <c r="D387" t="s">
-        <v>1504</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1519</v>
       </c>
       <c r="H387" t="s">
         <v>53</v>
       </c>
       <c r="I387" t="s">
-        <v>1505</v>
+        <v>1520</v>
       </c>
       <c r="J387" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B388" t="s">
-        <v>1506</v>
+        <v>1521</v>
       </c>
       <c r="D388" t="s">
-        <v>1507</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>1519</v>
       </c>
       <c r="H388" t="s">
         <v>53</v>
       </c>
       <c r="I388" t="s">
-        <v>1508</v>
+        <v>1522</v>
       </c>
       <c r="J388" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B389" t="s">
-        <v>1509</v>
+        <v>1523</v>
       </c>
       <c r="D389" t="s">
-        <v>1510</v>
+        <v>1519</v>
       </c>
       <c r="H389" t="s">
         <v>53</v>
       </c>
       <c r="I389" t="s">
-        <v>1511</v>
+        <v>1524</v>
       </c>
       <c r="J389" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B390" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="D390" t="s">
-        <v>1510</v>
+        <v>1525</v>
+      </c>
+      <c r="E390" t="s">
+        <v>23</v>
       </c>
       <c r="H390" t="s">
         <v>53</v>
       </c>
       <c r="I390" t="s">
-        <v>1513</v>
+        <v>1526</v>
       </c>
       <c r="J390" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B391" t="s">
-        <v>1514</v>
+        <v>1521</v>
       </c>
       <c r="D391" t="s">
-        <v>1510</v>
+        <v>1525</v>
+      </c>
+      <c r="E391" t="s">
+        <v>14</v>
       </c>
       <c r="H391" t="s">
         <v>53</v>
       </c>
       <c r="I391" t="s">
-        <v>1515</v>
+        <v>1527</v>
       </c>
       <c r="J391" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B392" t="s">
-        <v>1509</v>
+        <v>1523</v>
       </c>
       <c r="D392" t="s">
-        <v>1516</v>
+        <v>1525</v>
       </c>
       <c r="E392" t="s">
-        <v>23</v>
+        <v>391</v>
       </c>
       <c r="H392" t="s">
         <v>53</v>
       </c>
       <c r="I392" t="s">
-        <v>1517</v>
+        <v>1524</v>
       </c>
       <c r="J392" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B393" t="s">
-        <v>1512</v>
+        <v>1528</v>
       </c>
       <c r="D393" t="s">
-        <v>1516</v>
+        <v>1529</v>
       </c>
       <c r="E393" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
       <c r="H393" t="s">
         <v>53</v>
       </c>
       <c r="I393" t="s">
-        <v>1518</v>
+        <v>1530</v>
       </c>
       <c r="J393" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B394" t="s">
-        <v>1514</v>
+        <v>1531</v>
       </c>
       <c r="D394" t="s">
-        <v>1516</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>1532</v>
       </c>
       <c r="H394" t="s">
         <v>53</v>
       </c>
       <c r="I394" t="s">
-        <v>1515</v>
+        <v>1533</v>
       </c>
       <c r="J394" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B395" t="s">
-        <v>1519</v>
+        <v>1534</v>
       </c>
       <c r="D395" t="s">
-        <v>1520</v>
-[...2 lines deleted...]
-        <v>225</v>
+        <v>1532</v>
       </c>
       <c r="H395" t="s">
         <v>53</v>
       </c>
       <c r="I395" t="s">
-        <v>1521</v>
+        <v>1535</v>
       </c>
       <c r="J395" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B396" t="s">
-        <v>1522</v>
+        <v>1536</v>
       </c>
       <c r="D396" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="H396" t="s">
         <v>53</v>
       </c>
       <c r="I396" t="s">
-        <v>1524</v>
+        <v>1537</v>
       </c>
       <c r="J396" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B397" t="s">
-        <v>1525</v>
+        <v>1538</v>
       </c>
       <c r="D397" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="H397" t="s">
         <v>53</v>
       </c>
       <c r="I397" t="s">
-        <v>1526</v>
+        <v>1539</v>
       </c>
       <c r="J397" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B398" t="s">
-        <v>1527</v>
+        <v>1540</v>
       </c>
       <c r="D398" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="H398" t="s">
         <v>53</v>
       </c>
-      <c r="I398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J398" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B399" t="s">
-        <v>1529</v>
+        <v>1540</v>
       </c>
       <c r="D399" t="s">
-        <v>1523</v>
+        <v>1532</v>
+      </c>
+      <c r="E399" t="s">
+        <v>14</v>
       </c>
       <c r="H399" t="s">
         <v>53</v>
       </c>
       <c r="I399" t="s">
-        <v>1530</v>
+        <v>1541</v>
       </c>
       <c r="J399" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B400" t="s">
-        <v>1531</v>
+        <v>1538</v>
       </c>
       <c r="D400" t="s">
-        <v>1523</v>
+        <v>1532</v>
+      </c>
+      <c r="E400" t="s">
+        <v>14</v>
       </c>
       <c r="H400" t="s">
         <v>53</v>
       </c>
+      <c r="I400" t="s">
+        <v>1539</v>
+      </c>
       <c r="J400" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B401" t="s">
-        <v>1531</v>
+        <v>1536</v>
       </c>
       <c r="D401" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="E401" t="s">
         <v>14</v>
       </c>
       <c r="H401" t="s">
         <v>53</v>
       </c>
       <c r="I401" t="s">
-        <v>1532</v>
+        <v>1542</v>
       </c>
       <c r="J401" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B402" t="s">
-        <v>1529</v>
+        <v>1534</v>
       </c>
       <c r="D402" t="s">
-        <v>1523</v>
+        <v>1532</v>
       </c>
       <c r="E402" t="s">
         <v>14</v>
       </c>
       <c r="H402" t="s">
         <v>53</v>
       </c>
       <c r="I402" t="s">
-        <v>1530</v>
+        <v>1543</v>
       </c>
       <c r="J402" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B403" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="D403" t="s">
-        <v>1523</v>
+        <v>1544</v>
       </c>
       <c r="E403" t="s">
         <v>14</v>
       </c>
       <c r="H403" t="s">
         <v>53</v>
       </c>
       <c r="I403" t="s">
-        <v>1533</v>
+        <v>1545</v>
       </c>
       <c r="J403" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B404" t="s">
-        <v>1525</v>
+        <v>1546</v>
       </c>
       <c r="D404" t="s">
-        <v>1523</v>
+        <v>1547</v>
       </c>
       <c r="E404" t="s">
         <v>14</v>
       </c>
       <c r="H404" t="s">
         <v>53</v>
       </c>
       <c r="I404" t="s">
-        <v>1534</v>
+        <v>1548</v>
       </c>
       <c r="J404" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B405" t="s">
-        <v>1522</v>
+        <v>1549</v>
       </c>
       <c r="D405" t="s">
-        <v>1535</v>
+        <v>1547</v>
       </c>
       <c r="E405" t="s">
         <v>14</v>
       </c>
       <c r="H405" t="s">
         <v>53</v>
       </c>
       <c r="I405" t="s">
-        <v>1536</v>
+        <v>1550</v>
       </c>
       <c r="J405" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B406" t="s">
-        <v>1537</v>
+        <v>1551</v>
       </c>
       <c r="D406" t="s">
-        <v>1538</v>
+        <v>1552</v>
       </c>
       <c r="E406" t="s">
         <v>14</v>
       </c>
       <c r="H406" t="s">
         <v>53</v>
       </c>
       <c r="I406" t="s">
-        <v>1539</v>
+        <v>1553</v>
       </c>
       <c r="J406" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B407" t="s">
-        <v>1540</v>
+        <v>1554</v>
       </c>
       <c r="D407" t="s">
-        <v>1538</v>
+        <v>1555</v>
       </c>
       <c r="E407" t="s">
         <v>14</v>
       </c>
       <c r="H407" t="s">
         <v>53</v>
       </c>
       <c r="I407" t="s">
-        <v>1541</v>
+        <v>1556</v>
       </c>
       <c r="J407" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B408" t="s">
-        <v>1542</v>
+        <v>1557</v>
       </c>
       <c r="D408" t="s">
-        <v>1543</v>
+        <v>1558</v>
       </c>
       <c r="E408" t="s">
         <v>14</v>
       </c>
       <c r="H408" t="s">
         <v>53</v>
       </c>
       <c r="I408" t="s">
-        <v>1544</v>
+        <v>1559</v>
       </c>
       <c r="J408" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B409" t="s">
-        <v>1545</v>
+        <v>1560</v>
       </c>
       <c r="D409" t="s">
-        <v>1546</v>
+        <v>1561</v>
       </c>
       <c r="E409" t="s">
         <v>14</v>
       </c>
       <c r="H409" t="s">
         <v>53</v>
       </c>
       <c r="I409" t="s">
-        <v>1547</v>
+        <v>1562</v>
       </c>
       <c r="J409" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B410" t="s">
-        <v>1548</v>
+        <v>1563</v>
       </c>
       <c r="D410" t="s">
-        <v>1549</v>
+        <v>1564</v>
       </c>
       <c r="E410" t="s">
         <v>14</v>
       </c>
       <c r="H410" t="s">
         <v>53</v>
       </c>
       <c r="I410" t="s">
-        <v>1550</v>
+        <v>1565</v>
       </c>
       <c r="J410" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B411" t="s">
-        <v>1551</v>
+        <v>1566</v>
       </c>
       <c r="D411" t="s">
-        <v>1552</v>
+        <v>1567</v>
       </c>
       <c r="E411" t="s">
         <v>14</v>
       </c>
       <c r="H411" t="s">
         <v>53</v>
       </c>
       <c r="I411" t="s">
-        <v>1553</v>
+        <v>1568</v>
       </c>
       <c r="J411" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B412" t="s">
-        <v>1554</v>
+        <v>1569</v>
       </c>
       <c r="D412" t="s">
-        <v>1555</v>
+        <v>1570</v>
       </c>
       <c r="E412" t="s">
         <v>14</v>
       </c>
       <c r="H412" t="s">
         <v>53</v>
       </c>
       <c r="I412" t="s">
-        <v>1556</v>
+        <v>1571</v>
       </c>
       <c r="J412" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B413" t="s">
-        <v>1557</v>
+        <v>1572</v>
       </c>
       <c r="D413" t="s">
-        <v>1558</v>
+        <v>1573</v>
       </c>
       <c r="E413" t="s">
         <v>14</v>
       </c>
       <c r="H413" t="s">
         <v>53</v>
       </c>
       <c r="I413" t="s">
-        <v>1559</v>
+        <v>1574</v>
       </c>
       <c r="J413" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B414" t="s">
-        <v>1560</v>
+        <v>1575</v>
       </c>
       <c r="D414" t="s">
-        <v>1561</v>
+        <v>1576</v>
       </c>
       <c r="E414" t="s">
         <v>14</v>
       </c>
       <c r="H414" t="s">
         <v>53</v>
       </c>
       <c r="I414" t="s">
-        <v>1562</v>
+        <v>1577</v>
       </c>
       <c r="J414" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B415" t="s">
-        <v>1563</v>
+        <v>1578</v>
       </c>
       <c r="D415" t="s">
-        <v>1564</v>
+        <v>1579</v>
       </c>
       <c r="E415" t="s">
         <v>14</v>
       </c>
       <c r="H415" t="s">
         <v>53</v>
       </c>
       <c r="I415" t="s">
-        <v>1565</v>
+        <v>1580</v>
       </c>
       <c r="J415" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B416" t="s">
-        <v>1566</v>
+        <v>1581</v>
       </c>
       <c r="D416" t="s">
-        <v>1567</v>
+        <v>1579</v>
       </c>
       <c r="E416" t="s">
         <v>14</v>
       </c>
       <c r="H416" t="s">
         <v>53</v>
       </c>
       <c r="I416" t="s">
-        <v>1568</v>
+        <v>1582</v>
       </c>
       <c r="J416" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B417" t="s">
-        <v>1569</v>
+        <v>1583</v>
       </c>
       <c r="D417" t="s">
-        <v>1570</v>
+        <v>1584</v>
       </c>
       <c r="E417" t="s">
         <v>14</v>
       </c>
       <c r="H417" t="s">
         <v>53</v>
       </c>
       <c r="I417" t="s">
-        <v>1571</v>
+        <v>1585</v>
       </c>
       <c r="J417" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B418" t="s">
-        <v>1572</v>
+        <v>1586</v>
       </c>
       <c r="D418" t="s">
-        <v>1570</v>
+        <v>1584</v>
       </c>
       <c r="E418" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H418" t="s">
         <v>53</v>
       </c>
       <c r="I418" t="s">
-        <v>1573</v>
+        <v>1587</v>
       </c>
       <c r="J418" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B419" t="s">
-        <v>1574</v>
+        <v>1588</v>
       </c>
       <c r="D419" t="s">
-        <v>1575</v>
+        <v>1589</v>
       </c>
       <c r="E419" t="s">
-        <v>14</v>
+        <v>218</v>
       </c>
       <c r="H419" t="s">
         <v>53</v>
       </c>
       <c r="I419" t="s">
-        <v>1576</v>
+        <v>1590</v>
       </c>
       <c r="J419" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B420" t="s">
-        <v>1577</v>
+        <v>1591</v>
       </c>
       <c r="D420" t="s">
-        <v>1575</v>
+        <v>1592</v>
       </c>
       <c r="E420" t="s">
-        <v>23</v>
+        <v>218</v>
       </c>
       <c r="H420" t="s">
         <v>53</v>
       </c>
       <c r="I420" t="s">
-        <v>1578</v>
+        <v>1593</v>
       </c>
       <c r="J420" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B421" t="s">
-        <v>1579</v>
+        <v>1594</v>
       </c>
       <c r="D421" t="s">
-        <v>1580</v>
+        <v>1595</v>
       </c>
       <c r="E421" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="H421" t="s">
         <v>53</v>
       </c>
       <c r="I421" t="s">
-        <v>1581</v>
+        <v>1596</v>
       </c>
       <c r="J421" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B422" t="s">
-        <v>1582</v>
+        <v>1597</v>
       </c>
       <c r="D422" t="s">
-        <v>1583</v>
+        <v>1595</v>
       </c>
       <c r="E422" t="s">
-        <v>225</v>
+        <v>14</v>
       </c>
       <c r="H422" t="s">
         <v>53</v>
       </c>
       <c r="I422" t="s">
-        <v>1584</v>
+        <v>1598</v>
       </c>
       <c r="J422" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B423" t="s">
-        <v>1585</v>
+        <v>1599</v>
       </c>
       <c r="D423" t="s">
-        <v>1586</v>
+        <v>1595</v>
       </c>
       <c r="E423" t="s">
         <v>14</v>
       </c>
       <c r="H423" t="s">
         <v>53</v>
       </c>
       <c r="I423" t="s">
-        <v>1587</v>
+        <v>1600</v>
       </c>
       <c r="J423" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B424" t="s">
-        <v>1588</v>
+        <v>1601</v>
       </c>
       <c r="D424" t="s">
-        <v>1586</v>
+        <v>1602</v>
       </c>
       <c r="E424" t="s">
         <v>14</v>
       </c>
       <c r="H424" t="s">
         <v>53</v>
       </c>
       <c r="I424" t="s">
-        <v>1589</v>
+        <v>1603</v>
       </c>
       <c r="J424" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B425" t="s">
-        <v>1590</v>
+        <v>1604</v>
       </c>
       <c r="D425" t="s">
-        <v>1586</v>
+        <v>1605</v>
       </c>
       <c r="E425" t="s">
         <v>14</v>
       </c>
       <c r="H425" t="s">
         <v>53</v>
       </c>
-      <c r="I425" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J425" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B426" t="s">
-        <v>1592</v>
+        <v>1606</v>
       </c>
       <c r="D426" t="s">
-        <v>1593</v>
+        <v>1607</v>
       </c>
       <c r="E426" t="s">
         <v>14</v>
       </c>
       <c r="H426" t="s">
         <v>53</v>
       </c>
       <c r="I426" t="s">
-        <v>1594</v>
+        <v>1608</v>
       </c>
       <c r="J426" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B427" t="s">
-        <v>1595</v>
+        <v>1609</v>
       </c>
       <c r="D427" t="s">
-        <v>1596</v>
+        <v>1607</v>
       </c>
       <c r="E427" t="s">
         <v>14</v>
       </c>
       <c r="H427" t="s">
         <v>53</v>
       </c>
+      <c r="I427" t="s">
+        <v>1610</v>
+      </c>
       <c r="J427" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B428" t="s">
-        <v>1597</v>
+        <v>1611</v>
       </c>
       <c r="D428" t="s">
-        <v>1598</v>
+        <v>1612</v>
       </c>
       <c r="E428" t="s">
         <v>14</v>
       </c>
       <c r="H428" t="s">
         <v>53</v>
       </c>
       <c r="I428" t="s">
-        <v>1599</v>
+        <v>1613</v>
       </c>
       <c r="J428" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B429" t="s">
-        <v>1600</v>
+        <v>1614</v>
       </c>
       <c r="D429" t="s">
-        <v>1598</v>
+        <v>1615</v>
       </c>
       <c r="E429" t="s">
         <v>14</v>
       </c>
       <c r="H429" t="s">
         <v>53</v>
       </c>
-      <c r="I429" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J429" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B430" t="s">
-        <v>1602</v>
+        <v>1616</v>
       </c>
       <c r="D430" t="s">
-        <v>1603</v>
+        <v>1617</v>
       </c>
       <c r="E430" t="s">
         <v>14</v>
       </c>
       <c r="H430" t="s">
         <v>53</v>
       </c>
       <c r="I430" t="s">
-        <v>1604</v>
+        <v>1618</v>
       </c>
       <c r="J430" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B431" t="s">
-        <v>1605</v>
+        <v>1619</v>
       </c>
       <c r="D431" t="s">
-        <v>1606</v>
+        <v>1620</v>
       </c>
       <c r="E431" t="s">
         <v>14</v>
       </c>
       <c r="H431" t="s">
         <v>53</v>
       </c>
+      <c r="I431" t="s">
+        <v>1621</v>
+      </c>
       <c r="J431" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B432" t="s">
-        <v>1607</v>
+        <v>1622</v>
       </c>
       <c r="D432" t="s">
-        <v>1608</v>
+        <v>1623</v>
       </c>
       <c r="E432" t="s">
         <v>14</v>
       </c>
       <c r="H432" t="s">
         <v>53</v>
       </c>
       <c r="I432" t="s">
-        <v>1609</v>
+        <v>1624</v>
       </c>
       <c r="J432" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B433" t="s">
-        <v>1610</v>
+        <v>1625</v>
       </c>
       <c r="D433" t="s">
-        <v>1611</v>
+        <v>1626</v>
       </c>
       <c r="E433" t="s">
         <v>14</v>
       </c>
       <c r="H433" t="s">
         <v>53</v>
       </c>
       <c r="I433" t="s">
-        <v>1612</v>
+        <v>1627</v>
       </c>
       <c r="J433" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B434" t="s">
-        <v>1613</v>
+        <v>1628</v>
       </c>
       <c r="D434" t="s">
-        <v>1614</v>
+        <v>1629</v>
       </c>
       <c r="E434" t="s">
         <v>14</v>
       </c>
       <c r="H434" t="s">
         <v>53</v>
       </c>
       <c r="I434" t="s">
-        <v>1615</v>
+        <v>1630</v>
       </c>
       <c r="J434" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B435" t="s">
-        <v>1616</v>
+        <v>1631</v>
       </c>
       <c r="D435" t="s">
-        <v>1617</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1629</v>
       </c>
       <c r="H435" t="s">
         <v>53</v>
       </c>
-      <c r="I435" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J435" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B436" t="s">
-        <v>1619</v>
+        <v>1632</v>
       </c>
       <c r="D436" t="s">
-        <v>1620</v>
+        <v>1633</v>
       </c>
       <c r="E436" t="s">
         <v>14</v>
       </c>
       <c r="H436" t="s">
         <v>53</v>
       </c>
       <c r="I436" t="s">
-        <v>1621</v>
+        <v>1634</v>
       </c>
       <c r="J436" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B437" t="s">
-        <v>1622</v>
+        <v>1635</v>
       </c>
       <c r="D437" t="s">
-        <v>1620</v>
+        <v>1636</v>
+      </c>
+      <c r="E437" t="s">
+        <v>14</v>
       </c>
       <c r="H437" t="s">
         <v>53</v>
       </c>
+      <c r="I437" t="s">
+        <v>1637</v>
+      </c>
       <c r="J437" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B438" t="s">
-        <v>1623</v>
+        <v>1638</v>
       </c>
       <c r="D438" t="s">
-        <v>1624</v>
+        <v>1547</v>
       </c>
       <c r="E438" t="s">
         <v>14</v>
       </c>
       <c r="H438" t="s">
         <v>53</v>
       </c>
       <c r="I438" t="s">
-        <v>1625</v>
+        <v>1639</v>
       </c>
       <c r="J438" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B439" t="s">
-        <v>1626</v>
+        <v>1640</v>
       </c>
       <c r="D439" t="s">
-        <v>1627</v>
+        <v>1641</v>
       </c>
       <c r="E439" t="s">
         <v>14</v>
       </c>
       <c r="H439" t="s">
         <v>53</v>
       </c>
       <c r="I439" t="s">
-        <v>1628</v>
+        <v>1642</v>
       </c>
       <c r="J439" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B440" t="s">
-        <v>1629</v>
+        <v>1643</v>
       </c>
       <c r="D440" t="s">
-        <v>1538</v>
+        <v>1641</v>
       </c>
       <c r="E440" t="s">
         <v>14</v>
       </c>
       <c r="H440" t="s">
         <v>53</v>
       </c>
       <c r="I440" t="s">
-        <v>1630</v>
+        <v>1644</v>
       </c>
       <c r="J440" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B441" t="s">
-        <v>1631</v>
+        <v>1645</v>
       </c>
       <c r="D441" t="s">
-        <v>1632</v>
+        <v>1646</v>
       </c>
       <c r="E441" t="s">
         <v>14</v>
       </c>
       <c r="H441" t="s">
         <v>53</v>
       </c>
       <c r="I441" t="s">
-        <v>1633</v>
+        <v>1647</v>
       </c>
       <c r="J441" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B442" t="s">
-        <v>1634</v>
+        <v>1648</v>
       </c>
       <c r="D442" t="s">
-        <v>1632</v>
+        <v>1649</v>
       </c>
       <c r="E442" t="s">
         <v>14</v>
       </c>
       <c r="H442" t="s">
         <v>53</v>
       </c>
       <c r="I442" t="s">
-        <v>1635</v>
+        <v>1650</v>
       </c>
       <c r="J442" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B443" t="s">
-        <v>1636</v>
+        <v>1651</v>
       </c>
       <c r="D443" t="s">
-        <v>1637</v>
+        <v>1652</v>
       </c>
       <c r="E443" t="s">
         <v>14</v>
       </c>
       <c r="H443" t="s">
         <v>53</v>
       </c>
       <c r="I443" t="s">
-        <v>1638</v>
+        <v>1653</v>
       </c>
       <c r="J443" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B444" t="s">
-        <v>1639</v>
+        <v>1654</v>
       </c>
       <c r="D444" t="s">
-        <v>1640</v>
+        <v>1655</v>
       </c>
       <c r="E444" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="H444" t="s">
         <v>53</v>
       </c>
       <c r="I444" t="s">
-        <v>1641</v>
+        <v>1656</v>
       </c>
       <c r="J444" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B445" t="s">
-        <v>1642</v>
+        <v>1657</v>
       </c>
       <c r="D445" t="s">
-        <v>1643</v>
+        <v>1658</v>
       </c>
       <c r="E445" t="s">
         <v>14</v>
       </c>
       <c r="H445" t="s">
         <v>53</v>
       </c>
       <c r="I445" t="s">
-        <v>1644</v>
+        <v>1659</v>
       </c>
       <c r="J445" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B446" t="s">
-        <v>1645</v>
+        <v>1660</v>
       </c>
       <c r="D446" t="s">
-        <v>1646</v>
+        <v>1661</v>
       </c>
       <c r="E446" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="H446" t="s">
         <v>53</v>
       </c>
       <c r="I446" t="s">
-        <v>1647</v>
+        <v>1662</v>
       </c>
       <c r="J446" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B447" t="s">
-        <v>1648</v>
+        <v>1663</v>
       </c>
       <c r="D447" t="s">
-        <v>1649</v>
+        <v>1661</v>
       </c>
       <c r="E447" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H447" t="s">
         <v>53</v>
       </c>
       <c r="I447" t="s">
-        <v>1650</v>
+        <v>1664</v>
       </c>
       <c r="J447" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B448" t="s">
-        <v>1651</v>
+        <v>1665</v>
       </c>
       <c r="D448" t="s">
-        <v>1652</v>
+        <v>1666</v>
       </c>
       <c r="E448" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H448" t="s">
         <v>53</v>
       </c>
       <c r="I448" t="s">
-        <v>1653</v>
+        <v>1667</v>
       </c>
       <c r="J448" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B449" t="s">
-        <v>1654</v>
+        <v>1668</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1669</v>
       </c>
       <c r="D449" t="s">
-        <v>1652</v>
+        <v>1670</v>
       </c>
       <c r="E449" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H449" t="s">
         <v>53</v>
       </c>
       <c r="I449" t="s">
-        <v>1655</v>
+        <v>1671</v>
       </c>
       <c r="J449" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B450" t="s">
-        <v>1656</v>
+        <v>1672</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1669</v>
       </c>
       <c r="D450" t="s">
-        <v>1657</v>
+        <v>1673</v>
       </c>
       <c r="E450" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H450" t="s">
         <v>53</v>
       </c>
       <c r="I450" t="s">
-        <v>1658</v>
+        <v>1674</v>
       </c>
       <c r="J450" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B451" t="s">
-        <v>1659</v>
+        <v>1675</v>
       </c>
       <c r="C451" t="s">
-        <v>1660</v>
+        <v>1676</v>
       </c>
       <c r="D451" t="s">
-        <v>1661</v>
+        <v>1677</v>
       </c>
       <c r="E451" t="s">
         <v>14</v>
       </c>
       <c r="H451" t="s">
         <v>53</v>
       </c>
       <c r="I451" t="s">
-        <v>1662</v>
+        <v>1678</v>
       </c>
       <c r="J451" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B452" t="s">
-        <v>1663</v>
+        <v>1679</v>
       </c>
       <c r="C452" t="s">
-        <v>1660</v>
+        <v>1680</v>
       </c>
       <c r="D452" t="s">
-        <v>1664</v>
+        <v>1681</v>
       </c>
       <c r="E452" t="s">
         <v>14</v>
       </c>
       <c r="H452" t="s">
         <v>53</v>
       </c>
       <c r="I452" t="s">
-        <v>1665</v>
+        <v>1682</v>
       </c>
       <c r="J452" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B453" t="s">
-        <v>1666</v>
+        <v>1683</v>
       </c>
       <c r="C453" t="s">
-        <v>1667</v>
+        <v>1684</v>
       </c>
       <c r="D453" t="s">
-        <v>1668</v>
+        <v>1685</v>
       </c>
       <c r="E453" t="s">
         <v>14</v>
       </c>
       <c r="H453" t="s">
         <v>53</v>
       </c>
       <c r="I453" t="s">
-        <v>1669</v>
+        <v>1686</v>
       </c>
       <c r="J453" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B454" t="s">
-        <v>1670</v>
+        <v>1687</v>
       </c>
       <c r="C454" t="s">
-        <v>1671</v>
+        <v>1688</v>
       </c>
       <c r="D454" t="s">
-        <v>1672</v>
+        <v>1685</v>
       </c>
       <c r="E454" t="s">
         <v>14</v>
       </c>
       <c r="H454" t="s">
         <v>53</v>
       </c>
       <c r="I454" t="s">
-        <v>1673</v>
+        <v>1689</v>
       </c>
       <c r="J454" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B455" t="s">
-        <v>1674</v>
+        <v>1690</v>
       </c>
       <c r="C455" t="s">
-        <v>1675</v>
+        <v>1691</v>
       </c>
       <c r="D455" t="s">
-        <v>1676</v>
+        <v>1692</v>
       </c>
       <c r="E455" t="s">
         <v>14</v>
       </c>
       <c r="H455" t="s">
         <v>53</v>
       </c>
       <c r="I455" t="s">
-        <v>1677</v>
+        <v>1693</v>
       </c>
       <c r="J455" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B456" t="s">
-        <v>1678</v>
+        <v>1694</v>
       </c>
       <c r="C456" t="s">
-        <v>1679</v>
+        <v>1695</v>
       </c>
       <c r="D456" t="s">
-        <v>1676</v>
+        <v>1696</v>
       </c>
       <c r="E456" t="s">
         <v>14</v>
       </c>
       <c r="H456" t="s">
         <v>53</v>
       </c>
       <c r="I456" t="s">
-        <v>1680</v>
+        <v>1697</v>
       </c>
       <c r="J456" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B457" t="s">
-        <v>1681</v>
+        <v>1698</v>
       </c>
       <c r="C457" t="s">
-        <v>1682</v>
+        <v>1699</v>
       </c>
       <c r="D457" t="s">
-        <v>1683</v>
+        <v>1700</v>
       </c>
       <c r="E457" t="s">
         <v>14</v>
       </c>
       <c r="H457" t="s">
         <v>53</v>
       </c>
       <c r="I457" t="s">
-        <v>1684</v>
+        <v>1701</v>
       </c>
       <c r="J457" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B458" t="s">
-        <v>1685</v>
+        <v>1702</v>
       </c>
       <c r="C458" t="s">
-        <v>1686</v>
+        <v>1703</v>
       </c>
       <c r="D458" t="s">
-        <v>1687</v>
+        <v>1704</v>
       </c>
       <c r="E458" t="s">
         <v>14</v>
       </c>
       <c r="H458" t="s">
         <v>53</v>
       </c>
       <c r="I458" t="s">
-        <v>1688</v>
+        <v>1705</v>
       </c>
       <c r="J458" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B459" t="s">
-        <v>1689</v>
+        <v>1706</v>
       </c>
       <c r="C459" t="s">
-        <v>1690</v>
+        <v>1707</v>
       </c>
       <c r="D459" t="s">
-        <v>1691</v>
+        <v>1708</v>
       </c>
       <c r="E459" t="s">
         <v>14</v>
       </c>
       <c r="H459" t="s">
         <v>53</v>
       </c>
       <c r="I459" t="s">
-        <v>1692</v>
+        <v>1709</v>
       </c>
       <c r="J459" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B460" t="s">
-        <v>1693</v>
+        <v>1710</v>
       </c>
       <c r="C460" t="s">
-        <v>1694</v>
+        <v>1711</v>
       </c>
       <c r="D460" t="s">
-        <v>1695</v>
+        <v>1704</v>
       </c>
       <c r="E460" t="s">
         <v>14</v>
       </c>
       <c r="H460" t="s">
         <v>53</v>
       </c>
       <c r="I460" t="s">
-        <v>1696</v>
+        <v>1712</v>
       </c>
       <c r="J460" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B461" t="s">
-        <v>1697</v>
+        <v>1713</v>
       </c>
       <c r="C461" t="s">
-        <v>1698</v>
+        <v>1714</v>
       </c>
       <c r="D461" t="s">
-        <v>1699</v>
+        <v>1715</v>
       </c>
       <c r="E461" t="s">
         <v>14</v>
       </c>
       <c r="H461" t="s">
         <v>53</v>
       </c>
       <c r="I461" t="s">
-        <v>1700</v>
+        <v>1716</v>
       </c>
       <c r="J461" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B462" t="s">
-        <v>1701</v>
+        <v>1717</v>
       </c>
       <c r="C462" t="s">
-        <v>1702</v>
+        <v>1718</v>
       </c>
       <c r="D462" t="s">
-        <v>1695</v>
+        <v>1719</v>
       </c>
       <c r="E462" t="s">
         <v>14</v>
       </c>
       <c r="H462" t="s">
         <v>53</v>
       </c>
       <c r="I462" t="s">
-        <v>1703</v>
+        <v>1720</v>
       </c>
       <c r="J462" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B463" t="s">
-        <v>1704</v>
+        <v>1721</v>
       </c>
       <c r="C463" t="s">
-        <v>1705</v>
+        <v>1722</v>
       </c>
       <c r="D463" t="s">
-        <v>1706</v>
+        <v>1723</v>
       </c>
       <c r="E463" t="s">
         <v>14</v>
       </c>
       <c r="H463" t="s">
         <v>53</v>
       </c>
       <c r="I463" t="s">
-        <v>1707</v>
+        <v>1724</v>
       </c>
       <c r="J463" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B464" t="s">
-        <v>1708</v>
+        <v>1725</v>
       </c>
       <c r="C464" t="s">
-        <v>1709</v>
+        <v>1726</v>
       </c>
       <c r="D464" t="s">
-        <v>1710</v>
+        <v>1727</v>
       </c>
       <c r="E464" t="s">
         <v>14</v>
       </c>
       <c r="H464" t="s">
         <v>53</v>
       </c>
       <c r="I464" t="s">
-        <v>1711</v>
+        <v>1728</v>
       </c>
       <c r="J464" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B465" t="s">
-        <v>1712</v>
+        <v>1729</v>
       </c>
       <c r="C465" t="s">
-        <v>1713</v>
+        <v>1730</v>
       </c>
       <c r="D465" t="s">
-        <v>1714</v>
+        <v>1731</v>
       </c>
       <c r="E465" t="s">
         <v>14</v>
       </c>
       <c r="H465" t="s">
         <v>53</v>
       </c>
       <c r="I465" t="s">
-        <v>1715</v>
+        <v>1732</v>
       </c>
       <c r="J465" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B466" t="s">
-        <v>1716</v>
+        <v>1733</v>
       </c>
       <c r="C466" t="s">
-        <v>1717</v>
+        <v>1734</v>
       </c>
       <c r="D466" t="s">
-        <v>1718</v>
+        <v>1731</v>
       </c>
       <c r="E466" t="s">
         <v>14</v>
       </c>
       <c r="H466" t="s">
         <v>53</v>
       </c>
       <c r="I466" t="s">
-        <v>1719</v>
+        <v>1735</v>
       </c>
       <c r="J466" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B467" t="s">
-        <v>1720</v>
+        <v>1736</v>
       </c>
       <c r="C467" t="s">
-        <v>1721</v>
+        <v>1737</v>
       </c>
       <c r="D467" t="s">
-        <v>1722</v>
+        <v>1731</v>
       </c>
       <c r="E467" t="s">
         <v>14</v>
       </c>
       <c r="H467" t="s">
         <v>53</v>
       </c>
       <c r="I467" t="s">
-        <v>1723</v>
+        <v>1738</v>
       </c>
       <c r="J467" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B468" t="s">
-        <v>1724</v>
+        <v>1739</v>
       </c>
       <c r="C468" t="s">
-        <v>1725</v>
+        <v>1740</v>
       </c>
       <c r="D468" t="s">
-        <v>1722</v>
+        <v>1741</v>
       </c>
       <c r="E468" t="s">
         <v>14</v>
       </c>
       <c r="H468" t="s">
         <v>53</v>
       </c>
       <c r="I468" t="s">
-        <v>1726</v>
+        <v>1742</v>
       </c>
       <c r="J468" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B469" t="s">
-        <v>1727</v>
+        <v>1743</v>
       </c>
       <c r="C469" t="s">
-        <v>1728</v>
+        <v>1744</v>
       </c>
       <c r="D469" t="s">
-        <v>1722</v>
+        <v>1745</v>
       </c>
       <c r="E469" t="s">
         <v>14</v>
       </c>
       <c r="H469" t="s">
         <v>53</v>
       </c>
       <c r="I469" t="s">
-        <v>1729</v>
+        <v>1746</v>
       </c>
       <c r="J469" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B470" t="s">
-        <v>1730</v>
+        <v>1747</v>
       </c>
       <c r="C470" t="s">
-        <v>1731</v>
+        <v>1748</v>
       </c>
       <c r="D470" t="s">
-        <v>1732</v>
+        <v>1749</v>
       </c>
       <c r="E470" t="s">
         <v>14</v>
       </c>
       <c r="H470" t="s">
         <v>53</v>
       </c>
       <c r="I470" t="s">
-        <v>1733</v>
+        <v>1750</v>
       </c>
       <c r="J470" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B471" t="s">
-        <v>1734</v>
+        <v>1751</v>
       </c>
       <c r="C471" t="s">
-        <v>1735</v>
+        <v>1752</v>
       </c>
       <c r="D471" t="s">
-        <v>1736</v>
+        <v>1753</v>
       </c>
       <c r="E471" t="s">
         <v>14</v>
       </c>
       <c r="H471" t="s">
         <v>53</v>
       </c>
       <c r="I471" t="s">
-        <v>1737</v>
+        <v>1754</v>
       </c>
       <c r="J471" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B472" t="s">
-        <v>1738</v>
-[...2 lines deleted...]
-        <v>1739</v>
+        <v>1755</v>
       </c>
       <c r="D472" t="s">
-        <v>1740</v>
+        <v>1756</v>
       </c>
       <c r="E472" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="H472" t="s">
         <v>53</v>
       </c>
       <c r="I472" t="s">
-        <v>1741</v>
+        <v>1757</v>
       </c>
       <c r="J472" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B473" t="s">
-        <v>1742</v>
+        <v>1758</v>
       </c>
       <c r="C473" t="s">
-        <v>1743</v>
+        <v>1691</v>
       </c>
       <c r="D473" t="s">
-        <v>1744</v>
+        <v>1759</v>
       </c>
       <c r="E473" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H473" t="s">
         <v>53</v>
       </c>
       <c r="I473" t="s">
-        <v>1745</v>
+        <v>1760</v>
       </c>
       <c r="J473" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B474" t="s">
-        <v>1746</v>
+        <v>1761</v>
       </c>
       <c r="D474" t="s">
-        <v>1747</v>
+        <v>1762</v>
       </c>
       <c r="E474" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H474" t="s">
         <v>53</v>
       </c>
       <c r="I474" t="s">
-        <v>1748</v>
+        <v>1763</v>
       </c>
       <c r="J474" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B475" t="s">
-        <v>1749</v>
-[...2 lines deleted...]
-        <v>1682</v>
+        <v>1764</v>
       </c>
       <c r="D475" t="s">
-        <v>1750</v>
+        <v>1765</v>
       </c>
       <c r="E475" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H475" t="s">
         <v>53</v>
       </c>
       <c r="I475" t="s">
-        <v>1751</v>
+        <v>1766</v>
       </c>
       <c r="J475" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B476" t="s">
-        <v>1752</v>
+        <v>1767</v>
       </c>
       <c r="D476" t="s">
-        <v>1753</v>
+        <v>1768</v>
       </c>
       <c r="E476" t="s">
         <v>23</v>
       </c>
       <c r="H476" t="s">
         <v>53</v>
       </c>
       <c r="I476" t="s">
-        <v>1754</v>
+        <v>1769</v>
       </c>
       <c r="J476" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B477" t="s">
-        <v>1755</v>
+        <v>1770</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1771</v>
       </c>
       <c r="D477" t="s">
-        <v>1756</v>
+        <v>1753</v>
       </c>
       <c r="E477" t="s">
         <v>14</v>
       </c>
       <c r="H477" t="s">
         <v>53</v>
       </c>
       <c r="I477" t="s">
-        <v>1757</v>
+        <v>1772</v>
       </c>
       <c r="J477" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B478" t="s">
-        <v>1758</v>
+        <v>1773</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1774</v>
       </c>
       <c r="D478" t="s">
-        <v>1759</v>
+        <v>1775</v>
       </c>
       <c r="E478" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H478" t="s">
         <v>53</v>
       </c>
       <c r="I478" t="s">
-        <v>1760</v>
+        <v>1776</v>
       </c>
       <c r="J478" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B479" t="s">
-        <v>1761</v>
+        <v>1777</v>
       </c>
       <c r="C479" t="s">
-        <v>1762</v>
+        <v>1778</v>
       </c>
       <c r="D479" t="s">
-        <v>1744</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1779</v>
       </c>
       <c r="H479" t="s">
         <v>53</v>
       </c>
       <c r="I479" t="s">
-        <v>1763</v>
+        <v>1780</v>
       </c>
       <c r="J479" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B480" t="s">
-        <v>1764</v>
+        <v>1781</v>
       </c>
       <c r="C480" t="s">
-        <v>1765</v>
+        <v>1778</v>
       </c>
       <c r="D480" t="s">
-        <v>1766</v>
+        <v>1779</v>
       </c>
       <c r="E480" t="s">
         <v>14</v>
       </c>
       <c r="H480" t="s">
         <v>53</v>
       </c>
       <c r="I480" t="s">
-        <v>1767</v>
+        <v>1782</v>
       </c>
       <c r="J480" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B481" t="s">
-        <v>1768</v>
+        <v>1783</v>
       </c>
       <c r="C481" t="s">
-        <v>1769</v>
+        <v>1784</v>
       </c>
       <c r="D481" t="s">
-        <v>1770</v>
+        <v>1785</v>
+      </c>
+      <c r="E481" t="s">
+        <v>14</v>
       </c>
       <c r="H481" t="s">
         <v>53</v>
       </c>
       <c r="I481" t="s">
-        <v>1771</v>
+        <v>1786</v>
       </c>
       <c r="J481" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B482" t="s">
-        <v>1772</v>
+        <v>1787</v>
       </c>
       <c r="C482" t="s">
-        <v>1769</v>
+        <v>1788</v>
       </c>
       <c r="D482" t="s">
-        <v>1770</v>
+        <v>1789</v>
       </c>
       <c r="E482" t="s">
         <v>14</v>
       </c>
       <c r="H482" t="s">
         <v>53</v>
       </c>
       <c r="I482" t="s">
-        <v>1773</v>
+        <v>1790</v>
       </c>
       <c r="J482" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B483" t="s">
-        <v>1774</v>
+        <v>1791</v>
       </c>
       <c r="C483" t="s">
-        <v>1775</v>
+        <v>1792</v>
       </c>
       <c r="D483" t="s">
-        <v>1776</v>
+        <v>1793</v>
       </c>
       <c r="E483" t="s">
         <v>14</v>
       </c>
       <c r="H483" t="s">
         <v>53</v>
       </c>
       <c r="I483" t="s">
-        <v>1777</v>
+        <v>1794</v>
       </c>
       <c r="J483" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B484" t="s">
-        <v>1778</v>
+        <v>1795</v>
       </c>
       <c r="C484" t="s">
-        <v>1779</v>
+        <v>1796</v>
       </c>
       <c r="D484" t="s">
-        <v>1780</v>
+        <v>1797</v>
       </c>
       <c r="E484" t="s">
         <v>14</v>
       </c>
       <c r="H484" t="s">
         <v>53</v>
       </c>
       <c r="I484" t="s">
-        <v>1781</v>
+        <v>1798</v>
       </c>
       <c r="J484" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B485" t="s">
-        <v>1782</v>
+        <v>1799</v>
       </c>
       <c r="C485" t="s">
-        <v>1783</v>
+        <v>1800</v>
       </c>
       <c r="D485" t="s">
-        <v>1784</v>
+        <v>1801</v>
       </c>
       <c r="E485" t="s">
         <v>14</v>
       </c>
       <c r="H485" t="s">
         <v>53</v>
       </c>
       <c r="I485" t="s">
-        <v>1785</v>
+        <v>1802</v>
       </c>
       <c r="J485" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B486" t="s">
-        <v>1786</v>
+        <v>1803</v>
       </c>
       <c r="C486" t="s">
-        <v>1787</v>
+        <v>1804</v>
       </c>
       <c r="D486" t="s">
-        <v>1788</v>
+        <v>1805</v>
       </c>
       <c r="E486" t="s">
         <v>14</v>
       </c>
       <c r="H486" t="s">
         <v>53</v>
       </c>
       <c r="I486" t="s">
-        <v>1789</v>
+        <v>1806</v>
       </c>
       <c r="J486" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B487" t="s">
-        <v>1790</v>
-[...2 lines deleted...]
-        <v>1791</v>
+        <v>1807</v>
       </c>
       <c r="D487" t="s">
-        <v>1792</v>
+        <v>1808</v>
       </c>
       <c r="E487" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H487" t="s">
         <v>53</v>
       </c>
       <c r="I487" t="s">
-        <v>1793</v>
+        <v>1809</v>
       </c>
       <c r="J487" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B488" t="s">
-        <v>1794</v>
+        <v>1810</v>
       </c>
       <c r="C488" t="s">
-        <v>1795</v>
+        <v>1811</v>
       </c>
       <c r="D488" t="s">
-        <v>1796</v>
+        <v>1812</v>
       </c>
       <c r="E488" t="s">
         <v>14</v>
       </c>
       <c r="H488" t="s">
         <v>53</v>
       </c>
       <c r="I488" t="s">
-        <v>1797</v>
+        <v>1813</v>
       </c>
       <c r="J488" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B489" t="s">
-        <v>1798</v>
+        <v>1814</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1815</v>
       </c>
       <c r="D489" t="s">
-        <v>1799</v>
+        <v>1816</v>
       </c>
       <c r="E489" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H489" t="s">
         <v>53</v>
       </c>
       <c r="I489" t="s">
-        <v>1800</v>
+        <v>1817</v>
       </c>
       <c r="J489" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B490" t="s">
-        <v>1801</v>
+        <v>1818</v>
       </c>
       <c r="C490" t="s">
-        <v>1802</v>
+        <v>1819</v>
       </c>
       <c r="D490" t="s">
-        <v>1803</v>
+        <v>1820</v>
       </c>
       <c r="E490" t="s">
         <v>14</v>
       </c>
       <c r="H490" t="s">
         <v>53</v>
       </c>
       <c r="I490" t="s">
-        <v>1804</v>
+        <v>1821</v>
       </c>
       <c r="J490" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B491" t="s">
-        <v>1805</v>
+        <v>1822</v>
       </c>
       <c r="C491" t="s">
-        <v>1806</v>
+        <v>1823</v>
       </c>
       <c r="D491" t="s">
-        <v>1807</v>
+        <v>1824</v>
       </c>
       <c r="E491" t="s">
         <v>14</v>
       </c>
       <c r="H491" t="s">
         <v>53</v>
       </c>
       <c r="I491" t="s">
-        <v>1808</v>
+        <v>1825</v>
       </c>
       <c r="J491" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B492" t="s">
-        <v>1809</v>
+        <v>1826</v>
       </c>
       <c r="C492" t="s">
-        <v>1810</v>
+        <v>1827</v>
       </c>
       <c r="D492" t="s">
-        <v>1811</v>
+        <v>1759</v>
       </c>
       <c r="E492" t="s">
         <v>14</v>
       </c>
       <c r="H492" t="s">
         <v>53</v>
       </c>
       <c r="I492" t="s">
-        <v>1812</v>
+        <v>1828</v>
       </c>
       <c r="J492" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B493" t="s">
-        <v>1813</v>
+        <v>1829</v>
       </c>
       <c r="C493" t="s">
-        <v>1814</v>
+        <v>1830</v>
       </c>
       <c r="D493" t="s">
-        <v>1815</v>
+        <v>1762</v>
       </c>
       <c r="E493" t="s">
         <v>14</v>
       </c>
       <c r="H493" t="s">
         <v>53</v>
       </c>
       <c r="I493" t="s">
-        <v>1816</v>
+        <v>1831</v>
       </c>
       <c r="J493" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B494" t="s">
-        <v>1817</v>
+        <v>1832</v>
       </c>
       <c r="C494" t="s">
-        <v>1818</v>
+        <v>1833</v>
       </c>
       <c r="D494" t="s">
-        <v>1750</v>
+        <v>1762</v>
       </c>
       <c r="E494" t="s">
         <v>14</v>
       </c>
       <c r="H494" t="s">
         <v>53</v>
       </c>
       <c r="I494" t="s">
-        <v>1819</v>
+        <v>1834</v>
       </c>
       <c r="J494" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B495" t="s">
-        <v>1820</v>
+        <v>1835</v>
       </c>
       <c r="C495" t="s">
-        <v>1821</v>
+        <v>1836</v>
       </c>
       <c r="D495" t="s">
-        <v>1753</v>
+        <v>1837</v>
       </c>
       <c r="E495" t="s">
         <v>14</v>
       </c>
       <c r="H495" t="s">
         <v>53</v>
       </c>
       <c r="I495" t="s">
-        <v>1822</v>
+        <v>1838</v>
       </c>
       <c r="J495" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B496" t="s">
-        <v>1823</v>
+        <v>1839</v>
       </c>
       <c r="C496" t="s">
-        <v>1824</v>
+        <v>1840</v>
       </c>
       <c r="D496" t="s">
-        <v>1753</v>
+        <v>1841</v>
       </c>
       <c r="E496" t="s">
         <v>14</v>
       </c>
       <c r="H496" t="s">
         <v>53</v>
       </c>
       <c r="I496" t="s">
-        <v>1825</v>
+        <v>1842</v>
       </c>
       <c r="J496" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B497" t="s">
-        <v>1826</v>
+        <v>1843</v>
       </c>
       <c r="C497" t="s">
-        <v>1827</v>
+        <v>1844</v>
       </c>
       <c r="D497" t="s">
-        <v>1828</v>
+        <v>1845</v>
       </c>
       <c r="E497" t="s">
         <v>14</v>
       </c>
       <c r="H497" t="s">
         <v>53</v>
       </c>
       <c r="I497" t="s">
-        <v>1829</v>
+        <v>1846</v>
       </c>
       <c r="J497" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B498" t="s">
-        <v>1830</v>
+        <v>1847</v>
       </c>
       <c r="C498" t="s">
-        <v>1831</v>
+        <v>1848</v>
       </c>
       <c r="D498" t="s">
-        <v>1832</v>
+        <v>1849</v>
       </c>
       <c r="E498" t="s">
         <v>14</v>
       </c>
       <c r="H498" t="s">
         <v>53</v>
       </c>
       <c r="I498" t="s">
-        <v>1833</v>
+        <v>1850</v>
       </c>
       <c r="J498" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B499" t="s">
-        <v>1834</v>
+        <v>1851</v>
       </c>
       <c r="C499" t="s">
-        <v>1835</v>
+        <v>1852</v>
       </c>
       <c r="D499" t="s">
-        <v>1836</v>
+        <v>1845</v>
       </c>
       <c r="E499" t="s">
         <v>14</v>
       </c>
       <c r="H499" t="s">
         <v>53</v>
       </c>
       <c r="I499" t="s">
-        <v>1837</v>
+        <v>1853</v>
       </c>
       <c r="J499" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B500" t="s">
-        <v>1838</v>
-[...2 lines deleted...]
-        <v>1839</v>
+        <v>1854</v>
       </c>
       <c r="D500" t="s">
-        <v>1840</v>
+        <v>1855</v>
       </c>
       <c r="E500" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H500" t="s">
         <v>53</v>
       </c>
       <c r="I500" t="s">
-        <v>1841</v>
+        <v>1856</v>
       </c>
       <c r="J500" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B501" t="s">
-        <v>1842</v>
+        <v>1857</v>
       </c>
       <c r="C501" t="s">
-        <v>1843</v>
+        <v>1707</v>
       </c>
       <c r="D501" t="s">
-        <v>1836</v>
+        <v>1858</v>
       </c>
       <c r="E501" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H501" t="s">
         <v>53</v>
       </c>
       <c r="I501" t="s">
-        <v>1844</v>
+        <v>1859</v>
       </c>
       <c r="J501" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B502" t="s">
-        <v>1845</v>
+        <v>1860</v>
       </c>
       <c r="D502" t="s">
-        <v>1846</v>
+        <v>1861</v>
       </c>
       <c r="E502" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H502" t="s">
         <v>53</v>
       </c>
       <c r="I502" t="s">
-        <v>1847</v>
+        <v>1862</v>
       </c>
       <c r="J502" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B503" t="s">
-        <v>1848</v>
-[...2 lines deleted...]
-        <v>1698</v>
+        <v>1863</v>
       </c>
       <c r="D503" t="s">
-        <v>1849</v>
+        <v>1864</v>
       </c>
       <c r="E503" t="s">
         <v>23</v>
       </c>
       <c r="H503" t="s">
         <v>53</v>
       </c>
       <c r="I503" t="s">
-        <v>1850</v>
+        <v>1769</v>
       </c>
       <c r="J503" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="504" spans="1:10">
       <c r="A504" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B504" t="s">
-        <v>1851</v>
+        <v>1865</v>
       </c>
       <c r="D504" t="s">
-        <v>1852</v>
+        <v>1866</v>
       </c>
       <c r="E504" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H504" t="s">
         <v>53</v>
       </c>
       <c r="I504" t="s">
-        <v>1853</v>
+        <v>1653</v>
       </c>
       <c r="J504" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B505" t="s">
-        <v>1854</v>
+        <v>1867</v>
       </c>
       <c r="D505" t="s">
-        <v>1855</v>
+        <v>1868</v>
       </c>
       <c r="E505" t="s">
         <v>23</v>
       </c>
       <c r="H505" t="s">
         <v>53</v>
       </c>
       <c r="I505" t="s">
-        <v>1760</v>
+        <v>1869</v>
       </c>
       <c r="J505" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B506" t="s">
-        <v>1856</v>
+        <v>1870</v>
       </c>
       <c r="D506" t="s">
-        <v>1857</v>
+        <v>1871</v>
       </c>
       <c r="E506" t="s">
         <v>23</v>
       </c>
       <c r="H506" t="s">
         <v>53</v>
       </c>
       <c r="I506" t="s">
-        <v>1644</v>
+        <v>1872</v>
       </c>
       <c r="J506" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B507" t="s">
-        <v>1858</v>
+        <v>1873</v>
       </c>
       <c r="D507" t="s">
-        <v>1859</v>
+        <v>1874</v>
       </c>
       <c r="E507" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H507" t="s">
         <v>53</v>
       </c>
       <c r="I507" t="s">
-        <v>1860</v>
+        <v>1875</v>
       </c>
       <c r="J507" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B508" t="s">
-        <v>1861</v>
+        <v>1876</v>
       </c>
       <c r="D508" t="s">
-        <v>1862</v>
+        <v>1874</v>
       </c>
       <c r="E508" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H508" t="s">
         <v>53</v>
       </c>
       <c r="I508" t="s">
-        <v>1863</v>
+        <v>1877</v>
       </c>
       <c r="J508" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B509" t="s">
-        <v>1864</v>
+        <v>1878</v>
       </c>
       <c r="D509" t="s">
-        <v>1865</v>
+        <v>1874</v>
       </c>
       <c r="E509" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H509" t="s">
         <v>53</v>
       </c>
       <c r="I509" t="s">
-        <v>1866</v>
+        <v>1879</v>
       </c>
       <c r="J509" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B510" t="s">
-        <v>1867</v>
+        <v>1880</v>
       </c>
       <c r="D510" t="s">
-        <v>1865</v>
+        <v>1881</v>
       </c>
       <c r="E510" t="s">
         <v>14</v>
       </c>
       <c r="H510" t="s">
         <v>53</v>
       </c>
       <c r="I510" t="s">
-        <v>1868</v>
+        <v>1882</v>
       </c>
       <c r="J510" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B511" t="s">
-        <v>1869</v>
+        <v>1883</v>
       </c>
       <c r="D511" t="s">
-        <v>1865</v>
+        <v>1884</v>
       </c>
       <c r="E511" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H511" t="s">
         <v>53</v>
       </c>
       <c r="I511" t="s">
-        <v>1870</v>
+        <v>1885</v>
       </c>
       <c r="J511" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B512" t="s">
-        <v>1871</v>
+        <v>1886</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1887</v>
       </c>
       <c r="D512" t="s">
-        <v>1872</v>
+        <v>1888</v>
       </c>
       <c r="E512" t="s">
         <v>14</v>
       </c>
       <c r="H512" t="s">
         <v>53</v>
       </c>
       <c r="I512" t="s">
-        <v>1873</v>
+        <v>1889</v>
       </c>
       <c r="J512" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B513" t="s">
-        <v>1874</v>
+        <v>1890</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1891</v>
       </c>
       <c r="D513" t="s">
-        <v>1875</v>
+        <v>1892</v>
       </c>
       <c r="E513" t="s">
         <v>14</v>
       </c>
       <c r="H513" t="s">
         <v>53</v>
       </c>
       <c r="I513" t="s">
-        <v>1876</v>
+        <v>1893</v>
       </c>
       <c r="J513" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B514" t="s">
-        <v>1877</v>
+        <v>1894</v>
       </c>
       <c r="C514" t="s">
-        <v>1878</v>
+        <v>1895</v>
       </c>
       <c r="D514" t="s">
-        <v>1879</v>
+        <v>1896</v>
       </c>
       <c r="E514" t="s">
         <v>14</v>
       </c>
       <c r="H514" t="s">
         <v>53</v>
       </c>
       <c r="I514" t="s">
-        <v>1880</v>
+        <v>1897</v>
       </c>
       <c r="J514" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B515" t="s">
-        <v>1881</v>
+        <v>1898</v>
       </c>
       <c r="C515" t="s">
-        <v>1882</v>
+        <v>1899</v>
       </c>
       <c r="D515" t="s">
-        <v>1883</v>
+        <v>1896</v>
       </c>
       <c r="E515" t="s">
         <v>14</v>
       </c>
       <c r="H515" t="s">
         <v>53</v>
       </c>
       <c r="I515" t="s">
-        <v>1884</v>
+        <v>1900</v>
       </c>
       <c r="J515" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="516" spans="1:10">
       <c r="A516" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B516" t="s">
-        <v>1885</v>
+        <v>1901</v>
       </c>
       <c r="C516" t="s">
-        <v>1886</v>
+        <v>1902</v>
       </c>
       <c r="D516" t="s">
-        <v>1887</v>
+        <v>1903</v>
       </c>
       <c r="E516" t="s">
         <v>14</v>
       </c>
       <c r="H516" t="s">
         <v>53</v>
       </c>
       <c r="I516" t="s">
-        <v>1888</v>
+        <v>1904</v>
       </c>
       <c r="J516" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B517" t="s">
-        <v>1889</v>
+        <v>1905</v>
       </c>
       <c r="C517" t="s">
-        <v>1890</v>
+        <v>1906</v>
       </c>
       <c r="D517" t="s">
-        <v>1887</v>
+        <v>1907</v>
       </c>
       <c r="E517" t="s">
         <v>14</v>
       </c>
       <c r="H517" t="s">
         <v>53</v>
       </c>
       <c r="I517" t="s">
-        <v>1891</v>
+        <v>1908</v>
       </c>
       <c r="J517" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B518" t="s">
-        <v>1892</v>
+        <v>1909</v>
       </c>
       <c r="C518" t="s">
-        <v>1893</v>
+        <v>1910</v>
       </c>
       <c r="D518" t="s">
-        <v>1894</v>
+        <v>1911</v>
       </c>
       <c r="E518" t="s">
         <v>14</v>
       </c>
       <c r="H518" t="s">
         <v>53</v>
       </c>
       <c r="I518" t="s">
-        <v>1895</v>
+        <v>1912</v>
       </c>
       <c r="J518" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B519" t="s">
-        <v>1896</v>
+        <v>1913</v>
       </c>
       <c r="C519" t="s">
-        <v>1897</v>
+        <v>1914</v>
       </c>
       <c r="D519" t="s">
-        <v>1898</v>
+        <v>1911</v>
       </c>
       <c r="E519" t="s">
         <v>14</v>
       </c>
       <c r="H519" t="s">
         <v>53</v>
       </c>
       <c r="I519" t="s">
-        <v>1899</v>
+        <v>1915</v>
       </c>
       <c r="J519" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B520" t="s">
-        <v>1900</v>
+        <v>1916</v>
       </c>
       <c r="C520" t="s">
-        <v>1901</v>
+        <v>1917</v>
       </c>
       <c r="D520" t="s">
-        <v>1902</v>
+        <v>1918</v>
       </c>
       <c r="E520" t="s">
         <v>14</v>
       </c>
       <c r="H520" t="s">
         <v>53</v>
       </c>
       <c r="I520" t="s">
-        <v>1903</v>
+        <v>1919</v>
       </c>
       <c r="J520" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B521" t="s">
-        <v>1904</v>
+        <v>1920</v>
       </c>
       <c r="C521" t="s">
-        <v>1905</v>
+        <v>1921</v>
       </c>
       <c r="D521" t="s">
-        <v>1902</v>
+        <v>1922</v>
       </c>
       <c r="E521" t="s">
         <v>14</v>
       </c>
       <c r="H521" t="s">
         <v>53</v>
       </c>
       <c r="I521" t="s">
-        <v>1906</v>
+        <v>1923</v>
       </c>
       <c r="J521" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="522" spans="1:10">
       <c r="A522" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B522" t="s">
-        <v>1907</v>
+        <v>1924</v>
       </c>
       <c r="C522" t="s">
-        <v>1908</v>
+        <v>1925</v>
       </c>
       <c r="D522" t="s">
-        <v>1909</v>
+        <v>1922</v>
       </c>
       <c r="E522" t="s">
         <v>14</v>
       </c>
       <c r="H522" t="s">
         <v>53</v>
       </c>
       <c r="I522" t="s">
-        <v>1910</v>
+        <v>1926</v>
       </c>
       <c r="J522" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="A523" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B523" t="s">
-        <v>1911</v>
+        <v>1927</v>
       </c>
       <c r="C523" t="s">
-        <v>1912</v>
+        <v>1928</v>
       </c>
       <c r="D523" t="s">
-        <v>1913</v>
+        <v>1929</v>
       </c>
       <c r="E523" t="s">
         <v>14</v>
       </c>
       <c r="H523" t="s">
         <v>53</v>
       </c>
       <c r="I523" t="s">
-        <v>1914</v>
+        <v>1930</v>
       </c>
       <c r="J523" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="524" spans="1:10">
       <c r="A524" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B524" t="s">
-        <v>1915</v>
+        <v>1931</v>
       </c>
       <c r="C524" t="s">
-        <v>1916</v>
+        <v>1932</v>
       </c>
       <c r="D524" t="s">
-        <v>1913</v>
+        <v>1933</v>
       </c>
       <c r="E524" t="s">
         <v>14</v>
       </c>
       <c r="H524" t="s">
         <v>53</v>
       </c>
       <c r="I524" t="s">
-        <v>1917</v>
+        <v>1934</v>
       </c>
       <c r="J524" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="525" spans="1:10">
       <c r="A525" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B525" t="s">
-        <v>1918</v>
+        <v>1935</v>
       </c>
       <c r="C525" t="s">
-        <v>1919</v>
+        <v>1936</v>
       </c>
       <c r="D525" t="s">
-        <v>1920</v>
+        <v>1937</v>
       </c>
       <c r="E525" t="s">
         <v>14</v>
       </c>
       <c r="H525" t="s">
         <v>53</v>
       </c>
       <c r="I525" t="s">
-        <v>1921</v>
+        <v>1938</v>
       </c>
       <c r="J525" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B526" t="s">
-        <v>1922</v>
+        <v>1939</v>
       </c>
       <c r="C526" t="s">
-        <v>1923</v>
+        <v>1940</v>
       </c>
       <c r="D526" t="s">
-        <v>1924</v>
+        <v>1941</v>
       </c>
       <c r="E526" t="s">
         <v>14</v>
       </c>
       <c r="H526" t="s">
         <v>53</v>
       </c>
       <c r="I526" t="s">
-        <v>1925</v>
+        <v>1942</v>
       </c>
       <c r="J526" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B527" t="s">
-        <v>1926</v>
+        <v>1943</v>
       </c>
       <c r="C527" t="s">
-        <v>1927</v>
+        <v>1944</v>
       </c>
       <c r="D527" t="s">
-        <v>1928</v>
+        <v>1945</v>
       </c>
       <c r="E527" t="s">
         <v>14</v>
       </c>
       <c r="H527" t="s">
         <v>53</v>
       </c>
       <c r="I527" t="s">
-        <v>1929</v>
+        <v>1946</v>
       </c>
       <c r="J527" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B528" t="s">
-        <v>1930</v>
+        <v>1947</v>
       </c>
       <c r="C528" t="s">
-        <v>1931</v>
+        <v>1948</v>
       </c>
       <c r="D528" t="s">
-        <v>1932</v>
+        <v>1949</v>
       </c>
       <c r="E528" t="s">
         <v>14</v>
       </c>
       <c r="H528" t="s">
         <v>53</v>
       </c>
       <c r="I528" t="s">
-        <v>1933</v>
+        <v>1950</v>
       </c>
       <c r="J528" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="529" spans="1:10">
       <c r="A529" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B529" t="s">
-        <v>1934</v>
+        <v>1951</v>
       </c>
       <c r="C529" t="s">
-        <v>1935</v>
+        <v>1952</v>
       </c>
       <c r="D529" t="s">
-        <v>1936</v>
+        <v>1953</v>
       </c>
       <c r="E529" t="s">
         <v>14</v>
       </c>
       <c r="H529" t="s">
         <v>53</v>
       </c>
       <c r="I529" t="s">
-        <v>1937</v>
+        <v>1954</v>
       </c>
       <c r="J529" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="530" spans="1:10">
       <c r="A530" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B530" t="s">
-        <v>1938</v>
+        <v>1955</v>
       </c>
       <c r="C530" t="s">
-        <v>1939</v>
+        <v>1956</v>
       </c>
       <c r="D530" t="s">
-        <v>1940</v>
+        <v>1957</v>
       </c>
       <c r="E530" t="s">
         <v>14</v>
       </c>
       <c r="H530" t="s">
         <v>53</v>
       </c>
       <c r="I530" t="s">
-        <v>1941</v>
+        <v>1958</v>
       </c>
       <c r="J530" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="531" spans="1:10">
       <c r="A531" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B531" t="s">
-        <v>1942</v>
+        <v>1959</v>
       </c>
       <c r="C531" t="s">
-        <v>1943</v>
+        <v>1960</v>
       </c>
       <c r="D531" t="s">
-        <v>1944</v>
+        <v>1961</v>
       </c>
       <c r="E531" t="s">
         <v>14</v>
       </c>
       <c r="H531" t="s">
         <v>53</v>
       </c>
       <c r="I531" t="s">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="J531" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="532" spans="1:10">
       <c r="A532" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B532" t="s">
-        <v>1946</v>
+        <v>1963</v>
       </c>
       <c r="C532" t="s">
-        <v>1947</v>
+        <v>1964</v>
       </c>
       <c r="D532" t="s">
-        <v>1948</v>
+        <v>1965</v>
       </c>
       <c r="E532" t="s">
         <v>14</v>
       </c>
       <c r="H532" t="s">
         <v>53</v>
       </c>
       <c r="I532" t="s">
-        <v>1949</v>
+        <v>1966</v>
       </c>
       <c r="J532" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="533" spans="1:10">
       <c r="A533" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B533" t="s">
-        <v>1950</v>
+        <v>1967</v>
       </c>
       <c r="C533" t="s">
-        <v>1951</v>
+        <v>1968</v>
       </c>
       <c r="D533" t="s">
-        <v>1952</v>
+        <v>1969</v>
       </c>
       <c r="E533" t="s">
         <v>14</v>
       </c>
       <c r="H533" t="s">
         <v>53</v>
       </c>
       <c r="I533" t="s">
-        <v>1953</v>
+        <v>1970</v>
       </c>
       <c r="J533" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="534" spans="1:10">
       <c r="A534" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B534" t="s">
-        <v>1954</v>
+        <v>1971</v>
       </c>
       <c r="C534" t="s">
-        <v>1955</v>
+        <v>1972</v>
       </c>
       <c r="D534" t="s">
-        <v>1956</v>
+        <v>1969</v>
       </c>
       <c r="E534" t="s">
         <v>14</v>
       </c>
       <c r="H534" t="s">
         <v>53</v>
       </c>
       <c r="I534" t="s">
-        <v>1957</v>
+        <v>1973</v>
       </c>
       <c r="J534" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B535" t="s">
-        <v>1958</v>
+        <v>1974</v>
       </c>
       <c r="C535" t="s">
-        <v>1959</v>
+        <v>1975</v>
       </c>
       <c r="D535" t="s">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="E535" t="s">
         <v>14</v>
       </c>
       <c r="H535" t="s">
         <v>53</v>
       </c>
       <c r="I535" t="s">
-        <v>1961</v>
+        <v>1976</v>
       </c>
       <c r="J535" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="A536" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B536" t="s">
-        <v>1962</v>
+        <v>1977</v>
       </c>
       <c r="C536" t="s">
-        <v>1963</v>
+        <v>1978</v>
       </c>
       <c r="D536" t="s">
-        <v>1960</v>
+        <v>1979</v>
       </c>
       <c r="E536" t="s">
         <v>14</v>
       </c>
       <c r="H536" t="s">
         <v>53</v>
       </c>
       <c r="I536" t="s">
-        <v>1964</v>
+        <v>1980</v>
       </c>
       <c r="J536" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="537" spans="1:10">
       <c r="A537" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B537" t="s">
-        <v>1965</v>
+        <v>1981</v>
       </c>
       <c r="C537" t="s">
-        <v>1966</v>
+        <v>1982</v>
       </c>
       <c r="D537" t="s">
-        <v>1956</v>
+        <v>1983</v>
       </c>
       <c r="E537" t="s">
         <v>14</v>
       </c>
       <c r="H537" t="s">
         <v>53</v>
       </c>
       <c r="I537" t="s">
-        <v>1967</v>
+        <v>1984</v>
       </c>
       <c r="J537" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="538" spans="1:10">
       <c r="A538" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B538" t="s">
-        <v>1968</v>
+        <v>1985</v>
       </c>
       <c r="C538" t="s">
-        <v>1969</v>
+        <v>1986</v>
       </c>
       <c r="D538" t="s">
-        <v>1970</v>
+        <v>1868</v>
       </c>
       <c r="E538" t="s">
         <v>14</v>
       </c>
       <c r="H538" t="s">
         <v>53</v>
       </c>
       <c r="I538" t="s">
-        <v>1971</v>
+        <v>1987</v>
       </c>
       <c r="J538" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="539" spans="1:10">
       <c r="A539" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B539" t="s">
-        <v>1972</v>
+        <v>1988</v>
       </c>
       <c r="C539" t="s">
-        <v>1973</v>
+        <v>1989</v>
       </c>
       <c r="D539" t="s">
-        <v>1974</v>
+        <v>1990</v>
       </c>
       <c r="E539" t="s">
         <v>14</v>
       </c>
       <c r="H539" t="s">
         <v>53</v>
       </c>
       <c r="I539" t="s">
-        <v>1975</v>
+        <v>1991</v>
       </c>
       <c r="J539" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="540" spans="1:10">
       <c r="A540" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B540" t="s">
-        <v>1976</v>
+        <v>1992</v>
       </c>
       <c r="C540" t="s">
-        <v>1977</v>
+        <v>1993</v>
       </c>
       <c r="D540" t="s">
-        <v>1859</v>
+        <v>1994</v>
       </c>
       <c r="E540" t="s">
         <v>14</v>
       </c>
       <c r="H540" t="s">
         <v>53</v>
       </c>
       <c r="I540" t="s">
-        <v>1978</v>
+        <v>1995</v>
       </c>
       <c r="J540" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="541" spans="1:10">
       <c r="A541" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B541" t="s">
-        <v>1979</v>
+        <v>1996</v>
       </c>
       <c r="C541" t="s">
-        <v>1980</v>
+        <v>1997</v>
       </c>
       <c r="D541" t="s">
-        <v>1981</v>
+        <v>1994</v>
       </c>
       <c r="E541" t="s">
         <v>14</v>
       </c>
       <c r="H541" t="s">
         <v>53</v>
       </c>
       <c r="I541" t="s">
-        <v>1982</v>
+        <v>1998</v>
       </c>
       <c r="J541" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="542" spans="1:10">
       <c r="A542" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B542" t="s">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="C542" t="s">
-        <v>1984</v>
+        <v>2000</v>
       </c>
       <c r="D542" t="s">
-        <v>1985</v>
+        <v>2001</v>
       </c>
       <c r="E542" t="s">
         <v>14</v>
       </c>
       <c r="H542" t="s">
         <v>53</v>
       </c>
       <c r="I542" t="s">
-        <v>1986</v>
+        <v>2002</v>
       </c>
       <c r="J542" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="543" spans="1:10">
       <c r="A543" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B543" t="s">
-        <v>1987</v>
+        <v>2003</v>
       </c>
       <c r="C543" t="s">
-        <v>1988</v>
+        <v>2004</v>
       </c>
       <c r="D543" t="s">
-        <v>1985</v>
+        <v>1884</v>
       </c>
       <c r="E543" t="s">
         <v>14</v>
       </c>
       <c r="H543" t="s">
         <v>53</v>
       </c>
       <c r="I543" t="s">
-        <v>1989</v>
+        <v>2005</v>
       </c>
       <c r="J543" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B544" t="s">
-        <v>1990</v>
+        <v>2006</v>
       </c>
       <c r="C544" t="s">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="D544" t="s">
-        <v>1992</v>
+        <v>2008</v>
       </c>
       <c r="E544" t="s">
         <v>14</v>
       </c>
       <c r="H544" t="s">
         <v>53</v>
       </c>
       <c r="I544" t="s">
-        <v>1993</v>
+        <v>2009</v>
       </c>
       <c r="J544" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B545" t="s">
-        <v>1994</v>
-[...2 lines deleted...]
-        <v>1995</v>
+        <v>2010</v>
       </c>
       <c r="D545" t="s">
-        <v>1875</v>
+        <v>2011</v>
       </c>
       <c r="E545" t="s">
         <v>14</v>
       </c>
       <c r="H545" t="s">
         <v>53</v>
       </c>
       <c r="I545" t="s">
-        <v>1996</v>
+        <v>2012</v>
       </c>
       <c r="J545" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="546" spans="1:10">
       <c r="A546" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B546" t="s">
-        <v>1997</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>2013</v>
       </c>
       <c r="D546" t="s">
-        <v>1999</v>
+        <v>2014</v>
       </c>
       <c r="E546" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H546" t="s">
         <v>53</v>
       </c>
       <c r="I546" t="s">
-        <v>2000</v>
+        <v>2015</v>
       </c>
       <c r="J546" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B547" t="s">
-        <v>2001</v>
+        <v>2016</v>
       </c>
       <c r="D547" t="s">
-        <v>2002</v>
+        <v>2017</v>
       </c>
       <c r="E547" t="s">
         <v>14</v>
       </c>
       <c r="H547" t="s">
         <v>53</v>
       </c>
       <c r="I547" t="s">
-        <v>2003</v>
+        <v>2018</v>
       </c>
       <c r="J547" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B548" t="s">
-        <v>2004</v>
+        <v>2019</v>
       </c>
       <c r="D548" t="s">
-        <v>2005</v>
+        <v>2020</v>
       </c>
       <c r="E548" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H548" t="s">
         <v>53</v>
       </c>
       <c r="I548" t="s">
-        <v>2006</v>
+        <v>2021</v>
       </c>
       <c r="J548" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B549" t="s">
-        <v>2007</v>
+        <v>2022</v>
       </c>
       <c r="D549" t="s">
-        <v>2008</v>
+        <v>2023</v>
       </c>
       <c r="E549" t="s">
         <v>14</v>
       </c>
       <c r="H549" t="s">
         <v>53</v>
       </c>
       <c r="I549" t="s">
-        <v>2009</v>
+        <v>2024</v>
       </c>
       <c r="J549" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B550" t="s">
-        <v>2010</v>
+        <v>2025</v>
       </c>
       <c r="D550" t="s">
-        <v>2011</v>
+        <v>2026</v>
       </c>
       <c r="E550" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H550" t="s">
         <v>53</v>
       </c>
       <c r="I550" t="s">
-        <v>2012</v>
+        <v>2027</v>
       </c>
       <c r="J550" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="551" spans="1:10">
       <c r="A551" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B551" t="s">
-        <v>2013</v>
+        <v>2028</v>
       </c>
       <c r="D551" t="s">
-        <v>2014</v>
+        <v>2029</v>
       </c>
       <c r="E551" t="s">
         <v>14</v>
       </c>
       <c r="H551" t="s">
         <v>53</v>
       </c>
       <c r="I551" t="s">
-        <v>2015</v>
+        <v>2030</v>
       </c>
       <c r="J551" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="552" spans="1:10">
       <c r="A552" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B552" t="s">
-        <v>2016</v>
+        <v>2031</v>
       </c>
       <c r="D552" t="s">
-        <v>2017</v>
+        <v>2032</v>
       </c>
       <c r="E552" t="s">
         <v>14</v>
       </c>
       <c r="H552" t="s">
         <v>53</v>
       </c>
       <c r="I552" t="s">
-        <v>2018</v>
+        <v>2033</v>
       </c>
       <c r="J552" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="553" spans="1:10">
       <c r="A553" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B553" t="s">
-        <v>2019</v>
+        <v>2034</v>
       </c>
       <c r="D553" t="s">
-        <v>2020</v>
+        <v>2035</v>
       </c>
       <c r="E553" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="H553" t="s">
         <v>53</v>
       </c>
       <c r="I553" t="s">
-        <v>2021</v>
+        <v>2036</v>
       </c>
       <c r="J553" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="554" spans="1:10">
       <c r="A554" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B554" t="s">
-        <v>2022</v>
+        <v>2037</v>
       </c>
       <c r="D554" t="s">
-        <v>2023</v>
+        <v>2038</v>
       </c>
       <c r="E554" t="s">
         <v>14</v>
       </c>
       <c r="H554" t="s">
         <v>53</v>
       </c>
       <c r="I554" t="s">
-        <v>2024</v>
+        <v>2039</v>
       </c>
       <c r="J554" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="555" spans="1:10">
       <c r="A555" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B555" t="s">
-        <v>2025</v>
+        <v>2040</v>
       </c>
       <c r="D555" t="s">
-        <v>2026</v>
+        <v>2038</v>
       </c>
       <c r="E555" t="s">
-        <v>398</v>
+        <v>14</v>
       </c>
       <c r="H555" t="s">
         <v>53</v>
       </c>
       <c r="I555" t="s">
-        <v>2027</v>
+        <v>2041</v>
       </c>
       <c r="J555" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="556" spans="1:10">
       <c r="A556" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B556" t="s">
-        <v>2028</v>
+        <v>2042</v>
       </c>
       <c r="D556" t="s">
-        <v>2029</v>
+        <v>2043</v>
       </c>
       <c r="E556" t="s">
         <v>14</v>
       </c>
       <c r="H556" t="s">
         <v>53</v>
       </c>
       <c r="I556" t="s">
-        <v>2030</v>
+        <v>2044</v>
       </c>
       <c r="J556" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="557" spans="1:10">
       <c r="A557" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B557" t="s">
-        <v>2031</v>
+        <v>2045</v>
       </c>
       <c r="D557" t="s">
-        <v>2029</v>
+        <v>2046</v>
       </c>
       <c r="E557" t="s">
         <v>14</v>
       </c>
       <c r="H557" t="s">
         <v>53</v>
       </c>
       <c r="I557" t="s">
-        <v>2032</v>
+        <v>2047</v>
       </c>
       <c r="J557" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="558" spans="1:10">
       <c r="A558" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B558" t="s">
-        <v>2033</v>
+        <v>2048</v>
       </c>
       <c r="D558" t="s">
-        <v>2034</v>
+        <v>2049</v>
       </c>
       <c r="E558" t="s">
         <v>14</v>
       </c>
       <c r="H558" t="s">
         <v>53</v>
       </c>
       <c r="I558" t="s">
-        <v>2035</v>
+        <v>2050</v>
       </c>
       <c r="J558" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B559" t="s">
-        <v>2036</v>
+        <v>2051</v>
       </c>
       <c r="D559" t="s">
-        <v>2037</v>
+        <v>2052</v>
       </c>
       <c r="E559" t="s">
         <v>14</v>
       </c>
       <c r="H559" t="s">
         <v>53</v>
       </c>
       <c r="I559" t="s">
-        <v>2038</v>
+        <v>2053</v>
       </c>
       <c r="J559" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B560" t="s">
-        <v>2039</v>
+        <v>2054</v>
       </c>
       <c r="D560" t="s">
-        <v>2040</v>
+        <v>2055</v>
       </c>
       <c r="E560" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H560" t="s">
         <v>53</v>
       </c>
       <c r="I560" t="s">
-        <v>2041</v>
+        <v>2056</v>
       </c>
       <c r="J560" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B561" t="s">
-        <v>2042</v>
+        <v>2057</v>
       </c>
       <c r="D561" t="s">
-        <v>2043</v>
+        <v>2055</v>
       </c>
       <c r="E561" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H561" t="s">
         <v>53</v>
       </c>
       <c r="I561" t="s">
-        <v>2044</v>
+        <v>2058</v>
       </c>
       <c r="J561" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B562" t="s">
-        <v>2045</v>
+        <v>2059</v>
       </c>
       <c r="D562" t="s">
-        <v>2046</v>
+        <v>2060</v>
       </c>
       <c r="E562" t="s">
-        <v>250</v>
+        <v>243</v>
       </c>
       <c r="H562" t="s">
         <v>53</v>
       </c>
       <c r="I562" t="s">
-        <v>2047</v>
+        <v>2061</v>
       </c>
       <c r="J562" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B563" t="s">
-        <v>2048</v>
+        <v>2062</v>
       </c>
       <c r="D563" t="s">
-        <v>2046</v>
+        <v>2063</v>
       </c>
       <c r="E563" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H563" t="s">
         <v>53</v>
       </c>
       <c r="I563" t="s">
-        <v>2049</v>
+        <v>2064</v>
       </c>
       <c r="J563" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B564" t="s">
-        <v>2050</v>
+        <v>2065</v>
       </c>
       <c r="D564" t="s">
-        <v>2051</v>
+        <v>2063</v>
       </c>
       <c r="E564" t="s">
-        <v>250</v>
+        <v>14</v>
       </c>
       <c r="H564" t="s">
         <v>53</v>
       </c>
       <c r="I564" t="s">
-        <v>2052</v>
+        <v>2066</v>
       </c>
       <c r="J564" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="565" spans="1:10">
       <c r="A565" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B565" t="s">
-        <v>2053</v>
+        <v>2067</v>
       </c>
       <c r="D565" t="s">
-        <v>2054</v>
+        <v>2063</v>
       </c>
       <c r="E565" t="s">
         <v>14</v>
       </c>
       <c r="H565" t="s">
         <v>53</v>
       </c>
       <c r="I565" t="s">
-        <v>2055</v>
+        <v>2068</v>
       </c>
       <c r="J565" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="566" spans="1:10">
       <c r="A566" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B566" t="s">
-        <v>2056</v>
+        <v>2069</v>
       </c>
       <c r="D566" t="s">
-        <v>2054</v>
+        <v>2070</v>
       </c>
       <c r="E566" t="s">
         <v>14</v>
       </c>
       <c r="H566" t="s">
         <v>53</v>
       </c>
       <c r="I566" t="s">
-        <v>2057</v>
+        <v>2071</v>
       </c>
       <c r="J566" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="567" spans="1:10">
       <c r="A567" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B567" t="s">
-        <v>2058</v>
+        <v>2072</v>
       </c>
       <c r="D567" t="s">
-        <v>2054</v>
+        <v>2073</v>
       </c>
       <c r="E567" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H567" t="s">
         <v>53</v>
       </c>
       <c r="I567" t="s">
-        <v>2059</v>
+        <v>2074</v>
       </c>
       <c r="J567" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="568" spans="1:10">
       <c r="A568" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B568" t="s">
-        <v>2060</v>
+        <v>2075</v>
       </c>
       <c r="D568" t="s">
-        <v>2061</v>
+        <v>2076</v>
       </c>
       <c r="E568" t="s">
         <v>14</v>
       </c>
       <c r="H568" t="s">
         <v>53</v>
       </c>
       <c r="I568" t="s">
-        <v>2062</v>
+        <v>2077</v>
       </c>
       <c r="J568" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="569" spans="1:10">
       <c r="A569" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B569" t="s">
-        <v>2063</v>
+        <v>2078</v>
       </c>
       <c r="D569" t="s">
-        <v>2064</v>
+        <v>2079</v>
       </c>
       <c r="E569" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H569" t="s">
         <v>53</v>
       </c>
       <c r="I569" t="s">
-        <v>2065</v>
+        <v>2080</v>
       </c>
       <c r="J569" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B570" t="s">
-        <v>2066</v>
+        <v>2081</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2082</v>
       </c>
       <c r="D570" t="s">
-        <v>2067</v>
+        <v>2083</v>
       </c>
       <c r="E570" t="s">
         <v>14</v>
       </c>
       <c r="H570" t="s">
         <v>53</v>
       </c>
       <c r="I570" t="s">
-        <v>2068</v>
+        <v>2084</v>
       </c>
       <c r="J570" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B571" t="s">
-        <v>2069</v>
+        <v>2085</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2086</v>
       </c>
       <c r="D571" t="s">
-        <v>2070</v>
+        <v>2087</v>
       </c>
       <c r="E571" t="s">
         <v>14</v>
       </c>
       <c r="H571" t="s">
         <v>53</v>
       </c>
       <c r="I571" t="s">
-        <v>2071</v>
+        <v>2088</v>
       </c>
       <c r="J571" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B572" t="s">
-        <v>2072</v>
+        <v>2089</v>
       </c>
       <c r="C572" t="s">
-        <v>2073</v>
+        <v>2090</v>
       </c>
       <c r="D572" t="s">
-        <v>2074</v>
+        <v>2091</v>
       </c>
       <c r="E572" t="s">
         <v>14</v>
       </c>
       <c r="H572" t="s">
         <v>53</v>
       </c>
       <c r="I572" t="s">
-        <v>2075</v>
+        <v>2092</v>
       </c>
       <c r="J572" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B573" t="s">
-        <v>2076</v>
+        <v>2093</v>
       </c>
       <c r="C573" t="s">
-        <v>2077</v>
+        <v>2094</v>
       </c>
       <c r="D573" t="s">
-        <v>2078</v>
+        <v>2095</v>
       </c>
       <c r="E573" t="s">
         <v>14</v>
       </c>
       <c r="H573" t="s">
         <v>53</v>
       </c>
       <c r="I573" t="s">
-        <v>2079</v>
+        <v>2096</v>
       </c>
       <c r="J573" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="574" spans="1:10">
       <c r="A574" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B574" t="s">
-        <v>2080</v>
+        <v>2097</v>
       </c>
       <c r="C574" t="s">
-        <v>2081</v>
+        <v>2098</v>
       </c>
       <c r="D574" t="s">
-        <v>2082</v>
+        <v>2091</v>
       </c>
       <c r="E574" t="s">
         <v>14</v>
       </c>
       <c r="H574" t="s">
         <v>53</v>
       </c>
       <c r="I574" t="s">
-        <v>2083</v>
+        <v>2099</v>
       </c>
       <c r="J574" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B575" t="s">
-        <v>2084</v>
+        <v>2100</v>
       </c>
       <c r="C575" t="s">
-        <v>2085</v>
+        <v>2098</v>
       </c>
       <c r="D575" t="s">
-        <v>2086</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2091</v>
       </c>
       <c r="H575" t="s">
         <v>53</v>
       </c>
       <c r="I575" t="s">
-        <v>2087</v>
+        <v>2099</v>
       </c>
       <c r="J575" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B576" t="s">
-        <v>2088</v>
+        <v>2101</v>
       </c>
       <c r="C576" t="s">
-        <v>2089</v>
+        <v>2102</v>
       </c>
       <c r="D576" t="s">
-        <v>2082</v>
+        <v>2103</v>
       </c>
       <c r="E576" t="s">
         <v>14</v>
       </c>
       <c r="H576" t="s">
         <v>53</v>
       </c>
       <c r="I576" t="s">
-        <v>2090</v>
+        <v>2104</v>
       </c>
       <c r="J576" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B577" t="s">
-        <v>2091</v>
+        <v>2105</v>
       </c>
       <c r="C577" t="s">
-        <v>2089</v>
+        <v>2106</v>
       </c>
       <c r="D577" t="s">
-        <v>2082</v>
+        <v>2107</v>
+      </c>
+      <c r="E577" t="s">
+        <v>14</v>
       </c>
       <c r="H577" t="s">
         <v>53</v>
       </c>
       <c r="I577" t="s">
-        <v>2090</v>
+        <v>2108</v>
       </c>
       <c r="J577" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="578" spans="1:10">
       <c r="A578" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B578" t="s">
-        <v>2092</v>
+        <v>2109</v>
       </c>
       <c r="C578" t="s">
-        <v>2093</v>
+        <v>2110</v>
       </c>
       <c r="D578" t="s">
-        <v>2094</v>
+        <v>2111</v>
       </c>
       <c r="E578" t="s">
         <v>14</v>
       </c>
       <c r="H578" t="s">
         <v>53</v>
       </c>
       <c r="I578" t="s">
-        <v>2095</v>
+        <v>2112</v>
       </c>
       <c r="J578" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B579" t="s">
-        <v>2096</v>
+        <v>2113</v>
       </c>
       <c r="C579" t="s">
-        <v>2097</v>
+        <v>2114</v>
       </c>
       <c r="D579" t="s">
-        <v>2098</v>
+        <v>2115</v>
       </c>
       <c r="E579" t="s">
         <v>14</v>
       </c>
       <c r="H579" t="s">
         <v>53</v>
       </c>
       <c r="I579" t="s">
-        <v>2099</v>
+        <v>2116</v>
       </c>
       <c r="J579" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B580" t="s">
-        <v>2100</v>
+        <v>2117</v>
       </c>
       <c r="C580" t="s">
-        <v>2101</v>
+        <v>2118</v>
       </c>
       <c r="D580" t="s">
-        <v>2102</v>
+        <v>2119</v>
       </c>
       <c r="E580" t="s">
         <v>14</v>
       </c>
       <c r="H580" t="s">
         <v>53</v>
       </c>
       <c r="I580" t="s">
-        <v>2103</v>
+        <v>2120</v>
       </c>
       <c r="J580" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B581" t="s">
-        <v>2104</v>
+        <v>2121</v>
       </c>
       <c r="C581" t="s">
-        <v>2105</v>
+        <v>2122</v>
       </c>
       <c r="D581" t="s">
-        <v>2106</v>
+        <v>2123</v>
       </c>
       <c r="E581" t="s">
         <v>14</v>
       </c>
       <c r="H581" t="s">
         <v>53</v>
       </c>
       <c r="I581" t="s">
-        <v>2107</v>
+        <v>2124</v>
       </c>
       <c r="J581" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B582" t="s">
-        <v>2108</v>
+        <v>2125</v>
       </c>
       <c r="C582" t="s">
-        <v>2109</v>
+        <v>2126</v>
       </c>
       <c r="D582" t="s">
-        <v>2110</v>
+        <v>2127</v>
       </c>
       <c r="E582" t="s">
         <v>14</v>
       </c>
       <c r="H582" t="s">
         <v>53</v>
       </c>
       <c r="I582" t="s">
-        <v>2111</v>
+        <v>2128</v>
       </c>
       <c r="J582" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B583" t="s">
-        <v>2112</v>
+        <v>2129</v>
       </c>
       <c r="C583" t="s">
-        <v>2113</v>
+        <v>2130</v>
       </c>
       <c r="D583" t="s">
-        <v>2114</v>
+        <v>2131</v>
       </c>
       <c r="E583" t="s">
         <v>14</v>
       </c>
       <c r="H583" t="s">
         <v>53</v>
       </c>
       <c r="I583" t="s">
-        <v>2115</v>
+        <v>2132</v>
       </c>
       <c r="J583" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B584" t="s">
-        <v>2116</v>
+        <v>2133</v>
       </c>
       <c r="C584" t="s">
-        <v>2117</v>
+        <v>2134</v>
       </c>
       <c r="D584" t="s">
-        <v>2118</v>
+        <v>2091</v>
       </c>
       <c r="E584" t="s">
         <v>14</v>
       </c>
       <c r="H584" t="s">
         <v>53</v>
       </c>
       <c r="I584" t="s">
-        <v>2119</v>
+        <v>2135</v>
       </c>
       <c r="J584" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B585" t="s">
-        <v>2120</v>
+        <v>2136</v>
       </c>
       <c r="C585" t="s">
-        <v>2121</v>
+        <v>2137</v>
       </c>
       <c r="D585" t="s">
-        <v>2122</v>
+        <v>2138</v>
       </c>
       <c r="E585" t="s">
         <v>14</v>
       </c>
       <c r="H585" t="s">
         <v>53</v>
       </c>
       <c r="I585" t="s">
-        <v>2123</v>
+        <v>2139</v>
       </c>
       <c r="J585" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="586" spans="1:10">
       <c r="A586" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B586" t="s">
-        <v>2124</v>
+        <v>2140</v>
       </c>
       <c r="C586" t="s">
-        <v>2125</v>
+        <v>2141</v>
       </c>
       <c r="D586" t="s">
-        <v>2082</v>
+        <v>2142</v>
       </c>
       <c r="E586" t="s">
         <v>14</v>
       </c>
       <c r="H586" t="s">
         <v>53</v>
       </c>
       <c r="I586" t="s">
-        <v>2126</v>
+        <v>2143</v>
       </c>
       <c r="J586" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B587" t="s">
-        <v>2127</v>
+        <v>2144</v>
       </c>
       <c r="C587" t="s">
-        <v>2128</v>
+        <v>2082</v>
       </c>
       <c r="D587" t="s">
-        <v>2129</v>
+        <v>2145</v>
       </c>
       <c r="E587" t="s">
         <v>14</v>
       </c>
       <c r="H587" t="s">
         <v>53</v>
       </c>
       <c r="I587" t="s">
-        <v>2130</v>
+        <v>2146</v>
       </c>
       <c r="J587" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="588" spans="1:10">
       <c r="A588" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B588" t="s">
-        <v>2131</v>
+        <v>2147</v>
       </c>
       <c r="C588" t="s">
-        <v>2132</v>
+        <v>2086</v>
       </c>
       <c r="D588" t="s">
-        <v>2133</v>
+        <v>2148</v>
       </c>
       <c r="E588" t="s">
         <v>14</v>
       </c>
       <c r="H588" t="s">
         <v>53</v>
       </c>
       <c r="I588" t="s">
-        <v>2134</v>
+        <v>2149</v>
       </c>
       <c r="J588" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="589" spans="1:10">
       <c r="A589" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B589" t="s">
-        <v>2135</v>
-[...2 lines deleted...]
-        <v>2073</v>
+        <v>2150</v>
       </c>
       <c r="D589" t="s">
-        <v>2136</v>
+        <v>2151</v>
       </c>
       <c r="E589" t="s">
-        <v>14</v>
+        <v>243</v>
       </c>
       <c r="H589" t="s">
         <v>53</v>
       </c>
       <c r="I589" t="s">
-        <v>2137</v>
+        <v>2152</v>
       </c>
       <c r="J589" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="590" spans="1:10">
       <c r="A590" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B590" t="s">
-        <v>2138</v>
-[...2 lines deleted...]
-        <v>2077</v>
+        <v>2153</v>
       </c>
       <c r="D590" t="s">
-        <v>2139</v>
+        <v>2151</v>
       </c>
       <c r="E590" t="s">
         <v>14</v>
       </c>
       <c r="H590" t="s">
         <v>53</v>
       </c>
       <c r="I590" t="s">
-        <v>2140</v>
+        <v>2154</v>
       </c>
       <c r="J590" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="591" spans="1:10">
       <c r="A591" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B591" t="s">
-        <v>2141</v>
+        <v>2155</v>
       </c>
       <c r="D591" t="s">
-        <v>2142</v>
+        <v>2156</v>
       </c>
       <c r="E591" t="s">
-        <v>250</v>
+        <v>23</v>
       </c>
       <c r="H591" t="s">
         <v>53</v>
       </c>
       <c r="I591" t="s">
-        <v>2143</v>
+        <v>2157</v>
       </c>
       <c r="J591" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="592" spans="1:10">
       <c r="A592" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B592" t="s">
-        <v>2144</v>
+        <v>2158</v>
       </c>
       <c r="D592" t="s">
-        <v>2142</v>
+        <v>2156</v>
       </c>
       <c r="E592" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="H592" t="s">
         <v>53</v>
       </c>
       <c r="I592" t="s">
-        <v>2145</v>
+        <v>2159</v>
       </c>
       <c r="J592" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="593" spans="1:10">
       <c r="A593" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B593" t="s">
-        <v>2146</v>
+        <v>2160</v>
       </c>
       <c r="D593" t="s">
-        <v>2147</v>
+        <v>2161</v>
       </c>
       <c r="E593" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H593" t="s">
         <v>53</v>
       </c>
       <c r="I593" t="s">
-        <v>2148</v>
+        <v>2162</v>
       </c>
       <c r="J593" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="594" spans="1:10">
       <c r="A594" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B594" t="s">
-        <v>2149</v>
+        <v>2163</v>
       </c>
       <c r="D594" t="s">
-        <v>2147</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>2164</v>
       </c>
       <c r="H594" t="s">
         <v>53</v>
       </c>
       <c r="I594" t="s">
-        <v>2150</v>
+        <v>2165</v>
       </c>
       <c r="J594" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="595" spans="1:10">
       <c r="A595" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B595" t="s">
-        <v>2151</v>
+        <v>2163</v>
       </c>
       <c r="D595" t="s">
-        <v>2152</v>
+        <v>2164</v>
       </c>
       <c r="E595" t="s">
         <v>14</v>
       </c>
       <c r="H595" t="s">
         <v>53</v>
       </c>
       <c r="I595" t="s">
-        <v>2153</v>
+        <v>2165</v>
       </c>
       <c r="J595" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B596" t="s">
-        <v>2154</v>
+        <v>2166</v>
       </c>
       <c r="D596" t="s">
-        <v>2155</v>
+        <v>2167</v>
+      </c>
+      <c r="E596" t="s">
+        <v>23</v>
       </c>
       <c r="H596" t="s">
         <v>53</v>
       </c>
       <c r="I596" t="s">
-        <v>2156</v>
+        <v>2168</v>
       </c>
       <c r="J596" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="597" spans="1:10">
       <c r="A597" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B597" t="s">
-        <v>2154</v>
+        <v>2169</v>
       </c>
       <c r="D597" t="s">
-        <v>2155</v>
+        <v>2170</v>
       </c>
       <c r="E597" t="s">
         <v>14</v>
       </c>
       <c r="H597" t="s">
         <v>53</v>
       </c>
       <c r="I597" t="s">
-        <v>2156</v>
+        <v>2171</v>
       </c>
       <c r="J597" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B598" t="s">
-        <v>2157</v>
+        <v>2172</v>
       </c>
       <c r="D598" t="s">
-        <v>2158</v>
+        <v>2170</v>
       </c>
       <c r="E598" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H598" t="s">
         <v>53</v>
       </c>
       <c r="I598" t="s">
-        <v>2159</v>
+        <v>2173</v>
       </c>
       <c r="J598" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B599" t="s">
-        <v>2160</v>
+        <v>2174</v>
       </c>
       <c r="D599" t="s">
-        <v>2161</v>
+        <v>2175</v>
       </c>
       <c r="E599" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H599" t="s">
         <v>53</v>
       </c>
       <c r="I599" t="s">
-        <v>2162</v>
+        <v>2176</v>
       </c>
       <c r="J599" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="600" spans="1:10">
       <c r="A600" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B600" t="s">
-        <v>2163</v>
+        <v>2177</v>
       </c>
       <c r="D600" t="s">
-        <v>2161</v>
+        <v>2178</v>
       </c>
       <c r="E600" t="s">
-        <v>14</v>
+        <v>391</v>
       </c>
       <c r="H600" t="s">
         <v>53</v>
       </c>
       <c r="I600" t="s">
-        <v>2164</v>
+        <v>2179</v>
       </c>
       <c r="J600" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="601" spans="1:10">
       <c r="A601" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B601" t="s">
-        <v>2165</v>
+        <v>2180</v>
       </c>
       <c r="D601" t="s">
-        <v>2166</v>
+        <v>2178</v>
       </c>
       <c r="E601" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H601" t="s">
         <v>53</v>
       </c>
       <c r="I601" t="s">
-        <v>2167</v>
+        <v>1862</v>
       </c>
       <c r="J601" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="602" spans="1:10">
       <c r="A602" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B602" t="s">
-        <v>2168</v>
+        <v>2181</v>
       </c>
       <c r="D602" t="s">
-        <v>2169</v>
+        <v>2182</v>
       </c>
       <c r="E602" t="s">
-        <v>398</v>
+        <v>23</v>
       </c>
       <c r="H602" t="s">
         <v>53</v>
       </c>
       <c r="I602" t="s">
-        <v>2170</v>
+        <v>2183</v>
       </c>
       <c r="J602" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="603" spans="1:10">
       <c r="A603" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B603" t="s">
-        <v>2171</v>
+        <v>2184</v>
       </c>
       <c r="D603" t="s">
-        <v>2169</v>
+        <v>2185</v>
       </c>
       <c r="E603" t="s">
         <v>14</v>
       </c>
       <c r="H603" t="s">
         <v>53</v>
       </c>
       <c r="I603" t="s">
-        <v>1853</v>
+        <v>2186</v>
       </c>
       <c r="J603" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="604" spans="1:10">
       <c r="A604" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B604" t="s">
-        <v>2172</v>
+        <v>2187</v>
       </c>
       <c r="D604" t="s">
-        <v>2173</v>
+        <v>2188</v>
       </c>
       <c r="E604" t="s">
         <v>23</v>
       </c>
       <c r="H604" t="s">
         <v>53</v>
       </c>
       <c r="I604" t="s">
-        <v>2174</v>
+        <v>2189</v>
       </c>
       <c r="J604" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B605" t="s">
-        <v>2175</v>
+        <v>2190</v>
       </c>
       <c r="D605" t="s">
-        <v>2176</v>
+        <v>2191</v>
       </c>
       <c r="E605" t="s">
         <v>14</v>
       </c>
       <c r="H605" t="s">
         <v>53</v>
       </c>
       <c r="I605" t="s">
-        <v>2177</v>
+        <v>2192</v>
       </c>
       <c r="J605" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B606" t="s">
-        <v>2178</v>
+        <v>2193</v>
       </c>
       <c r="D606" t="s">
-        <v>2179</v>
+        <v>2194</v>
       </c>
       <c r="E606" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H606" t="s">
         <v>53</v>
       </c>
       <c r="I606" t="s">
-        <v>2180</v>
+        <v>2195</v>
       </c>
       <c r="J606" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="607" spans="1:10">
       <c r="A607" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B607" t="s">
-        <v>2181</v>
+        <v>2196</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2197</v>
       </c>
       <c r="D607" t="s">
-        <v>2182</v>
+        <v>2198</v>
       </c>
       <c r="E607" t="s">
         <v>14</v>
       </c>
       <c r="H607" t="s">
         <v>53</v>
       </c>
       <c r="I607" t="s">
-        <v>2183</v>
+        <v>2199</v>
       </c>
       <c r="J607" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B608" t="s">
-        <v>2184</v>
+        <v>2200</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2201</v>
       </c>
       <c r="D608" t="s">
-        <v>2185</v>
+        <v>2202</v>
       </c>
       <c r="E608" t="s">
         <v>14</v>
       </c>
       <c r="H608" t="s">
         <v>53</v>
       </c>
       <c r="I608" t="s">
-        <v>2186</v>
+        <v>2203</v>
       </c>
       <c r="J608" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B609" t="s">
-        <v>2187</v>
+        <v>2204</v>
       </c>
       <c r="C609" t="s">
-        <v>2188</v>
+        <v>2205</v>
       </c>
       <c r="D609" t="s">
-        <v>2189</v>
+        <v>2206</v>
       </c>
       <c r="E609" t="s">
         <v>14</v>
       </c>
       <c r="H609" t="s">
         <v>53</v>
       </c>
       <c r="I609" t="s">
-        <v>2190</v>
+        <v>2207</v>
       </c>
       <c r="J609" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="610" spans="1:10">
       <c r="A610" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B610" t="s">
-        <v>2191</v>
+        <v>2208</v>
       </c>
       <c r="C610" t="s">
-        <v>2192</v>
+        <v>2209</v>
       </c>
       <c r="D610" t="s">
-        <v>2193</v>
+        <v>2210</v>
       </c>
       <c r="E610" t="s">
         <v>14</v>
       </c>
       <c r="H610" t="s">
         <v>53</v>
       </c>
       <c r="I610" t="s">
-        <v>2194</v>
+        <v>2211</v>
       </c>
       <c r="J610" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="611" spans="1:10">
       <c r="A611" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B611" t="s">
-        <v>2195</v>
+        <v>2212</v>
       </c>
       <c r="C611" t="s">
-        <v>2196</v>
+        <v>2213</v>
       </c>
       <c r="D611" t="s">
-        <v>2197</v>
+        <v>2178</v>
       </c>
       <c r="E611" t="s">
         <v>14</v>
       </c>
       <c r="H611" t="s">
         <v>53</v>
       </c>
       <c r="I611" t="s">
-        <v>2198</v>
+        <v>2214</v>
       </c>
       <c r="J611" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="612" spans="1:10">
       <c r="A612" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B612" t="s">
-        <v>2199</v>
+        <v>2215</v>
       </c>
       <c r="C612" t="s">
-        <v>2200</v>
+        <v>2216</v>
       </c>
       <c r="D612" t="s">
-        <v>2201</v>
+        <v>2217</v>
       </c>
       <c r="E612" t="s">
         <v>14</v>
       </c>
       <c r="H612" t="s">
         <v>53</v>
       </c>
       <c r="I612" t="s">
-        <v>2202</v>
+        <v>2218</v>
       </c>
       <c r="J612" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B613" t="s">
-        <v>2203</v>
+        <v>2219</v>
       </c>
       <c r="C613" t="s">
-        <v>2204</v>
+        <v>2220</v>
       </c>
       <c r="D613" t="s">
-        <v>2169</v>
+        <v>2221</v>
       </c>
       <c r="E613" t="s">
         <v>14</v>
       </c>
       <c r="H613" t="s">
         <v>53</v>
       </c>
       <c r="I613" t="s">
-        <v>2205</v>
+        <v>2222</v>
       </c>
       <c r="J613" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B614" t="s">
-        <v>2206</v>
+        <v>2223</v>
       </c>
       <c r="C614" t="s">
-        <v>2207</v>
+        <v>2224</v>
       </c>
       <c r="D614" t="s">
-        <v>2208</v>
+        <v>2225</v>
       </c>
       <c r="E614" t="s">
         <v>14</v>
       </c>
       <c r="H614" t="s">
         <v>53</v>
       </c>
       <c r="I614" t="s">
-        <v>2209</v>
+        <v>2226</v>
       </c>
       <c r="J614" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="615" spans="1:10">
       <c r="A615" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B615" t="s">
-        <v>2210</v>
+        <v>2227</v>
       </c>
       <c r="C615" t="s">
-        <v>2211</v>
+        <v>2228</v>
       </c>
       <c r="D615" t="s">
-        <v>2212</v>
+        <v>2229</v>
       </c>
       <c r="E615" t="s">
         <v>14</v>
       </c>
       <c r="H615" t="s">
         <v>53</v>
       </c>
       <c r="I615" t="s">
-        <v>2213</v>
+        <v>2230</v>
       </c>
       <c r="J615" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="616" spans="1:10">
       <c r="A616" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B616" t="s">
-        <v>2214</v>
+        <v>2231</v>
       </c>
       <c r="C616" t="s">
-        <v>2215</v>
+        <v>2232</v>
       </c>
       <c r="D616" t="s">
-        <v>2216</v>
+        <v>2233</v>
       </c>
       <c r="E616" t="s">
         <v>14</v>
       </c>
       <c r="H616" t="s">
         <v>53</v>
       </c>
       <c r="I616" t="s">
-        <v>2217</v>
+        <v>2234</v>
       </c>
       <c r="J616" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="617" spans="1:10">
       <c r="A617" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B617" t="s">
-        <v>2218</v>
+        <v>2235</v>
       </c>
       <c r="C617" t="s">
-        <v>2219</v>
+        <v>2236</v>
       </c>
       <c r="D617" t="s">
-        <v>2220</v>
+        <v>2237</v>
       </c>
       <c r="E617" t="s">
         <v>14</v>
       </c>
       <c r="H617" t="s">
         <v>53</v>
       </c>
       <c r="I617" t="s">
-        <v>2221</v>
+        <v>2238</v>
       </c>
       <c r="J617" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="618" spans="1:10">
       <c r="A618" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B618" t="s">
-        <v>2222</v>
+        <v>2239</v>
       </c>
       <c r="C618" t="s">
-        <v>2223</v>
+        <v>2240</v>
       </c>
       <c r="D618" t="s">
-        <v>2224</v>
+        <v>2241</v>
       </c>
       <c r="E618" t="s">
         <v>14</v>
       </c>
       <c r="H618" t="s">
         <v>53</v>
       </c>
       <c r="I618" t="s">
-        <v>2225</v>
+        <v>2242</v>
       </c>
       <c r="J618" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="619" spans="1:10">
       <c r="A619" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B619" t="s">
-        <v>2226</v>
+        <v>2243</v>
       </c>
       <c r="C619" t="s">
-        <v>2227</v>
+        <v>2244</v>
       </c>
       <c r="D619" t="s">
-        <v>2228</v>
+        <v>2241</v>
       </c>
       <c r="E619" t="s">
         <v>14</v>
       </c>
       <c r="H619" t="s">
         <v>53</v>
       </c>
       <c r="I619" t="s">
-        <v>2229</v>
+        <v>2245</v>
       </c>
       <c r="J619" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B620" t="s">
-        <v>2230</v>
+        <v>2246</v>
       </c>
       <c r="C620" t="s">
-        <v>2231</v>
+        <v>2247</v>
       </c>
       <c r="D620" t="s">
-        <v>2232</v>
+        <v>2185</v>
       </c>
       <c r="E620" t="s">
         <v>14</v>
       </c>
       <c r="H620" t="s">
         <v>53</v>
       </c>
       <c r="I620" t="s">
-        <v>2233</v>
+        <v>2248</v>
       </c>
       <c r="J620" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B621" t="s">
-        <v>2234</v>
+        <v>2249</v>
       </c>
       <c r="C621" t="s">
-        <v>2235</v>
+        <v>2250</v>
       </c>
       <c r="D621" t="s">
-        <v>2232</v>
+        <v>2251</v>
       </c>
       <c r="E621" t="s">
         <v>14</v>
       </c>
       <c r="H621" t="s">
         <v>53</v>
       </c>
       <c r="I621" t="s">
-        <v>2236</v>
+        <v>2252</v>
       </c>
       <c r="J621" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B622" t="s">
-        <v>2237</v>
+        <v>2253</v>
       </c>
       <c r="C622" t="s">
-        <v>2238</v>
+        <v>2254</v>
       </c>
       <c r="D622" t="s">
-        <v>2176</v>
+        <v>2251</v>
       </c>
       <c r="E622" t="s">
         <v>14</v>
       </c>
       <c r="H622" t="s">
         <v>53</v>
       </c>
       <c r="I622" t="s">
-        <v>2239</v>
+        <v>2255</v>
       </c>
       <c r="J622" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B623" t="s">
-        <v>2240</v>
+        <v>2256</v>
       </c>
       <c r="C623" t="s">
-        <v>2241</v>
+        <v>2257</v>
       </c>
       <c r="D623" t="s">
-        <v>2242</v>
+        <v>2258</v>
       </c>
       <c r="E623" t="s">
         <v>14</v>
       </c>
       <c r="H623" t="s">
         <v>53</v>
       </c>
       <c r="I623" t="s">
-        <v>2243</v>
+        <v>2259</v>
       </c>
       <c r="J623" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B624" t="s">
-        <v>2244</v>
+        <v>2260</v>
       </c>
       <c r="C624" t="s">
-        <v>2245</v>
+        <v>2261</v>
       </c>
       <c r="D624" t="s">
-        <v>2242</v>
+        <v>2258</v>
       </c>
       <c r="E624" t="s">
         <v>14</v>
       </c>
       <c r="H624" t="s">
         <v>53</v>
       </c>
       <c r="I624" t="s">
-        <v>2246</v>
+        <v>2262</v>
       </c>
       <c r="J624" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B625" t="s">
-        <v>2247</v>
+        <v>2263</v>
       </c>
       <c r="C625" t="s">
-        <v>2248</v>
+        <v>2264</v>
       </c>
       <c r="D625" t="s">
-        <v>2249</v>
+        <v>2265</v>
       </c>
       <c r="E625" t="s">
         <v>14</v>
       </c>
       <c r="H625" t="s">
         <v>53</v>
       </c>
       <c r="I625" t="s">
-        <v>2250</v>
+        <v>2266</v>
       </c>
       <c r="J625" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="626" spans="1:10">
       <c r="A626" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B626" t="s">
-        <v>2251</v>
+        <v>2267</v>
       </c>
       <c r="C626" t="s">
-        <v>2252</v>
+        <v>2268</v>
       </c>
       <c r="D626" t="s">
-        <v>2249</v>
+        <v>2269</v>
       </c>
       <c r="E626" t="s">
         <v>14</v>
       </c>
       <c r="H626" t="s">
         <v>53</v>
       </c>
       <c r="I626" t="s">
-        <v>2253</v>
+        <v>2270</v>
       </c>
       <c r="J626" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B627" t="s">
-        <v>2254</v>
+        <v>2271</v>
       </c>
       <c r="C627" t="s">
-        <v>2255</v>
+        <v>2272</v>
       </c>
       <c r="D627" t="s">
-        <v>2256</v>
+        <v>2273</v>
       </c>
       <c r="E627" t="s">
         <v>14</v>
       </c>
       <c r="H627" t="s">
         <v>53</v>
       </c>
       <c r="I627" t="s">
-        <v>2257</v>
+        <v>2274</v>
       </c>
       <c r="J627" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B628" t="s">
-        <v>2258</v>
+        <v>2275</v>
       </c>
       <c r="C628" t="s">
-        <v>2259</v>
+        <v>2276</v>
       </c>
       <c r="D628" t="s">
-        <v>2260</v>
+        <v>2277</v>
       </c>
       <c r="E628" t="s">
         <v>14</v>
       </c>
       <c r="H628" t="s">
         <v>53</v>
       </c>
       <c r="I628" t="s">
-        <v>2261</v>
+        <v>2278</v>
       </c>
       <c r="J628" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="629" spans="1:10">
       <c r="A629" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B629" t="s">
-        <v>2262</v>
+        <v>2279</v>
       </c>
       <c r="C629" t="s">
-        <v>2263</v>
+        <v>2280</v>
       </c>
       <c r="D629" t="s">
-        <v>2264</v>
+        <v>2277</v>
       </c>
       <c r="E629" t="s">
         <v>14</v>
       </c>
       <c r="H629" t="s">
         <v>53</v>
       </c>
       <c r="I629" t="s">
-        <v>2265</v>
+        <v>2281</v>
       </c>
       <c r="J629" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="630" spans="1:10">
       <c r="A630" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B630" t="s">
-        <v>2266</v>
+        <v>2282</v>
       </c>
       <c r="C630" t="s">
-        <v>2267</v>
+        <v>2283</v>
       </c>
       <c r="D630" t="s">
-        <v>2268</v>
+        <v>2284</v>
       </c>
       <c r="E630" t="s">
         <v>14</v>
       </c>
       <c r="H630" t="s">
         <v>53</v>
       </c>
       <c r="I630" t="s">
-        <v>2269</v>
+        <v>2285</v>
       </c>
       <c r="J630" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B631" t="s">
-        <v>2270</v>
+        <v>2286</v>
       </c>
       <c r="C631" t="s">
-        <v>2271</v>
+        <v>2287</v>
       </c>
       <c r="D631" t="s">
-        <v>2268</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2288</v>
       </c>
       <c r="H631" t="s">
         <v>53</v>
       </c>
       <c r="I631" t="s">
-        <v>2272</v>
+        <v>2289</v>
       </c>
       <c r="J631" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="632" spans="1:10">
       <c r="A632" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B632" t="s">
-        <v>2273</v>
+        <v>2290</v>
       </c>
       <c r="C632" t="s">
-        <v>2274</v>
+        <v>2287</v>
       </c>
       <c r="D632" t="s">
-        <v>2275</v>
+        <v>2288</v>
       </c>
       <c r="E632" t="s">
         <v>14</v>
       </c>
       <c r="H632" t="s">
         <v>53</v>
       </c>
       <c r="I632" t="s">
-        <v>2276</v>
+        <v>2291</v>
       </c>
       <c r="J632" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B633" t="s">
-        <v>2277</v>
+        <v>2292</v>
       </c>
       <c r="C633" t="s">
-        <v>2278</v>
+        <v>2293</v>
       </c>
       <c r="D633" t="s">
-        <v>2279</v>
+        <v>2288</v>
+      </c>
+      <c r="E633" t="s">
+        <v>14</v>
       </c>
       <c r="H633" t="s">
         <v>53</v>
       </c>
       <c r="I633" t="s">
-        <v>2280</v>
+        <v>2294</v>
       </c>
       <c r="J633" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B634" t="s">
-        <v>2281</v>
+        <v>2295</v>
       </c>
       <c r="C634" t="s">
-        <v>2278</v>
+        <v>2296</v>
       </c>
       <c r="D634" t="s">
-        <v>2279</v>
+        <v>2297</v>
       </c>
       <c r="E634" t="s">
         <v>14</v>
       </c>
       <c r="H634" t="s">
         <v>53</v>
       </c>
       <c r="I634" t="s">
-        <v>2282</v>
+        <v>2298</v>
       </c>
       <c r="J634" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B635" t="s">
-        <v>2283</v>
+        <v>2299</v>
       </c>
       <c r="C635" t="s">
-        <v>2284</v>
+        <v>2300</v>
       </c>
       <c r="D635" t="s">
-        <v>2279</v>
+        <v>2301</v>
       </c>
       <c r="E635" t="s">
         <v>14</v>
       </c>
       <c r="H635" t="s">
         <v>53</v>
       </c>
       <c r="I635" t="s">
-        <v>2285</v>
+        <v>2302</v>
       </c>
       <c r="J635" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B636" t="s">
-        <v>2286</v>
+        <v>2303</v>
       </c>
       <c r="C636" t="s">
-        <v>2287</v>
+        <v>2304</v>
       </c>
       <c r="D636" t="s">
-        <v>2288</v>
+        <v>2301</v>
       </c>
       <c r="E636" t="s">
         <v>14</v>
       </c>
       <c r="H636" t="s">
         <v>53</v>
       </c>
       <c r="I636" t="s">
-        <v>2289</v>
+        <v>2305</v>
       </c>
       <c r="J636" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="637" spans="1:10">
       <c r="A637" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B637" t="s">
-        <v>2290</v>
+        <v>2306</v>
       </c>
       <c r="C637" t="s">
-        <v>2291</v>
+        <v>2307</v>
       </c>
       <c r="D637" t="s">
-        <v>2292</v>
+        <v>2308</v>
       </c>
       <c r="E637" t="s">
         <v>14</v>
       </c>
       <c r="H637" t="s">
         <v>53</v>
       </c>
       <c r="I637" t="s">
-        <v>2293</v>
+        <v>2309</v>
       </c>
       <c r="J637" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="638" spans="1:10">
       <c r="A638" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B638" t="s">
-        <v>2294</v>
+        <v>2310</v>
       </c>
       <c r="C638" t="s">
-        <v>2295</v>
+        <v>2311</v>
       </c>
       <c r="D638" t="s">
-        <v>2292</v>
+        <v>2312</v>
       </c>
       <c r="E638" t="s">
         <v>14</v>
       </c>
       <c r="H638" t="s">
         <v>53</v>
       </c>
       <c r="I638" t="s">
-        <v>2296</v>
+        <v>2313</v>
       </c>
       <c r="J638" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="639" spans="1:10">
       <c r="A639" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B639" t="s">
-        <v>2297</v>
+        <v>2314</v>
       </c>
       <c r="C639" t="s">
-        <v>2298</v>
+        <v>2315</v>
       </c>
       <c r="D639" t="s">
-        <v>2299</v>
+        <v>2316</v>
       </c>
       <c r="E639" t="s">
         <v>14</v>
       </c>
       <c r="H639" t="s">
         <v>53</v>
       </c>
       <c r="I639" t="s">
-        <v>2300</v>
+        <v>2317</v>
       </c>
       <c r="J639" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B640" t="s">
-        <v>2301</v>
+        <v>2318</v>
       </c>
       <c r="C640" t="s">
-        <v>2302</v>
+        <v>2319</v>
       </c>
       <c r="D640" t="s">
-        <v>2303</v>
+        <v>2320</v>
       </c>
       <c r="E640" t="s">
         <v>14</v>
       </c>
       <c r="H640" t="s">
         <v>53</v>
       </c>
       <c r="I640" t="s">
-        <v>2304</v>
+        <v>2321</v>
       </c>
       <c r="J640" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B641" t="s">
-        <v>2305</v>
+        <v>2322</v>
       </c>
       <c r="C641" t="s">
-        <v>2306</v>
+        <v>2323</v>
       </c>
       <c r="D641" t="s">
-        <v>2307</v>
+        <v>2324</v>
       </c>
       <c r="E641" t="s">
         <v>14</v>
       </c>
       <c r="H641" t="s">
         <v>53</v>
       </c>
       <c r="I641" t="s">
-        <v>2308</v>
+        <v>2325</v>
       </c>
       <c r="J641" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B642" t="s">
-        <v>2309</v>
+        <v>2326</v>
       </c>
       <c r="C642" t="s">
-        <v>2310</v>
+        <v>2327</v>
       </c>
       <c r="D642" t="s">
-        <v>2311</v>
+        <v>2328</v>
       </c>
       <c r="E642" t="s">
         <v>14</v>
       </c>
       <c r="H642" t="s">
         <v>53</v>
       </c>
       <c r="I642" t="s">
-        <v>2312</v>
+        <v>2329</v>
       </c>
       <c r="J642" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="643" spans="1:10">
       <c r="A643" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B643" t="s">
-        <v>2313</v>
+        <v>2330</v>
       </c>
       <c r="C643" t="s">
-        <v>2314</v>
+        <v>2331</v>
       </c>
       <c r="D643" t="s">
-        <v>2315</v>
+        <v>2328</v>
       </c>
       <c r="E643" t="s">
         <v>14</v>
       </c>
       <c r="H643" t="s">
         <v>53</v>
       </c>
       <c r="I643" t="s">
-        <v>2316</v>
+        <v>2332</v>
       </c>
       <c r="J643" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B644" t="s">
-        <v>2317</v>
+        <v>2333</v>
       </c>
       <c r="C644" t="s">
-        <v>2318</v>
+        <v>2334</v>
       </c>
       <c r="D644" t="s">
-        <v>2319</v>
+        <v>2335</v>
       </c>
       <c r="E644" t="s">
         <v>14</v>
       </c>
       <c r="H644" t="s">
         <v>53</v>
       </c>
       <c r="I644" t="s">
-        <v>2320</v>
+        <v>2336</v>
       </c>
       <c r="J644" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B645" t="s">
-        <v>2321</v>
+        <v>2337</v>
       </c>
       <c r="C645" t="s">
-        <v>2322</v>
+        <v>2338</v>
       </c>
       <c r="D645" t="s">
-        <v>2319</v>
+        <v>2339</v>
       </c>
       <c r="E645" t="s">
         <v>14</v>
       </c>
       <c r="H645" t="s">
         <v>53</v>
       </c>
       <c r="I645" t="s">
-        <v>2323</v>
+        <v>2340</v>
       </c>
       <c r="J645" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="646" spans="1:10">
       <c r="A646" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B646" t="s">
-        <v>2324</v>
+        <v>2341</v>
       </c>
       <c r="C646" t="s">
-        <v>2325</v>
+        <v>2342</v>
       </c>
       <c r="D646" t="s">
-        <v>2326</v>
+        <v>2343</v>
       </c>
       <c r="E646" t="s">
         <v>14</v>
       </c>
       <c r="H646" t="s">
         <v>53</v>
       </c>
       <c r="I646" t="s">
-        <v>2327</v>
+        <v>2344</v>
       </c>
       <c r="J646" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="647" spans="1:10">
       <c r="A647" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B647" t="s">
-        <v>2328</v>
+        <v>2345</v>
       </c>
       <c r="C647" t="s">
-        <v>2329</v>
+        <v>2346</v>
       </c>
       <c r="D647" t="s">
-        <v>2330</v>
+        <v>2347</v>
       </c>
       <c r="E647" t="s">
         <v>14</v>
       </c>
       <c r="H647" t="s">
         <v>53</v>
       </c>
       <c r="I647" t="s">
-        <v>2331</v>
+        <v>2348</v>
       </c>
       <c r="J647" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B648" t="s">
-        <v>2332</v>
+        <v>2349</v>
       </c>
       <c r="C648" t="s">
-        <v>2333</v>
+        <v>2350</v>
       </c>
       <c r="D648" t="s">
-        <v>2334</v>
+        <v>2351</v>
       </c>
       <c r="E648" t="s">
         <v>14</v>
       </c>
       <c r="H648" t="s">
         <v>53</v>
       </c>
       <c r="I648" t="s">
-        <v>2335</v>
+        <v>2352</v>
       </c>
       <c r="J648" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="649" spans="1:10">
       <c r="A649" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B649" t="s">
-        <v>2336</v>
+        <v>2353</v>
       </c>
       <c r="C649" t="s">
-        <v>2337</v>
+        <v>2201</v>
       </c>
       <c r="D649" t="s">
-        <v>2338</v>
+        <v>2354</v>
       </c>
       <c r="E649" t="s">
         <v>14</v>
       </c>
       <c r="H649" t="s">
         <v>53</v>
       </c>
       <c r="I649" t="s">
-        <v>2339</v>
+        <v>2355</v>
       </c>
       <c r="J649" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="650" spans="1:10">
       <c r="A650" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B650" t="s">
-        <v>2340</v>
+        <v>2356</v>
       </c>
       <c r="C650" t="s">
-        <v>2341</v>
+        <v>2357</v>
       </c>
       <c r="D650" t="s">
-        <v>2342</v>
+        <v>2358</v>
       </c>
       <c r="E650" t="s">
         <v>14</v>
       </c>
       <c r="H650" t="s">
         <v>53</v>
       </c>
       <c r="I650" t="s">
-        <v>2343</v>
+        <v>2359</v>
       </c>
       <c r="J650" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B651" t="s">
-        <v>2344</v>
-[...2 lines deleted...]
-        <v>2192</v>
+        <v>2360</v>
       </c>
       <c r="D651" t="s">
-        <v>2345</v>
+        <v>2361</v>
       </c>
       <c r="E651" t="s">
         <v>14</v>
       </c>
       <c r="H651" t="s">
         <v>53</v>
       </c>
       <c r="I651" t="s">
-        <v>2346</v>
+        <v>2362</v>
       </c>
       <c r="J651" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B652" t="s">
-        <v>2347</v>
-[...2 lines deleted...]
-        <v>2348</v>
+        <v>2363</v>
       </c>
       <c r="D652" t="s">
-        <v>2349</v>
+        <v>2185</v>
       </c>
       <c r="E652" t="s">
         <v>14</v>
       </c>
       <c r="H652" t="s">
         <v>53</v>
       </c>
       <c r="I652" t="s">
-        <v>2350</v>
+        <v>2364</v>
       </c>
       <c r="J652" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="653" spans="1:10">
       <c r="A653" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B653" t="s">
-        <v>2351</v>
+        <v>2365</v>
       </c>
       <c r="D653" t="s">
-        <v>2352</v>
+        <v>2284</v>
       </c>
       <c r="E653" t="s">
         <v>14</v>
       </c>
       <c r="H653" t="s">
         <v>53</v>
       </c>
       <c r="I653" t="s">
-        <v>2353</v>
+        <v>2366</v>
       </c>
       <c r="J653" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="654" spans="1:10">
       <c r="A654" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B654" t="s">
-        <v>2354</v>
+        <v>2367</v>
       </c>
       <c r="D654" t="s">
-        <v>2176</v>
+        <v>2368</v>
       </c>
       <c r="E654" t="s">
         <v>14</v>
       </c>
       <c r="H654" t="s">
         <v>53</v>
       </c>
       <c r="I654" t="s">
-        <v>2355</v>
+        <v>2369</v>
       </c>
       <c r="J654" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="655" spans="1:10">
       <c r="A655" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B655" t="s">
-        <v>2356</v>
+        <v>2370</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2371</v>
       </c>
       <c r="D655" t="s">
-        <v>2275</v>
+        <v>2372</v>
       </c>
       <c r="E655" t="s">
         <v>14</v>
       </c>
       <c r="H655" t="s">
         <v>53</v>
       </c>
       <c r="I655" t="s">
-        <v>2357</v>
+        <v>2373</v>
       </c>
       <c r="J655" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="656" spans="1:10">
       <c r="A656" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B656" t="s">
-        <v>2358</v>
+        <v>2374</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2375</v>
       </c>
       <c r="D656" t="s">
-        <v>2359</v>
+        <v>2376</v>
       </c>
       <c r="E656" t="s">
         <v>14</v>
       </c>
       <c r="H656" t="s">
         <v>53</v>
       </c>
       <c r="I656" t="s">
-        <v>2360</v>
+        <v>2377</v>
       </c>
       <c r="J656" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="657" spans="1:10">
       <c r="A657" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B657" t="s">
-        <v>2361</v>
+        <v>2378</v>
       </c>
       <c r="C657" t="s">
-        <v>2362</v>
+        <v>2379</v>
       </c>
       <c r="D657" t="s">
-        <v>2363</v>
+        <v>2380</v>
       </c>
       <c r="E657" t="s">
         <v>14</v>
       </c>
       <c r="H657" t="s">
         <v>53</v>
       </c>
       <c r="I657" t="s">
-        <v>2364</v>
+        <v>2381</v>
       </c>
       <c r="J657" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="658" spans="1:10">
       <c r="A658" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B658" t="s">
-        <v>2365</v>
+        <v>2382</v>
       </c>
       <c r="C658" t="s">
-        <v>2366</v>
+        <v>2383</v>
       </c>
       <c r="D658" t="s">
-        <v>2367</v>
+        <v>2384</v>
       </c>
       <c r="E658" t="s">
         <v>14</v>
       </c>
       <c r="H658" t="s">
         <v>53</v>
       </c>
       <c r="I658" t="s">
-        <v>2368</v>
+        <v>2385</v>
       </c>
       <c r="J658" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="659" spans="1:10">
       <c r="A659" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B659" t="s">
-        <v>2369</v>
+        <v>2386</v>
       </c>
       <c r="C659" t="s">
-        <v>2370</v>
+        <v>2387</v>
       </c>
       <c r="D659" t="s">
-        <v>2371</v>
+        <v>2388</v>
       </c>
       <c r="E659" t="s">
         <v>14</v>
       </c>
       <c r="H659" t="s">
         <v>53</v>
       </c>
       <c r="I659" t="s">
-        <v>2372</v>
+        <v>2389</v>
       </c>
       <c r="J659" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B660" t="s">
-        <v>2373</v>
+        <v>2390</v>
       </c>
       <c r="C660" t="s">
-        <v>2374</v>
+        <v>2391</v>
       </c>
       <c r="D660" t="s">
-        <v>2375</v>
+        <v>2388</v>
       </c>
       <c r="E660" t="s">
         <v>14</v>
       </c>
       <c r="H660" t="s">
         <v>53</v>
       </c>
       <c r="I660" t="s">
-        <v>2376</v>
+        <v>2392</v>
       </c>
       <c r="J660" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B661" t="s">
-        <v>2377</v>
+        <v>2393</v>
       </c>
       <c r="C661" t="s">
-        <v>2378</v>
+        <v>2394</v>
       </c>
       <c r="D661" t="s">
-        <v>2379</v>
+        <v>2395</v>
       </c>
       <c r="E661" t="s">
         <v>14</v>
       </c>
       <c r="H661" t="s">
         <v>53</v>
       </c>
       <c r="I661" t="s">
-        <v>2380</v>
+        <v>2396</v>
       </c>
       <c r="J661" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B662" t="s">
-        <v>2381</v>
+        <v>2397</v>
       </c>
       <c r="C662" t="s">
-        <v>2382</v>
+        <v>2398</v>
       </c>
       <c r="D662" t="s">
-        <v>2379</v>
+        <v>2399</v>
       </c>
       <c r="E662" t="s">
         <v>14</v>
       </c>
       <c r="H662" t="s">
         <v>53</v>
       </c>
       <c r="I662" t="s">
-        <v>2383</v>
+        <v>2400</v>
       </c>
       <c r="J662" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B663" t="s">
-        <v>2384</v>
+        <v>2401</v>
       </c>
       <c r="C663" t="s">
-        <v>2385</v>
+        <v>2402</v>
       </c>
       <c r="D663" t="s">
-        <v>2386</v>
+        <v>2403</v>
       </c>
       <c r="E663" t="s">
         <v>14</v>
       </c>
       <c r="H663" t="s">
         <v>53</v>
       </c>
       <c r="I663" t="s">
-        <v>2387</v>
+        <v>2404</v>
       </c>
       <c r="J663" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B664" t="s">
-        <v>2388</v>
+        <v>2405</v>
       </c>
       <c r="C664" t="s">
-        <v>2389</v>
+        <v>2406</v>
       </c>
       <c r="D664" t="s">
-        <v>2390</v>
+        <v>2372</v>
       </c>
       <c r="E664" t="s">
         <v>14</v>
       </c>
       <c r="H664" t="s">
         <v>53</v>
       </c>
       <c r="I664" t="s">
-        <v>2391</v>
+        <v>2407</v>
       </c>
       <c r="J664" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B665" t="s">
-        <v>2392</v>
+        <v>2408</v>
       </c>
       <c r="C665" t="s">
-        <v>2393</v>
+        <v>2409</v>
       </c>
       <c r="D665" t="s">
-        <v>2394</v>
+        <v>2372</v>
       </c>
       <c r="E665" t="s">
         <v>14</v>
       </c>
       <c r="H665" t="s">
         <v>53</v>
       </c>
       <c r="I665" t="s">
-        <v>2395</v>
+        <v>2410</v>
       </c>
       <c r="J665" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B666" t="s">
-        <v>2396</v>
+        <v>2411</v>
       </c>
       <c r="C666" t="s">
-        <v>2397</v>
+        <v>2412</v>
       </c>
       <c r="D666" t="s">
-        <v>2363</v>
+        <v>2413</v>
       </c>
       <c r="E666" t="s">
         <v>14</v>
       </c>
       <c r="H666" t="s">
         <v>53</v>
       </c>
       <c r="I666" t="s">
-        <v>2398</v>
+        <v>2414</v>
       </c>
       <c r="J666" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B667" t="s">
-        <v>2399</v>
+        <v>2415</v>
       </c>
       <c r="C667" t="s">
-        <v>2400</v>
+        <v>2375</v>
       </c>
       <c r="D667" t="s">
-        <v>2363</v>
+        <v>2416</v>
       </c>
       <c r="E667" t="s">
         <v>14</v>
       </c>
       <c r="H667" t="s">
         <v>53</v>
       </c>
       <c r="I667" t="s">
-        <v>2401</v>
+        <v>2417</v>
       </c>
       <c r="J667" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B668" t="s">
-        <v>2402</v>
+        <v>2418</v>
       </c>
       <c r="C668" t="s">
-        <v>2403</v>
+        <v>2419</v>
       </c>
       <c r="D668" t="s">
-        <v>2404</v>
+        <v>2420</v>
       </c>
       <c r="E668" t="s">
         <v>14</v>
       </c>
       <c r="H668" t="s">
         <v>53</v>
       </c>
       <c r="I668" t="s">
-        <v>2405</v>
+        <v>2421</v>
       </c>
       <c r="J668" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B669" t="s">
-        <v>2406</v>
+        <v>2422</v>
       </c>
       <c r="C669" t="s">
-        <v>2366</v>
+        <v>2423</v>
       </c>
       <c r="D669" t="s">
-        <v>2407</v>
+        <v>2424</v>
       </c>
       <c r="E669" t="s">
         <v>14</v>
       </c>
       <c r="H669" t="s">
         <v>53</v>
       </c>
       <c r="I669" t="s">
-        <v>2408</v>
+        <v>2425</v>
       </c>
       <c r="J669" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="670" spans="1:10">
       <c r="A670" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B670" t="s">
-        <v>2409</v>
+        <v>2426</v>
       </c>
       <c r="C670" t="s">
-        <v>2410</v>
+        <v>2427</v>
       </c>
       <c r="D670" t="s">
-        <v>2411</v>
+        <v>2428</v>
       </c>
       <c r="E670" t="s">
         <v>14</v>
       </c>
       <c r="H670" t="s">
         <v>53</v>
       </c>
       <c r="I670" t="s">
-        <v>2412</v>
+        <v>2429</v>
       </c>
       <c r="J670" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B671" t="s">
-        <v>2413</v>
+        <v>2430</v>
       </c>
       <c r="C671" t="s">
-        <v>2414</v>
+        <v>2431</v>
       </c>
       <c r="D671" t="s">
-        <v>2415</v>
+        <v>2432</v>
       </c>
       <c r="E671" t="s">
         <v>14</v>
       </c>
       <c r="H671" t="s">
         <v>53</v>
       </c>
       <c r="I671" t="s">
-        <v>2416</v>
+        <v>2433</v>
       </c>
       <c r="J671" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B672" t="s">
-        <v>2417</v>
-[...2 lines deleted...]
-        <v>2418</v>
+        <v>2434</v>
       </c>
       <c r="D672" t="s">
-        <v>2419</v>
+        <v>2435</v>
       </c>
       <c r="E672" t="s">
         <v>14</v>
       </c>
       <c r="H672" t="s">
         <v>53</v>
       </c>
       <c r="I672" t="s">
-        <v>2420</v>
+        <v>2436</v>
       </c>
       <c r="J672" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B673" t="s">
-        <v>2421</v>
-[...2 lines deleted...]
-        <v>2422</v>
+        <v>2437</v>
       </c>
       <c r="D673" t="s">
-        <v>2423</v>
+        <v>2435</v>
       </c>
       <c r="E673" t="s">
         <v>14</v>
       </c>
       <c r="H673" t="s">
         <v>53</v>
       </c>
       <c r="I673" t="s">
-        <v>2424</v>
+        <v>2438</v>
       </c>
       <c r="J673" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B674" t="s">
-        <v>2425</v>
+        <v>2439</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2440</v>
       </c>
       <c r="D674" t="s">
-        <v>2426</v>
+        <v>2441</v>
       </c>
       <c r="E674" t="s">
         <v>14</v>
       </c>
       <c r="H674" t="s">
         <v>53</v>
       </c>
       <c r="I674" t="s">
-        <v>2427</v>
+        <v>2442</v>
       </c>
       <c r="J674" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="675" spans="1:10">
       <c r="A675" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B675" t="s">
-        <v>2428</v>
+        <v>2443</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2444</v>
       </c>
       <c r="D675" t="s">
-        <v>2426</v>
+        <v>2445</v>
       </c>
       <c r="E675" t="s">
         <v>14</v>
       </c>
       <c r="H675" t="s">
         <v>53</v>
       </c>
       <c r="I675" t="s">
-        <v>2429</v>
+        <v>2446</v>
       </c>
       <c r="J675" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B676" t="s">
-        <v>2430</v>
+        <v>2447</v>
       </c>
       <c r="C676" t="s">
-        <v>2431</v>
+        <v>2448</v>
       </c>
       <c r="D676" t="s">
-        <v>2432</v>
+        <v>2445</v>
       </c>
       <c r="E676" t="s">
         <v>14</v>
       </c>
       <c r="H676" t="s">
         <v>53</v>
       </c>
       <c r="I676" t="s">
-        <v>2433</v>
+        <v>2449</v>
       </c>
       <c r="J676" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="677" spans="1:10">
       <c r="A677" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B677" t="s">
-        <v>2434</v>
+        <v>2450</v>
       </c>
       <c r="C677" t="s">
-        <v>2435</v>
+        <v>2451</v>
       </c>
       <c r="D677" t="s">
-        <v>2436</v>
+        <v>2428</v>
       </c>
       <c r="E677" t="s">
         <v>14</v>
       </c>
       <c r="H677" t="s">
         <v>53</v>
       </c>
       <c r="I677" t="s">
-        <v>2437</v>
+        <v>2452</v>
       </c>
       <c r="J677" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="678" spans="1:10">
       <c r="A678" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B678" t="s">
-        <v>2438</v>
+        <v>2453</v>
       </c>
       <c r="C678" t="s">
-        <v>2439</v>
+        <v>2454</v>
       </c>
       <c r="D678" t="s">
-        <v>2436</v>
+        <v>2428</v>
       </c>
       <c r="E678" t="s">
         <v>14</v>
       </c>
       <c r="H678" t="s">
         <v>53</v>
       </c>
       <c r="I678" t="s">
-        <v>2440</v>
+        <v>2455</v>
       </c>
       <c r="J678" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="679" spans="1:10">
       <c r="A679" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B679" t="s">
-        <v>2441</v>
+        <v>2456</v>
       </c>
       <c r="C679" t="s">
-        <v>2442</v>
+        <v>2457</v>
       </c>
       <c r="D679" t="s">
-        <v>2419</v>
+        <v>2458</v>
       </c>
       <c r="E679" t="s">
         <v>14</v>
       </c>
       <c r="H679" t="s">
         <v>53</v>
       </c>
       <c r="I679" t="s">
-        <v>2443</v>
+        <v>2459</v>
       </c>
       <c r="J679" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="680" spans="1:10">
       <c r="A680" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B680" t="s">
-        <v>2444</v>
+        <v>2460</v>
       </c>
       <c r="C680" t="s">
-        <v>2445</v>
+        <v>2461</v>
       </c>
       <c r="D680" t="s">
-        <v>2419</v>
+        <v>2458</v>
       </c>
       <c r="E680" t="s">
         <v>14</v>
       </c>
       <c r="H680" t="s">
         <v>53</v>
       </c>
       <c r="I680" t="s">
-        <v>2446</v>
+        <v>2462</v>
       </c>
       <c r="J680" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="681" spans="1:10">
       <c r="A681" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B681" t="s">
-        <v>2447</v>
+        <v>2463</v>
       </c>
       <c r="C681" t="s">
-        <v>2448</v>
+        <v>2461</v>
       </c>
       <c r="D681" t="s">
-        <v>2449</v>
+        <v>2464</v>
       </c>
       <c r="E681" t="s">
         <v>14</v>
       </c>
       <c r="H681" t="s">
         <v>53</v>
       </c>
       <c r="I681" t="s">
-        <v>2450</v>
+        <v>2465</v>
       </c>
       <c r="J681" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="682" spans="1:10">
       <c r="A682" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B682" t="s">
-        <v>2451</v>
+        <v>2466</v>
       </c>
       <c r="C682" t="s">
-        <v>2452</v>
+        <v>2467</v>
       </c>
       <c r="D682" t="s">
-        <v>2449</v>
+        <v>2468</v>
       </c>
       <c r="E682" t="s">
         <v>14</v>
       </c>
       <c r="H682" t="s">
         <v>53</v>
       </c>
       <c r="I682" t="s">
-        <v>2453</v>
+        <v>2469</v>
       </c>
       <c r="J682" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B683" t="s">
-        <v>2454</v>
+        <v>2470</v>
       </c>
       <c r="C683" t="s">
-        <v>2452</v>
+        <v>2471</v>
       </c>
       <c r="D683" t="s">
-        <v>2455</v>
+        <v>2468</v>
       </c>
       <c r="E683" t="s">
         <v>14</v>
       </c>
       <c r="H683" t="s">
         <v>53</v>
       </c>
       <c r="I683" t="s">
-        <v>2456</v>
+        <v>2472</v>
       </c>
       <c r="J683" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="684" spans="1:10">
       <c r="A684" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B684" t="s">
-        <v>2457</v>
+        <v>2473</v>
       </c>
       <c r="C684" t="s">
-        <v>2458</v>
+        <v>2474</v>
       </c>
       <c r="D684" t="s">
-        <v>2459</v>
+        <v>2475</v>
       </c>
       <c r="E684" t="s">
         <v>14</v>
       </c>
       <c r="H684" t="s">
         <v>53</v>
       </c>
       <c r="I684" t="s">
-        <v>2460</v>
+        <v>2476</v>
       </c>
       <c r="J684" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B685" t="s">
-        <v>2461</v>
+        <v>2477</v>
       </c>
       <c r="C685" t="s">
-        <v>2462</v>
+        <v>2478</v>
       </c>
       <c r="D685" t="s">
-        <v>2459</v>
+        <v>2475</v>
       </c>
       <c r="E685" t="s">
         <v>14</v>
       </c>
       <c r="H685" t="s">
         <v>53</v>
       </c>
       <c r="I685" t="s">
-        <v>2463</v>
+        <v>2479</v>
       </c>
       <c r="J685" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B686" t="s">
-        <v>2464</v>
+        <v>2480</v>
       </c>
       <c r="C686" t="s">
-        <v>2465</v>
+        <v>2481</v>
       </c>
       <c r="D686" t="s">
-        <v>2466</v>
+        <v>2482</v>
       </c>
       <c r="E686" t="s">
         <v>14</v>
       </c>
       <c r="H686" t="s">
         <v>53</v>
       </c>
       <c r="I686" t="s">
-        <v>2467</v>
+        <v>2483</v>
       </c>
       <c r="J686" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="687" spans="1:10">
       <c r="A687" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B687" t="s">
-        <v>2468</v>
+        <v>2484</v>
       </c>
       <c r="C687" t="s">
-        <v>2469</v>
+        <v>2485</v>
       </c>
       <c r="D687" t="s">
-        <v>2466</v>
+        <v>2482</v>
       </c>
       <c r="E687" t="s">
         <v>14</v>
       </c>
       <c r="H687" t="s">
         <v>53</v>
       </c>
       <c r="I687" t="s">
-        <v>2470</v>
+        <v>2486</v>
       </c>
       <c r="J687" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B688" t="s">
-        <v>2471</v>
+        <v>2487</v>
       </c>
       <c r="C688" t="s">
-        <v>2472</v>
+        <v>2488</v>
       </c>
       <c r="D688" t="s">
-        <v>2473</v>
+        <v>2482</v>
       </c>
       <c r="E688" t="s">
         <v>14</v>
       </c>
       <c r="H688" t="s">
         <v>53</v>
       </c>
       <c r="I688" t="s">
-        <v>2474</v>
+        <v>2489</v>
       </c>
       <c r="J688" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B689" t="s">
-        <v>2475</v>
+        <v>2490</v>
       </c>
       <c r="C689" t="s">
-        <v>2476</v>
+        <v>2491</v>
       </c>
       <c r="D689" t="s">
-        <v>2473</v>
+        <v>2492</v>
       </c>
       <c r="E689" t="s">
         <v>14</v>
       </c>
       <c r="H689" t="s">
         <v>53</v>
       </c>
       <c r="I689" t="s">
-        <v>2477</v>
+        <v>2493</v>
       </c>
       <c r="J689" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="690" spans="1:10">
       <c r="A690" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B690" t="s">
-        <v>2478</v>
+        <v>2494</v>
       </c>
       <c r="C690" t="s">
-        <v>2479</v>
+        <v>2495</v>
       </c>
       <c r="D690" t="s">
-        <v>2473</v>
+        <v>2492</v>
       </c>
       <c r="E690" t="s">
         <v>14</v>
       </c>
       <c r="H690" t="s">
         <v>53</v>
       </c>
       <c r="I690" t="s">
-        <v>2480</v>
+        <v>2496</v>
       </c>
       <c r="J690" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B691" t="s">
-        <v>2481</v>
+        <v>2497</v>
       </c>
       <c r="C691" t="s">
-        <v>2482</v>
+        <v>2498</v>
       </c>
       <c r="D691" t="s">
-        <v>2483</v>
+        <v>2492</v>
       </c>
       <c r="E691" t="s">
         <v>14</v>
       </c>
       <c r="H691" t="s">
         <v>53</v>
       </c>
       <c r="I691" t="s">
-        <v>2484</v>
+        <v>2499</v>
       </c>
       <c r="J691" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B692" t="s">
-        <v>2485</v>
+        <v>2500</v>
       </c>
       <c r="C692" t="s">
-        <v>2486</v>
+        <v>2501</v>
       </c>
       <c r="D692" t="s">
-        <v>2483</v>
+        <v>2502</v>
       </c>
       <c r="E692" t="s">
         <v>14</v>
       </c>
       <c r="H692" t="s">
         <v>53</v>
       </c>
       <c r="I692" t="s">
-        <v>2487</v>
+        <v>2503</v>
       </c>
       <c r="J692" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="693" spans="1:10">
       <c r="A693" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B693" t="s">
-        <v>2488</v>
+        <v>2504</v>
       </c>
       <c r="C693" t="s">
-        <v>2489</v>
+        <v>2505</v>
       </c>
       <c r="D693" t="s">
-        <v>2483</v>
+        <v>2506</v>
       </c>
       <c r="E693" t="s">
         <v>14</v>
       </c>
       <c r="H693" t="s">
         <v>53</v>
       </c>
       <c r="I693" t="s">
-        <v>2490</v>
+        <v>2507</v>
       </c>
       <c r="J693" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="694" spans="1:10">
       <c r="A694" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B694" t="s">
-        <v>2491</v>
+        <v>2508</v>
       </c>
       <c r="C694" t="s">
-        <v>2492</v>
+        <v>2375</v>
       </c>
       <c r="D694" t="s">
-        <v>2493</v>
+        <v>2502</v>
       </c>
       <c r="E694" t="s">
         <v>14</v>
       </c>
       <c r="H694" t="s">
         <v>53</v>
       </c>
       <c r="I694" t="s">
-        <v>2494</v>
+        <v>2509</v>
       </c>
       <c r="J694" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B695" t="s">
-        <v>2495</v>
+        <v>2510</v>
       </c>
       <c r="C695" t="s">
-        <v>2496</v>
+        <v>2511</v>
       </c>
       <c r="D695" t="s">
-        <v>2497</v>
+        <v>2506</v>
       </c>
       <c r="E695" t="s">
         <v>14</v>
       </c>
       <c r="H695" t="s">
         <v>53</v>
       </c>
       <c r="I695" t="s">
-        <v>2498</v>
+        <v>2512</v>
       </c>
       <c r="J695" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B696" t="s">
-        <v>2499</v>
+        <v>2513</v>
       </c>
       <c r="C696" t="s">
-        <v>2366</v>
+        <v>2514</v>
       </c>
       <c r="D696" t="s">
-        <v>2493</v>
+        <v>2515</v>
       </c>
       <c r="E696" t="s">
         <v>14</v>
       </c>
       <c r="H696" t="s">
         <v>53</v>
       </c>
       <c r="I696" t="s">
-        <v>2500</v>
+        <v>2516</v>
       </c>
       <c r="J696" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B697" t="s">
-        <v>2501</v>
+        <v>2517</v>
       </c>
       <c r="C697" t="s">
-        <v>2502</v>
+        <v>2518</v>
       </c>
       <c r="D697" t="s">
-        <v>2497</v>
+        <v>2482</v>
       </c>
       <c r="E697" t="s">
         <v>14</v>
       </c>
       <c r="H697" t="s">
         <v>53</v>
       </c>
       <c r="I697" t="s">
-        <v>2503</v>
+        <v>2519</v>
       </c>
       <c r="J697" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B698" t="s">
-        <v>2504</v>
+        <v>2520</v>
       </c>
       <c r="C698" t="s">
-        <v>2505</v>
+        <v>2521</v>
       </c>
       <c r="D698" t="s">
-        <v>2506</v>
+        <v>2522</v>
       </c>
       <c r="E698" t="s">
         <v>14</v>
       </c>
       <c r="H698" t="s">
         <v>53</v>
       </c>
       <c r="I698" t="s">
-        <v>2507</v>
+        <v>2523</v>
       </c>
       <c r="J698" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="699" spans="1:10">
       <c r="A699" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B699" t="s">
-        <v>2508</v>
+        <v>2524</v>
       </c>
       <c r="C699" t="s">
-        <v>2509</v>
+        <v>2525</v>
       </c>
       <c r="D699" t="s">
-        <v>2473</v>
+        <v>2526</v>
       </c>
       <c r="E699" t="s">
         <v>14</v>
       </c>
       <c r="H699" t="s">
         <v>53</v>
       </c>
       <c r="I699" t="s">
-        <v>2510</v>
+        <v>2527</v>
       </c>
       <c r="J699" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B700" t="s">
-        <v>2511</v>
+        <v>2528</v>
       </c>
       <c r="C700" t="s">
-        <v>2512</v>
+        <v>2529</v>
       </c>
       <c r="D700" t="s">
-        <v>2513</v>
+        <v>2526</v>
       </c>
       <c r="E700" t="s">
         <v>14</v>
       </c>
       <c r="H700" t="s">
         <v>53</v>
       </c>
       <c r="I700" t="s">
-        <v>2514</v>
+        <v>2530</v>
       </c>
       <c r="J700" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B701" t="s">
-        <v>2515</v>
+        <v>2531</v>
       </c>
       <c r="C701" t="s">
-        <v>2516</v>
+        <v>2532</v>
       </c>
       <c r="D701" t="s">
-        <v>2517</v>
+        <v>2533</v>
       </c>
       <c r="E701" t="s">
         <v>14</v>
       </c>
       <c r="H701" t="s">
         <v>53</v>
       </c>
       <c r="I701" t="s">
-        <v>2518</v>
+        <v>2534</v>
       </c>
       <c r="J701" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B702" t="s">
-        <v>2519</v>
+        <v>2535</v>
       </c>
       <c r="C702" t="s">
-        <v>2520</v>
+        <v>2536</v>
       </c>
       <c r="D702" t="s">
-        <v>2517</v>
+        <v>2537</v>
       </c>
       <c r="E702" t="s">
         <v>14</v>
       </c>
       <c r="H702" t="s">
         <v>53</v>
       </c>
       <c r="I702" t="s">
-        <v>2521</v>
+        <v>2538</v>
       </c>
       <c r="J702" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B703" t="s">
-        <v>2522</v>
+        <v>2539</v>
       </c>
       <c r="C703" t="s">
-        <v>2523</v>
+        <v>2540</v>
       </c>
       <c r="D703" t="s">
-        <v>2524</v>
+        <v>2541</v>
       </c>
       <c r="E703" t="s">
         <v>14</v>
       </c>
       <c r="H703" t="s">
         <v>53</v>
       </c>
       <c r="I703" t="s">
-        <v>2525</v>
+        <v>2542</v>
       </c>
       <c r="J703" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B704" t="s">
-        <v>2526</v>
+        <v>2543</v>
       </c>
       <c r="C704" t="s">
-        <v>2527</v>
+        <v>2544</v>
       </c>
       <c r="D704" t="s">
-        <v>2528</v>
+        <v>2545</v>
       </c>
       <c r="E704" t="s">
         <v>14</v>
       </c>
       <c r="H704" t="s">
         <v>53</v>
       </c>
       <c r="I704" t="s">
-        <v>2529</v>
+        <v>2546</v>
       </c>
       <c r="J704" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B705" t="s">
-        <v>2530</v>
+        <v>2547</v>
       </c>
       <c r="C705" t="s">
-        <v>2531</v>
+        <v>2548</v>
       </c>
       <c r="D705" t="s">
-        <v>2532</v>
+        <v>2545</v>
       </c>
       <c r="E705" t="s">
         <v>14</v>
       </c>
       <c r="H705" t="s">
         <v>53</v>
       </c>
       <c r="I705" t="s">
-        <v>2533</v>
+        <v>2549</v>
       </c>
       <c r="J705" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B706" t="s">
-        <v>2534</v>
+        <v>2550</v>
       </c>
       <c r="C706" t="s">
-        <v>2535</v>
+        <v>2551</v>
       </c>
       <c r="D706" t="s">
-        <v>2536</v>
+        <v>2506</v>
       </c>
       <c r="E706" t="s">
         <v>14</v>
       </c>
       <c r="H706" t="s">
         <v>53</v>
       </c>
       <c r="I706" t="s">
-        <v>2537</v>
+        <v>2552</v>
       </c>
       <c r="J706" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B707" t="s">
-        <v>2538</v>
+        <v>2553</v>
       </c>
       <c r="C707" t="s">
-        <v>2539</v>
+        <v>2554</v>
       </c>
       <c r="D707" t="s">
-        <v>2536</v>
+        <v>2506</v>
       </c>
       <c r="E707" t="s">
         <v>14</v>
       </c>
       <c r="H707" t="s">
         <v>53</v>
       </c>
       <c r="I707" t="s">
-        <v>2540</v>
+        <v>2555</v>
       </c>
       <c r="J707" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="708" spans="1:10">
       <c r="A708" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B708" t="s">
-        <v>2541</v>
+        <v>2556</v>
       </c>
       <c r="C708" t="s">
-        <v>2542</v>
+        <v>2557</v>
       </c>
       <c r="D708" t="s">
-        <v>2497</v>
+        <v>2558</v>
       </c>
       <c r="E708" t="s">
         <v>14</v>
       </c>
       <c r="H708" t="s">
         <v>53</v>
       </c>
       <c r="I708" t="s">
-        <v>2543</v>
+        <v>2559</v>
       </c>
       <c r="J708" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B709" t="s">
-        <v>2544</v>
+        <v>2560</v>
       </c>
       <c r="C709" t="s">
-        <v>2545</v>
+        <v>2561</v>
       </c>
       <c r="D709" t="s">
-        <v>2497</v>
+        <v>2562</v>
       </c>
       <c r="E709" t="s">
         <v>14</v>
       </c>
       <c r="H709" t="s">
         <v>53</v>
       </c>
       <c r="I709" t="s">
-        <v>2546</v>
+        <v>2563</v>
       </c>
       <c r="J709" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="710" spans="1:10">
       <c r="A710" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B710" t="s">
-        <v>2547</v>
+        <v>2564</v>
       </c>
       <c r="C710" t="s">
-        <v>2548</v>
+        <v>2565</v>
       </c>
       <c r="D710" t="s">
-        <v>2549</v>
+        <v>2562</v>
       </c>
       <c r="E710" t="s">
         <v>14</v>
       </c>
       <c r="H710" t="s">
         <v>53</v>
       </c>
       <c r="I710" t="s">
-        <v>2550</v>
+        <v>2566</v>
       </c>
       <c r="J710" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B711" t="s">
-        <v>2551</v>
+        <v>2567</v>
       </c>
       <c r="C711" t="s">
-        <v>2552</v>
+        <v>2568</v>
       </c>
       <c r="D711" t="s">
-        <v>2553</v>
+        <v>2569</v>
       </c>
       <c r="E711" t="s">
         <v>14</v>
       </c>
       <c r="H711" t="s">
         <v>53</v>
       </c>
       <c r="I711" t="s">
-        <v>2554</v>
+        <v>2570</v>
       </c>
       <c r="J711" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="712" spans="1:10">
       <c r="A712" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B712" t="s">
-        <v>2555</v>
+        <v>2571</v>
       </c>
       <c r="C712" t="s">
-        <v>2556</v>
+        <v>2572</v>
       </c>
       <c r="D712" t="s">
-        <v>2553</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2573</v>
       </c>
       <c r="H712" t="s">
         <v>53</v>
       </c>
       <c r="I712" t="s">
-        <v>2557</v>
+        <v>2574</v>
       </c>
       <c r="J712" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="713" spans="1:10">
       <c r="A713" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B713" t="s">
-        <v>2558</v>
+        <v>2575</v>
       </c>
       <c r="C713" t="s">
-        <v>2559</v>
+        <v>2576</v>
       </c>
       <c r="D713" t="s">
-        <v>2560</v>
+        <v>2573</v>
       </c>
       <c r="E713" t="s">
         <v>14</v>
       </c>
       <c r="H713" t="s">
         <v>53</v>
       </c>
       <c r="I713" t="s">
-        <v>2561</v>
+        <v>2577</v>
       </c>
       <c r="J713" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="714" spans="1:10">
       <c r="A714" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B714" t="s">
-        <v>2562</v>
+        <v>2578</v>
       </c>
       <c r="C714" t="s">
-        <v>2563</v>
+        <v>2579</v>
       </c>
       <c r="D714" t="s">
-        <v>2564</v>
+        <v>2580</v>
+      </c>
+      <c r="E714" t="s">
+        <v>23</v>
       </c>
       <c r="H714" t="s">
         <v>53</v>
       </c>
       <c r="I714" t="s">
-        <v>2565</v>
+        <v>2581</v>
       </c>
       <c r="J714" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="715" spans="1:10">
       <c r="A715" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B715" t="s">
-        <v>2566</v>
+        <v>2582</v>
       </c>
       <c r="C715" t="s">
-        <v>2567</v>
+        <v>2583</v>
       </c>
       <c r="D715" t="s">
-        <v>2564</v>
+        <v>2580</v>
       </c>
       <c r="E715" t="s">
         <v>14</v>
       </c>
       <c r="H715" t="s">
         <v>53</v>
       </c>
       <c r="I715" t="s">
-        <v>2568</v>
+        <v>2584</v>
       </c>
       <c r="J715" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="716" spans="1:10">
       <c r="A716" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B716" t="s">
-        <v>2569</v>
+        <v>2585</v>
       </c>
       <c r="C716" t="s">
-        <v>2570</v>
+        <v>2586</v>
       </c>
       <c r="D716" t="s">
-        <v>2571</v>
+        <v>2580</v>
       </c>
       <c r="E716" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H716" t="s">
         <v>53</v>
       </c>
       <c r="I716" t="s">
-        <v>2572</v>
+        <v>2587</v>
       </c>
       <c r="J716" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B717" t="s">
-        <v>2573</v>
+        <v>2588</v>
       </c>
       <c r="C717" t="s">
-        <v>2574</v>
+        <v>2589</v>
       </c>
       <c r="D717" t="s">
-        <v>2571</v>
+        <v>2580</v>
       </c>
       <c r="E717" t="s">
         <v>14</v>
       </c>
       <c r="H717" t="s">
         <v>53</v>
       </c>
       <c r="I717" t="s">
-        <v>2575</v>
+        <v>2590</v>
       </c>
       <c r="J717" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B718" t="s">
-        <v>2576</v>
+        <v>2591</v>
       </c>
       <c r="C718" t="s">
-        <v>2577</v>
+        <v>2592</v>
       </c>
       <c r="D718" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
       <c r="E718" t="s">
         <v>14</v>
       </c>
       <c r="H718" t="s">
         <v>53</v>
       </c>
       <c r="I718" t="s">
-        <v>2578</v>
+        <v>2593</v>
       </c>
       <c r="J718" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="719" spans="1:10">
       <c r="A719" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B719" t="s">
-        <v>2579</v>
+        <v>2594</v>
       </c>
       <c r="C719" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D719" t="s">
         <v>2580</v>
       </c>
-      <c r="D719" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E719" t="s">
         <v>14</v>
       </c>
       <c r="H719" t="s">
         <v>53</v>
       </c>
       <c r="I719" t="s">
-        <v>2581</v>
+        <v>2596</v>
       </c>
       <c r="J719" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B720" t="s">
-        <v>2582</v>
+        <v>2597</v>
       </c>
       <c r="C720" t="s">
-        <v>2583</v>
+        <v>2598</v>
       </c>
       <c r="D720" t="s">
-        <v>2564</v>
+        <v>2573</v>
       </c>
       <c r="E720" t="s">
         <v>14</v>
       </c>
       <c r="H720" t="s">
         <v>53</v>
       </c>
       <c r="I720" t="s">
-        <v>2584</v>
+        <v>2599</v>
       </c>
       <c r="J720" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B721" t="s">
-        <v>2585</v>
+        <v>2600</v>
       </c>
       <c r="C721" t="s">
-        <v>2586</v>
+        <v>2601</v>
       </c>
       <c r="D721" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
       <c r="E721" t="s">
         <v>14</v>
       </c>
       <c r="H721" t="s">
         <v>53</v>
       </c>
       <c r="I721" t="s">
-        <v>2587</v>
+        <v>2602</v>
       </c>
       <c r="J721" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="722" spans="1:10">
       <c r="A722" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B722" t="s">
-        <v>2588</v>
+        <v>2603</v>
       </c>
       <c r="C722" t="s">
-        <v>2589</v>
+        <v>2604</v>
       </c>
       <c r="D722" t="s">
-        <v>2564</v>
+        <v>2573</v>
       </c>
       <c r="E722" t="s">
         <v>14</v>
       </c>
       <c r="H722" t="s">
         <v>53</v>
       </c>
       <c r="I722" t="s">
-        <v>2590</v>
+        <v>2605</v>
       </c>
       <c r="J722" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="723" spans="1:10">
       <c r="A723" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B723" t="s">
-        <v>2591</v>
+        <v>2606</v>
       </c>
       <c r="C723" t="s">
-        <v>2592</v>
+        <v>2572</v>
       </c>
       <c r="D723" t="s">
-        <v>2564</v>
+        <v>2573</v>
       </c>
       <c r="E723" t="s">
         <v>14</v>
       </c>
       <c r="H723" t="s">
         <v>53</v>
       </c>
       <c r="I723" t="s">
-        <v>2593</v>
+        <v>2607</v>
       </c>
       <c r="J723" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="724" spans="1:10">
       <c r="A724" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B724" t="s">
-        <v>2594</v>
+        <v>2608</v>
       </c>
       <c r="C724" t="s">
-        <v>2595</v>
+        <v>2609</v>
       </c>
       <c r="D724" t="s">
-        <v>2564</v>
+        <v>2573</v>
       </c>
       <c r="E724" t="s">
         <v>14</v>
       </c>
       <c r="H724" t="s">
         <v>53</v>
       </c>
       <c r="I724" t="s">
-        <v>2596</v>
+        <v>2610</v>
       </c>
       <c r="J724" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="725" spans="1:10">
       <c r="A725" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B725" t="s">
-        <v>2597</v>
+        <v>2611</v>
       </c>
       <c r="C725" t="s">
-        <v>2563</v>
+        <v>2612</v>
       </c>
       <c r="D725" t="s">
-        <v>2564</v>
+        <v>2573</v>
       </c>
       <c r="E725" t="s">
         <v>14</v>
       </c>
       <c r="H725" t="s">
         <v>53</v>
       </c>
       <c r="I725" t="s">
-        <v>2598</v>
+        <v>2613</v>
       </c>
       <c r="J725" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B726" t="s">
-        <v>2599</v>
+        <v>2614</v>
       </c>
       <c r="C726" t="s">
-        <v>2600</v>
+        <v>2615</v>
       </c>
       <c r="D726" t="s">
-        <v>2564</v>
+        <v>2573</v>
       </c>
       <c r="E726" t="s">
         <v>14</v>
       </c>
       <c r="H726" t="s">
         <v>53</v>
       </c>
       <c r="I726" t="s">
-        <v>2601</v>
+        <v>2616</v>
       </c>
       <c r="J726" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B727" t="s">
-        <v>2602</v>
+        <v>2617</v>
       </c>
       <c r="C727" t="s">
-        <v>2603</v>
+        <v>2618</v>
       </c>
       <c r="D727" t="s">
-        <v>2564</v>
+        <v>2619</v>
       </c>
       <c r="E727" t="s">
         <v>14</v>
       </c>
       <c r="H727" t="s">
         <v>53</v>
       </c>
       <c r="I727" t="s">
-        <v>2604</v>
+        <v>2620</v>
       </c>
       <c r="J727" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B728" t="s">
-        <v>2605</v>
+        <v>2621</v>
       </c>
       <c r="C728" t="s">
-        <v>2606</v>
+        <v>2622</v>
       </c>
       <c r="D728" t="s">
-        <v>2564</v>
+        <v>2623</v>
       </c>
       <c r="E728" t="s">
         <v>14</v>
       </c>
       <c r="H728" t="s">
         <v>53</v>
       </c>
       <c r="I728" t="s">
-        <v>2607</v>
+        <v>2624</v>
       </c>
       <c r="J728" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B729" t="s">
-        <v>2608</v>
+        <v>2625</v>
       </c>
       <c r="C729" t="s">
-        <v>2609</v>
+        <v>2511</v>
       </c>
       <c r="D729" t="s">
-        <v>2610</v>
+        <v>2468</v>
       </c>
       <c r="E729" t="s">
         <v>14</v>
       </c>
       <c r="H729" t="s">
         <v>53</v>
       </c>
       <c r="I729" t="s">
-        <v>2611</v>
+        <v>2626</v>
       </c>
       <c r="J729" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B730" t="s">
-        <v>2612</v>
+        <v>2627</v>
       </c>
       <c r="C730" t="s">
-        <v>2613</v>
+        <v>2379</v>
       </c>
       <c r="D730" t="s">
-        <v>2614</v>
+        <v>2628</v>
       </c>
       <c r="E730" t="s">
         <v>14</v>
       </c>
       <c r="H730" t="s">
         <v>53</v>
       </c>
       <c r="I730" t="s">
-        <v>2615</v>
+        <v>2629</v>
       </c>
       <c r="J730" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B731" t="s">
-        <v>2616</v>
+        <v>2630</v>
       </c>
       <c r="C731" t="s">
-        <v>2502</v>
+        <v>2383</v>
       </c>
       <c r="D731" t="s">
-        <v>2459</v>
+        <v>2631</v>
       </c>
       <c r="E731" t="s">
         <v>14</v>
       </c>
       <c r="H731" t="s">
         <v>53</v>
       </c>
       <c r="I731" t="s">
-        <v>2617</v>
+        <v>2632</v>
       </c>
       <c r="J731" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="732" spans="1:10">
       <c r="A732" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B732" t="s">
-        <v>2618</v>
+        <v>2633</v>
       </c>
       <c r="C732" t="s">
-        <v>2370</v>
+        <v>2375</v>
       </c>
       <c r="D732" t="s">
-        <v>2619</v>
+        <v>2634</v>
       </c>
       <c r="E732" t="s">
         <v>14</v>
       </c>
       <c r="H732" t="s">
         <v>53</v>
       </c>
       <c r="I732" t="s">
-        <v>2620</v>
+        <v>2635</v>
       </c>
       <c r="J732" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="733" spans="1:10">
       <c r="A733" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B733" t="s">
-        <v>2621</v>
+        <v>2636</v>
       </c>
       <c r="C733" t="s">
-        <v>2374</v>
+        <v>2637</v>
       </c>
       <c r="D733" t="s">
-        <v>2622</v>
+        <v>2638</v>
       </c>
       <c r="E733" t="s">
         <v>14</v>
       </c>
       <c r="H733" t="s">
         <v>53</v>
       </c>
       <c r="I733" t="s">
-        <v>2623</v>
+        <v>2639</v>
       </c>
       <c r="J733" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="734" spans="1:10">
       <c r="A734" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B734" t="s">
-        <v>2624</v>
+        <v>2640</v>
       </c>
       <c r="C734" t="s">
-        <v>2366</v>
+        <v>2641</v>
       </c>
       <c r="D734" t="s">
-        <v>2625</v>
+        <v>2642</v>
       </c>
       <c r="E734" t="s">
         <v>14</v>
       </c>
       <c r="H734" t="s">
         <v>53</v>
       </c>
       <c r="I734" t="s">
-        <v>2626</v>
+        <v>2643</v>
       </c>
       <c r="J734" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="735" spans="1:10">
       <c r="A735" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B735" t="s">
-        <v>2627</v>
-[...2 lines deleted...]
-        <v>2628</v>
+        <v>2644</v>
       </c>
       <c r="D735" t="s">
-        <v>2629</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2623</v>
       </c>
       <c r="H735" t="s">
         <v>53</v>
       </c>
       <c r="I735" t="s">
-        <v>2630</v>
+        <v>2645</v>
       </c>
       <c r="J735" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="736" spans="1:10">
       <c r="A736" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B736" t="s">
-        <v>2631</v>
-[...2 lines deleted...]
-        <v>2632</v>
+        <v>2646</v>
       </c>
       <c r="D736" t="s">
-        <v>2633</v>
+        <v>2623</v>
       </c>
       <c r="E736" t="s">
         <v>14</v>
       </c>
       <c r="H736" t="s">
         <v>53</v>
       </c>
       <c r="I736" t="s">
-        <v>2634</v>
+        <v>2647</v>
       </c>
       <c r="J736" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="737" spans="1:10">
       <c r="A737" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B737" t="s">
-        <v>2635</v>
+        <v>2648</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2649</v>
       </c>
       <c r="D737" t="s">
-        <v>2614</v>
+        <v>2650</v>
+      </c>
+      <c r="E737" t="s">
+        <v>14</v>
       </c>
       <c r="H737" t="s">
         <v>53</v>
       </c>
       <c r="I737" t="s">
-        <v>2636</v>
+        <v>2651</v>
       </c>
       <c r="J737" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B738" t="s">
-        <v>2637</v>
+        <v>2652</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2653</v>
       </c>
       <c r="D738" t="s">
-        <v>2614</v>
+        <v>2654</v>
       </c>
       <c r="E738" t="s">
         <v>14</v>
       </c>
       <c r="H738" t="s">
         <v>53</v>
       </c>
       <c r="I738" t="s">
-        <v>2638</v>
+        <v>2655</v>
       </c>
       <c r="J738" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B739" t="s">
-        <v>2639</v>
+        <v>2656</v>
       </c>
       <c r="C739" t="s">
-        <v>2640</v>
+        <v>2657</v>
       </c>
       <c r="D739" t="s">
-        <v>2641</v>
+        <v>2654</v>
       </c>
       <c r="E739" t="s">
         <v>14</v>
       </c>
       <c r="H739" t="s">
         <v>53</v>
       </c>
       <c r="I739" t="s">
-        <v>2642</v>
+        <v>2658</v>
       </c>
       <c r="J739" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="740" spans="1:10">
       <c r="A740" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B740" t="s">
-        <v>2643</v>
+        <v>2659</v>
       </c>
       <c r="C740" t="s">
-        <v>2644</v>
+        <v>2660</v>
       </c>
       <c r="D740" t="s">
-        <v>2645</v>
+        <v>2661</v>
       </c>
       <c r="E740" t="s">
         <v>14</v>
       </c>
       <c r="H740" t="s">
         <v>53</v>
       </c>
       <c r="I740" t="s">
-        <v>2646</v>
+        <v>2662</v>
       </c>
       <c r="J740" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="741" spans="1:10">
       <c r="A741" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B741" t="s">
-        <v>2647</v>
+        <v>2663</v>
       </c>
       <c r="C741" t="s">
-        <v>2648</v>
+        <v>2664</v>
       </c>
       <c r="D741" t="s">
-        <v>2645</v>
+        <v>2665</v>
       </c>
       <c r="E741" t="s">
         <v>14</v>
       </c>
       <c r="H741" t="s">
         <v>53</v>
       </c>
       <c r="I741" t="s">
-        <v>2649</v>
+        <v>2666</v>
       </c>
       <c r="J741" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="742" spans="1:10">
       <c r="A742" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B742" t="s">
-        <v>2650</v>
+        <v>2667</v>
       </c>
       <c r="C742" t="s">
-        <v>2651</v>
+        <v>2668</v>
       </c>
       <c r="D742" t="s">
-        <v>2652</v>
+        <v>2665</v>
       </c>
       <c r="E742" t="s">
         <v>14</v>
       </c>
       <c r="H742" t="s">
         <v>53</v>
       </c>
       <c r="I742" t="s">
-        <v>2653</v>
+        <v>2669</v>
       </c>
       <c r="J742" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B743" t="s">
-        <v>2654</v>
+        <v>2670</v>
       </c>
       <c r="C743" t="s">
-        <v>2655</v>
+        <v>2671</v>
       </c>
       <c r="D743" t="s">
-        <v>2656</v>
+        <v>2672</v>
       </c>
       <c r="E743" t="s">
         <v>14</v>
       </c>
       <c r="H743" t="s">
         <v>53</v>
       </c>
       <c r="I743" t="s">
-        <v>2657</v>
+        <v>2673</v>
       </c>
       <c r="J743" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B744" t="s">
-        <v>2658</v>
+        <v>2674</v>
       </c>
       <c r="C744" t="s">
-        <v>2659</v>
+        <v>2675</v>
       </c>
       <c r="D744" t="s">
-        <v>2656</v>
+        <v>2676</v>
       </c>
       <c r="E744" t="s">
         <v>14</v>
       </c>
       <c r="H744" t="s">
         <v>53</v>
       </c>
       <c r="I744" t="s">
-        <v>2660</v>
+        <v>2677</v>
       </c>
       <c r="J744" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B745" t="s">
-        <v>2661</v>
+        <v>2678</v>
       </c>
       <c r="C745" t="s">
-        <v>2662</v>
+        <v>2679</v>
       </c>
       <c r="D745" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
       <c r="E745" t="s">
         <v>14</v>
       </c>
       <c r="H745" t="s">
         <v>53</v>
       </c>
       <c r="I745" t="s">
-        <v>2664</v>
+        <v>2680</v>
       </c>
       <c r="J745" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B746" t="s">
-        <v>2665</v>
+        <v>2681</v>
       </c>
       <c r="C746" t="s">
-        <v>2666</v>
+        <v>2682</v>
       </c>
       <c r="D746" t="s">
-        <v>2667</v>
+        <v>2683</v>
       </c>
       <c r="E746" t="s">
         <v>14</v>
       </c>
       <c r="H746" t="s">
         <v>53</v>
       </c>
       <c r="I746" t="s">
-        <v>2668</v>
+        <v>2684</v>
       </c>
       <c r="J746" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="747" spans="1:10">
       <c r="A747" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B747" t="s">
-        <v>2669</v>
+        <v>2685</v>
       </c>
       <c r="C747" t="s">
-        <v>2670</v>
+        <v>2686</v>
       </c>
       <c r="D747" t="s">
-        <v>2656</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2687</v>
       </c>
       <c r="H747" t="s">
         <v>53</v>
       </c>
       <c r="I747" t="s">
-        <v>2671</v>
+        <v>2688</v>
       </c>
       <c r="J747" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="748" spans="1:10">
       <c r="A748" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B748" t="s">
-        <v>2672</v>
+        <v>2689</v>
       </c>
       <c r="C748" t="s">
-        <v>2673</v>
+        <v>2690</v>
       </c>
       <c r="D748" t="s">
-        <v>2674</v>
+        <v>2691</v>
       </c>
       <c r="E748" t="s">
         <v>14</v>
       </c>
       <c r="H748" t="s">
         <v>53</v>
       </c>
       <c r="I748" t="s">
-        <v>2675</v>
+        <v>2692</v>
       </c>
       <c r="J748" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="749" spans="1:10">
       <c r="A749" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B749" t="s">
-        <v>2676</v>
+        <v>2693</v>
       </c>
       <c r="C749" t="s">
-        <v>2677</v>
+        <v>2694</v>
       </c>
       <c r="D749" t="s">
-        <v>2678</v>
+        <v>2695</v>
+      </c>
+      <c r="E749" t="s">
+        <v>14</v>
       </c>
       <c r="H749" t="s">
         <v>53</v>
       </c>
       <c r="I749" t="s">
-        <v>2679</v>
+        <v>2696</v>
       </c>
       <c r="J749" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="750" spans="1:10">
       <c r="A750" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B750" t="s">
-        <v>2680</v>
+        <v>2697</v>
       </c>
       <c r="C750" t="s">
-        <v>2681</v>
+        <v>2698</v>
       </c>
       <c r="D750" t="s">
-        <v>2682</v>
+        <v>2687</v>
       </c>
       <c r="E750" t="s">
         <v>14</v>
       </c>
       <c r="H750" t="s">
         <v>53</v>
       </c>
       <c r="I750" t="s">
-        <v>2683</v>
+        <v>2699</v>
       </c>
       <c r="J750" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="751" spans="1:10">
       <c r="A751" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B751" t="s">
-        <v>2684</v>
+        <v>2700</v>
       </c>
       <c r="C751" t="s">
-        <v>2685</v>
+        <v>31</v>
       </c>
       <c r="D751" t="s">
-        <v>2686</v>
+        <v>471</v>
       </c>
       <c r="E751" t="s">
         <v>14</v>
       </c>
       <c r="H751" t="s">
         <v>53</v>
       </c>
       <c r="I751" t="s">
-        <v>2687</v>
+        <v>2701</v>
       </c>
       <c r="J751" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="752" spans="1:10">
       <c r="A752" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B752" t="s">
-        <v>2688</v>
+        <v>2702</v>
       </c>
       <c r="C752" t="s">
-        <v>2689</v>
+        <v>424</v>
       </c>
       <c r="D752" t="s">
-        <v>2678</v>
+        <v>478</v>
       </c>
       <c r="E752" t="s">
         <v>14</v>
       </c>
       <c r="H752" t="s">
         <v>53</v>
       </c>
       <c r="I752" t="s">
-        <v>2690</v>
+        <v>2703</v>
       </c>
       <c r="J752" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="753" spans="1:10">
       <c r="A753" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B753" t="s">
-        <v>2691</v>
+        <v>2704</v>
       </c>
       <c r="C753" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="D753" t="s">
-        <v>478</v>
+        <v>2705</v>
       </c>
       <c r="E753" t="s">
         <v>14</v>
       </c>
       <c r="H753" t="s">
         <v>53</v>
       </c>
       <c r="I753" t="s">
-        <v>2692</v>
+        <v>2706</v>
       </c>
       <c r="J753" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="754" spans="1:10">
       <c r="A754" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B754" t="s">
-        <v>2693</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>2707</v>
       </c>
       <c r="D754" t="s">
-        <v>485</v>
+        <v>2708</v>
       </c>
       <c r="E754" t="s">
         <v>14</v>
       </c>
       <c r="H754" t="s">
         <v>53</v>
       </c>
       <c r="I754" t="s">
-        <v>2694</v>
+        <v>2709</v>
       </c>
       <c r="J754" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B755" t="s">
-        <v>2695</v>
+        <v>2710</v>
       </c>
       <c r="C755" t="s">
-        <v>38</v>
+        <v>2711</v>
       </c>
       <c r="D755" t="s">
-        <v>2696</v>
+        <v>2712</v>
       </c>
       <c r="E755" t="s">
         <v>14</v>
       </c>
       <c r="H755" t="s">
         <v>53</v>
       </c>
       <c r="I755" t="s">
-        <v>2697</v>
+        <v>2713</v>
       </c>
       <c r="J755" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="756" spans="1:10">
       <c r="A756" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B756" t="s">
-        <v>2698</v>
+        <v>2714</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2715</v>
       </c>
       <c r="D756" t="s">
-        <v>2699</v>
+        <v>2712</v>
       </c>
       <c r="E756" t="s">
         <v>14</v>
       </c>
       <c r="H756" t="s">
         <v>53</v>
       </c>
       <c r="I756" t="s">
-        <v>2700</v>
+        <v>2716</v>
       </c>
       <c r="J756" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="757" spans="1:10">
       <c r="A757" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B757" t="s">
-        <v>2701</v>
+        <v>2717</v>
       </c>
       <c r="C757" t="s">
-        <v>2702</v>
+        <v>38</v>
       </c>
       <c r="D757" t="s">
-        <v>2703</v>
+        <v>2718</v>
       </c>
       <c r="E757" t="s">
         <v>14</v>
       </c>
       <c r="H757" t="s">
         <v>53</v>
       </c>
       <c r="I757" t="s">
-        <v>2704</v>
+        <v>2719</v>
       </c>
       <c r="J757" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="758" spans="1:10">
       <c r="A758" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B758" t="s">
-        <v>2705</v>
+        <v>2720</v>
       </c>
       <c r="C758" t="s">
-        <v>2706</v>
+        <v>2721</v>
       </c>
       <c r="D758" t="s">
-        <v>2703</v>
+        <v>489</v>
       </c>
       <c r="E758" t="s">
         <v>14</v>
       </c>
       <c r="H758" t="s">
         <v>53</v>
       </c>
       <c r="I758" t="s">
-        <v>2707</v>
+        <v>2722</v>
       </c>
       <c r="J758" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="759" spans="1:10">
       <c r="A759" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B759" t="s">
-        <v>2708</v>
+        <v>2723</v>
       </c>
       <c r="C759" t="s">
-        <v>38</v>
+        <v>2724</v>
       </c>
       <c r="D759" t="s">
-        <v>2709</v>
+        <v>2712</v>
       </c>
       <c r="E759" t="s">
         <v>14</v>
       </c>
       <c r="H759" t="s">
         <v>53</v>
       </c>
       <c r="I759" t="s">
-        <v>2710</v>
+        <v>2725</v>
       </c>
       <c r="J759" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="760" spans="1:10">
       <c r="A760" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B760" t="s">
-        <v>2711</v>
+        <v>2726</v>
       </c>
       <c r="C760" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D760" t="s">
         <v>2712</v>
       </c>
-      <c r="D760" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E760" t="s">
         <v>14</v>
       </c>
       <c r="H760" t="s">
         <v>53</v>
       </c>
       <c r="I760" t="s">
-        <v>2713</v>
+        <v>2728</v>
       </c>
       <c r="J760" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="761" spans="1:10">
       <c r="A761" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B761" t="s">
-        <v>2714</v>
+        <v>2729</v>
       </c>
       <c r="C761" t="s">
-        <v>2715</v>
+        <v>2730</v>
       </c>
       <c r="D761" t="s">
-        <v>2703</v>
+        <v>2712</v>
       </c>
       <c r="E761" t="s">
         <v>14</v>
       </c>
       <c r="H761" t="s">
         <v>53</v>
       </c>
       <c r="I761" t="s">
-        <v>2716</v>
+        <v>2731</v>
       </c>
       <c r="J761" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="762" spans="1:10">
       <c r="A762" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B762" t="s">
-        <v>2717</v>
+        <v>2732</v>
       </c>
       <c r="C762" t="s">
-        <v>2718</v>
+        <v>2733</v>
       </c>
       <c r="D762" t="s">
-        <v>2703</v>
+        <v>2734</v>
       </c>
       <c r="E762" t="s">
         <v>14</v>
       </c>
       <c r="H762" t="s">
         <v>53</v>
       </c>
       <c r="I762" t="s">
-        <v>2719</v>
+        <v>2735</v>
       </c>
       <c r="J762" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="763" spans="1:10">
       <c r="A763" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B763" t="s">
-        <v>2720</v>
+        <v>2736</v>
       </c>
       <c r="C763" t="s">
-        <v>2721</v>
+        <v>441</v>
       </c>
       <c r="D763" t="s">
-        <v>2703</v>
+        <v>496</v>
       </c>
       <c r="E763" t="s">
         <v>14</v>
       </c>
       <c r="H763" t="s">
         <v>53</v>
       </c>
       <c r="I763" t="s">
-        <v>2722</v>
+        <v>2737</v>
       </c>
       <c r="J763" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="764" spans="1:10">
       <c r="A764" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B764" t="s">
-        <v>2723</v>
+        <v>2738</v>
       </c>
       <c r="C764" t="s">
-        <v>2724</v>
+        <v>2664</v>
       </c>
       <c r="D764" t="s">
-        <v>2725</v>
+        <v>118</v>
       </c>
       <c r="E764" t="s">
         <v>14</v>
       </c>
       <c r="H764" t="s">
         <v>53</v>
       </c>
       <c r="I764" t="s">
-        <v>2726</v>
+        <v>2739</v>
       </c>
       <c r="J764" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="765" spans="1:10">
       <c r="A765" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B765" t="s">
-        <v>2727</v>
+        <v>2740</v>
       </c>
       <c r="C765" t="s">
-        <v>448</v>
+        <v>2741</v>
       </c>
       <c r="D765" t="s">
-        <v>503</v>
+        <v>2742</v>
       </c>
       <c r="E765" t="s">
         <v>14</v>
       </c>
       <c r="H765" t="s">
         <v>53</v>
       </c>
       <c r="I765" t="s">
-        <v>2728</v>
+        <v>2743</v>
       </c>
       <c r="J765" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B766" t="s">
-        <v>2729</v>
+        <v>2740</v>
       </c>
       <c r="C766" t="s">
-        <v>2655</v>
+        <v>2741</v>
       </c>
       <c r="D766" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2742</v>
       </c>
       <c r="H766" t="s">
         <v>53</v>
       </c>
       <c r="I766" t="s">
-        <v>2730</v>
+        <v>2744</v>
       </c>
       <c r="J766" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B767" t="s">
-        <v>2731</v>
+        <v>2745</v>
       </c>
       <c r="C767" t="s">
-        <v>2732</v>
+        <v>2746</v>
       </c>
       <c r="D767" t="s">
-        <v>2733</v>
+        <v>2747</v>
       </c>
       <c r="E767" t="s">
         <v>14</v>
       </c>
       <c r="H767" t="s">
         <v>53</v>
       </c>
       <c r="I767" t="s">
-        <v>2734</v>
+        <v>2748</v>
       </c>
       <c r="J767" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B768" t="s">
-        <v>2731</v>
+        <v>2749</v>
       </c>
       <c r="C768" t="s">
-        <v>2732</v>
+        <v>2750</v>
       </c>
       <c r="D768" t="s">
-        <v>2733</v>
+        <v>2747</v>
+      </c>
+      <c r="E768" t="s">
+        <v>14</v>
       </c>
       <c r="H768" t="s">
         <v>53</v>
       </c>
       <c r="I768" t="s">
-        <v>2735</v>
+        <v>2751</v>
       </c>
       <c r="J768" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="769" spans="1:10">
       <c r="A769" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B769" t="s">
-        <v>2736</v>
+        <v>2752</v>
       </c>
       <c r="C769" t="s">
-        <v>2737</v>
+        <v>2668</v>
       </c>
       <c r="D769" t="s">
-        <v>2738</v>
+        <v>2747</v>
       </c>
       <c r="E769" t="s">
         <v>14</v>
       </c>
       <c r="H769" t="s">
         <v>53</v>
       </c>
       <c r="I769" t="s">
-        <v>2739</v>
+        <v>2753</v>
       </c>
       <c r="J769" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="770" spans="1:10">
       <c r="A770" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B770" t="s">
-        <v>2740</v>
+        <v>2754</v>
       </c>
       <c r="C770" t="s">
-        <v>2741</v>
+        <v>38</v>
       </c>
       <c r="D770" t="s">
-        <v>2738</v>
+        <v>2755</v>
       </c>
       <c r="E770" t="s">
         <v>14</v>
       </c>
       <c r="H770" t="s">
         <v>53</v>
       </c>
       <c r="I770" t="s">
-        <v>2742</v>
+        <v>2756</v>
       </c>
       <c r="J770" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="771" spans="1:10">
       <c r="A771" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B771" t="s">
-        <v>2743</v>
+        <v>2757</v>
       </c>
       <c r="C771" t="s">
-        <v>2659</v>
+        <v>2758</v>
       </c>
       <c r="D771" t="s">
-        <v>2738</v>
+        <v>2759</v>
       </c>
       <c r="E771" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H771" t="s">
         <v>53</v>
       </c>
       <c r="I771" t="s">
-        <v>2744</v>
+        <v>2760</v>
       </c>
       <c r="J771" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="772" spans="1:10">
       <c r="A772" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B772" t="s">
-        <v>2745</v>
+        <v>2761</v>
       </c>
       <c r="C772" t="s">
-        <v>38</v>
+        <v>2762</v>
       </c>
       <c r="D772" t="s">
-        <v>2746</v>
+        <v>425</v>
       </c>
       <c r="E772" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H772" t="s">
         <v>53</v>
       </c>
       <c r="I772" t="s">
-        <v>2747</v>
+        <v>2763</v>
       </c>
       <c r="J772" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B773" t="s">
-        <v>2748</v>
+        <v>2764</v>
       </c>
       <c r="C773" t="s">
-        <v>2749</v>
+        <v>2765</v>
       </c>
       <c r="D773" t="s">
-        <v>2750</v>
+        <v>425</v>
       </c>
       <c r="E773" t="s">
         <v>23</v>
       </c>
       <c r="H773" t="s">
         <v>53</v>
       </c>
       <c r="I773" t="s">
-        <v>2751</v>
+        <v>2766</v>
       </c>
       <c r="J773" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="774" spans="1:10">
       <c r="A774" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B774" t="s">
-        <v>2752</v>
-[...2 lines deleted...]
-        <v>2753</v>
+        <v>2767</v>
       </c>
       <c r="D774" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="H774" t="s">
         <v>53</v>
       </c>
       <c r="I774" t="s">
-        <v>2754</v>
+        <v>2768</v>
       </c>
       <c r="J774" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="775" spans="1:10">
       <c r="A775" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B775" t="s">
-        <v>2755</v>
-[...2 lines deleted...]
-        <v>2756</v>
+        <v>2769</v>
       </c>
       <c r="D775" t="s">
-        <v>432</v>
+        <v>2770</v>
       </c>
       <c r="E775" t="s">
         <v>23</v>
       </c>
       <c r="H775" t="s">
         <v>53</v>
       </c>
       <c r="I775" t="s">
-        <v>2757</v>
+        <v>2771</v>
       </c>
       <c r="J775" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B776" t="s">
-        <v>2758</v>
+        <v>2772</v>
       </c>
       <c r="D776" t="s">
-        <v>94</v>
+        <v>2773</v>
+      </c>
+      <c r="E776" t="s">
+        <v>14</v>
       </c>
       <c r="H776" t="s">
         <v>53</v>
       </c>
       <c r="I776" t="s">
-        <v>2759</v>
+        <v>2774</v>
       </c>
       <c r="J776" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B777" t="s">
-        <v>2760</v>
+        <v>2775</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2776</v>
       </c>
       <c r="D777" t="s">
-        <v>2761</v>
+        <v>32</v>
       </c>
       <c r="E777" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H777" t="s">
         <v>53</v>
       </c>
       <c r="I777" t="s">
-        <v>2762</v>
+        <v>2777</v>
       </c>
       <c r="J777" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B778" t="s">
-        <v>2763</v>
+        <v>2778</v>
+      </c>
+      <c r="C778" t="s">
+        <v>390</v>
       </c>
       <c r="D778" t="s">
-        <v>2764</v>
+        <v>529</v>
       </c>
       <c r="E778" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="H778" t="s">
         <v>53</v>
       </c>
       <c r="I778" t="s">
-        <v>2765</v>
+        <v>2779</v>
       </c>
       <c r="J778" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B779" t="s">
-        <v>2766</v>
+        <v>2780</v>
       </c>
       <c r="C779" t="s">
-        <v>2767</v>
+        <v>2664</v>
       </c>
       <c r="D779" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2781</v>
       </c>
       <c r="H779" t="s">
         <v>53</v>
       </c>
-      <c r="I779" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J779" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="780" spans="1:10">
       <c r="A780" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B780" t="s">
-        <v>2769</v>
+        <v>2782</v>
       </c>
       <c r="C780" t="s">
-        <v>397</v>
+        <v>2664</v>
       </c>
       <c r="D780" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>425</v>
       </c>
       <c r="H780" t="s">
         <v>53</v>
       </c>
       <c r="I780" t="s">
-        <v>2770</v>
+        <v>2751</v>
       </c>
       <c r="J780" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="781" spans="1:10">
       <c r="A781" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B781" t="s">
-        <v>2771</v>
+        <v>2783</v>
       </c>
       <c r="C781" t="s">
-        <v>2655</v>
+        <v>2750</v>
       </c>
       <c r="D781" t="s">
-        <v>2772</v>
+        <v>2784</v>
       </c>
       <c r="H781" t="s">
         <v>53</v>
       </c>
       <c r="J781" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B782" t="s">
-        <v>2773</v>
+        <v>2780</v>
       </c>
       <c r="C782" t="s">
-        <v>2655</v>
+        <v>2664</v>
       </c>
       <c r="D782" t="s">
-        <v>432</v>
+        <v>2785</v>
+      </c>
+      <c r="E782" t="s">
+        <v>14</v>
       </c>
       <c r="H782" t="s">
         <v>53</v>
       </c>
       <c r="I782" t="s">
-        <v>2742</v>
+        <v>2786</v>
       </c>
       <c r="J782" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B783" t="s">
-        <v>2774</v>
+        <v>2787</v>
       </c>
       <c r="C783" t="s">
-        <v>2741</v>
+        <v>2750</v>
       </c>
       <c r="D783" t="s">
-        <v>2775</v>
+        <v>2784</v>
+      </c>
+      <c r="E783" t="s">
+        <v>14</v>
       </c>
       <c r="H783" t="s">
         <v>53</v>
       </c>
+      <c r="I783" t="s">
+        <v>2788</v>
+      </c>
       <c r="J783" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="784" spans="1:10">
       <c r="A784" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B784" t="s">
-        <v>2771</v>
+        <v>2789</v>
       </c>
       <c r="C784" t="s">
-        <v>2655</v>
+        <v>2668</v>
       </c>
       <c r="D784" t="s">
-        <v>2776</v>
+        <v>535</v>
       </c>
       <c r="E784" t="s">
         <v>14</v>
       </c>
       <c r="H784" t="s">
         <v>53</v>
       </c>
       <c r="I784" t="s">
-        <v>2777</v>
+        <v>2790</v>
       </c>
       <c r="J784" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="785" spans="1:10">
       <c r="A785" t="s">
-        <v>775</v>
+        <v>784</v>
       </c>
       <c r="B785" t="s">
-        <v>2778</v>
+        <v>2791</v>
       </c>
       <c r="C785" t="s">
-        <v>2741</v>
+        <v>2792</v>
       </c>
       <c r="D785" t="s">
-        <v>2775</v>
+        <v>2793</v>
       </c>
       <c r="E785" t="s">
         <v>14</v>
       </c>
       <c r="H785" t="s">
         <v>53</v>
       </c>
       <c r="I785" t="s">
-        <v>2779</v>
+        <v>2794</v>
       </c>
       <c r="J785" t="s">
-        <v>780</v>
+        <v>789</v>
       </c>
     </row>
     <row r="786" spans="1:10">
       <c r="A786" t="s">
-        <v>775</v>
+        <v>10</v>
       </c>
       <c r="B786" t="s">
-        <v>2780</v>
+        <v>2795</v>
       </c>
       <c r="C786" t="s">
-        <v>2659</v>
+        <v>760</v>
       </c>
       <c r="D786" t="s">
-        <v>542</v>
+        <v>148</v>
       </c>
       <c r="E786" t="s">
-        <v>14</v>
+        <v>23</v>
+      </c>
+      <c r="F786" t="s">
+        <v>2796</v>
+      </c>
+      <c r="G786" t="s">
+        <v>2797</v>
       </c>
       <c r="H786" t="s">
-        <v>53</v>
+        <v>2798</v>
       </c>
       <c r="I786" t="s">
-        <v>2781</v>
+        <v>2799</v>
       </c>
       <c r="J786" t="s">
-        <v>780</v>
+        <v>739</v>
       </c>
     </row>
     <row r="787" spans="1:10">
       <c r="A787" t="s">
-        <v>775</v>
+        <v>29</v>
       </c>
       <c r="B787" t="s">
-        <v>2782</v>
+        <v>2800</v>
       </c>
       <c r="C787" t="s">
-        <v>2783</v>
+        <v>2801</v>
       </c>
       <c r="D787" t="s">
-        <v>2784</v>
+        <v>2802</v>
       </c>
       <c r="E787" t="s">
         <v>14</v>
       </c>
+      <c r="F787" t="s">
+        <v>2803</v>
+      </c>
+      <c r="G787" t="s">
+        <v>675</v>
+      </c>
       <c r="H787" t="s">
-        <v>53</v>
+        <v>2804</v>
       </c>
       <c r="I787" t="s">
-        <v>2785</v>
+        <v>2805</v>
       </c>
       <c r="J787" t="s">
-        <v>780</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" t="s">
         <v>10</v>
       </c>
       <c r="B788" t="s">
-        <v>2786</v>
+        <v>2807</v>
       </c>
       <c r="C788" t="s">
-        <v>751</v>
+        <v>768</v>
       </c>
       <c r="D788" t="s">
-        <v>155</v>
+        <v>2808</v>
       </c>
       <c r="E788" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F788" t="s">
-        <v>2787</v>
+        <v>2809</v>
       </c>
       <c r="G788" t="s">
-        <v>2788</v>
+        <v>2810</v>
       </c>
       <c r="H788" t="s">
-        <v>2789</v>
+        <v>2811</v>
       </c>
       <c r="I788" t="s">
-        <v>2790</v>
+        <v>2812</v>
       </c>
       <c r="J788" t="s">
-        <v>730</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="789" spans="1:10">
       <c r="A789" t="s">
         <v>29</v>
       </c>
       <c r="B789" t="s">
-        <v>2791</v>
+        <v>2814</v>
       </c>
       <c r="C789" t="s">
-        <v>2792</v>
+        <v>2815</v>
       </c>
       <c r="D789" t="s">
-        <v>2793</v>
+        <v>2816</v>
       </c>
       <c r="E789" t="s">
         <v>14</v>
       </c>
       <c r="F789" t="s">
-        <v>2794</v>
+        <v>2817</v>
       </c>
       <c r="G789" t="s">
-        <v>667</v>
+        <v>2818</v>
       </c>
       <c r="H789" t="s">
-        <v>2795</v>
+        <v>2819</v>
       </c>
       <c r="I789" t="s">
-        <v>2796</v>
+        <v>2820</v>
       </c>
       <c r="J789" t="s">
-        <v>2797</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" t="s">
-        <v>10</v>
+        <v>304</v>
       </c>
       <c r="B790" t="s">
-        <v>2798</v>
+        <v>2821</v>
       </c>
       <c r="C790" t="s">
-        <v>759</v>
+        <v>665</v>
       </c>
       <c r="D790" t="s">
-        <v>2799</v>
+        <v>2822</v>
       </c>
       <c r="E790" t="s">
         <v>14</v>
       </c>
       <c r="F790" t="s">
-        <v>2800</v>
+        <v>2823</v>
       </c>
       <c r="G790" t="s">
-        <v>2801</v>
+        <v>2824</v>
       </c>
       <c r="H790" t="s">
-        <v>2802</v>
+        <v>2825</v>
       </c>
       <c r="I790" t="s">
-        <v>2803</v>
+        <v>2826</v>
       </c>
       <c r="J790" t="s">
-        <v>2804</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" t="s">
-        <v>29</v>
+        <v>304</v>
       </c>
       <c r="B791" t="s">
-        <v>2805</v>
+        <v>2828</v>
       </c>
       <c r="C791" t="s">
-        <v>2806</v>
+        <v>714</v>
       </c>
       <c r="D791" t="s">
-        <v>2807</v>
+        <v>2802</v>
       </c>
       <c r="E791" t="s">
         <v>14</v>
       </c>
       <c r="F791" t="s">
-        <v>2808</v>
+        <v>2829</v>
       </c>
       <c r="G791" t="s">
-        <v>2809</v>
+        <v>2830</v>
       </c>
       <c r="H791" t="s">
-        <v>2810</v>
+        <v>2831</v>
       </c>
       <c r="I791" t="s">
-        <v>2811</v>
+        <v>2832</v>
       </c>
       <c r="J791" t="s">
-        <v>2804</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="792" spans="1:10">
       <c r="A792" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B792" t="s">
-        <v>2812</v>
+        <v>2834</v>
       </c>
       <c r="C792" t="s">
-        <v>657</v>
+        <v>718</v>
       </c>
       <c r="D792" t="s">
-        <v>2813</v>
+        <v>2835</v>
       </c>
       <c r="E792" t="s">
         <v>14</v>
       </c>
       <c r="F792" t="s">
-        <v>2814</v>
+        <v>2836</v>
       </c>
       <c r="G792" t="s">
-        <v>2815</v>
+        <v>2837</v>
       </c>
       <c r="H792" t="s">
-        <v>2816</v>
+        <v>2838</v>
       </c>
       <c r="I792" t="s">
-        <v>2817</v>
+        <v>2839</v>
       </c>
       <c r="J792" t="s">
-        <v>2818</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="793" spans="1:10">
       <c r="A793" t="s">
-        <v>311</v>
+        <v>10</v>
       </c>
       <c r="B793" t="s">
-        <v>2819</v>
+        <v>2841</v>
       </c>
       <c r="C793" t="s">
-        <v>705</v>
+        <v>2842</v>
       </c>
       <c r="D793" t="s">
-        <v>2793</v>
+        <v>148</v>
       </c>
       <c r="E793" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="F793" t="s">
-        <v>2820</v>
+        <v>24</v>
       </c>
       <c r="G793" t="s">
-        <v>2821</v>
+        <v>47</v>
       </c>
       <c r="H793" t="s">
-        <v>2822</v>
+        <v>53</v>
       </c>
       <c r="I793" t="s">
-        <v>2823</v>
+        <v>2843</v>
       </c>
       <c r="J793" t="s">
-        <v>2824</v>
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="794" spans="1:10">
+      <c r="A794" t="s">
+        <v>342</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C794" t="s">
+        <v>714</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2846</v>
+      </c>
+      <c r="E794" t="s">
+        <v>14</v>
+      </c>
+      <c r="F794" t="s">
+        <v>2847</v>
+      </c>
+      <c r="G794" t="s">
+        <v>2848</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2849</v>
+      </c>
+      <c r="I794" t="s">
+        <v>2850</v>
+      </c>
+      <c r="J794" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="795" spans="1:10">
+      <c r="A795" t="s">
+        <v>10</v>
+      </c>
+      <c r="B795" t="s">
+        <v>2851</v>
+      </c>
+      <c r="C795" t="s">
+        <v>73</v>
+      </c>
+      <c r="D795" t="s">
+        <v>159</v>
+      </c>
+      <c r="E795" t="s">
+        <v>14</v>
+      </c>
+      <c r="F795" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G795" t="s">
+        <v>2853</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2854</v>
+      </c>
+      <c r="I795" t="s">
+        <v>2855</v>
+      </c>
+      <c r="J795" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="796" spans="1:10">
+      <c r="A796" t="s">
+        <v>304</v>
+      </c>
+      <c r="B796" t="s">
+        <v>2857</v>
+      </c>
+      <c r="C796" t="s">
+        <v>158</v>
+      </c>
+      <c r="D796" t="s">
+        <v>655</v>
+      </c>
+      <c r="E796" t="s">
+        <v>14</v>
+      </c>
+      <c r="F796" t="s">
+        <v>660</v>
+      </c>
+      <c r="G796" t="s">
+        <v>491</v>
+      </c>
+      <c r="H796" t="s">
+        <v>657</v>
+      </c>
+      <c r="I796" t="s">
+        <v>2858</v>
+      </c>
+      <c r="J796" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="797" spans="1:10">
+      <c r="A797" t="s">
+        <v>304</v>
+      </c>
+      <c r="B797" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C797" t="s">
+        <v>168</v>
+      </c>
+      <c r="D797" t="s">
+        <v>575</v>
+      </c>
+      <c r="E797" t="s">
+        <v>14</v>
+      </c>
+      <c r="F797" t="s">
+        <v>576</v>
+      </c>
+      <c r="G797" t="s">
+        <v>577</v>
+      </c>
+      <c r="H797" t="s">
+        <v>578</v>
+      </c>
+      <c r="I797" t="s">
+        <v>2861</v>
+      </c>
+      <c r="J797" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="798" spans="1:10">
+      <c r="A798" t="s">
+        <v>29</v>
+      </c>
+      <c r="B798" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C798" t="s">
+        <v>67</v>
+      </c>
+      <c r="D798" t="s">
+        <v>258</v>
+      </c>
+      <c r="E798" t="s">
+        <v>14</v>
+      </c>
+      <c r="F798" t="s">
+        <v>2863</v>
+      </c>
+      <c r="G798" t="s">
+        <v>260</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2864</v>
+      </c>
+      <c r="I798" t="s">
+        <v>2865</v>
+      </c>
+      <c r="J798" t="s">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="799" spans="1:10">
+      <c r="A799" t="s">
+        <v>29</v>
+      </c>
+      <c r="B799" t="s">
+        <v>2867</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2868</v>
+      </c>
+      <c r="D799" t="s">
+        <v>148</v>
+      </c>
+      <c r="E799" t="s">
+        <v>218</v>
+      </c>
+      <c r="F799" t="s">
+        <v>24</v>
+      </c>
+      <c r="G799" t="s">
+        <v>47</v>
+      </c>
+      <c r="H799" t="s">
+        <v>53</v>
+      </c>
+      <c r="I799" t="s">
+        <v>2869</v>
+      </c>
+      <c r="J799" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="800" spans="1:10">
+      <c r="A800" t="s">
+        <v>29</v>
+      </c>
+      <c r="B800" t="s">
+        <v>2871</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2872</v>
+      </c>
+      <c r="D800" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E800" t="s">
+        <v>14</v>
+      </c>
+      <c r="F800" t="s">
+        <v>2874</v>
+      </c>
+      <c r="G800" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H800" t="s">
+        <v>2876</v>
+      </c>
+      <c r="I800" t="s">
+        <v>2877</v>
+      </c>
+      <c r="J800" t="s">
+        <v>2878</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">