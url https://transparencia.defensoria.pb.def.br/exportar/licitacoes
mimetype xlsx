--- v5 (2026-07-06)
+++ v6 (2026-08-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2879">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2942">
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Nome da Empresa</t>
   </si>
   <si>
     <t>CNPJ</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
@@ -84,87 +84,84 @@
     <t>CENTRA MOVEIS S/A</t>
   </si>
   <si>
     <t>25.071.568/0001-24</t>
   </si>
   <si>
     <t>R$ 6.794.600,00</t>
   </si>
   <si>
     <t>Aquisição de mobiliários para a Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000058/2024</t>
   </si>
   <si>
     <t>26/11/2024</t>
   </si>
   <si>
     <t>PE Nº 004/2024- AQUISIÇÃO DE ÁGUA MINERAL</t>
   </si>
   <si>
     <t>004/2024</t>
   </si>
   <si>
     <t>23/01/2025</t>
   </si>
   <si>
-    <t>Andamento</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>0.000/0000-00</t>
   </si>
   <si>
-    <t>R$ 31.781,00</t>
+    <t>R$ 317,81</t>
   </si>
   <si>
     <t>Formação de registro de preços de AQUISIÇÃO DE ÁGUA MINERAL PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>Dispensa (14.133)</t>
   </si>
   <si>
     <t>DE Nº 001/2024-MANUTENÇÃO DE CAMINHÃO</t>
   </si>
   <si>
     <t>001/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>WALBER MENEZES TAVARES</t>
   </si>
   <si>
     <t>01.173.591/0001-61</t>
   </si>
   <si>
-    <t>R$ 184,70</t>
+    <t>R$ 18.470,00</t>
   </si>
   <si>
     <t>Manutenção no caminhão de placa OXO3525 marca Ford cargo Baú 816S  aquisição, destinados a Defensoria Pública do Estado da Paraíba.</t>
   </si>
   <si>
     <t>DE Nº 003/2024-FUNDAÇÃO DE ENSINO</t>
   </si>
   <si>
     <t>003/2024</t>
   </si>
   <si>
     <t>17/04/2024</t>
   </si>
   <si>
     <t>FAPTO-FUNDAÇÃO DE APOIO CIENTIFICO E TECNOLOGICO DE TOCATINS</t>
   </si>
   <si>
     <t>06.343.763/0001-11</t>
   </si>
   <si>
     <t>R$ 1.056,00</t>
   </si>
   <si>
     <t>ID CONTRATAÇÃO PNCP: 10733319000180-1-000005/2024- CONTRATAÇÃO DE FUNDAÇÃO DE APOIO DE PESQUISA, ENSINO, EXTENSÃO E INOVAÇÃO, SEM FINS LUCRATIVOS, PARA ATENDER AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA, COM OS SEGUINTES PERFIS PROFISSIONAIS:TECNOLOGIA DE INFORMAÇÃO.</t>
   </si>
@@ -175,81 +172,93 @@
     <t>DE Nº 004/24-UT. EQUIPAMENTO-FUNDO</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>00.000.000/0000-00</t>
   </si>
   <si>
     <t>R$ 5.917,66</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000036/2024 
 	 AQUISIÇÃO DE MATERIAL DE CONSTRUÇÃO - MÁQUINAS, UTENSÍLIOS E EQUIPAMENTOS DIVERSOS.</t>
   </si>
   <si>
     <t>PE N° 010/2024-AQUISIÇÃO DE PASSSAGEM AÉREA</t>
   </si>
   <si>
     <t>010/2024</t>
   </si>
   <si>
     <t>06/02/2025</t>
   </si>
   <si>
+    <t>Andamento</t>
+  </si>
+  <si>
     <t>R$ 0,00</t>
   </si>
   <si>
     <t>Contratação de empresa para prestação de serviço de agenciamento de viagens incluindo cotação, reserva, marcação, remarcação, emissão, cancelamento, reembolso, endosso, entrega de bilhetes de passagens aéreas nacionais e internacionais com taxa de embarque, e emissão de seguro de assistência em viagem internacional, por intermédio de operadora ou agência de viagens através de solução online.</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>DE N° 007/2024-AQUISIÇÃO HEADSET</t>
   </si>
   <si>
     <t>07/2024</t>
   </si>
   <si>
     <t>15/05/2024</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000012/2024-  Aquisição de caixa de som, microfone e headset, destinados a Defensoria Pública do Estado da Paraíba.</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>DE N° 003/2025-DECORAÇÃO-FUNDO</t>
   </si>
   <si>
     <t>003/2025</t>
   </si>
   <si>
-    <t>04/02/2025</t>
+    <t>14/02/2025</t>
+  </si>
+  <si>
+    <t>KASA DA FALESIA EVENTOS E RECEPCOES LTDА</t>
+  </si>
+  <si>
+    <t>31.100.099/0001-27</t>
+  </si>
+  <si>
+    <t>R$ 2.300,00</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000008/2025  
 	Contratação de serviços de locação de material para decoração do evento a ser promovido pela Defensoria Pública do Estado da Paraíba.</t>
   </si>
   <si>
     <t>05/02/2025</t>
   </si>
   <si>
     <t>DE N° 002/2025-EQUIPE CERIMONIAL-FUNDO</t>
   </si>
   <si>
     <t>002/2025</t>
   </si>
   <si>
     <t>03/02/2025</t>
   </si>
   <si>
     <t>KAREN KATHARINE CERIMONIAL E EVENTOS  LTDA</t>
   </si>
   <si>
     <t>R$ 1.850,00</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000007/2025 
@@ -399,267 +408,272 @@
 	Aquisição de material de higiene e limpeza para Defensoria Pública do Estado da Paraíba – DPPB e demais comarcas.</t>
   </si>
   <si>
     <t>DE Nº 022/2024-MATERIAL DE EXPEDIENTE</t>
   </si>
   <si>
     <t>022/2024</t>
   </si>
   <si>
     <t>21/06/2024</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000022/2024
 	Aquisição de material de expediente para Defensoria Pública do Estado da Paraíba – DPPB e demais comarcas.</t>
   </si>
   <si>
     <t>PE Nº 003/2025 AQUISIÇÃO DE NOBREAK</t>
   </si>
   <si>
     <t>24/03/2025</t>
   </si>
   <si>
     <t>Fracassado</t>
   </si>
   <si>
+    <t>R$ 15.672,50</t>
+  </si>
+  <si>
     <t>PNCP: 10733319000180-1-000015/2025 -  AQUISIÇÃO DE NOBREAK SMART - UPS - 10KVA</t>
   </si>
   <si>
     <t>26/03/2025</t>
   </si>
   <si>
     <t>PE Nº 002/2025- AQUISIÇÃO DE MATERIAL GRAFICO</t>
   </si>
   <si>
     <t>16/07/2025</t>
   </si>
   <si>
     <t>DOUGLAS DA SILVA LIMA</t>
   </si>
   <si>
     <t>49.233.322/0001-70</t>
   </si>
   <si>
-    <t>R$ 2.156.882,06</t>
+    <t>R$ 164.256,50</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000019/2025 
 	AQUISIÇÃO DE MATERIAL GRÁFICO PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>PE Nº 004/2025 - AQUISIÇÃO DE SERVIDOR</t>
   </si>
   <si>
     <t>004/2025</t>
   </si>
   <si>
     <t>31/05/2025</t>
   </si>
   <si>
     <t>PLUGNET COMERCIO E REPRESENTACOES LTDA</t>
   </si>
   <si>
     <t>02.213.325/0002-69</t>
   </si>
   <si>
-    <t>R$ 2.700,00</t>
+    <t>R$ 270.000,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE SERVIDOR RACK PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000022/2025</t>
   </si>
   <si>
     <t>PE Nº 005/2025- AQUISIÇÃO DE CAFE E ACUCAR</t>
   </si>
   <si>
     <t>005/2025</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>JAC COMERCIO DE PRODUTOS EIRELI</t>
   </si>
   <si>
     <t>39.432.332/0001-80</t>
   </si>
   <si>
     <t>R$ 48.285,00</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000021/2025 
 	AQUISIÇÃO DE CAFÉ E AÇÚCAR PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>PE Nº 006/2025- AQUISIÇÃO DE EXPEDIENTE</t>
   </si>
   <si>
     <t>006/2025</t>
   </si>
   <si>
     <t>01/01/0001</t>
   </si>
   <si>
     <t>MARIA CRISTIANE LEMOS DE ARAUJO</t>
   </si>
   <si>
     <t>05.457.026/0001-87</t>
   </si>
   <si>
     <t>R$ 146.296,80</t>
   </si>
   <si>
     <t>Id contratação PNCP: 10733319000180-1-000018/2025 
 			AQUISIÇÃO DE MATERIAL DE EXPEDIENTE PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICADOESTADO DA PARAÍBA.</t>
   </si>
   <si>
-    <t>PE Nº 007/2025- AQUISIÇÃO DE VEÍCULO</t>
-[...11 lines deleted...]
-  <si>
     <t>PE Nº 008/2025- AQUISIÇÃO DE ACONDICIONAMENTO E EMBALAGEM</t>
   </si>
   <si>
     <t>008/2025</t>
   </si>
   <si>
     <t>08/08/2025</t>
   </si>
   <si>
     <t>LIMPCON COMERCIO E SERVICOS DE LIMPEZA E CONSERVACAO LTDA</t>
   </si>
   <si>
     <t>10.897.859/0001-07</t>
   </si>
   <si>
-    <t>R$ 2.240,77</t>
+    <t>R$ 22.407,70</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE PRODUTOS (ACONDICIONAMENTO E EMBALAGENS) PARA SUPRIR AS NECESSIDADEDADEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000023/2025</t>
   </si>
   <si>
+    <t>10/06/2025</t>
+  </si>
+  <si>
     <t>PE Nº 009/2025- AQUISIÇÃO DE COPA E COZINHA</t>
   </si>
   <si>
     <t>009/2025</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>BJ COMERCIO DE ALIMENTOS LTDA</t>
+  </si>
+  <si>
+    <t>07.227.808/0001-55</t>
+  </si>
+  <si>
+    <t>R$ 36.851,20</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE COPA E COZINHA PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000029/2025</t>
   </si>
   <si>
     <t>PE Nº 010/2025- AQUISIÇÃO DE TECLADO E MOUSE</t>
   </si>
   <si>
     <t>010/2025</t>
   </si>
   <si>
     <t>AS TECH ELETRONICOS LTDA</t>
   </si>
   <si>
     <t>5.719.111/0001-32</t>
   </si>
   <si>
-    <t>R$ 45,70</t>
+    <t>R$ 9.679,00</t>
   </si>
   <si>
     <t>LICITASHOP COMERCIO E SERVIÇOS LTDA-CNPJ: 50.958.011/0001-57 VALOR R$ 5.109,00
 	AQUISIÇÃO DE MOUSE E TECLADO PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.  
 	Id contratação PNCP: 10733319000180-1-000026/2025</t>
   </si>
   <si>
     <t>PE Nº 011/2025- AQUISIÇÃO DE AUDIO, VÍDEO E RACK</t>
   </si>
   <si>
     <t>011/2025</t>
   </si>
   <si>
     <t>ANTONIO FERREIRA DE LIMA JUNIOR</t>
   </si>
   <si>
     <t>14.245.490/0001-09</t>
   </si>
   <si>
-    <t>R$ 7.461,00</t>
+    <t>R$ 4.974,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MEMÓRIA PORTÁTIL TIPO PEN DRIVE PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000030/2025</t>
   </si>
   <si>
     <t>PE Nº 012/2025- AQUISIÇÃO DE ELÉTRICO E ELETRONICO</t>
   </si>
   <si>
     <t>12/2025</t>
   </si>
   <si>
     <t>24/07/2025</t>
   </si>
   <si>
     <t>DME-DISTIBUIDORA DE MATERIAIS ELETRICOS LTDA</t>
   </si>
   <si>
     <t>51.847.166/0001-89</t>
   </si>
   <si>
     <t>R$ 1.537,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE PRODUTOS (MATERIAL ELÉTRICO E ELETRÔNICO) PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000031/2025</t>
   </si>
   <si>
     <t>PE Nº 013/2025- AQUISIÇÃO DE SWITCHS, MICROTIIK E RACK</t>
   </si>
   <si>
     <t>13/2025</t>
   </si>
   <si>
     <t>INFOSHOP41 TELEINFORMATICA LTDA</t>
   </si>
   <si>
     <t>09.441.686/0001-20</t>
   </si>
   <si>
-    <t>R$ 19.695,00</t>
+    <t>R$ 24.644,70</t>
   </si>
   <si>
     <t> Aquisição de SWITCH, MIKROTIK e RACK, PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
-	Id contratação PNCP: 10733319000180-1-000051/2025 
+	Id contratação PNCP: 10733319000180-1-000051/2025  
 	S &amp; K INFORMATICA LTDA- 03.655.629/0001-68 VALOR DA PROPOSTA R$ 4.949,70</t>
   </si>
   <si>
     <t>PE Nº 014/2025- AQUISIÇÃO DE TABLET</t>
   </si>
   <si>
     <t>014/2025</t>
   </si>
   <si>
     <t>MARUMBI TECNOLOGIA LTDA</t>
   </si>
   <si>
     <t>08.528.684/0004-53</t>
   </si>
   <si>
     <t>R$ 65.200,00</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE TABLETS PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000027/2025</t>
   </si>
   <si>
     <t>PE Nº 015/2025- AQUISIÇÃO DE SSD</t>
   </si>
   <si>
@@ -704,125 +718,128 @@
     <t>17/2025</t>
   </si>
   <si>
     <t>EXPERT COMERCIO E CONSULTORIA EM LICITACOES LTDA</t>
   </si>
   <si>
     <t>24.360.351/0001-71</t>
   </si>
   <si>
     <t>R$ 14.124,00</t>
   </si>
   <si>
     <t> Aquisição de Aquisição de Certificados Digitais A3, pessoa física, validade de 03 anos e Tokens USB para certificados A3 criptografados, com Certificados Digitais A3, pessoa física, validade de 03 anos, para uso dos Defensores Públicos da Defensoria Pública do Estado da Paraíba, conforme especificações técnicas e quantitativos definidos neste documento. 
 	Id contratação PNCP: 10733319000180-1-000041/2025</t>
   </si>
   <si>
     <t>PE Nº 018/2025- PRESTAÇÃO DE MANUTENÇÃO DE AR</t>
   </si>
   <si>
     <t>18/2025</t>
   </si>
   <si>
     <t>Suspenso</t>
   </si>
   <si>
+    <t>R$ 136.167,00</t>
+  </si>
+  <si>
     <t>Contratação para prestação de serviços continuados de manutenção preventiva e corretiva, por demanda, em aparelhos de ar-condicionado tipo janela e tipo split, de diversas potências, com fornecimento e substituição de peças, componentes e acessórios por outros novos e originais, bem como serviços de instalação e reinstalação para suprir as necessidades da Defensoria Pública do Estado da paraíba.</t>
   </si>
   <si>
     <t>PE Nº 019/2025- AQUISIÇÃO DE MATERIAL DE INFORMATICA</t>
   </si>
   <si>
     <t>19/2025</t>
+  </si>
+  <si>
+    <t>LIDER NOTEBOOKS COMERCIO E SERVICOS LTDA</t>
+  </si>
+  <si>
+    <t>12.477.490/0002-81</t>
   </si>
   <si>
     <t>R$ 2.631.239,70</t>
   </si>
   <si>
     <t> Aquisição de equipamentos (microcomputadores, notebooks, monitores, scanner e transformadores) que se fazem necessários para as atividades a serem desenvolvidas por parte dos defensores públicos, assessores e demais servidores da DPPB.</t>
   </si>
   <si>
     <t>DE N° 004/2025-MATERIAL GRÁFICO-FUNDO</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>INDUSTRIA,  COMERCIO E SERVICOS GRAFICOS LTDA</t>
   </si>
   <si>
     <t>2.050.448/3000-17</t>
   </si>
   <si>
     <t>R$ 1.898,00</t>
   </si>
   <si>
     <t>Aquisição dos produtos (material gráfico) para o evento a ser promovido pela Defensoria Pública do Estado da Paraíba, nos dias 20 e 21 de fevereiro, qual seja: “2º Encontro sobre Processos Estruturais”.
 	Id contratação PNCP: 10733319000180-1-000010/2025</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>DE N° 005/2025-FILAMAGEM-FUNDO</t>
   </si>
   <si>
-    <t>14/02/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>SERGIANO FARIAS DE AGUIAR JUNIOR</t>
   </si>
   <si>
     <t>25.011.812/0001-63</t>
   </si>
   <si>
     <t>R$ 6.000,00</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em filmagem para registro audiovisual do II Encontro Nacional de Capacitação da Defensoria Pública do Estado da Paraíba sobre Litígios e Processos Estruturais, a ser realizado nos dias 20 e 21 de fevereiro de 2025. 
 	Id contratação PNCP: 10733319000180-1-000011/2025</t>
   </si>
   <si>
     <t>DE N° 006/2025-DECORACAO-FUNDO</t>
   </si>
   <si>
     <t>KASA DA  FALESIA EVENTOS E RECEPCOES LTDA</t>
   </si>
   <si>
-    <t>31.100.099/0001-27</t>
-[...4 lines deleted...]
-  <si>
     <t> Contratação de serviços de locação de material para decoração do evento a ser promovido pela Defensoria Pública do Estado da Paraíba, qual seja: Posse da Defensora Geral.
 	Id contratação PNCP: 10733319000180-1-000012/2025</t>
   </si>
   <si>
     <t>DE N° 007/2025-ILUMINACAO-FUNDO</t>
   </si>
   <si>
+    <t>007/2025</t>
+  </si>
+  <si>
     <t>Cancelado</t>
   </si>
   <si>
     <t>Contratação de empresa especializada em iluminação para a execução de serviços técnicos de iluminação do evento a ser promovido pela Defensoria Pública do Estado da Paraíba.
 	Id contratação PNCP: 10733319000180-1-000013/2025</t>
   </si>
   <si>
     <t>DE N° 008/2025-FOGÃO-FUNDO</t>
   </si>
   <si>
     <t>14/05/2025</t>
   </si>
   <si>
     <t>RUBENS CASTILHO NUNES DINIZ JUNIOR</t>
   </si>
   <si>
     <t>27.545.583/0001-92</t>
   </si>
   <si>
     <t>R$ 1.288,88</t>
   </si>
   <si>
     <t>Fogão Industrial, material aço de carbono com pintura eletrostática ou tratamento ou tratamento anticorrisivo, duas bocas à gás (GLP), acendimento manual, grades em ferro fundido, removíveis resistentes ao calor, dimensões medidas de mercado, pressão de operação: Alta pressão, pés/estrutura: estrutura em aço, com pés antiderrapantes ou niveladores, certificação: deve possuir selo de conformidade do inmetro. 
 	Id contratação PNCP: 10733319000180-1-000034/2025</t>
   </si>
@@ -945,51 +962,51 @@
     <t>MAPROS LTDA</t>
   </si>
   <si>
     <t>08.980.641/0001-61</t>
   </si>
   <si>
     <t>R$ 7.090,00</t>
   </si>
   <si>
     <t>Contratação de Serviços de manutenção corretiva com reposição de peças para o Nobreak SMS 10KVA para suprir as necessidades da Defensoria Pública do Estado da Paraíba.
 	Id contratação PNCP: 10733319000180-1-000043/2025</t>
   </si>
   <si>
     <t>12/06/2025</t>
   </si>
   <si>
     <t>DE N° 008/2025- REVESTIMENTO</t>
   </si>
   <si>
     <t>EMPREENDIMENTOS CONSTRUCOES E COMÉRCIO DA CONSTRUÇÃO LTDA,</t>
   </si>
   <si>
     <t>07.275.651/0001-33</t>
   </si>
   <si>
-    <t>R$ 74,99</t>
+    <t>R$ 7.499,00</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a execução de serviço de revestimento em áreas internas 89,54m², com fornecimento de materiais e mão de obra, atendendo às necessidades estruturais e estéticas da sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000049/2025</t>
   </si>
   <si>
     <t>13/06/2025</t>
   </si>
   <si>
     <t>DE N° 009/2025- PINTURA</t>
   </si>
   <si>
     <t>18/06/2025</t>
   </si>
   <si>
     <t>WA2 ENGENHARIA E CONSTRUCOES LTDA</t>
   </si>
   <si>
     <t>R$ 4.790,00</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a execução de serviços de pintura predial interna, com fornecimento de mão de obra, materiais e insumos, visando à revitalização dos ambientes da sede administrativa da Defensoria Pública do Estado da Paraíba –DPPB. 
 	Id contratação PNCP: 10733319000180-1-000053/2025</t>
   </si>
   <si>
@@ -1046,51 +1063,51 @@
     <t>R$ 4.500,00</t>
   </si>
   <si>
     <t>Aquisição de obras de arte.
 	Id contratação PNCP: 10733319000180-1-000037/2025</t>
   </si>
   <si>
     <t>16/06/2025</t>
   </si>
   <si>
     <t>INEX N° 004/2025- PLANEJAMENTO ESTRATÉGICO</t>
   </si>
   <si>
     <t>13/05/2025</t>
   </si>
   <si>
     <t>CENTRO TECNOLOGIA EM GESTÃO LTDA</t>
   </si>
   <si>
     <t>24.560.161/0001-06</t>
   </si>
   <si>
     <t>R$ 45.000,00</t>
   </si>
   <si>
-    <t>Contratação de empresa ou instituição especializada e notoriamente reconhecida na área de consultoria e planejamento estratégico, para prestação de serviços técnicos especializados voltados à elaboração do Planejamento Estratégico da Defensoria Pública do Estado da Paraíba.
+    <t>Contratação de empresa ou instituição especializada e notoriamente reconhecida na área de consultoria e planejamento estratégico, para prestação de serviços técnicos especializados voltados à elaboração do Planejamento Estratégico da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000038/2025</t>
   </si>
   <si>
     <t>INEX N° 005/2025- DOE</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>EMPRESA PARAIBANA DE COMUNICAÇÃO S.A</t>
   </si>
   <si>
     <t>09.366.790/0001-06</t>
   </si>
   <si>
     <t>R$ 31.141,00</t>
   </si>
   <si>
     <t> Contratação de pessoa jurídica para o serviço de publicação de atos licitatórios (publicidade legal) em Diário Oficial do Estado meio eletrônico e impresso, bem como o fornecimento do Jornal A União impresso. 
 	Id contratação PNCP: 10733319000180-1-000044/2025</t>
   </si>
   <si>
     <t>INEX N° 006/2025- JUSBRASIL</t>
   </si>
   <si>
@@ -1687,53 +1704,50 @@
     <t>04/07/2025</t>
   </si>
   <si>
     <t>INEX N°010/2024-OBRA DE ARTE</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>FRANCISCO FERREIRA DE ANDRADE</t>
   </si>
   <si>
     <t>Contratação por Inexigibilidade, da empresa FRANCISCO FERREIRA DE ANDRADE, CNPJ 24.837.479/0001-83, representante exclusivo do Artista CHICO FERREIRA, para aquisição de obras de Arte.
 	Id contratação PNCP: 10733319000180-1-000056/2024</t>
   </si>
   <si>
     <t>ADESÃO  N° 001/2024-COMPUTADORES</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>LIDER NOTEBOOKS COMERCIO E SERVIÇOS LTDA</t>
   </si>
   <si>
-    <t>12.477.490/0002-81</t>
-[...1 lines deleted...]
-  <si>
     <t>R$ 633.199,00</t>
   </si>
   <si>
     <t>Aquisição de computadores básicos, computadores intermediários, notebooks, e monitores.</t>
   </si>
   <si>
     <t>ADESÃO N° 002/2024-MONITOR</t>
   </si>
   <si>
     <t>15/08/2024</t>
   </si>
   <si>
     <t>MICROTECNICA INFORMÁTICA LTDA</t>
   </si>
   <si>
     <t>01.590.728/0009-30</t>
   </si>
   <si>
     <t>R$ 28.418,76</t>
   </si>
   <si>
     <t>Aquisição de acessórios, equipamentos e suprimentos em informática.</t>
   </si>
   <si>
     <t>ADESÃO N° 003/2024-NOTEBOOK</t>
@@ -1814,153 +1828,149 @@
   <si>
     <t>20/09/2025</t>
   </si>
   <si>
     <t>PACTO CONSRUCOES LTDA</t>
   </si>
   <si>
     <t>33.666.569/0001-40</t>
   </si>
   <si>
     <t>R$ 107.000,00</t>
   </si>
   <si>
     <t>SERVIÇO DE ENGENHARIA PARA AMPLIAÇÃO E REFORMA DOS BANHEIROS DOS BLOCOS ADMINISTRATIVOS E BLOCO CENTRAL NO TOTAL 75,00 M², COMPREENDENDO MATERIAL, MÃO DE OBRA, INSUMOS, INSTALAÇÕES ELÉTRICAS E HIDROSSANITÁRIAS NA SEDE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. Id contratação PNCP: 10733319000180-1-000065/2025</t>
   </si>
   <si>
     <t>PE Nº 023/2025 - VIGILANCIA ARMADA</t>
   </si>
   <si>
     <t>023/2025</t>
   </si>
   <si>
     <t>18/09/2025</t>
   </si>
   <si>
+    <t>R$ 938.922,18</t>
+  </si>
+  <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SEGURANÇA ARMADA E DESARMADA PARA ATENDER A SEDE E OS NÚCLEOS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000062/2025</t>
   </si>
   <si>
     <t>INEX N° 010/2025- LOCAÇÃO NUCLEO FAMILIA</t>
   </si>
   <si>
     <t>19/09/2025</t>
   </si>
   <si>
     <t>MARIA LUCIA DA COSTA CASTRO</t>
   </si>
   <si>
     <t>52.664/5114-91</t>
   </si>
   <si>
     <t>R$ 264.000,00</t>
   </si>
   <si>
     <t>Contratação consiste na locação de imóvel urbano, destinado à instalação e funcionamento do Núcleo da Família da Defensoria Pública do Estado da Paraíba, com o objetivo de garantir infraestrutura física adequada, segura, acessível e funcional ao desempenho das atividades institucionais.
 			Id contratação PNCP: 10733319000180-1-000063/2025</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
-    <t>P.E Nº 026/2025 AQUISIÇÃO DE COMPUTADORES</t>
-[...8 lines deleted...]
-  <si>
     <t>PE Nº 027/2025- AQUISIÇÃO DE EXPANSÃO DE SERVIDOR</t>
   </si>
   <si>
     <t>027/2025</t>
   </si>
   <si>
     <t>PLUGNET COMÉRCIO E REPRESENTACÕES LTDA</t>
   </si>
   <si>
     <t>R$ 2.496.476,00</t>
   </si>
   <si>
     <t>Aquisição de módulos de expansão de memória, unidades de armazenamento (SSD SATA e NVMe), kits de GPU e fontes redundantes, todos plenamente compatíveis com o servidor HPE ProLiant DL380 Gen11, de propriedade da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000068/2025</t>
   </si>
   <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
     <t>PE Nº 024/2025- AQUISIÇÃO DE MATERIAIS DE CONSTRUÇAO</t>
   </si>
   <si>
     <t>30/10/2025</t>
   </si>
   <si>
     <t>CENTER LED MATERIAIS ELETRICOS EIRELLI-EPP</t>
   </si>
   <si>
     <t>26.474.579/0001-18</t>
   </si>
   <si>
     <t>R$ 314.686,60</t>
   </si>
   <si>
     <t>AQUISIÇÃO REGULAR E CONTÍNUA DE MATERIAIS DE CONSTRUÇÃO PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000070/2025</t>
   </si>
   <si>
     <t>DE Nº 012/2025-E-MAIL CORPORATIVO</t>
   </si>
   <si>
     <t>012/2025</t>
   </si>
   <si>
     <t>31/10/2025</t>
   </si>
   <si>
     <t>DATTA TECH CONSULTORIA E INOVACAO B2B LTDA</t>
   </si>
   <si>
     <t>8.003.493/0001-01</t>
   </si>
   <si>
     <t>R$ 18.239,88</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de hospedagem, migração, infraestrutura e gerenciamento de contas de e-mail corporativo em nuvem (SaaS). 
 	Id contratação PNCP: 10733319000180-1-000072/2025</t>
   </si>
   <si>
     <t>23/10/2025</t>
   </si>
   <si>
     <t>DE Nº 010/2025-FORRO DRYWAAL</t>
   </si>
   <si>
     <t>10/2025</t>
   </si>
   <si>
-    <t>R$ 53,82</t>
+    <t>R$ 5.382,00</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para o fornecimento e instalação de 45m² de forro em drywall, com o objetivo de melhorar as condições ambientais da recepção da sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000059/2025</t>
   </si>
   <si>
     <t>03/11/2025</t>
   </si>
   <si>
     <t>DE Nº 014/2025-MATERIAL HIDRÁULICO</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>J.S.A COMERCIO LTDA</t>
   </si>
   <si>
     <t>5.436.148/7000-16</t>
   </si>
   <si>
     <t>R$ 825,00</t>
   </si>
   <si>
     <t>Aquisição de bomba de água e materiais hidráulicos, conforme as especificações a seguir, que serão utilizados para a manutenção do sistema hidráulico do imóvel locado para o Núcleo de Atendimento da Defensoria Pública, situado na Rua Deputado Barreto Sobrinho, nº 186, Tambiá, João Pessoa – PB. 
@@ -2080,54 +2090,51 @@
     <t>INEX N°012/2025- SIAF</t>
   </si>
   <si>
     <t>COMPANHIA DE PROCESSAMENTO DE DADOS DA PARAIBA CODATA (MATRIZ E FILIAIS)</t>
   </si>
   <si>
     <t>09.189.499/0001-00</t>
   </si>
   <si>
     <t>R$ 45.483,12</t>
   </si>
   <si>
     <t>Contratação de empresa para disponibilização de pontos de acesso ao Sistema de Informação - SIAF - Sistema Integrado de Administração Financeira.
 	Id contratação PNCP: 10733319000180-1-000087/2025</t>
   </si>
   <si>
     <t>INEX N°009/2025- SEMINÁRIO</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>FORUM NACIONAL DE COMUNICACAO E JUSTIÇA</t>
   </si>
   <si>
-    <t>R$ 1.800,00</t>
-[...2 lines deleted...]
-    <t>Inscrição para participar do 31° Seminário Internacional de Ciências Criminais.
+    <t>Inscrição para participar do 31° Seminário Internacional de Ciências Criminais. 
 	Id contratação PNCP: 10733319000180-1-000057/2025</t>
   </si>
   <si>
     <t>INEX N° 008/2025- CONGRESSO</t>
   </si>
   <si>
     <t>FORUM NACIONAL DE COMUNICACAO E JUSTICA</t>
   </si>
   <si>
     <t>R$ 18,00</t>
   </si>
   <si>
     <t> Inscrição para a participação no XIX Congresso Brasileiro dos Assessores de Comunicação do Sistema da Justiça (COBRASCOM) 
 	Id contratação PNCP: 10733319000180-1-000056/2025</t>
   </si>
   <si>
     <t>10/12/2025</t>
   </si>
   <si>
     <t>PE Nº 001/2026- AQUISIÇÃO DE TVS E SUPORTE</t>
   </si>
   <si>
     <t>001/2026</t>
   </si>
   <si>
@@ -2175,176 +2182,200 @@
     <t>020/2025</t>
   </si>
   <si>
     <t>CASTRO EQUIPAMENTOS LTDA</t>
   </si>
   <si>
     <t>42.753.718/0001-07</t>
   </si>
   <si>
     <t>R$ 4.939,10</t>
   </si>
   <si>
     <t>Aquisição de micro-ondas para suprir as necessidade da Defensoria Pública do Estado da Paraíba.
 	Id contratação PNCP: 10733319000180-1-000055/2025</t>
   </si>
   <si>
     <t>09/02/2026</t>
   </si>
   <si>
     <t>PE Nº 021/2025- AQUISIÇÃO E INSTALAÇÃO DE JANELAS E PORTAS</t>
   </si>
   <si>
     <t>021/2025</t>
   </si>
   <si>
+    <t>R$ 75.898,67</t>
+  </si>
+  <si>
     <t>Aquisição e instalação de janelas e portas de vidro temperado com esquadrias de alumínio, com fornecimento de materiais e mão de obra, para diversas salas da Sede da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000073/2025</t>
   </si>
   <si>
     <t>10/02/2026</t>
   </si>
   <si>
     <t>PE Nº 026/2025- AQUISIÇÃO DE COMPUTADORES</t>
   </si>
   <si>
     <t>29/01/2026</t>
   </si>
   <si>
+    <t>R$ 668.100,00</t>
+  </si>
+  <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS DE INFORMÁTICA, COMPREENDENDO MONITORES COM TOUCH SCREEN, NOTEBOOKS, COMPUTADORES, DESTINADOS À MODERNIZAÇÃO, PADRONIZAÇÃO E EXPANSÃO DA INFRAESTRUTURA TECNOLÓGICA DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000067/2025</t>
   </si>
   <si>
     <t>11/02/2026</t>
   </si>
   <si>
     <t>PE Nº 028/2025- MANUTENCAO DE NOBREAK</t>
   </si>
   <si>
     <t>028/2025</t>
   </si>
   <si>
     <t>MG COMERCIO E SERVICOS DE INFORMATICA LTDA</t>
   </si>
   <si>
     <t>09.436.873/0001-16</t>
   </si>
   <si>
     <t>R$ 11.400,00</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UMA EMPRESA ESPECIALIZADA PARA EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO PREVENTIVA E CORRETIVA EM NOBREAK SMS 10KVA, COM FORNECIMENTO DE PEÇAS E SUBSTITUIÇÃO DE BATERIAS PELO PERÍODO DE 12(DOZE) MESES, PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
 	Id contratação PNCP: 10733319000180-1-000083/2025</t>
   </si>
   <si>
     <t>13/02/2026</t>
   </si>
   <si>
     <t>PE Nº 029/2025- AQUISIÇÃO DE ADOBE</t>
   </si>
   <si>
     <t>029/2025</t>
   </si>
   <si>
     <t>MCR SISTEMAS E CONSULTORIA LTDA</t>
   </si>
   <si>
     <t>04.198.254/0001-17</t>
   </si>
   <si>
     <t>R$ 24.200,00</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UMA EMPRESA ESPECIALIZADA QUE FORNECERÁ 02 (DUAS) LICENÇAS DO SOFTWARE ADOBE CREATIVE CLOUD FOR TEAMS ALL APPS POR UM PERÍODO DE 24 (VINTE E QUATRO) MESES E 02 (DUAS) LICENÇAS DO SOFTWARE ADOBE STOCK FOR TEAMS (OTHER) PARA 40 ATIVOS.
 	Id contratação PNCP: 10733319000180-1-000082/2025</t>
   </si>
   <si>
-    <t>EDITAL 030/2025-COMBUSTIVEL</t>
+    <t>PE Nº 030/2025- AQUISIÇÃO DE COMBUSTIVEL</t>
   </si>
   <si>
     <t>030/2025</t>
   </si>
   <si>
     <t>PRIME CONSULTORIA E ASSESSORIA EMPRESARIAL LTDA</t>
   </si>
   <si>
     <t>05.340.639/0001-30</t>
   </si>
   <si>
     <t>R$ 286.920,00</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A ADMINISTRAÇÃO E O GERENCIAMENTO INFORMATIZADO DO FORNECIMENTO CONTÍNUO E ININTERRUPTO DE COMBUSTÍVEL, POR MEIO DA UTILIZAÇÃO DE CARTÕES MICROPROCESSADOS (CHIP OU MAGNÉTICO), PARA O ABASTECIMENTO DA FROTA DE VEÍCULOS OFICIAIS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA (DPPB).
 	Id contratação PNCP: 10733319000180-1-000084/2025</t>
   </si>
   <si>
-    <t>PE Nº 030/2025- AQUISIÇÃO DE COMBUSTIVEL</t>
-[...1 lines deleted...]
-  <si>
     <t>PE Nº 002/2026- AQUISIÇÃO DE MONITORES DE VIDEO COM WEBCAM</t>
   </si>
   <si>
     <t>002/2026</t>
   </si>
   <si>
-    <t>Aquisição de equipamentos (monitores de vídeo com webcam), destinados a atender às necessidades operacionais dos defensores públicos, assessores e demais servidores da Defensoria Pública do Estado da Paraíba – DPPB.
+    <t>R$ 1.074.833,33</t>
+  </si>
+  <si>
+    <t>Aquisição de equipamentos (monitores de vídeo com webcam), destinados a atender às necessidades operacionais dos defensores públicos, assessores e demais servidores da Defensoria Pública do Estado da Paraíba – DPPB. 
 	Id contratação PNCP: 10733319000180-1-000005/2026</t>
   </si>
   <si>
     <t>27/02/2026</t>
   </si>
   <si>
     <t>PE Nº 003/2026- AQUISIÇÃO DE DETECTORES DE METAL</t>
   </si>
   <si>
     <t>003/2026</t>
+  </si>
+  <si>
+    <t>R$ 98.783,90</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE DETECTORES DE METAL PORTÁTEIS E TIPO PORTAL DESTINADOS AO REFORÇO DAS MEDIDAS DE SEGURANÇA NOS NÚCLEOS DE ATENDIMENTO DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA, INCLUINDO OS EQUIPAMENTOS NECESSÁRIOS, TREINAMENTO, CONFIGURAÇÃO E TESTES DO SISTEMA. 
 	Id contratação PNCP: 10733319000180-1-000007/2026</t>
   </si>
   <si>
     <t>02/03/2026</t>
   </si>
   <si>
     <t>PE Nº 004/2026- AQUISIÇÃO DE CONTROLE DE ACESSO</t>
   </si>
   <si>
     <t>004/2026</t>
   </si>
   <si>
-    <t>AQUISIÇÃO E INSTALAÇÃO DE SISTEMA ELETRÔNICO DE CONTROLE DE ACESSO PARA A RECEPÇÃO DO GABINETE DA DEFENSORA PÚBLICA GERAL DA PARAÍBA, INCLUINDO OS EQUIPAMENTOS NECESSÁRIOS, INSTALAÇÃO, CONFIGURAÇÃO E TESTES DO SISTEMA.
+    <t>19/06/2026</t>
+  </si>
+  <si>
+    <t>ATEXARA TECNOLOGIA E SOLUCOES LTDA</t>
+  </si>
+  <si>
+    <t>24.925.253/0001-34</t>
+  </si>
+  <si>
+    <t>R$ 4.770,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO E INSTALAÇÃO DE SISTEMA ELETRÔNICO DE CONTROLE DE ACESSO PARA A RECEPÇÃO DO GABINETE DA DEFENSORA PÚBLICA GERAL DA PARAÍBA, INCLUINDO OS EQUIPAMENTOS NECESSÁRIOS, INSTALAÇÃO, CONFIGURAÇÃO E TESTES DO SISTEMA. 
 	Id contratação PNCP: 10733319000180-1-000009/2026</t>
   </si>
   <si>
     <t>PE Nº 005/2026- AQUISICAO DE PORTAS E JANELAS</t>
   </si>
   <si>
     <t>005/2026</t>
   </si>
   <si>
-    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM REMOÇÃO, AQUISIÇÃO E INSTALAÇÃO DE PORTAS E JANELAS PARA A DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+    <t>R$ 88.204,67</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM REMOÇÃO, AQUISIÇÃO E INSTALAÇÃO DE PORTAS E JANELAS PARA A DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000010/2026</t>
   </si>
   <si>
     <t>DE Nº 002/2026-CRACHAS ESTAGIARIOS</t>
   </si>
   <si>
     <t>04/03/2026</t>
   </si>
   <si>
     <t>S D COMERCIO DE ARTIGOS DE BRINDES E  SERVICOS</t>
   </si>
   <si>
     <t>R$ 2.973,75</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a confecção e o fornecimento de crachás de identificação funcional destinados aos(às) estagiários(as) em exercício na Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000004/2026</t>
   </si>
   <si>
     <t>DE Nº 003/2026- ADOBE</t>
   </si>
   <si>
     <t>29/04/2026</t>
   </si>
   <si>
@@ -2435,89 +2466,101 @@
     <t>09/04/2026</t>
   </si>
   <si>
     <t>N.F.GRANDE&amp;CIALTDA</t>
   </si>
   <si>
     <t>79.034.153/0001-00</t>
   </si>
   <si>
     <t>R$ 7.400,00</t>
   </si>
   <si>
     <t>Aquisição de bandeiras de mastro e kits de bandeiras de mesa (com hastes e bases), para a Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000013/2026</t>
   </si>
   <si>
     <t>30/03/2026</t>
   </si>
   <si>
     <t>DE N° 008/2026- TOLDO</t>
   </si>
   <si>
     <t>008/2026</t>
   </si>
   <si>
-    <t>Aquisição de toldo para caminhão Itinerante - Placa RLR9D19 - M.BENZ ATEGO 2426 da Defensoria Pública do Estado da Paraíba.
+    <t>R$ 6.089,50</t>
+  </si>
+  <si>
+    <t>Aquisição de toldo para caminhão Itinerante - Placa RLR9D19 - M.BENZ ATEGO 2426 da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000016/2026</t>
   </si>
   <si>
     <t>DE N° 009/2025- CAPCUT E CANVA</t>
   </si>
   <si>
     <t>009/2026</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>JJX COMERCIO DE  MERCADORIAS EM GERAL LTDA</t>
   </si>
   <si>
     <t>R$ 1.226,37</t>
   </si>
   <si>
     <t>Contratação de assinaturas anuais de plataformas digitais de criação e edição de conteúdos, disponibilizadas em ambiente de computação em nuvem (SaaS), correspondentes às ferramentas CapCut Pro e Canva Pro. 
 	Id contratação PNCP: 10733319000180-1-000018/2026</t>
   </si>
   <si>
     <t>DISPENSA N° 010/2026 - CONTRATAÇÃO DE INSTITUIÇÃO PARA CONCURSO PÚBLICO</t>
   </si>
   <si>
     <t>010/2026</t>
   </si>
   <si>
     <t>22/05/2026</t>
   </si>
   <si>
+    <t>FUNDAÇÃO CARLOS CHAGAS — FCC</t>
+  </si>
+  <si>
+    <t>60.555.513/0001-90</t>
+  </si>
+  <si>
     <t>Contratação de empresa especializada na prestação de serviço comum visando à organização, planejamento e realização de concurso público de provas e títulos destinado ao preenchimento de vagas e formação de cadastro de reservas para o quadro funcional e de estrutura remuneratória da Defensoria Pública do Estada da Paraíba.</t>
   </si>
   <si>
     <t>15/04/2026</t>
   </si>
   <si>
     <t>PE Nº 006/2026- AQUISIÇÃO DE AGUA MINERAL</t>
+  </si>
+  <si>
+    <t>R$ 26.137,50</t>
   </si>
   <si>
     <t>FORNECIMENTO CONTÍNUO DE GARRAFÕES DE ÁGUA MINERAL POTÁVEL (SEM GÁS), ENVASADA EM GARRAFÃO PET DE 20 LITROS, LACRADOS, COM A GARANTIA DE QUALIDADE E CONFORMIDADE COM AS EXIGÊNCIAS SANITÁRIAS E AMBIENTAIS VIGENTES, PARA SUPRIR AS NECESSIDADES DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000015/2026</t>
   </si>
   <si>
     <t>17/04/2026</t>
   </si>
   <si>
     <t>Concorrência(8.666)</t>
   </si>
   <si>
     <t>PREGÃO PRESENCIAL Nº 001/2014</t>
   </si>
   <si>
     <t>001/2014</t>
   </si>
   <si>
     <t>01/01/2014</t>
   </si>
   <si>
     <t>PREGÃO PRESENCIAL QUE TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREçOS PARA EVENTUAL CONTRATAçãO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE MANUTENçãO PREVENTIVA E CORRETIVA COM REPOSIçãO DE PEçAS EM APARELHOS DE AR CONDICIONADOS PARA USO DA DEFENSORIA PúBLICA, NA QUANTIDADE ESPECIFICADA EM EDITAL.</t>
   </si>
   <si>
     <t>28/04/2026</t>
@@ -4406,57 +4449,58 @@
   <si>
     <t>AQUISIçãO DE MATERIAL GRáFICO PARA USO DA DPPB.</t>
   </si>
   <si>
     <t>INEXIGIBILIDADE Nº 010/2016</t>
   </si>
   <si>
     <t>11/03/2016</t>
   </si>
   <si>
     <t>INSCRIçãO DE 03 SERVIDORES EM CURSO DE CAPACITAçãO.</t>
   </si>
   <si>
     <t>DISPENSA 029/2016</t>
   </si>
   <si>
     <t>029/2016</t>
   </si>
   <si>
     <t>14/10/2016</t>
   </si>
   <si>
     <t>AQUISIçãO DE MATERIAL DE LIMPEZA PARA USO DA DPPB.</t>
   </si>
   <si>
-    <t>AQUISICAO DE CAFE, ACUCAR E AGUA- PP 005-2016</t>
+    <t>AQUISICAO DE CAFE E ACUCAR</t>
   </si>
   <si>
     <t>21/10/2016</t>
   </si>
   <si>
-    <t>A PRESENTE LICITAçãO TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREÇOS, PARA EVENTUAL CONTRATAçãO DA EMPRESA VENCEDORA DO CERTAME, NA FORMA DOS ARTIGOS 15, II, E 14 DA LEI 8.666/93  E LEI 10.520/2002, ESPECIALIZADA NO FORNECIMENTO DE MATERIAIS DE CONSUMO, GêNEROS DE ALIMENTAçãO, CAFé E AçúCAR, E EMPRESA ESPECIALIZADA EM FORNECIMENTO DE áGUA MINERAL, A FIM DE ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, NA MODALIDADE DE PREGÃO PRESENCIAL;</t>
+    <t>AQUISIÇÃO DE CAFÉ E AÇÚCAR PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+	Id contratação PNCP: 10733319000180-1-000021/2025</t>
   </si>
   <si>
     <t>AQUISICAO DE MATERIAL DE HIGIENE E LIMPEZA-PP 006-2016</t>
   </si>
   <si>
     <t>A PRESENTE LICITAçãO TEM POR OBJETO A FORMAçãO DE REGISTRO DE PREÇOS, PARA EVENTUAL CONTRATAçãO DA EMPRESA VENCEDORA DO CERTAME, NA FORMA DOS ARTIGOS 15, II, E 14 DA LEI 8.666/93  E LEI 10.520/2002, ESPECIALIZADA NO FORNECIMENTO DE MATERIAL DE HIGIENE E LIMPEZA, PARA ATENDER àS NECESSIDADES DA DEFENSORIA PúBLICA DO ESTADO DA PARAíBA, NA MODALIDADE DE PREGÃO PRESENCIAL</t>
   </si>
   <si>
     <t>DISPENSA 030/2016</t>
   </si>
   <si>
     <t>030/2016</t>
   </si>
   <si>
     <t>15/10/2016</t>
   </si>
   <si>
     <t>CONTRATAçãO DE PALHAçO PARA REALIZAçãO DE ATIVIDADES EM AçãO SOCIAL ORGANIZADA PELA DPPB.</t>
   </si>
   <si>
     <t>DISPENSA 031/2016 E 032/2016</t>
   </si>
   <si>
     <t>031/2016</t>
   </si>
@@ -8519,60 +8563,63 @@
   <si>
     <t>AQUISIÇÃO DE MONITOR 23,8 LG.</t>
   </si>
   <si>
     <t>ADESAO ARP N° 03/2024 AQUISICAO DE NOTEBOOK</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE NOTEBOOK BÁSICO LENOVO.</t>
   </si>
   <si>
     <t>DISPEBSA N º 34/2024 CONTRATAçãO DE SERVIÇOS ADMINISTRATIVO</t>
   </si>
   <si>
     <t>34/2024</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
     <t>CONTRATAçãO DE PESSOA JURíDICA PARA EXECUçãO DE SERVIçO DE PREPARAçãO DE DOCUMENTOS E SERVIçOS ESPECIALIZADOS DE APOIO ADMINISTRATIVO. RNID CONTRATAçãO PNCP: 10733319000180-1-000048/2024RN</t>
   </si>
   <si>
     <t>PE Nº 007/2025- AUDIOVISUAIS</t>
   </si>
   <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
     <t>A P A PROMOÇÕES E EVENTOS LTDA</t>
   </si>
   <si>
     <t>41.162.042/0001-06</t>
   </si>
   <si>
     <t>R$ 279.999,00</t>
   </si>
   <si>
-    <t>SERVIÇOS DE SONORIZAÇÃO, ILUMINAÇÃO, TRANSMISSÃO AO VIVO (STREAMING) E PRODUÇÃO AUDIOVISUAL PARA EVENTOS INSTITUCIONAIS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+    <t>SERVIÇOS DE SONORIZAÇÃO, ILUMINAÇÃO, TRANSMISSÃO AO VIVO (STREAMING) E PRODUÇÃO AUDIOVISUAL PARA EVENTOS INSTITUCIONAIS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000017/2026</t>
   </si>
   <si>
     <t>DE N° 011/2026- ARTIGOS PERSONALIZADOS</t>
   </si>
   <si>
     <t>011/2026</t>
   </si>
   <si>
     <t>27/04/2026</t>
   </si>
   <si>
     <t>SD COMÉRCIO DE ARTIGOS DE BRINDES ES SERVIÇOS  GRÁFICOS LTDA</t>
   </si>
   <si>
     <t>R$ 11.190,00</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para fornecimento de materiais gráficos e institucionais personalizados, destinados ao atendimento das demandas da Defensoria Pública do Estado da Paraíba.
 	Id contratação PNCP: 10733319000180-1-000022/2026 
 	https://pncp.gov.br/app/editais/10733319000180/2026/22</t>
   </si>
   <si>
     <t>13/05/2026</t>
   </si>
@@ -8670,162 +8717,309 @@
     <t>25/05/2026</t>
   </si>
   <si>
     <t>TRESEME EMPREENDIMENTOS</t>
   </si>
   <si>
     <t>22.212.640/0001-06</t>
   </si>
   <si>
     <t>R$ 15.615,00</t>
   </si>
   <si>
     <t>Locação de imóvel urbano, localizado na PB-018, Térreo, Sala 05, Quadra 51, Lotes 1 e 2, S/N, Centro, CONDE-PB.
 	Id contratação PNCP: 10733319000180-1-000029/2026</t>
   </si>
   <si>
     <t>03/06/2026</t>
   </si>
   <si>
     <t>PE Nº 013/2026- RASTREAMENTO VEICULAR</t>
   </si>
   <si>
     <t>013/2026</t>
   </si>
   <si>
-    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE RASTREAMENTO E MONITORAMENTO VEICULAR, COM DISPONIBILIZAÇÃO DE EQUIPAMENTOS, INSTALAÇÃO, MANUTENÇÃO, SUPORTE TÉCNICO, PLATAFORMA DE ACOMPANHAMENTO, IDENTIFICAÇÃO DE CONDUTORES E GERAÇÃO DE RELATÓRIOS GERENCIAIS, DESTINADOS AO CONTROLE DA FROTA OFICIAL DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+    <t>R$ 2.205,84</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE RASTREAMENTO E MONITORAMENTO VEICULAR, COM DISPONIBILIZAÇÃO DE EQUIPAMENTOS, INSTALAÇÃO, MANUTENÇÃO, SUPORTE TÉCNICO, PLATAFORMA DE ACOMPANHAMENTO, IDENTIFICAÇÃO DE CONDUTORES E GERAÇÃO DE RELATÓRIOS GERENCIAIS, DESTINADOS AO CONTROLE DA FROTA OFICIAL DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
 	Id contratação PNCP: 10733319000180-1-000031/2026</t>
   </si>
   <si>
     <t>08/06/2026</t>
   </si>
   <si>
     <t>ADESÃO  N° 002/2026- AGUA MINERAL</t>
   </si>
   <si>
     <t>02/06/2026</t>
-  </si>
-[...4 lines deleted...]
-    <t>07.227.808/0001-55</t>
   </si>
   <si>
     <t>R$ 18.060,00</t>
   </si>
   <si>
     <t>Aquisição de água mineral natural potável, sem gás, acondicionada em garrafões retornáveis de 20 (vinte) litros, destinados ao abastecimento das unidades da Defensoria Pública do Estado da Paraíba.</t>
   </si>
   <si>
     <t>PE Nº 001/2025- MICROONIBUS</t>
   </si>
   <si>
     <t>STA CAMINHOES VEICULOS E SERVICOS LTDA</t>
   </si>
   <si>
     <t>02.323.033/0001-06</t>
   </si>
   <si>
     <t>R$ 900.000,00</t>
   </si>
   <si>
     <t>veículo micro ônibus deverá ser do tipo chassi de ônibus 0 km, ano/modelo 2024/205 de fabricação nacional, demais especificações conforme Termo de Referência denominado anexo I do Edital.
 	Id contratação PNCP: 10733319000180-1-000016/2025</t>
   </si>
   <si>
     <t>09/06/2026</t>
   </si>
   <si>
     <t>INEX N°008/2025- COBRASCOM</t>
   </si>
   <si>
+    <t>R$ 1.800,00</t>
+  </si>
+  <si>
     <t> Inscrição para a participação no XIX Congresso Brasileiro dos Assessores de Comunicação do Sistema da Justiça (COBRASCOM)
 	Id contratação PNCP: 10733319000180-1-000056/2025</t>
   </si>
   <si>
     <t>11/06/2026</t>
   </si>
   <si>
     <t>INEX N°010/2025- LOCACAO NUCLEO DA FAMILIA</t>
   </si>
   <si>
     <t>Contratação consiste na locação de imóvel urbano, destinado à instalação e funcionamento do Núcleo da Família da Defensoria Pública do Estado da Paraíba, com o objetivo de garantir infraestrutura física adequada, segura, acessível e funcional ao desempenho das atividades institucionais.
 	Id contratação PNCP: 10733319000180-1-000063/2025</t>
   </si>
   <si>
     <t>DE N° 002/2025- MATERIAL GRAFICO</t>
   </si>
   <si>
     <t>LT -  INDUSTRIA, COMERCIO E SERVICOS GRAFICOS LTDA</t>
   </si>
   <si>
     <t>R$ 31.744,00</t>
   </si>
   <si>
     <t>Aquisição de material gráfico destinado a suprir as demandas da Defensoria Pública do Estado da Paraíba, visando atender às necessidades administrativas, institucionais e operacionais.
 	Id contratação PNCP: 10733319000180-1-000005/2025</t>
   </si>
   <si>
     <t>15/06/2026</t>
   </si>
   <si>
     <t>DE N° 013/2025- MATERIAL ELETRICO</t>
   </si>
   <si>
     <t>013/2025</t>
   </si>
   <si>
+    <t>R$ 840,82</t>
+  </si>
+  <si>
     <t>Aquisição de materiais elétricos necessários para a reforma e adequação das instalações elétricas do imóvel que abrigará o Núcleo da Família da Defensoria Pública do Estado da Paraíba.</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>DE N° 018/2025- SERVICO DE ENGENHARIA-MANGABEIRA</t>
   </si>
   <si>
     <t>018/2025</t>
   </si>
   <si>
     <t>11/12/2025</t>
   </si>
   <si>
     <t>JB ENGENHARIA E CONSULTORIA LTDA</t>
   </si>
   <si>
     <t>35.790.846/0001-57</t>
   </si>
   <si>
     <t>R$ 49.800,00</t>
   </si>
   <si>
     <t>Serviços de engenharia para elaboração de projeto básico, projeto executivo, Planilha Orçamentária, Cronograma Físico–Financeiro, Curva ABC, Especificações Técnicas, Memorial Descritivo, Memória de Cálculo e BDI, necessários à execução da obra de construção do muro de arrimo do terreno da Defensoria Pública do Estado da Paraíba.
 	Id contratação PNCP: 10733319000180-1-000085/2025</t>
   </si>
   <si>
     <t>25/06/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 007/2025- AQUISIÇÃO DE VEÍCULO</t>
+  </si>
+  <si>
+    <t>R$ 190.490,00</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE 01 (VEÍCULO) NOVO PARA SUPRIR AS NECESSIDADE DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+	Id contratação PNCP: 10733319000180-1-000025/2025</t>
+  </si>
+  <si>
+    <t>14/08/2026</t>
+  </si>
+  <si>
+    <t>DE N° 019/2025-CYBERSEGURANCA</t>
+  </si>
+  <si>
+    <t>019/2025</t>
+  </si>
+  <si>
+    <t>BID COMÉRCIO E SERVIÇOS EM TECNOLOGIA DA INFORMAÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>05.020.356/0001-00</t>
+  </si>
+  <si>
+    <t>R$ 8.000,00</t>
+  </si>
+  <si>
+    <t> Contratação de empresa especializada em consultoria em cibersegurança, com comprovada experiência técnica e capacidade operacional, para realizar diagnóstico de maturidade, análise de vulnerabilidades, modelagem de ameaças, avaliação de riscos, elaboração de Plano Estratégico de Cibersegurança, definição e implantação de controles e políticas de segurança da informação, além de capacitação técnica e desenvolvimento de planos de resposta a incidentes, tudo em conformidade com as melhores práticas de mercado e com normas e frameworks reconhecidos, tais como o NIST Cybersecurity Framework 2.0, ISO/IEC 27001, entre outros aplicáveis. 
+	Id contratação PNCP: 10733319000180-1-000088/2025</t>
+  </si>
+  <si>
+    <t>DE N° 020/2025- MEDALHA E TROFEU</t>
+  </si>
+  <si>
+    <t>KAHOMA  PROMOÇÕES E FORMATURAS</t>
+  </si>
+  <si>
+    <t>04.306.134/0001-96</t>
+  </si>
+  <si>
+    <t>R$ 1.490,00</t>
+  </si>
+  <si>
+    <t>Aquisição de 02( duas) Medalhas de Honra ao Mérito Defensora Pública Fátima Lopes" e troféu em acrílico cristal de 6 mm, com personalização em apliques e DTF-UV, medindo 28 x 26 cm.
+	Id contratação PNCP: 10733319000180-1-000089/2025</t>
+  </si>
+  <si>
+    <t>DE N° 009/2025- FUNDO-AUDITORIO</t>
+  </si>
+  <si>
+    <t>HOTEL SESC CABO BRANCO</t>
+  </si>
+  <si>
+    <t>03.602.934/0001-91</t>
+  </si>
+  <si>
+    <t>R$ 8.050,00</t>
+  </si>
+  <si>
+    <t>Contratação de locação de espaço (auditório) e fornecimento de refeições (coffee break e almoço), em estrutura única, para realização da 2ª Plenária do Planejamento Estratégico da Defensoria Pública do Estado da Paraíba (DPEPB).</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>DE N° 014/2026- COLETES E CAMISAS</t>
+  </si>
+  <si>
+    <t>014/2026</t>
+  </si>
+  <si>
+    <t>R$ 5.435,00</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para confecção e fornecimento de coletes e camisas personalizados, destinados à identificação institucional de servidores e colaboradores da Defensoria Pública do Estado da Paraíba. 
+	Id contratação PNCP: 10733319000180-1-000030/2026</t>
+  </si>
+  <si>
+    <t>16/08/2026</t>
+  </si>
+  <si>
+    <t>DE N° 015/2026- PLACAS DE IDENTIFICACAO</t>
+  </si>
+  <si>
+    <t>015/2026</t>
+  </si>
+  <si>
+    <t>29/06/2026</t>
+  </si>
+  <si>
+    <t>DANIZO DUARTE DE SA</t>
+  </si>
+  <si>
+    <t>38.468.258/0001-90</t>
+  </si>
+  <si>
+    <t>R$ 65.400,00</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para execução de solução completa de comunicação visual institucional, compreendendo a confecção, fornecimento e instalação de placas de identificação institucional em ACM, medidas por metro quadrado, com aplicação da identidade visual da Defensoria Pública do Estado da Paraíba.
+	Id contratação PNCP: 10733319000180-1-000032/2026</t>
+  </si>
+  <si>
+    <t>Concorrência (14.133)</t>
+  </si>
+  <si>
+    <t>CONCORRÊNCIA Nº 001/2026 - MURO DE ARRIMO</t>
+  </si>
+  <si>
+    <t>31/07/2026</t>
+  </si>
+  <si>
+    <t>--</t>
+  </si>
+  <si>
+    <t>0-00</t>
+  </si>
+  <si>
+    <t>R$ 1.147.143,88</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para execução da obra de construção de muro de arrimo/contenção, com serviços complementares de fechamento/muro de divisa, no terreno da Defensoria Pública do Estado da Paraíba, localizado no bairro de Mangabeira, João Pessoa/PB, conforme condições, quantidades, especificações, projetos, memoriais e exigências estabelecidas no Edital, no Projeto Básico e nos demais anexos.</t>
+  </si>
+  <si>
+    <t>DE N° 013/2026- E-MAIL</t>
+  </si>
+  <si>
+    <t>SKYMAIL SERVIÇOS DE COMPUTAÇÃO E PROVIMENTO DE  INFORMAÇÃO DIGITAL LTDA</t>
+  </si>
+  <si>
+    <t>1.764.428/6000-14</t>
+  </si>
+  <si>
+    <t>R$ 223,44</t>
+  </si>
+  <si>
+    <t>Serviços de solução integrada de comunicação e colaboração corporativa em nuvem, no modelo Software as a Service(SaaS), compreendendo serviços de correio eletrônico corporativo, armazenamento, compartilhamento de arquivos, painel administrativo, segurança da informação, suporte técnico e migração de dados, com o objetivo de restabelecer e garantir a continuidade dos serviços institucionais da Defensoria Pública do Estado da Paraíba. 
+	Id contratação PNCP: 10733319000180-1-000028/2026</t>
+  </si>
+  <si>
+    <t>19/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -9129,51 +9323,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J800"/>
+  <dimension ref="A1:J805"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -9215,21010 +9409,21176 @@
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
       <c r="I2" t="s">
         <v>18</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>20</v>
       </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F3" t="s">
         <v>23</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>24</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>25</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>26</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
         <v>29</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>30</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>31</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" t="s">
         <v>32</v>
       </c>
-      <c r="E4" t="s">
-[...2 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>33</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>34</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>35</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" t="s">
         <v>37</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>38</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>14</v>
+      </c>
+      <c r="F5" t="s">
         <v>39</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>40</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>41</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>42</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" t="s">
         <v>46</v>
       </c>
-      <c r="E6" t="s">
-[...5 lines deleted...]
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>47</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C7" t="s">
         <v>50</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>51</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>52</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>23</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H7" t="s">
         <v>53</v>
       </c>
       <c r="I7" t="s">
         <v>54</v>
       </c>
       <c r="J7" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>56</v>
       </c>
       <c r="C8" t="s">
         <v>57</v>
       </c>
       <c r="D8" t="s">
         <v>58</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G8" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H8" t="s">
         <v>53</v>
       </c>
       <c r="I8" t="s">
         <v>59</v>
       </c>
       <c r="J8" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B9" t="s">
         <v>61</v>
       </c>
       <c r="C9" t="s">
         <v>62</v>
       </c>
       <c r="D9" t="s">
         <v>63</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>65</v>
       </c>
       <c r="H9" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="I9" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J9" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B10" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C10" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D10" t="s">
+        <v>71</v>
+      </c>
+      <c r="E10" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" t="s">
+        <v>72</v>
+      </c>
+      <c r="G10" t="s">
+        <v>46</v>
+      </c>
+      <c r="H10" t="s">
+        <v>73</v>
+      </c>
+      <c r="I10" t="s">
+        <v>74</v>
+      </c>
+      <c r="J10" t="s">
         <v>68</v>
-      </c>
-[...16 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C11" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="D11" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G11" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="H11" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="I11" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="J11" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="C12" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G12" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="H12" t="s">
         <v>53</v>
       </c>
       <c r="I12" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="J12" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G13" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H13" t="s">
         <v>53</v>
       </c>
       <c r="I13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="J13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C14" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G14" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H14" t="s">
         <v>53</v>
       </c>
       <c r="I14" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="J14" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C15" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D15" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G15" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H15" t="s">
         <v>53</v>
       </c>
       <c r="I15" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="J15" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B16" t="s">
+        <v>96</v>
+      </c>
+      <c r="C16" t="s">
         <v>93</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G16" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H16" t="s">
         <v>53</v>
       </c>
       <c r="I16" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J16" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B17" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C17" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D17" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H17" t="s">
         <v>53</v>
       </c>
       <c r="I17" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="J17" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B18" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C18" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D18" t="s">
+        <v>107</v>
+      </c>
+      <c r="E18" t="s">
+        <v>14</v>
+      </c>
+      <c r="F18" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" t="s">
+        <v>46</v>
+      </c>
+      <c r="H18" t="s">
+        <v>53</v>
+      </c>
+      <c r="I18" t="s">
+        <v>108</v>
+      </c>
+      <c r="J18" t="s">
         <v>104</v>
-      </c>
-[...16 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B19" t="s">
+        <v>109</v>
+      </c>
+      <c r="C19" t="s">
         <v>106</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G19" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H19" t="s">
         <v>53</v>
       </c>
       <c r="I19" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="J19" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B20" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C20" t="s">
+        <v>113</v>
+      </c>
+      <c r="D20" t="s">
         <v>110</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G20" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H20" t="s">
         <v>53</v>
       </c>
       <c r="I20" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J20" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="21" spans="1:10">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B21" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C21" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D21" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G21" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H21" t="s">
         <v>53</v>
       </c>
       <c r="I21" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="J21" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="22" spans="1:10">
       <c r="A22" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B22" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C22" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D22" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G22" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H22" t="s">
         <v>53</v>
       </c>
       <c r="I22" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J22" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:10">
       <c r="A23" t="s">
         <v>10</v>
       </c>
       <c r="B23" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="F23" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G23" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H23" t="s">
-        <v>53</v>
+        <v>126</v>
       </c>
       <c r="I23" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="J23" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
     </row>
     <row r="24" spans="1:10">
       <c r="A24" t="s">
         <v>10</v>
       </c>
       <c r="B24" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C24" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D24" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="G24" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="H24" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="I24" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="J24" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="25" spans="1:10">
       <c r="A25" t="s">
         <v>10</v>
       </c>
       <c r="B25" t="s">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="C25" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D25" t="s">
-        <v>134</v>
+        <v>138</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
+        <v>139</v>
+      </c>
+      <c r="G25" t="s">
+        <v>140</v>
+      </c>
+      <c r="H25" t="s">
+        <v>141</v>
+      </c>
+      <c r="I25" t="s">
+        <v>142</v>
+      </c>
+      <c r="J25" t="s">
         <v>135</v>
-      </c>
-[...10 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="26" spans="1:10">
       <c r="A26" t="s">
         <v>10</v>
       </c>
       <c r="B26" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C26" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D26" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E26" t="s">
         <v>14</v>
       </c>
       <c r="F26" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="G26" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="H26" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="I26" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="J26" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>10</v>
       </c>
       <c r="B27" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="C27" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="D27" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E27" t="s">
         <v>14</v>
       </c>
       <c r="F27" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="G27" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="H27" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="I27" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="J27" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>10</v>
       </c>
       <c r="B28" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="C28" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D28" t="s">
-        <v>141</v>
+        <v>159</v>
       </c>
       <c r="E28" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="F28" t="s">
-        <v>24</v>
+        <v>160</v>
       </c>
       <c r="G28" t="s">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="H28" t="s">
-        <v>53</v>
+        <v>162</v>
       </c>
       <c r="I28" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="J28" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="29" spans="1:10">
       <c r="A29" t="s">
         <v>10</v>
       </c>
       <c r="B29" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="C29" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="D29" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="E29" t="s">
         <v>14</v>
       </c>
       <c r="F29" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="G29" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="H29" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="I29" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="J29" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="30" spans="1:10">
       <c r="A30" t="s">
         <v>10</v>
       </c>
       <c r="B30" t="s">
+        <v>172</v>
+      </c>
+      <c r="C30" t="s">
+        <v>173</v>
+      </c>
+      <c r="D30" t="s">
+        <v>138</v>
+      </c>
+      <c r="E30" t="s">
+        <v>14</v>
+      </c>
+      <c r="F30" t="s">
+        <v>174</v>
+      </c>
+      <c r="G30" t="s">
+        <v>175</v>
+      </c>
+      <c r="H30" t="s">
+        <v>176</v>
+      </c>
+      <c r="I30" t="s">
+        <v>177</v>
+      </c>
+      <c r="J30" t="s">
         <v>164</v>
-      </c>
-[...22 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="31" spans="1:10">
       <c r="A31" t="s">
         <v>10</v>
       </c>
       <c r="B31" t="s">
-        <v>167</v>
+        <v>178</v>
       </c>
       <c r="C31" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="D31" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="G31" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="H31" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="I31" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="J31" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="32" spans="1:10">
       <c r="A32" t="s">
         <v>10</v>
       </c>
       <c r="B32" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="C32" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="D32" t="s">
-        <v>148</v>
+        <v>186</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="G32" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="H32" t="s">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="I32" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="J32" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="33" spans="1:10">
       <c r="A33" t="s">
         <v>10</v>
       </c>
       <c r="B33" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="C33" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="D33" t="s">
-        <v>181</v>
+        <v>152</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="G33" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="H33" t="s">
-        <v>184</v>
+        <v>195</v>
       </c>
       <c r="I33" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="J33" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="34" spans="1:10">
       <c r="A34" t="s">
         <v>10</v>
       </c>
       <c r="B34" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="C34" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="D34" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="G34" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="H34" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="I34" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="J34" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="35" spans="1:10">
       <c r="A35" t="s">
         <v>10</v>
       </c>
       <c r="B35" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="C35" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="D35" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="G35" t="s">
-        <v>195</v>
+        <v>206</v>
       </c>
       <c r="H35" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="I35" t="s">
-        <v>197</v>
+        <v>208</v>
       </c>
       <c r="J35" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="36" spans="1:10">
       <c r="A36" t="s">
         <v>10</v>
       </c>
       <c r="B36" t="s">
-        <v>198</v>
+        <v>209</v>
       </c>
       <c r="C36" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="D36" t="s">
-        <v>141</v>
+        <v>152</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="G36" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="H36" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="I36" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="J36" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="37" spans="1:10">
       <c r="A37" t="s">
         <v>10</v>
       </c>
       <c r="B37" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="C37" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="D37" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="G37" t="s">
-        <v>207</v>
+        <v>218</v>
       </c>
       <c r="H37" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="I37" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
       <c r="J37" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:10">
       <c r="A38" t="s">
         <v>10</v>
       </c>
       <c r="B38" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="C38" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="D38" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E38" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="F38" t="s">
-        <v>212</v>
+        <v>23</v>
       </c>
       <c r="G38" t="s">
-        <v>213</v>
+        <v>46</v>
       </c>
       <c r="H38" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="I38" t="s">
-        <v>215</v>
+        <v>225</v>
       </c>
       <c r="J38" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="39" spans="1:10">
       <c r="A39" t="s">
         <v>10</v>
       </c>
       <c r="B39" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="C39" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
       <c r="D39" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E39" t="s">
-        <v>218</v>
+        <v>14</v>
       </c>
       <c r="F39" t="s">
-        <v>24</v>
+        <v>228</v>
       </c>
       <c r="G39" t="s">
-        <v>47</v>
+        <v>229</v>
       </c>
       <c r="H39" t="s">
-        <v>53</v>
+        <v>230</v>
       </c>
       <c r="I39" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="J39" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B40" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="C40" t="s">
-        <v>221</v>
+        <v>137</v>
       </c>
       <c r="D40" t="s">
-        <v>148</v>
+        <v>233</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
-        <v>24</v>
+        <v>234</v>
       </c>
       <c r="G40" t="s">
-        <v>47</v>
+        <v>235</v>
       </c>
       <c r="H40" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
       <c r="I40" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="J40" t="s">
-        <v>156</v>
+        <v>238</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B41" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="C41" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="D41" t="s">
-        <v>225</v>
+        <v>63</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
-        <v>226</v>
+        <v>240</v>
       </c>
       <c r="G41" t="s">
-        <v>227</v>
+        <v>241</v>
       </c>
       <c r="H41" t="s">
-        <v>228</v>
+        <v>242</v>
       </c>
       <c r="I41" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="J41" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B42" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="C42" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="D42" t="s">
-        <v>232</v>
+        <v>63</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="G42" t="s">
-        <v>234</v>
+        <v>65</v>
       </c>
       <c r="H42" t="s">
-        <v>235</v>
+        <v>66</v>
       </c>
       <c r="I42" t="s">
-        <v>236</v>
+        <v>246</v>
       </c>
       <c r="J42" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="43" spans="1:10">
       <c r="A43" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B43" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="C43" t="s">
-        <v>147</v>
+        <v>248</v>
       </c>
       <c r="D43" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="F43" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" t="s">
+        <v>46</v>
+      </c>
+      <c r="H43" t="s">
+        <v>53</v>
+      </c>
+      <c r="I43" t="s">
+        <v>250</v>
+      </c>
+      <c r="J43" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="44" spans="1:10">
       <c r="A44" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B44" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="C44" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D44" t="s">
-        <v>225</v>
+        <v>252</v>
       </c>
       <c r="E44" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="F44" t="s">
-        <v>24</v>
+        <v>253</v>
       </c>
       <c r="G44" t="s">
-        <v>47</v>
+        <v>254</v>
       </c>
       <c r="H44" t="s">
-        <v>53</v>
+        <v>255</v>
       </c>
       <c r="I44" t="s">
-        <v>244</v>
+        <v>256</v>
       </c>
       <c r="J44" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="45" spans="1:10">
       <c r="A45" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B45" t="s">
-        <v>245</v>
+        <v>257</v>
       </c>
       <c r="C45" t="s">
-        <v>158</v>
+        <v>76</v>
       </c>
       <c r="D45" t="s">
-        <v>246</v>
+        <v>258</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="G45" t="s">
-        <v>248</v>
+        <v>260</v>
       </c>
       <c r="H45" t="s">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="I45" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="J45" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="46" spans="1:10">
       <c r="A46" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B46" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="C46" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D46" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" t="s">
-        <v>253</v>
+        <v>265</v>
       </c>
       <c r="G46" t="s">
-        <v>254</v>
+        <v>266</v>
       </c>
       <c r="H46" t="s">
-        <v>255</v>
+        <v>267</v>
       </c>
       <c r="I46" t="s">
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="J46" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="47" spans="1:10">
       <c r="A47" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B47" t="s">
-        <v>257</v>
+        <v>269</v>
       </c>
       <c r="C47" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D47" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
       <c r="F47" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="G47" t="s">
-        <v>260</v>
+        <v>272</v>
       </c>
       <c r="H47" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="I47" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
       <c r="J47" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="48" spans="1:10">
       <c r="A48" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B48" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="C48" t="s">
-        <v>62</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>264</v>
+        <v>276</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
-        <v>265</v>
+        <v>277</v>
       </c>
       <c r="G48" t="s">
-        <v>266</v>
+        <v>278</v>
       </c>
       <c r="H48" t="s">
-        <v>267</v>
+        <v>279</v>
       </c>
       <c r="I48" t="s">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="J48" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="49" spans="1:10">
       <c r="A49" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B49" t="s">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="C49" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="D49" t="s">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49" t="s">
-        <v>271</v>
+        <v>283</v>
       </c>
       <c r="G49" t="s">
-        <v>272</v>
+        <v>284</v>
       </c>
       <c r="H49" t="s">
-        <v>273</v>
+        <v>285</v>
       </c>
       <c r="I49" t="s">
-        <v>274</v>
+        <v>286</v>
       </c>
       <c r="J49" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="50" spans="1:10">
       <c r="A50" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B50" t="s">
-        <v>275</v>
+        <v>287</v>
       </c>
       <c r="C50" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="D50" t="s">
-        <v>276</v>
+        <v>288</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50" t="s">
-        <v>277</v>
+        <v>289</v>
       </c>
       <c r="G50" t="s">
-        <v>278</v>
+        <v>290</v>
       </c>
       <c r="H50" t="s">
-        <v>279</v>
+        <v>291</v>
       </c>
       <c r="I50" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="J50" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B51" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="C51" t="s">
-        <v>147</v>
+        <v>248</v>
       </c>
       <c r="D51" t="s">
-        <v>282</v>
+        <v>164</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
       <c r="F51" t="s">
-        <v>283</v>
+        <v>294</v>
       </c>
       <c r="G51" t="s">
-        <v>284</v>
+        <v>295</v>
       </c>
       <c r="H51" t="s">
-        <v>285</v>
+        <v>296</v>
       </c>
       <c r="I51" t="s">
-        <v>286</v>
+        <v>297</v>
       </c>
       <c r="J51" t="s">
-        <v>230</v>
+        <v>298</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B52" t="s">
-        <v>287</v>
+        <v>299</v>
       </c>
       <c r="C52" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="D52" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
       <c r="F52" t="s">
-        <v>288</v>
+        <v>300</v>
       </c>
       <c r="G52" t="s">
-        <v>289</v>
+        <v>301</v>
       </c>
       <c r="H52" t="s">
-        <v>290</v>
+        <v>302</v>
       </c>
       <c r="I52" t="s">
-        <v>291</v>
+        <v>303</v>
       </c>
       <c r="J52" t="s">
-        <v>292</v>
+        <v>304</v>
       </c>
     </row>
     <row r="53" spans="1:10">
       <c r="A53" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B53" t="s">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="C53" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="D53" t="s">
-        <v>156</v>
+        <v>306</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="G53" t="s">
-        <v>295</v>
+        <v>290</v>
       </c>
       <c r="H53" t="s">
-        <v>296</v>
+        <v>308</v>
       </c>
       <c r="I53" t="s">
-        <v>297</v>
+        <v>309</v>
       </c>
       <c r="J53" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
     </row>
     <row r="54" spans="1:10">
       <c r="A54" t="s">
-        <v>29</v>
+        <v>310</v>
       </c>
       <c r="B54" t="s">
-        <v>299</v>
+        <v>311</v>
       </c>
       <c r="C54" t="s">
-        <v>165</v>
+        <v>76</v>
       </c>
       <c r="D54" t="s">
-        <v>300</v>
+        <v>152</v>
       </c>
       <c r="E54" t="s">
         <v>14</v>
       </c>
       <c r="F54" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="G54" t="s">
-        <v>284</v>
+        <v>313</v>
       </c>
       <c r="H54" t="s">
-        <v>302</v>
+        <v>314</v>
       </c>
       <c r="I54" t="s">
-        <v>303</v>
+        <v>315</v>
       </c>
       <c r="J54" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
     </row>
     <row r="55" spans="1:10">
       <c r="A55" t="s">
+        <v>310</v>
+      </c>
+      <c r="B55" t="s">
+        <v>316</v>
+      </c>
+      <c r="C55" t="s">
+        <v>70</v>
+      </c>
+      <c r="D55" t="s">
+        <v>317</v>
+      </c>
+      <c r="E55" t="s">
+        <v>14</v>
+      </c>
+      <c r="F55" t="s">
+        <v>318</v>
+      </c>
+      <c r="G55" t="s">
+        <v>319</v>
+      </c>
+      <c r="H55" t="s">
+        <v>320</v>
+      </c>
+      <c r="I55" t="s">
+        <v>321</v>
+      </c>
+      <c r="J55" t="s">
         <v>304</v>
-      </c>
-[...25 lines deleted...]
-        <v>298</v>
       </c>
     </row>
     <row r="56" spans="1:10">
       <c r="A56" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B56" t="s">
-        <v>310</v>
+        <v>322</v>
       </c>
       <c r="C56" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D56" t="s">
-        <v>311</v>
+        <v>323</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56" t="s">
-        <v>312</v>
+        <v>324</v>
       </c>
       <c r="G56" t="s">
-        <v>313</v>
+        <v>325</v>
       </c>
       <c r="H56" t="s">
-        <v>314</v>
+        <v>326</v>
       </c>
       <c r="I56" t="s">
-        <v>315</v>
+        <v>327</v>
       </c>
       <c r="J56" t="s">
-        <v>298</v>
+        <v>328</v>
       </c>
     </row>
     <row r="57" spans="1:10">
       <c r="A57" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B57" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="C57" t="s">
-        <v>62</v>
+        <v>137</v>
       </c>
       <c r="D57" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="E57" t="s">
         <v>14</v>
       </c>
       <c r="F57" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="G57" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="H57" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="I57" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="J57" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
     </row>
     <row r="58" spans="1:10">
       <c r="A58" t="s">
-        <v>29</v>
+        <v>310</v>
       </c>
       <c r="B58" t="s">
-        <v>323</v>
+        <v>335</v>
       </c>
       <c r="C58" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
       <c r="D58" t="s">
-        <v>324</v>
+        <v>336</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
       <c r="G58" t="s">
-        <v>326</v>
+        <v>338</v>
       </c>
       <c r="H58" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="I58" t="s">
+        <v>340</v>
+      </c>
+      <c r="J58" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
     </row>
     <row r="59" spans="1:10">
       <c r="A59" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B59" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="C59" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="D59" t="s">
-        <v>330</v>
+        <v>342</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
       <c r="F59" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="G59" t="s">
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="H59" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="I59" t="s">
-        <v>334</v>
+        <v>346</v>
       </c>
       <c r="J59" t="s">
-        <v>322</v>
+        <v>347</v>
       </c>
     </row>
     <row r="60" spans="1:10">
       <c r="A60" t="s">
-        <v>304</v>
+        <v>348</v>
       </c>
       <c r="B60" t="s">
-        <v>335</v>
+        <v>349</v>
       </c>
       <c r="C60" t="s">
-        <v>147</v>
+        <v>76</v>
       </c>
       <c r="D60" t="s">
-        <v>336</v>
+        <v>350</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
       <c r="F60" t="s">
-        <v>337</v>
+        <v>351</v>
       </c>
       <c r="G60" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
       <c r="H60" t="s">
-        <v>339</v>
+        <v>353</v>
       </c>
       <c r="I60" t="s">
-        <v>340</v>
+        <v>354</v>
       </c>
       <c r="J60" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
     <row r="61" spans="1:10">
       <c r="A61" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B61" t="s">
-        <v>343</v>
+        <v>355</v>
       </c>
       <c r="C61" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D61" t="s">
-        <v>344</v>
+        <v>356</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="G61" t="s">
-        <v>346</v>
+        <v>358</v>
       </c>
       <c r="H61" t="s">
+        <v>359</v>
+      </c>
+      <c r="I61" t="s">
+        <v>360</v>
+      </c>
+      <c r="J61" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>341</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62" t="s">
-        <v>342</v>
+        <v>28</v>
       </c>
       <c r="B62" t="s">
-        <v>349</v>
+        <v>361</v>
       </c>
       <c r="C62" t="s">
-        <v>67</v>
+        <v>362</v>
       </c>
       <c r="D62" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
-        <v>351</v>
+        <v>364</v>
       </c>
       <c r="G62" t="s">
-        <v>352</v>
+        <v>365</v>
       </c>
       <c r="H62" t="s">
-        <v>353</v>
+        <v>366</v>
       </c>
       <c r="I62" t="s">
-        <v>354</v>
+        <v>367</v>
       </c>
       <c r="J62" t="s">
-        <v>341</v>
+        <v>368</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B63" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="C63" t="s">
-        <v>356</v>
+        <v>370</v>
       </c>
       <c r="D63" t="s">
-        <v>357</v>
+        <v>152</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63" t="s">
-        <v>358</v>
+        <v>371</v>
       </c>
       <c r="G63" t="s">
-        <v>359</v>
+        <v>372</v>
       </c>
       <c r="H63" t="s">
-        <v>360</v>
+        <v>373</v>
       </c>
       <c r="I63" t="s">
-        <v>361</v>
+        <v>374</v>
       </c>
       <c r="J63" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
     </row>
     <row r="64" spans="1:10">
       <c r="A64" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B64" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="C64" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="D64" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
       <c r="F64" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="G64" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="H64" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="I64" t="s">
+        <v>380</v>
+      </c>
+      <c r="J64" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="65" spans="1:10">
       <c r="A65" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B65" t="s">
-        <v>369</v>
+        <v>381</v>
       </c>
       <c r="C65" t="s">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="D65" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E65" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="F65" t="s">
-        <v>371</v>
+        <v>23</v>
       </c>
       <c r="G65" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="H65" t="s">
-        <v>373</v>
+        <v>53</v>
       </c>
       <c r="I65" t="s">
-        <v>374</v>
+        <v>384</v>
       </c>
       <c r="J65" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
     </row>
     <row r="66" spans="1:10">
       <c r="A66" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B66" t="s">
-        <v>375</v>
+        <v>385</v>
       </c>
       <c r="C66" t="s">
-        <v>376</v>
+        <v>386</v>
       </c>
       <c r="D66" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E66" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F66" t="s">
-        <v>24</v>
+        <v>387</v>
       </c>
       <c r="G66" t="s">
-        <v>377</v>
+        <v>388</v>
       </c>
       <c r="H66" t="s">
-        <v>53</v>
+        <v>389</v>
       </c>
       <c r="I66" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="J66" t="s">
-        <v>362</v>
+        <v>391</v>
       </c>
     </row>
     <row r="67" spans="1:10">
       <c r="A67" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B67" t="s">
-        <v>379</v>
+        <v>392</v>
       </c>
       <c r="C67" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="D67" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E67" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F67" t="s">
-        <v>381</v>
+        <v>23</v>
       </c>
       <c r="G67" t="s">
-        <v>382</v>
+        <v>46</v>
       </c>
       <c r="H67" t="s">
-        <v>383</v>
+        <v>53</v>
       </c>
       <c r="I67" t="s">
-        <v>384</v>
+        <v>394</v>
       </c>
       <c r="J67" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="68" spans="1:10">
       <c r="A68" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B68" t="s">
-        <v>386</v>
+        <v>395</v>
       </c>
       <c r="C68" t="s">
-        <v>387</v>
+        <v>396</v>
       </c>
       <c r="D68" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E68" t="s">
-        <v>243</v>
+        <v>397</v>
       </c>
       <c r="F68" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G68" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H68" t="s">
         <v>53</v>
       </c>
       <c r="I68" t="s">
-        <v>388</v>
+        <v>398</v>
       </c>
       <c r="J68" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="69" spans="1:10">
       <c r="A69" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B69" t="s">
-        <v>389</v>
+        <v>399</v>
       </c>
       <c r="C69" t="s">
-        <v>390</v>
+        <v>400</v>
       </c>
       <c r="D69" t="s">
-        <v>148</v>
+        <v>401</v>
       </c>
       <c r="E69" t="s">
+        <v>14</v>
+      </c>
+      <c r="F69" t="s">
+        <v>402</v>
+      </c>
+      <c r="G69" t="s">
+        <v>403</v>
+      </c>
+      <c r="H69" t="s">
+        <v>404</v>
+      </c>
+      <c r="I69" t="s">
+        <v>405</v>
+      </c>
+      <c r="J69" t="s">
         <v>391</v>
-      </c>
-[...13 lines deleted...]
-        <v>385</v>
       </c>
     </row>
     <row r="70" spans="1:10">
       <c r="A70" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B70" t="s">
-        <v>393</v>
+        <v>406</v>
       </c>
       <c r="C70" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="D70" t="s">
-        <v>395</v>
+        <v>408</v>
       </c>
       <c r="E70" t="s">
         <v>14</v>
       </c>
       <c r="F70" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="G70" t="s">
-        <v>397</v>
+        <v>410</v>
       </c>
       <c r="H70" t="s">
-        <v>398</v>
+        <v>411</v>
       </c>
       <c r="I70" t="s">
-        <v>399</v>
+        <v>412</v>
       </c>
       <c r="J70" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="71" spans="1:10">
       <c r="A71" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B71" t="s">
-        <v>400</v>
+        <v>413</v>
       </c>
       <c r="C71" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="D71" t="s">
-        <v>402</v>
+        <v>152</v>
       </c>
       <c r="E71" t="s">
         <v>14</v>
       </c>
       <c r="F71" t="s">
-        <v>403</v>
+        <v>415</v>
       </c>
       <c r="G71" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="H71" t="s">
-        <v>405</v>
+        <v>417</v>
       </c>
       <c r="I71" t="s">
-        <v>406</v>
+        <v>418</v>
       </c>
       <c r="J71" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="72" spans="1:10">
       <c r="A72" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B72" t="s">
-        <v>407</v>
+        <v>419</v>
       </c>
       <c r="C72" t="s">
-        <v>408</v>
+        <v>420</v>
       </c>
       <c r="D72" t="s">
-        <v>148</v>
+        <v>421</v>
       </c>
       <c r="E72" t="s">
         <v>14</v>
       </c>
       <c r="F72" t="s">
-        <v>409</v>
+        <v>422</v>
       </c>
       <c r="G72" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="H72" t="s">
-        <v>411</v>
+        <v>424</v>
       </c>
       <c r="I72" t="s">
-        <v>412</v>
+        <v>425</v>
       </c>
       <c r="J72" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="73" spans="1:10">
       <c r="A73" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B73" t="s">
-        <v>413</v>
+        <v>426</v>
       </c>
       <c r="C73" t="s">
-        <v>414</v>
+        <v>30</v>
       </c>
       <c r="D73" t="s">
-        <v>415</v>
+        <v>363</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
-        <v>416</v>
+        <v>387</v>
       </c>
       <c r="G73" t="s">
-        <v>417</v>
+        <v>388</v>
       </c>
       <c r="H73" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="I73" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="J73" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="74" spans="1:10">
       <c r="A74" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B74" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="C74" t="s">
-        <v>31</v>
+        <v>430</v>
       </c>
       <c r="D74" t="s">
-        <v>357</v>
+        <v>431</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
       <c r="F74" t="s">
-        <v>381</v>
+        <v>432</v>
       </c>
       <c r="G74" t="s">
-        <v>382</v>
+        <v>433</v>
       </c>
       <c r="H74" t="s">
-        <v>421</v>
+        <v>434</v>
       </c>
       <c r="I74" t="s">
-        <v>422</v>
+        <v>435</v>
       </c>
       <c r="J74" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="75" spans="1:10">
       <c r="A75" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B75" t="s">
-        <v>423</v>
+        <v>436</v>
       </c>
       <c r="C75" t="s">
-        <v>424</v>
+        <v>37</v>
       </c>
       <c r="D75" t="s">
-        <v>425</v>
+        <v>152</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
       <c r="F75" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="G75" t="s">
-        <v>427</v>
+        <v>438</v>
       </c>
       <c r="H75" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="I75" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="J75" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="76" spans="1:10">
       <c r="A76" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B76" t="s">
-        <v>430</v>
+        <v>441</v>
       </c>
       <c r="C76" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D76" t="s">
-        <v>148</v>
+        <v>45</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
-        <v>431</v>
+        <v>442</v>
       </c>
       <c r="G76" t="s">
-        <v>432</v>
+        <v>443</v>
       </c>
       <c r="H76" t="s">
-        <v>433</v>
+        <v>444</v>
       </c>
       <c r="I76" t="s">
-        <v>434</v>
+        <v>445</v>
       </c>
       <c r="J76" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="77" spans="1:10">
       <c r="A77" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B77" t="s">
-        <v>435</v>
+        <v>446</v>
       </c>
       <c r="C77" t="s">
-        <v>21</v>
+        <v>447</v>
       </c>
       <c r="D77" t="s">
-        <v>46</v>
+        <v>448</v>
       </c>
       <c r="E77" t="s">
         <v>14</v>
       </c>
       <c r="F77" t="s">
-        <v>436</v>
+        <v>449</v>
       </c>
       <c r="G77" t="s">
-        <v>437</v>
+        <v>450</v>
       </c>
       <c r="H77" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="I77" t="s">
-        <v>439</v>
+        <v>452</v>
       </c>
       <c r="J77" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="78" spans="1:10">
       <c r="A78" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B78" t="s">
-        <v>440</v>
+        <v>453</v>
       </c>
       <c r="C78" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="D78" t="s">
-        <v>442</v>
+        <v>455</v>
       </c>
       <c r="E78" t="s">
         <v>14</v>
       </c>
       <c r="F78" t="s">
-        <v>443</v>
+        <v>456</v>
       </c>
       <c r="G78" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
       <c r="H78" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
       <c r="I78" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="J78" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="79" spans="1:10">
       <c r="A79" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B79" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="C79" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="D79" t="s">
-        <v>449</v>
+        <v>152</v>
       </c>
       <c r="E79" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="F79" t="s">
-        <v>450</v>
+        <v>23</v>
       </c>
       <c r="G79" t="s">
-        <v>451</v>
+        <v>46</v>
       </c>
       <c r="H79" t="s">
-        <v>452</v>
+        <v>53</v>
       </c>
       <c r="I79" t="s">
-        <v>453</v>
+        <v>23</v>
       </c>
       <c r="J79" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="80" spans="1:10">
       <c r="A80" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B80" t="s">
-        <v>454</v>
+        <v>462</v>
       </c>
       <c r="C80" t="s">
-        <v>455</v>
+        <v>83</v>
       </c>
       <c r="D80" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E80" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F80" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G80" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H80" t="s">
         <v>53</v>
       </c>
       <c r="I80" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J80" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="81" spans="1:10">
       <c r="A81" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B81" t="s">
-        <v>456</v>
+        <v>463</v>
       </c>
       <c r="C81" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="D81" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E81" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F81" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G81" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H81" t="s">
         <v>53</v>
       </c>
       <c r="I81" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="J81" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="82" spans="1:10">
       <c r="A82" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B82" t="s">
-        <v>457</v>
+        <v>464</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D82" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E82" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="F82" t="s">
-        <v>24</v>
+        <v>465</v>
       </c>
       <c r="G82" t="s">
-        <v>47</v>
+        <v>466</v>
       </c>
       <c r="H82" t="s">
-        <v>53</v>
+        <v>467</v>
       </c>
       <c r="I82" t="s">
-        <v>24</v>
+        <v>468</v>
       </c>
       <c r="J82" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="83" spans="1:10">
       <c r="A83" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B83" t="s">
-        <v>458</v>
+        <v>469</v>
       </c>
       <c r="C83" t="s">
-        <v>51</v>
+        <v>470</v>
       </c>
       <c r="D83" t="s">
-        <v>148</v>
+        <v>471</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="G83" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="H83" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="I83" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="J83" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
     </row>
     <row r="84" spans="1:10">
       <c r="A84" t="s">
-        <v>29</v>
+        <v>310</v>
       </c>
       <c r="B84" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="C84" t="s">
-        <v>464</v>
+        <v>30</v>
       </c>
       <c r="D84" t="s">
-        <v>465</v>
+        <v>477</v>
       </c>
       <c r="E84" t="s">
         <v>14</v>
       </c>
       <c r="F84" t="s">
-        <v>466</v>
+        <v>478</v>
       </c>
       <c r="G84" t="s">
-        <v>467</v>
+        <v>479</v>
       </c>
       <c r="H84" t="s">
-        <v>468</v>
+        <v>480</v>
       </c>
       <c r="I84" t="s">
-        <v>469</v>
+        <v>481</v>
       </c>
       <c r="J84" t="s">
-        <v>385</v>
+        <v>482</v>
       </c>
     </row>
     <row r="85" spans="1:10">
       <c r="A85" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B85" t="s">
-        <v>470</v>
+        <v>483</v>
       </c>
       <c r="C85" t="s">
-        <v>31</v>
+        <v>430</v>
       </c>
       <c r="D85" t="s">
-        <v>471</v>
+        <v>484</v>
       </c>
       <c r="E85" t="s">
         <v>14</v>
       </c>
       <c r="F85" t="s">
-        <v>472</v>
+        <v>485</v>
       </c>
       <c r="G85" t="s">
-        <v>473</v>
+        <v>486</v>
       </c>
       <c r="H85" t="s">
-        <v>474</v>
+        <v>487</v>
       </c>
       <c r="I85" t="s">
-        <v>475</v>
+        <v>488</v>
       </c>
       <c r="J85" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
     </row>
     <row r="86" spans="1:10">
       <c r="A86" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B86" t="s">
-        <v>477</v>
+        <v>489</v>
       </c>
       <c r="C86" t="s">
-        <v>424</v>
+        <v>37</v>
       </c>
       <c r="D86" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="E86" t="s">
         <v>14</v>
       </c>
       <c r="F86" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
       <c r="G86" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="H86" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="I86" t="s">
+        <v>493</v>
+      </c>
+      <c r="J86" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="87" spans="1:10">
       <c r="A87" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B87" t="s">
-        <v>483</v>
+        <v>494</v>
       </c>
       <c r="C87" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D87" t="s">
-        <v>478</v>
+        <v>495</v>
       </c>
       <c r="E87" t="s">
         <v>14</v>
       </c>
       <c r="F87" t="s">
-        <v>484</v>
+        <v>496</v>
       </c>
       <c r="G87" t="s">
-        <v>485</v>
+        <v>497</v>
       </c>
       <c r="H87" t="s">
-        <v>486</v>
+        <v>498</v>
       </c>
       <c r="I87" t="s">
-        <v>487</v>
+        <v>499</v>
       </c>
       <c r="J87" t="s">
-        <v>476</v>
+        <v>500</v>
       </c>
     </row>
     <row r="88" spans="1:10">
       <c r="A88" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B88" t="s">
-        <v>488</v>
+        <v>501</v>
       </c>
       <c r="C88" t="s">
-        <v>21</v>
+        <v>447</v>
       </c>
       <c r="D88" t="s">
-        <v>489</v>
+        <v>502</v>
       </c>
       <c r="E88" t="s">
         <v>14</v>
       </c>
       <c r="F88" t="s">
-        <v>490</v>
+        <v>503</v>
       </c>
       <c r="G88" t="s">
-        <v>491</v>
+        <v>504</v>
       </c>
       <c r="H88" t="s">
-        <v>492</v>
+        <v>505</v>
       </c>
       <c r="I88" t="s">
-        <v>493</v>
+        <v>506</v>
       </c>
       <c r="J88" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="89" spans="1:10">
       <c r="A89" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B89" t="s">
-        <v>495</v>
+        <v>507</v>
       </c>
       <c r="C89" t="s">
-        <v>441</v>
+        <v>454</v>
       </c>
       <c r="D89" t="s">
-        <v>496</v>
+        <v>508</v>
       </c>
       <c r="E89" t="s">
         <v>14</v>
       </c>
       <c r="F89" t="s">
-        <v>497</v>
+        <v>509</v>
       </c>
       <c r="G89" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="H89" t="s">
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="I89" t="s">
+        <v>512</v>
+      </c>
+      <c r="J89" t="s">
         <v>500</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="90" spans="1:10">
       <c r="A90" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B90" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="C90" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
       <c r="D90" t="s">
-        <v>502</v>
+        <v>152</v>
       </c>
       <c r="E90" t="s">
         <v>14</v>
       </c>
       <c r="F90" t="s">
-        <v>503</v>
+        <v>514</v>
       </c>
       <c r="G90" t="s">
-        <v>504</v>
+        <v>338</v>
       </c>
       <c r="H90" t="s">
-        <v>505</v>
+        <v>515</v>
       </c>
       <c r="I90" t="s">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="J90" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="91" spans="1:10">
       <c r="A91" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B91" t="s">
-        <v>507</v>
+        <v>517</v>
       </c>
       <c r="C91" t="s">
-        <v>455</v>
+        <v>83</v>
       </c>
       <c r="D91" t="s">
-        <v>148</v>
+        <v>518</v>
       </c>
       <c r="E91" t="s">
         <v>14</v>
       </c>
       <c r="F91" t="s">
-        <v>508</v>
+        <v>519</v>
       </c>
       <c r="G91" t="s">
-        <v>332</v>
+        <v>520</v>
       </c>
       <c r="H91" t="s">
-        <v>509</v>
+        <v>521</v>
       </c>
       <c r="I91" t="s">
-        <v>510</v>
+        <v>522</v>
       </c>
       <c r="J91" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="92" spans="1:10">
       <c r="A92" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B92" t="s">
-        <v>511</v>
+        <v>523</v>
       </c>
       <c r="C92" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="D92" t="s">
-        <v>512</v>
+        <v>524</v>
       </c>
       <c r="E92" t="s">
         <v>14</v>
       </c>
       <c r="F92" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="G92" t="s">
-        <v>514</v>
+        <v>526</v>
       </c>
       <c r="H92" t="s">
-        <v>515</v>
+        <v>527</v>
       </c>
       <c r="I92" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="J92" t="s">
-        <v>494</v>
+        <v>529</v>
       </c>
     </row>
     <row r="93" spans="1:10">
       <c r="A93" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B93" t="s">
-        <v>517</v>
+        <v>530</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="D93" t="s">
-        <v>518</v>
+        <v>531</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
       <c r="F93" t="s">
-        <v>519</v>
+        <v>532</v>
       </c>
       <c r="G93" t="s">
-        <v>520</v>
+        <v>313</v>
       </c>
       <c r="H93" t="s">
-        <v>521</v>
+        <v>80</v>
       </c>
       <c r="I93" t="s">
-        <v>522</v>
+        <v>533</v>
       </c>
       <c r="J93" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
     </row>
     <row r="94" spans="1:10">
       <c r="A94" t="s">
-        <v>304</v>
+        <v>348</v>
       </c>
       <c r="B94" t="s">
-        <v>524</v>
+        <v>534</v>
       </c>
       <c r="C94" t="s">
-        <v>51</v>
+        <v>30</v>
       </c>
       <c r="D94" t="s">
-        <v>525</v>
+        <v>535</v>
       </c>
       <c r="E94" t="s">
         <v>14</v>
       </c>
       <c r="F94" t="s">
-        <v>526</v>
+        <v>536</v>
       </c>
       <c r="G94" t="s">
-        <v>307</v>
+        <v>229</v>
       </c>
       <c r="H94" t="s">
-        <v>77</v>
+        <v>537</v>
       </c>
       <c r="I94" t="s">
-        <v>527</v>
+        <v>538</v>
       </c>
       <c r="J94" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
     </row>
     <row r="95" spans="1:10">
       <c r="A95" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B95" t="s">
-        <v>528</v>
+        <v>539</v>
       </c>
       <c r="C95" t="s">
-        <v>31</v>
+        <v>430</v>
       </c>
       <c r="D95" t="s">
+        <v>540</v>
+      </c>
+      <c r="E95" t="s">
+        <v>14</v>
+      </c>
+      <c r="F95" t="s">
+        <v>541</v>
+      </c>
+      <c r="G95" t="s">
+        <v>542</v>
+      </c>
+      <c r="H95" t="s">
+        <v>543</v>
+      </c>
+      <c r="I95" t="s">
+        <v>544</v>
+      </c>
+      <c r="J95" t="s">
         <v>529</v>
-      </c>
-[...16 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="96" spans="1:10">
       <c r="A96" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B96" t="s">
-        <v>534</v>
+        <v>545</v>
       </c>
       <c r="C96" t="s">
-        <v>424</v>
+        <v>37</v>
       </c>
       <c r="D96" t="s">
-        <v>535</v>
+        <v>540</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>536</v>
       </c>
       <c r="G96" t="s">
-        <v>537</v>
+        <v>229</v>
       </c>
       <c r="H96" t="s">
-        <v>538</v>
+        <v>546</v>
       </c>
       <c r="I96" t="s">
-        <v>539</v>
+        <v>547</v>
       </c>
       <c r="J96" t="s">
-        <v>523</v>
+        <v>548</v>
       </c>
     </row>
     <row r="97" spans="1:10">
       <c r="A97" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B97" t="s">
-        <v>540</v>
+        <v>549</v>
       </c>
       <c r="C97" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
       <c r="D97" t="s">
-        <v>535</v>
+        <v>550</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
       <c r="F97" t="s">
-        <v>530</v>
+        <v>551</v>
       </c>
       <c r="G97" t="s">
-        <v>531</v>
+        <v>552</v>
       </c>
       <c r="H97" t="s">
-        <v>541</v>
+        <v>553</v>
       </c>
       <c r="I97" t="s">
-        <v>542</v>
+        <v>554</v>
       </c>
       <c r="J97" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
     </row>
     <row r="98" spans="1:10">
       <c r="A98" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="B98" t="s">
-        <v>544</v>
+        <v>555</v>
       </c>
       <c r="C98" t="s">
-        <v>21</v>
+        <v>447</v>
       </c>
       <c r="D98" t="s">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="E98" t="s">
         <v>14</v>
       </c>
       <c r="F98" t="s">
-        <v>546</v>
+        <v>557</v>
       </c>
       <c r="G98" t="s">
-        <v>547</v>
+        <v>558</v>
       </c>
       <c r="H98" t="s">
+        <v>559</v>
+      </c>
+      <c r="I98" t="s">
+        <v>560</v>
+      </c>
+      <c r="J98" t="s">
         <v>548</v>
-      </c>
-[...4 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="99" spans="1:10">
       <c r="A99" t="s">
-        <v>342</v>
+        <v>10</v>
       </c>
       <c r="B99" t="s">
-        <v>550</v>
+        <v>561</v>
       </c>
       <c r="C99" t="s">
-        <v>441</v>
+        <v>562</v>
       </c>
       <c r="D99" t="s">
-        <v>551</v>
+        <v>563</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
       <c r="F99" t="s">
-        <v>552</v>
+        <v>564</v>
       </c>
       <c r="G99" t="s">
-        <v>553</v>
+        <v>140</v>
       </c>
       <c r="H99" t="s">
-        <v>554</v>
+        <v>565</v>
       </c>
       <c r="I99" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="J99" t="s">
-        <v>543</v>
+        <v>567</v>
       </c>
     </row>
     <row r="100" spans="1:10">
       <c r="A100" t="s">
         <v>10</v>
       </c>
       <c r="B100" t="s">
-        <v>556</v>
+        <v>568</v>
       </c>
       <c r="C100" t="s">
-        <v>557</v>
+        <v>569</v>
       </c>
       <c r="D100" t="s">
-        <v>558</v>
+        <v>570</v>
       </c>
       <c r="E100" t="s">
         <v>14</v>
       </c>
       <c r="F100" t="s">
-        <v>559</v>
+        <v>571</v>
       </c>
       <c r="G100" t="s">
-        <v>136</v>
+        <v>572</v>
       </c>
       <c r="H100" t="s">
-        <v>560</v>
+        <v>573</v>
       </c>
       <c r="I100" t="s">
-        <v>561</v>
+        <v>574</v>
       </c>
       <c r="J100" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
     </row>
     <row r="101" spans="1:10">
       <c r="A101" t="s">
         <v>10</v>
       </c>
       <c r="B101" t="s">
-        <v>563</v>
+        <v>575</v>
       </c>
       <c r="C101" t="s">
-        <v>564</v>
+        <v>576</v>
       </c>
       <c r="D101" t="s">
-        <v>565</v>
+        <v>577</v>
       </c>
       <c r="E101" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="F101" t="s">
-        <v>566</v>
+        <v>23</v>
       </c>
       <c r="G101" t="s">
+        <v>46</v>
+      </c>
+      <c r="H101" t="s">
+        <v>578</v>
+      </c>
+      <c r="I101" t="s">
+        <v>579</v>
+      </c>
+      <c r="J101" t="s">
         <v>567</v>
-      </c>
-[...7 lines deleted...]
-        <v>562</v>
       </c>
     </row>
     <row r="102" spans="1:10">
       <c r="A102" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="B102" t="s">
-        <v>570</v>
+        <v>580</v>
       </c>
       <c r="C102" t="s">
-        <v>571</v>
+        <v>173</v>
       </c>
       <c r="D102" t="s">
-        <v>572</v>
+        <v>581</v>
       </c>
       <c r="E102" t="s">
-        <v>218</v>
+        <v>14</v>
       </c>
       <c r="F102" t="s">
-        <v>24</v>
+        <v>582</v>
       </c>
       <c r="G102" t="s">
-        <v>47</v>
+        <v>583</v>
       </c>
       <c r="H102" t="s">
-        <v>53</v>
+        <v>584</v>
       </c>
       <c r="I102" t="s">
-        <v>573</v>
+        <v>585</v>
       </c>
       <c r="J102" t="s">
-        <v>562</v>
+        <v>586</v>
       </c>
     </row>
     <row r="103" spans="1:10">
       <c r="A103" t="s">
-        <v>304</v>
+        <v>10</v>
       </c>
       <c r="B103" t="s">
-        <v>574</v>
+        <v>587</v>
       </c>
       <c r="C103" t="s">
-        <v>168</v>
+        <v>588</v>
       </c>
       <c r="D103" t="s">
-        <v>575</v>
+        <v>152</v>
       </c>
       <c r="E103" t="s">
         <v>14</v>
       </c>
       <c r="F103" t="s">
-        <v>576</v>
+        <v>589</v>
       </c>
       <c r="G103" t="s">
-        <v>577</v>
+        <v>140</v>
       </c>
       <c r="H103" t="s">
-        <v>578</v>
+        <v>590</v>
       </c>
       <c r="I103" t="s">
-        <v>579</v>
+        <v>591</v>
       </c>
       <c r="J103" t="s">
-        <v>580</v>
+        <v>592</v>
       </c>
     </row>
     <row r="104" spans="1:10">
       <c r="A104" t="s">
         <v>10</v>
       </c>
       <c r="B104" t="s">
-        <v>581</v>
+        <v>593</v>
       </c>
       <c r="C104" t="s">
-        <v>376</v>
+        <v>362</v>
       </c>
       <c r="D104" t="s">
-        <v>148</v>
+        <v>594</v>
       </c>
       <c r="E104" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F104" t="s">
-        <v>24</v>
+        <v>595</v>
       </c>
       <c r="G104" t="s">
-        <v>47</v>
+        <v>596</v>
       </c>
       <c r="H104" t="s">
-        <v>53</v>
+        <v>597</v>
       </c>
       <c r="I104" t="s">
-        <v>582</v>
+        <v>598</v>
       </c>
       <c r="J104" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
     </row>
     <row r="105" spans="1:10">
       <c r="A105" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B105" t="s">
-        <v>584</v>
+        <v>599</v>
       </c>
       <c r="C105" t="s">
-        <v>585</v>
+        <v>600</v>
       </c>
       <c r="D105" t="s">
-        <v>148</v>
+        <v>601</v>
       </c>
       <c r="E105" t="s">
         <v>14</v>
       </c>
       <c r="F105" t="s">
-        <v>586</v>
+        <v>602</v>
       </c>
       <c r="G105" t="s">
-        <v>136</v>
+        <v>603</v>
       </c>
       <c r="H105" t="s">
-        <v>587</v>
+        <v>604</v>
       </c>
       <c r="I105" t="s">
-        <v>588</v>
+        <v>605</v>
       </c>
       <c r="J105" t="s">
-        <v>583</v>
+        <v>606</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B106" t="s">
-        <v>589</v>
+        <v>607</v>
       </c>
       <c r="C106" t="s">
-        <v>356</v>
+        <v>608</v>
       </c>
       <c r="D106" t="s">
-        <v>590</v>
+        <v>186</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106" t="s">
-        <v>591</v>
+        <v>307</v>
       </c>
       <c r="G106" t="s">
-        <v>592</v>
+        <v>290</v>
       </c>
       <c r="H106" t="s">
-        <v>593</v>
+        <v>609</v>
       </c>
       <c r="I106" t="s">
-        <v>594</v>
+        <v>610</v>
       </c>
       <c r="J106" t="s">
-        <v>583</v>
+        <v>611</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B107" t="s">
-        <v>595</v>
+        <v>612</v>
       </c>
       <c r="C107" t="s">
-        <v>596</v>
+        <v>198</v>
       </c>
       <c r="D107" t="s">
-        <v>597</v>
+        <v>613</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107" t="s">
-        <v>598</v>
+        <v>614</v>
       </c>
       <c r="G107" t="s">
-        <v>599</v>
+        <v>615</v>
       </c>
       <c r="H107" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="I107" t="s">
-        <v>601</v>
+        <v>617</v>
       </c>
       <c r="J107" t="s">
-        <v>602</v>
+        <v>611</v>
       </c>
     </row>
     <row r="108" spans="1:10">
       <c r="A108" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B108" t="s">
-        <v>603</v>
+        <v>618</v>
       </c>
       <c r="C108" t="s">
-        <v>604</v>
+        <v>179</v>
       </c>
       <c r="D108" t="s">
-        <v>181</v>
+        <v>619</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108" t="s">
-        <v>301</v>
+        <v>620</v>
       </c>
       <c r="G108" t="s">
-        <v>284</v>
+        <v>621</v>
       </c>
       <c r="H108" t="s">
-        <v>605</v>
+        <v>622</v>
       </c>
       <c r="I108" t="s">
-        <v>606</v>
+        <v>623</v>
       </c>
       <c r="J108" t="s">
-        <v>607</v>
+        <v>624</v>
       </c>
     </row>
     <row r="109" spans="1:10">
       <c r="A109" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B109" t="s">
-        <v>608</v>
+        <v>625</v>
       </c>
       <c r="C109" t="s">
-        <v>193</v>
+        <v>626</v>
       </c>
       <c r="D109" t="s">
-        <v>609</v>
+        <v>627</v>
       </c>
       <c r="E109" t="s">
         <v>14</v>
       </c>
       <c r="F109" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
       <c r="G109" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
       <c r="H109" t="s">
-        <v>612</v>
+        <v>630</v>
       </c>
       <c r="I109" t="s">
-        <v>613</v>
+        <v>631</v>
       </c>
       <c r="J109" t="s">
-        <v>607</v>
+        <v>632</v>
       </c>
     </row>
     <row r="110" spans="1:10">
       <c r="A110" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B110" t="s">
-        <v>614</v>
+        <v>633</v>
       </c>
       <c r="C110" t="s">
-        <v>174</v>
+        <v>210</v>
       </c>
       <c r="D110" t="s">
-        <v>615</v>
+        <v>634</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
       <c r="F110" t="s">
-        <v>616</v>
+        <v>635</v>
       </c>
       <c r="G110" t="s">
-        <v>617</v>
+        <v>636</v>
       </c>
       <c r="H110" t="s">
-        <v>618</v>
+        <v>637</v>
       </c>
       <c r="I110" t="s">
-        <v>619</v>
+        <v>638</v>
       </c>
       <c r="J110" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
     </row>
     <row r="111" spans="1:10">
       <c r="A111" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B111" t="s">
-        <v>621</v>
+        <v>639</v>
       </c>
       <c r="C111" t="s">
-        <v>622</v>
+        <v>640</v>
       </c>
       <c r="D111" t="s">
-        <v>623</v>
+        <v>641</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
       <c r="F111" t="s">
-        <v>624</v>
+        <v>642</v>
       </c>
       <c r="G111" t="s">
-        <v>625</v>
+        <v>643</v>
       </c>
       <c r="H111" t="s">
-        <v>626</v>
+        <v>644</v>
       </c>
       <c r="I111" t="s">
-        <v>627</v>
+        <v>645</v>
       </c>
       <c r="J111" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
     </row>
     <row r="112" spans="1:10">
       <c r="A112" t="s">
-        <v>29</v>
+        <v>310</v>
       </c>
       <c r="B112" t="s">
-        <v>629</v>
+        <v>646</v>
       </c>
       <c r="C112" t="s">
-        <v>205</v>
+        <v>179</v>
       </c>
       <c r="D112" t="s">
-        <v>630</v>
+        <v>647</v>
       </c>
       <c r="E112" t="s">
         <v>14</v>
       </c>
       <c r="F112" t="s">
-        <v>631</v>
+        <v>648</v>
       </c>
       <c r="G112" t="s">
-        <v>632</v>
+        <v>649</v>
       </c>
       <c r="H112" t="s">
-        <v>633</v>
+        <v>650</v>
       </c>
       <c r="I112" t="s">
-        <v>634</v>
+        <v>651</v>
       </c>
       <c r="J112" t="s">
-        <v>628</v>
+        <v>652</v>
       </c>
     </row>
     <row r="113" spans="1:10">
       <c r="A113" t="s">
-        <v>29</v>
+        <v>310</v>
       </c>
       <c r="B113" t="s">
-        <v>635</v>
+        <v>653</v>
       </c>
       <c r="C113" t="s">
-        <v>636</v>
+        <v>600</v>
       </c>
       <c r="D113" t="s">
-        <v>637</v>
+        <v>652</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="G113" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="H113" t="s">
-        <v>640</v>
+        <v>656</v>
       </c>
       <c r="I113" t="s">
-        <v>641</v>
+        <v>657</v>
       </c>
       <c r="J113" t="s">
-        <v>628</v>
+        <v>652</v>
       </c>
     </row>
     <row r="114" spans="1:10">
       <c r="A114" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B114" t="s">
-        <v>642</v>
+        <v>658</v>
       </c>
       <c r="C114" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="D114" t="s">
-        <v>643</v>
+        <v>659</v>
       </c>
       <c r="E114" t="s">
         <v>14</v>
       </c>
       <c r="F114" t="s">
-        <v>644</v>
+        <v>660</v>
       </c>
       <c r="G114" t="s">
-        <v>645</v>
+        <v>497</v>
       </c>
       <c r="H114" t="s">
-        <v>646</v>
+        <v>80</v>
       </c>
       <c r="I114" t="s">
-        <v>647</v>
+        <v>661</v>
       </c>
       <c r="J114" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
     </row>
     <row r="115" spans="1:10">
       <c r="A115" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="B115" t="s">
-        <v>649</v>
+        <v>662</v>
       </c>
       <c r="C115" t="s">
-        <v>596</v>
+        <v>158</v>
       </c>
       <c r="D115" t="s">
-        <v>648</v>
+        <v>368</v>
       </c>
       <c r="E115" t="s">
         <v>14</v>
       </c>
       <c r="F115" t="s">
-        <v>650</v>
+        <v>663</v>
       </c>
       <c r="G115" t="s">
-        <v>651</v>
+        <v>497</v>
       </c>
       <c r="H115" t="s">
-        <v>652</v>
+        <v>664</v>
       </c>
       <c r="I115" t="s">
-        <v>653</v>
+        <v>665</v>
       </c>
       <c r="J115" t="s">
-        <v>648</v>
+        <v>666</v>
       </c>
     </row>
     <row r="116" spans="1:10">
       <c r="A116" t="s">
-        <v>304</v>
+        <v>10</v>
       </c>
       <c r="B116" t="s">
-        <v>654</v>
+        <v>667</v>
       </c>
       <c r="C116" t="s">
-        <v>165</v>
+        <v>668</v>
       </c>
       <c r="D116" t="s">
-        <v>655</v>
+        <v>669</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116" t="s">
-        <v>656</v>
+        <v>670</v>
       </c>
       <c r="G116" t="s">
-        <v>491</v>
+        <v>671</v>
       </c>
       <c r="H116" t="s">
-        <v>657</v>
+        <v>672</v>
       </c>
       <c r="I116" t="s">
-        <v>658</v>
+        <v>673</v>
       </c>
       <c r="J116" t="s">
-        <v>648</v>
+        <v>674</v>
       </c>
     </row>
     <row r="117" spans="1:10">
       <c r="A117" t="s">
-        <v>304</v>
+        <v>28</v>
       </c>
       <c r="B117" t="s">
-        <v>659</v>
+        <v>675</v>
       </c>
       <c r="C117" t="s">
-        <v>158</v>
+        <v>668</v>
       </c>
       <c r="D117" t="s">
-        <v>362</v>
+        <v>676</v>
       </c>
       <c r="E117" t="s">
         <v>14</v>
       </c>
       <c r="F117" t="s">
-        <v>660</v>
+        <v>677</v>
       </c>
       <c r="G117" t="s">
-        <v>491</v>
+        <v>678</v>
       </c>
       <c r="H117" t="s">
-        <v>661</v>
+        <v>679</v>
       </c>
       <c r="I117" t="s">
-        <v>662</v>
+        <v>680</v>
       </c>
       <c r="J117" t="s">
-        <v>663</v>
+        <v>674</v>
       </c>
     </row>
     <row r="118" spans="1:10">
       <c r="A118" t="s">
         <v>10</v>
       </c>
       <c r="B118" t="s">
-        <v>664</v>
+        <v>681</v>
       </c>
       <c r="C118" t="s">
-        <v>665</v>
+        <v>682</v>
       </c>
       <c r="D118" t="s">
-        <v>666</v>
+        <v>152</v>
       </c>
       <c r="E118" t="s">
         <v>14</v>
       </c>
       <c r="F118" t="s">
-        <v>667</v>
+        <v>683</v>
       </c>
       <c r="G118" t="s">
-        <v>668</v>
+        <v>684</v>
       </c>
       <c r="H118" t="s">
-        <v>669</v>
+        <v>685</v>
       </c>
       <c r="I118" t="s">
-        <v>670</v>
+        <v>686</v>
       </c>
       <c r="J118" t="s">
-        <v>671</v>
+        <v>687</v>
       </c>
     </row>
     <row r="119" spans="1:10">
       <c r="A119" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="B119" t="s">
-        <v>672</v>
+        <v>688</v>
       </c>
       <c r="C119" t="s">
-        <v>665</v>
+        <v>689</v>
       </c>
       <c r="D119" t="s">
-        <v>673</v>
+        <v>152</v>
       </c>
       <c r="E119" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="F119" t="s">
-        <v>674</v>
+        <v>23</v>
       </c>
       <c r="G119" t="s">
-        <v>675</v>
+        <v>46</v>
       </c>
       <c r="H119" t="s">
-        <v>676</v>
+        <v>690</v>
       </c>
       <c r="I119" t="s">
-        <v>677</v>
+        <v>691</v>
       </c>
       <c r="J119" t="s">
-        <v>671</v>
+        <v>692</v>
       </c>
     </row>
     <row r="120" spans="1:10">
       <c r="A120" t="s">
         <v>10</v>
       </c>
       <c r="B120" t="s">
-        <v>678</v>
+        <v>693</v>
       </c>
       <c r="C120" t="s">
-        <v>679</v>
+        <v>382</v>
       </c>
       <c r="D120" t="s">
-        <v>148</v>
+        <v>694</v>
       </c>
       <c r="E120" t="s">
         <v>14</v>
       </c>
       <c r="F120" t="s">
-        <v>680</v>
+        <v>139</v>
       </c>
       <c r="G120" t="s">
-        <v>681</v>
+        <v>140</v>
       </c>
       <c r="H120" t="s">
-        <v>682</v>
+        <v>695</v>
       </c>
       <c r="I120" t="s">
-        <v>683</v>
+        <v>696</v>
       </c>
       <c r="J120" t="s">
-        <v>684</v>
+        <v>697</v>
       </c>
     </row>
     <row r="121" spans="1:10">
       <c r="A121" t="s">
         <v>10</v>
       </c>
       <c r="B121" t="s">
-        <v>685</v>
+        <v>698</v>
       </c>
       <c r="C121" t="s">
-        <v>686</v>
+        <v>699</v>
       </c>
       <c r="D121" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E121" t="s">
-        <v>218</v>
+        <v>14</v>
       </c>
       <c r="F121" t="s">
-        <v>24</v>
+        <v>700</v>
       </c>
       <c r="G121" t="s">
-        <v>47</v>
+        <v>701</v>
       </c>
       <c r="H121" t="s">
-        <v>53</v>
+        <v>702</v>
       </c>
       <c r="I121" t="s">
-        <v>687</v>
+        <v>703</v>
       </c>
       <c r="J121" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
     </row>
     <row r="122" spans="1:10">
       <c r="A122" t="s">
         <v>10</v>
       </c>
       <c r="B122" t="s">
-        <v>689</v>
+        <v>705</v>
       </c>
       <c r="C122" t="s">
-        <v>376</v>
+        <v>706</v>
       </c>
       <c r="D122" t="s">
-        <v>690</v>
+        <v>152</v>
       </c>
       <c r="E122" t="s">
         <v>14</v>
       </c>
       <c r="F122" t="s">
-        <v>135</v>
+        <v>707</v>
       </c>
       <c r="G122" t="s">
-        <v>136</v>
+        <v>708</v>
       </c>
       <c r="H122" t="s">
-        <v>53</v>
+        <v>709</v>
       </c>
       <c r="I122" t="s">
-        <v>691</v>
+        <v>710</v>
       </c>
       <c r="J122" t="s">
-        <v>692</v>
+        <v>704</v>
       </c>
     </row>
     <row r="123" spans="1:10">
       <c r="A123" t="s">
         <v>10</v>
       </c>
       <c r="B123" t="s">
-        <v>693</v>
+        <v>711</v>
       </c>
       <c r="C123" t="s">
-        <v>694</v>
+        <v>712</v>
       </c>
       <c r="D123" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
       <c r="F123" t="s">
-        <v>695</v>
+        <v>713</v>
       </c>
       <c r="G123" t="s">
-        <v>696</v>
+        <v>714</v>
       </c>
       <c r="H123" t="s">
-        <v>697</v>
+        <v>715</v>
       </c>
       <c r="I123" t="s">
-        <v>698</v>
+        <v>716</v>
       </c>
       <c r="J123" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
     </row>
     <row r="124" spans="1:10">
       <c r="A124" t="s">
         <v>10</v>
       </c>
       <c r="B124" t="s">
-        <v>700</v>
+        <v>717</v>
       </c>
       <c r="C124" t="s">
-        <v>701</v>
+        <v>718</v>
       </c>
       <c r="D124" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E124" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="F124" t="s">
-        <v>702</v>
+        <v>23</v>
       </c>
       <c r="G124" t="s">
-        <v>703</v>
+        <v>46</v>
       </c>
       <c r="H124" t="s">
-        <v>704</v>
+        <v>719</v>
       </c>
       <c r="I124" t="s">
-        <v>705</v>
+        <v>720</v>
       </c>
       <c r="J124" t="s">
-        <v>699</v>
+        <v>721</v>
       </c>
     </row>
     <row r="125" spans="1:10">
       <c r="A125" t="s">
         <v>10</v>
       </c>
       <c r="B125" t="s">
-        <v>706</v>
+        <v>722</v>
       </c>
       <c r="C125" t="s">
-        <v>707</v>
+        <v>723</v>
       </c>
       <c r="D125" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E125" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F125" t="s">
-        <v>708</v>
+        <v>23</v>
       </c>
       <c r="G125" t="s">
-        <v>709</v>
+        <v>46</v>
       </c>
       <c r="H125" t="s">
-        <v>710</v>
+        <v>724</v>
       </c>
       <c r="I125" t="s">
-        <v>711</v>
+        <v>725</v>
       </c>
       <c r="J125" t="s">
-        <v>699</v>
+        <v>726</v>
       </c>
     </row>
     <row r="126" spans="1:10">
       <c r="A126" t="s">
         <v>10</v>
       </c>
       <c r="B126" t="s">
-        <v>712</v>
+        <v>727</v>
       </c>
       <c r="C126" t="s">
-        <v>707</v>
+        <v>728</v>
       </c>
       <c r="D126" t="s">
-        <v>148</v>
+        <v>729</v>
       </c>
       <c r="E126" t="s">
         <v>14</v>
       </c>
       <c r="F126" t="s">
-        <v>708</v>
+        <v>730</v>
       </c>
       <c r="G126" t="s">
-        <v>709</v>
+        <v>731</v>
       </c>
       <c r="H126" t="s">
-        <v>710</v>
+        <v>732</v>
       </c>
       <c r="I126" t="s">
-        <v>711</v>
+        <v>733</v>
       </c>
       <c r="J126" t="s">
-        <v>699</v>
+        <v>726</v>
       </c>
     </row>
     <row r="127" spans="1:10">
       <c r="A127" t="s">
         <v>10</v>
       </c>
       <c r="B127" t="s">
-        <v>713</v>
+        <v>734</v>
       </c>
       <c r="C127" t="s">
-        <v>714</v>
+        <v>735</v>
       </c>
       <c r="D127" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E127" t="s">
+        <v>223</v>
+      </c>
+      <c r="F127" t="s">
         <v>23</v>
       </c>
-      <c r="F127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G127" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H127" t="s">
-        <v>53</v>
+        <v>736</v>
       </c>
       <c r="I127" t="s">
-        <v>715</v>
+        <v>737</v>
       </c>
       <c r="J127" t="s">
-        <v>716</v>
+        <v>726</v>
       </c>
     </row>
     <row r="128" spans="1:10">
       <c r="A128" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B128" t="s">
-        <v>717</v>
+        <v>738</v>
       </c>
       <c r="C128" t="s">
         <v>718</v>
       </c>
       <c r="D128" t="s">
-        <v>148</v>
+        <v>739</v>
       </c>
       <c r="E128" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F128" t="s">
-        <v>24</v>
+        <v>740</v>
       </c>
       <c r="G128" t="s">
-        <v>47</v>
+        <v>678</v>
       </c>
       <c r="H128" t="s">
-        <v>53</v>
+        <v>741</v>
       </c>
       <c r="I128" t="s">
-        <v>719</v>
+        <v>742</v>
       </c>
       <c r="J128" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
     </row>
     <row r="129" spans="1:10">
       <c r="A129" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B129" t="s">
-        <v>721</v>
+        <v>743</v>
       </c>
       <c r="C129" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="D129" t="s">
-        <v>148</v>
+        <v>744</v>
       </c>
       <c r="E129" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F129" t="s">
-        <v>24</v>
+        <v>745</v>
       </c>
       <c r="G129" t="s">
-        <v>47</v>
+        <v>746</v>
       </c>
       <c r="H129" t="s">
-        <v>53</v>
+        <v>747</v>
       </c>
       <c r="I129" t="s">
-        <v>723</v>
+        <v>748</v>
       </c>
       <c r="J129" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
     </row>
     <row r="130" spans="1:10">
       <c r="A130" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B130" t="s">
-        <v>724</v>
+        <v>749</v>
       </c>
       <c r="C130" t="s">
-        <v>725</v>
+        <v>735</v>
       </c>
       <c r="D130" t="s">
-        <v>148</v>
+        <v>750</v>
       </c>
       <c r="E130" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F130" t="s">
-        <v>24</v>
+        <v>751</v>
       </c>
       <c r="G130" t="s">
-        <v>47</v>
+        <v>752</v>
       </c>
       <c r="H130" t="s">
-        <v>53</v>
+        <v>498</v>
       </c>
       <c r="I130" t="s">
-        <v>726</v>
+        <v>753</v>
       </c>
       <c r="J130" t="s">
-        <v>720</v>
+        <v>754</v>
       </c>
     </row>
     <row r="131" spans="1:10">
       <c r="A131" t="s">
-        <v>29</v>
+        <v>348</v>
       </c>
       <c r="B131" t="s">
-        <v>727</v>
+        <v>755</v>
       </c>
       <c r="C131" t="s">
-        <v>714</v>
+        <v>668</v>
       </c>
       <c r="D131" t="s">
-        <v>728</v>
+        <v>756</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
       <c r="F131" t="s">
-        <v>729</v>
+        <v>757</v>
       </c>
       <c r="G131" t="s">
-        <v>675</v>
+        <v>758</v>
       </c>
       <c r="H131" t="s">
-        <v>730</v>
+        <v>759</v>
       </c>
       <c r="I131" t="s">
-        <v>731</v>
+        <v>760</v>
       </c>
       <c r="J131" t="s">
-        <v>720</v>
+        <v>761</v>
       </c>
     </row>
     <row r="132" spans="1:10">
       <c r="A132" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B132" t="s">
-        <v>732</v>
+        <v>762</v>
       </c>
       <c r="C132" t="s">
-        <v>718</v>
+        <v>763</v>
       </c>
       <c r="D132" t="s">
-        <v>733</v>
+        <v>764</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132" t="s">
-        <v>734</v>
+        <v>765</v>
       </c>
       <c r="G132" t="s">
-        <v>735</v>
+        <v>766</v>
       </c>
       <c r="H132" t="s">
-        <v>736</v>
+        <v>767</v>
       </c>
       <c r="I132" t="s">
-        <v>737</v>
+        <v>768</v>
       </c>
       <c r="J132" t="s">
-        <v>720</v>
+        <v>769</v>
       </c>
     </row>
     <row r="133" spans="1:10">
       <c r="A133" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B133" t="s">
-        <v>738</v>
+        <v>770</v>
       </c>
       <c r="C133" t="s">
-        <v>725</v>
+        <v>771</v>
       </c>
       <c r="D133" t="s">
-        <v>739</v>
+        <v>772</v>
       </c>
       <c r="E133" t="s">
         <v>14</v>
       </c>
       <c r="F133" t="s">
-        <v>740</v>
+        <v>773</v>
       </c>
       <c r="G133" t="s">
-        <v>741</v>
+        <v>774</v>
       </c>
       <c r="H133" t="s">
-        <v>492</v>
+        <v>775</v>
       </c>
       <c r="I133" t="s">
-        <v>742</v>
+        <v>776</v>
       </c>
       <c r="J133" t="s">
-        <v>743</v>
+        <v>777</v>
       </c>
     </row>
     <row r="134" spans="1:10">
       <c r="A134" t="s">
-        <v>342</v>
+        <v>28</v>
       </c>
       <c r="B134" t="s">
-        <v>744</v>
+        <v>778</v>
       </c>
       <c r="C134" t="s">
-        <v>665</v>
+        <v>779</v>
       </c>
       <c r="D134" t="s">
-        <v>745</v>
+        <v>152</v>
       </c>
       <c r="E134" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F134" t="s">
-        <v>746</v>
+        <v>23</v>
       </c>
       <c r="G134" t="s">
-        <v>747</v>
+        <v>46</v>
       </c>
       <c r="H134" t="s">
-        <v>748</v>
+        <v>780</v>
       </c>
       <c r="I134" t="s">
-        <v>749</v>
+        <v>781</v>
       </c>
       <c r="J134" t="s">
-        <v>750</v>
+        <v>777</v>
       </c>
     </row>
     <row r="135" spans="1:10">
       <c r="A135" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B135" t="s">
-        <v>751</v>
+        <v>782</v>
       </c>
       <c r="C135" t="s">
-        <v>752</v>
+        <v>783</v>
       </c>
       <c r="D135" t="s">
-        <v>753</v>
+        <v>784</v>
       </c>
       <c r="E135" t="s">
         <v>14</v>
       </c>
       <c r="F135" t="s">
-        <v>754</v>
+        <v>785</v>
       </c>
       <c r="G135" t="s">
-        <v>755</v>
+        <v>774</v>
       </c>
       <c r="H135" t="s">
-        <v>756</v>
+        <v>786</v>
       </c>
       <c r="I135" t="s">
-        <v>757</v>
+        <v>787</v>
       </c>
       <c r="J135" t="s">
-        <v>758</v>
+        <v>777</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B136" t="s">
-        <v>759</v>
+        <v>788</v>
       </c>
       <c r="C136" t="s">
-        <v>760</v>
+        <v>789</v>
       </c>
       <c r="D136" t="s">
-        <v>761</v>
+        <v>790</v>
       </c>
       <c r="E136" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F136" t="s">
-        <v>762</v>
+        <v>791</v>
       </c>
       <c r="G136" t="s">
-        <v>763</v>
+        <v>792</v>
       </c>
       <c r="H136" t="s">
-        <v>764</v>
+        <v>53</v>
       </c>
       <c r="I136" t="s">
-        <v>765</v>
+        <v>793</v>
       </c>
       <c r="J136" t="s">
-        <v>766</v>
+        <v>794</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="B137" t="s">
-        <v>767</v>
+        <v>795</v>
       </c>
       <c r="C137" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="D137" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="E137" t="s">
+        <v>125</v>
+      </c>
+      <c r="F137" t="s">
         <v>23</v>
       </c>
-      <c r="F137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G137" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H137" t="s">
-        <v>53</v>
+        <v>796</v>
       </c>
       <c r="I137" t="s">
-        <v>769</v>
+        <v>797</v>
       </c>
       <c r="J137" t="s">
-        <v>766</v>
+        <v>798</v>
       </c>
     </row>
     <row r="138" spans="1:10">
       <c r="A138" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="B138" t="s">
-        <v>770</v>
+        <v>800</v>
       </c>
       <c r="C138" t="s">
-        <v>771</v>
+        <v>801</v>
       </c>
       <c r="D138" t="s">
-        <v>772</v>
+        <v>802</v>
       </c>
       <c r="E138" t="s">
         <v>14</v>
       </c>
-      <c r="F138" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H138" t="s">
-        <v>774</v>
+        <v>53</v>
       </c>
       <c r="I138" t="s">
-        <v>775</v>
+        <v>803</v>
       </c>
       <c r="J138" t="s">
-        <v>766</v>
+        <v>804</v>
       </c>
     </row>
     <row r="139" spans="1:10">
       <c r="A139" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="B139" t="s">
-        <v>776</v>
+        <v>805</v>
       </c>
       <c r="C139" t="s">
-        <v>777</v>
+        <v>806</v>
       </c>
       <c r="D139" t="s">
-        <v>778</v>
+        <v>807</v>
       </c>
       <c r="E139" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H139" t="s">
         <v>53</v>
       </c>
       <c r="I139" t="s">
-        <v>779</v>
+        <v>808</v>
       </c>
       <c r="J139" t="s">
-        <v>780</v>
+        <v>804</v>
       </c>
     </row>
     <row r="140" spans="1:10">
       <c r="A140" t="s">
-        <v>10</v>
-[...17 lines deleted...]
-        <v>47</v>
+        <v>799</v>
       </c>
       <c r="H140" t="s">
         <v>53</v>
       </c>
-      <c r="I140" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J140" t="s">
-        <v>783</v>
+        <v>804</v>
       </c>
     </row>
     <row r="141" spans="1:10">
       <c r="A141" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B141" t="s">
-        <v>785</v>
+        <v>809</v>
       </c>
       <c r="C141" t="s">
-        <v>786</v>
+        <v>810</v>
       </c>
       <c r="D141" t="s">
-        <v>787</v>
+        <v>811</v>
       </c>
       <c r="E141" t="s">
         <v>14</v>
       </c>
       <c r="H141" t="s">
         <v>53</v>
       </c>
       <c r="I141" t="s">
-        <v>788</v>
+        <v>812</v>
       </c>
       <c r="J141" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="142" spans="1:10">
       <c r="A142" t="s">
-        <v>784</v>
-[...5 lines deleted...]
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="D142" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>813</v>
       </c>
       <c r="H142" t="s">
         <v>53</v>
       </c>
-      <c r="I142" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J142" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="143" spans="1:10">
       <c r="A143" t="s">
-        <v>784</v>
+        <v>799</v>
+      </c>
+      <c r="B143" t="s">
+        <v>814</v>
+      </c>
+      <c r="C143" t="s">
+        <v>815</v>
+      </c>
+      <c r="D143" t="s">
+        <v>816</v>
+      </c>
+      <c r="E143" t="s">
+        <v>14</v>
       </c>
       <c r="H143" t="s">
         <v>53</v>
       </c>
+      <c r="I143" t="s">
+        <v>817</v>
+      </c>
       <c r="J143" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="144" spans="1:10">
       <c r="A144" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B144" t="s">
-        <v>794</v>
+        <v>818</v>
       </c>
       <c r="C144" t="s">
-        <v>795</v>
+        <v>819</v>
       </c>
       <c r="D144" t="s">
-        <v>796</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>820</v>
       </c>
       <c r="H144" t="s">
         <v>53</v>
       </c>
       <c r="I144" t="s">
-        <v>797</v>
+        <v>821</v>
       </c>
       <c r="J144" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="145" spans="1:10">
       <c r="A145" t="s">
-        <v>784</v>
+        <v>799</v>
+      </c>
+      <c r="B145" t="s">
+        <v>822</v>
+      </c>
+      <c r="C145" t="s">
+        <v>823</v>
       </c>
       <c r="D145" t="s">
-        <v>798</v>
+        <v>824</v>
       </c>
       <c r="H145" t="s">
         <v>53</v>
       </c>
+      <c r="I145" t="s">
+        <v>825</v>
+      </c>
       <c r="J145" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="146" spans="1:10">
       <c r="A146" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B146" t="s">
-        <v>799</v>
+        <v>826</v>
       </c>
       <c r="C146" t="s">
-        <v>800</v>
+        <v>827</v>
       </c>
       <c r="D146" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>828</v>
       </c>
       <c r="H146" t="s">
         <v>53</v>
       </c>
       <c r="I146" t="s">
-        <v>802</v>
+        <v>829</v>
       </c>
       <c r="J146" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="147" spans="1:10">
       <c r="A147" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B147" t="s">
-        <v>803</v>
+        <v>830</v>
       </c>
       <c r="C147" t="s">
-        <v>804</v>
+        <v>819</v>
       </c>
       <c r="D147" t="s">
-        <v>805</v>
+        <v>820</v>
+      </c>
+      <c r="E147" t="s">
+        <v>14</v>
       </c>
       <c r="H147" t="s">
         <v>53</v>
       </c>
       <c r="I147" t="s">
-        <v>806</v>
+        <v>831</v>
       </c>
       <c r="J147" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="148" spans="1:10">
       <c r="A148" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B148" t="s">
-        <v>807</v>
+        <v>832</v>
       </c>
       <c r="C148" t="s">
-        <v>808</v>
+        <v>833</v>
       </c>
       <c r="D148" t="s">
-        <v>809</v>
+        <v>834</v>
+      </c>
+      <c r="E148" t="s">
+        <v>14</v>
       </c>
       <c r="H148" t="s">
         <v>53</v>
       </c>
       <c r="I148" t="s">
-        <v>810</v>
+        <v>835</v>
       </c>
       <c r="J148" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="149" spans="1:10">
       <c r="A149" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B149" t="s">
-        <v>811</v>
+        <v>836</v>
       </c>
       <c r="C149" t="s">
-        <v>812</v>
+        <v>837</v>
       </c>
       <c r="D149" t="s">
-        <v>813</v>
+        <v>838</v>
+      </c>
+      <c r="E149" t="s">
+        <v>14</v>
       </c>
       <c r="H149" t="s">
         <v>53</v>
       </c>
       <c r="I149" t="s">
-        <v>814</v>
+        <v>839</v>
       </c>
       <c r="J149" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="150" spans="1:10">
       <c r="A150" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B150" t="s">
-        <v>815</v>
+        <v>840</v>
       </c>
       <c r="C150" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="D150" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="H150" t="s">
         <v>53</v>
       </c>
       <c r="I150" t="s">
-        <v>816</v>
+        <v>841</v>
       </c>
       <c r="J150" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="151" spans="1:10">
       <c r="A151" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B151" t="s">
-        <v>817</v>
+        <v>842</v>
       </c>
       <c r="C151" t="s">
-        <v>818</v>
+        <v>801</v>
       </c>
       <c r="D151" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>843</v>
       </c>
       <c r="H151" t="s">
         <v>53</v>
       </c>
       <c r="I151" t="s">
-        <v>820</v>
+        <v>844</v>
       </c>
       <c r="J151" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="152" spans="1:10">
       <c r="A152" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B152" t="s">
-        <v>821</v>
+        <v>845</v>
       </c>
       <c r="C152" t="s">
-        <v>822</v>
+        <v>801</v>
       </c>
       <c r="D152" t="s">
-        <v>823</v>
+        <v>802</v>
       </c>
       <c r="E152" t="s">
-        <v>14</v>
+        <v>846</v>
       </c>
       <c r="H152" t="s">
         <v>53</v>
       </c>
       <c r="I152" t="s">
-        <v>824</v>
+        <v>847</v>
       </c>
       <c r="J152" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="153" spans="1:10">
       <c r="A153" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B153" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="C153" t="s">
-        <v>791</v>
+        <v>819</v>
       </c>
       <c r="D153" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>848</v>
       </c>
       <c r="H153" t="s">
         <v>53</v>
       </c>
       <c r="I153" t="s">
-        <v>826</v>
+        <v>849</v>
       </c>
       <c r="J153" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="154" spans="1:10">
       <c r="A154" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B154" t="s">
-        <v>827</v>
+        <v>850</v>
       </c>
       <c r="C154" t="s">
-        <v>786</v>
+        <v>851</v>
       </c>
       <c r="D154" t="s">
-        <v>828</v>
+        <v>852</v>
       </c>
       <c r="H154" t="s">
         <v>53</v>
       </c>
       <c r="I154" t="s">
-        <v>829</v>
+        <v>853</v>
       </c>
       <c r="J154" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="155" spans="1:10">
       <c r="A155" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B155" t="s">
-        <v>830</v>
+        <v>854</v>
       </c>
       <c r="C155" t="s">
-        <v>786</v>
+        <v>810</v>
       </c>
       <c r="D155" t="s">
-        <v>787</v>
+        <v>811</v>
       </c>
       <c r="E155" t="s">
-        <v>831</v>
+        <v>14</v>
       </c>
       <c r="H155" t="s">
         <v>53</v>
       </c>
       <c r="I155" t="s">
-        <v>832</v>
+        <v>855</v>
       </c>
       <c r="J155" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="156" spans="1:10">
       <c r="A156" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B156" t="s">
-        <v>803</v>
+        <v>856</v>
       </c>
       <c r="C156" t="s">
-        <v>804</v>
+        <v>857</v>
       </c>
       <c r="D156" t="s">
-        <v>833</v>
+        <v>858</v>
       </c>
       <c r="H156" t="s">
         <v>53</v>
       </c>
       <c r="I156" t="s">
-        <v>834</v>
+        <v>859</v>
       </c>
       <c r="J156" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="157" spans="1:10">
       <c r="A157" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B157" t="s">
-        <v>835</v>
+        <v>860</v>
       </c>
       <c r="C157" t="s">
-        <v>836</v>
+        <v>861</v>
       </c>
       <c r="D157" t="s">
-        <v>837</v>
+        <v>862</v>
       </c>
       <c r="H157" t="s">
         <v>53</v>
       </c>
       <c r="I157" t="s">
-        <v>838</v>
+        <v>863</v>
       </c>
       <c r="J157" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="158" spans="1:10">
       <c r="A158" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B158" t="s">
-        <v>839</v>
+        <v>864</v>
       </c>
       <c r="C158" t="s">
-        <v>795</v>
+        <v>865</v>
       </c>
       <c r="D158" t="s">
-        <v>796</v>
+        <v>866</v>
       </c>
       <c r="E158" t="s">
         <v>14</v>
       </c>
       <c r="H158" t="s">
         <v>53</v>
       </c>
       <c r="I158" t="s">
-        <v>840</v>
+        <v>867</v>
       </c>
       <c r="J158" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="159" spans="1:10">
       <c r="A159" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B159" t="s">
-        <v>841</v>
+        <v>868</v>
       </c>
       <c r="C159" t="s">
-        <v>842</v>
+        <v>869</v>
       </c>
       <c r="D159" t="s">
-        <v>843</v>
+        <v>870</v>
+      </c>
+      <c r="E159" t="s">
+        <v>14</v>
       </c>
       <c r="H159" t="s">
         <v>53</v>
       </c>
       <c r="I159" t="s">
-        <v>844</v>
+        <v>871</v>
       </c>
       <c r="J159" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="160" spans="1:10">
       <c r="A160" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B160" t="s">
-        <v>845</v>
+        <v>872</v>
       </c>
       <c r="C160" t="s">
-        <v>846</v>
+        <v>873</v>
       </c>
       <c r="D160" t="s">
-        <v>847</v>
+        <v>874</v>
+      </c>
+      <c r="E160" t="s">
+        <v>14</v>
       </c>
       <c r="H160" t="s">
         <v>53</v>
       </c>
       <c r="I160" t="s">
-        <v>848</v>
+        <v>875</v>
       </c>
       <c r="J160" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="161" spans="1:10">
       <c r="A161" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B161" t="s">
-        <v>849</v>
+        <v>876</v>
       </c>
       <c r="C161" t="s">
-        <v>850</v>
+        <v>827</v>
       </c>
       <c r="D161" t="s">
-        <v>851</v>
+        <v>828</v>
       </c>
       <c r="E161" t="s">
         <v>14</v>
       </c>
       <c r="H161" t="s">
         <v>53</v>
       </c>
       <c r="I161" t="s">
-        <v>852</v>
+        <v>877</v>
       </c>
       <c r="J161" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="162" spans="1:10">
       <c r="A162" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B162" t="s">
-        <v>853</v>
+        <v>878</v>
       </c>
       <c r="C162" t="s">
-        <v>854</v>
+        <v>823</v>
       </c>
       <c r="D162" t="s">
-        <v>855</v>
+        <v>824</v>
       </c>
       <c r="E162" t="s">
         <v>14</v>
       </c>
       <c r="H162" t="s">
         <v>53</v>
       </c>
       <c r="I162" t="s">
-        <v>856</v>
+        <v>879</v>
       </c>
       <c r="J162" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="163" spans="1:10">
       <c r="A163" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B163" t="s">
-        <v>857</v>
+        <v>880</v>
       </c>
       <c r="C163" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="D163" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="E163" t="s">
         <v>14</v>
       </c>
       <c r="H163" t="s">
         <v>53</v>
       </c>
       <c r="I163" t="s">
-        <v>860</v>
+        <v>881</v>
       </c>
       <c r="J163" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="164" spans="1:10">
       <c r="A164" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B164" t="s">
-        <v>861</v>
+        <v>882</v>
       </c>
       <c r="C164" t="s">
-        <v>812</v>
+        <v>883</v>
       </c>
       <c r="D164" t="s">
-        <v>813</v>
+        <v>884</v>
       </c>
       <c r="E164" t="s">
         <v>14</v>
       </c>
       <c r="H164" t="s">
         <v>53</v>
       </c>
       <c r="I164" t="s">
-        <v>862</v>
+        <v>885</v>
       </c>
       <c r="J164" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="165" spans="1:10">
       <c r="A165" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B165" t="s">
-        <v>863</v>
+        <v>886</v>
       </c>
       <c r="C165" t="s">
-        <v>808</v>
+        <v>887</v>
       </c>
       <c r="D165" t="s">
-        <v>809</v>
+        <v>888</v>
       </c>
       <c r="E165" t="s">
         <v>14</v>
       </c>
       <c r="H165" t="s">
         <v>53</v>
       </c>
       <c r="I165" t="s">
-        <v>864</v>
+        <v>889</v>
       </c>
       <c r="J165" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="166" spans="1:10">
       <c r="A166" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B166" t="s">
-        <v>865</v>
+        <v>890</v>
       </c>
       <c r="C166" t="s">
-        <v>846</v>
+        <v>891</v>
       </c>
       <c r="D166" t="s">
-        <v>847</v>
+        <v>892</v>
       </c>
       <c r="E166" t="s">
         <v>14</v>
       </c>
       <c r="H166" t="s">
         <v>53</v>
       </c>
       <c r="I166" t="s">
-        <v>866</v>
+        <v>893</v>
       </c>
       <c r="J166" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B167" t="s">
-        <v>867</v>
+        <v>894</v>
       </c>
       <c r="C167" t="s">
-        <v>868</v>
+        <v>833</v>
       </c>
       <c r="D167" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>834</v>
       </c>
       <c r="H167" t="s">
         <v>53</v>
       </c>
       <c r="I167" t="s">
-        <v>870</v>
+        <v>895</v>
       </c>
       <c r="J167" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B168" t="s">
-        <v>871</v>
+        <v>896</v>
       </c>
       <c r="C168" t="s">
-        <v>872</v>
+        <v>851</v>
       </c>
       <c r="D168" t="s">
-        <v>873</v>
+        <v>852</v>
       </c>
       <c r="E168" t="s">
         <v>14</v>
       </c>
       <c r="H168" t="s">
         <v>53</v>
       </c>
       <c r="I168" t="s">
-        <v>874</v>
+        <v>897</v>
       </c>
       <c r="J168" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="169" spans="1:10">
       <c r="A169" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B169" t="s">
-        <v>875</v>
+        <v>898</v>
       </c>
       <c r="C169" t="s">
-        <v>876</v>
+        <v>899</v>
       </c>
       <c r="D169" t="s">
-        <v>877</v>
+        <v>900</v>
       </c>
       <c r="E169" t="s">
         <v>14</v>
       </c>
       <c r="H169" t="s">
         <v>53</v>
       </c>
       <c r="I169" t="s">
-        <v>878</v>
+        <v>901</v>
       </c>
       <c r="J169" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="170" spans="1:10">
       <c r="A170" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B170" t="s">
-        <v>879</v>
+        <v>902</v>
       </c>
       <c r="C170" t="s">
-        <v>818</v>
+        <v>857</v>
       </c>
       <c r="D170" t="s">
-        <v>819</v>
+        <v>858</v>
+      </c>
+      <c r="E170" t="s">
+        <v>14</v>
       </c>
       <c r="H170" t="s">
         <v>53</v>
       </c>
       <c r="I170" t="s">
-        <v>880</v>
+        <v>903</v>
       </c>
       <c r="J170" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="171" spans="1:10">
       <c r="A171" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B171" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>836</v>
+        <v>904</v>
       </c>
       <c r="D171" t="s">
-        <v>837</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>905</v>
       </c>
       <c r="H171" t="s">
         <v>53</v>
       </c>
       <c r="I171" t="s">
-        <v>882</v>
+        <v>906</v>
       </c>
       <c r="J171" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="172" spans="1:10">
       <c r="A172" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B172" t="s">
-        <v>883</v>
+        <v>907</v>
       </c>
       <c r="C172" t="s">
-        <v>884</v>
+        <v>908</v>
       </c>
       <c r="D172" t="s">
-        <v>885</v>
+        <v>909</v>
       </c>
       <c r="E172" t="s">
         <v>14</v>
       </c>
       <c r="H172" t="s">
         <v>53</v>
       </c>
       <c r="I172" t="s">
-        <v>886</v>
+        <v>910</v>
       </c>
       <c r="J172" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="173" spans="1:10">
       <c r="A173" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B173" t="s">
-        <v>887</v>
+        <v>911</v>
       </c>
       <c r="C173" t="s">
-        <v>842</v>
+        <v>837</v>
       </c>
       <c r="D173" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="E173" t="s">
         <v>14</v>
       </c>
       <c r="H173" t="s">
         <v>53</v>
       </c>
       <c r="I173" t="s">
-        <v>888</v>
+        <v>912</v>
       </c>
       <c r="J173" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="174" spans="1:10">
       <c r="A174" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B174" t="s">
-        <v>889</v>
+        <v>913</v>
       </c>
       <c r="D174" t="s">
-        <v>890</v>
+        <v>914</v>
       </c>
       <c r="H174" t="s">
         <v>53</v>
       </c>
       <c r="I174" t="s">
-        <v>891</v>
+        <v>915</v>
       </c>
       <c r="J174" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="175" spans="1:10">
       <c r="A175" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B175" t="s">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>893</v>
+        <v>916</v>
       </c>
       <c r="D175" t="s">
-        <v>894</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>917</v>
       </c>
       <c r="H175" t="s">
         <v>53</v>
       </c>
       <c r="I175" t="s">
-        <v>895</v>
+        <v>918</v>
       </c>
       <c r="J175" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="176" spans="1:10">
       <c r="A176" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B176" t="s">
-        <v>896</v>
+        <v>919</v>
       </c>
       <c r="C176" t="s">
-        <v>822</v>
+        <v>920</v>
       </c>
       <c r="D176" t="s">
-        <v>823</v>
+        <v>921</v>
       </c>
       <c r="E176" t="s">
         <v>14</v>
       </c>
       <c r="H176" t="s">
         <v>53</v>
       </c>
       <c r="I176" t="s">
-        <v>897</v>
+        <v>922</v>
       </c>
       <c r="J176" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="177" spans="1:10">
       <c r="A177" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B177" t="s">
-        <v>898</v>
+        <v>923</v>
+      </c>
+      <c r="C177" t="s">
+        <v>924</v>
       </c>
       <c r="D177" t="s">
-        <v>899</v>
+        <v>925</v>
+      </c>
+      <c r="E177" t="s">
+        <v>14</v>
       </c>
       <c r="H177" t="s">
         <v>53</v>
       </c>
       <c r="I177" t="s">
-        <v>900</v>
+        <v>926</v>
       </c>
       <c r="J177" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="178" spans="1:10">
       <c r="A178" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B178" t="s">
-        <v>901</v>
+        <v>927</v>
+      </c>
+      <c r="C178" t="s">
+        <v>928</v>
       </c>
       <c r="D178" t="s">
-        <v>902</v>
+        <v>929</v>
+      </c>
+      <c r="E178" t="s">
+        <v>14</v>
       </c>
       <c r="H178" t="s">
         <v>53</v>
       </c>
       <c r="I178" t="s">
-        <v>903</v>
+        <v>930</v>
       </c>
       <c r="J178" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="179" spans="1:10">
       <c r="A179" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B179" t="s">
-        <v>904</v>
+        <v>931</v>
       </c>
       <c r="C179" t="s">
-        <v>905</v>
+        <v>815</v>
       </c>
       <c r="D179" t="s">
-        <v>906</v>
+        <v>816</v>
       </c>
       <c r="E179" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H179" t="s">
         <v>53</v>
       </c>
       <c r="I179" t="s">
-        <v>907</v>
+        <v>932</v>
       </c>
       <c r="J179" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="180" spans="1:10">
       <c r="A180" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B180" t="s">
-        <v>908</v>
+        <v>933</v>
       </c>
       <c r="C180" t="s">
-        <v>909</v>
+        <v>920</v>
       </c>
       <c r="D180" t="s">
-        <v>910</v>
+        <v>921</v>
       </c>
       <c r="E180" t="s">
         <v>14</v>
       </c>
       <c r="H180" t="s">
         <v>53</v>
       </c>
       <c r="I180" t="s">
-        <v>911</v>
+        <v>934</v>
       </c>
       <c r="J180" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="181" spans="1:10">
       <c r="A181" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B181" t="s">
-        <v>912</v>
+        <v>935</v>
       </c>
       <c r="C181" t="s">
-        <v>913</v>
+        <v>928</v>
       </c>
       <c r="D181" t="s">
-        <v>914</v>
+        <v>929</v>
       </c>
       <c r="E181" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H181" t="s">
         <v>53</v>
       </c>
       <c r="I181" t="s">
-        <v>915</v>
+        <v>934</v>
       </c>
       <c r="J181" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="182" spans="1:10">
       <c r="A182" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B182" t="s">
-        <v>916</v>
+        <v>936</v>
       </c>
       <c r="C182" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D182" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E182" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H182" t="s">
         <v>53</v>
       </c>
       <c r="I182" t="s">
-        <v>917</v>
+        <v>937</v>
       </c>
       <c r="J182" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="183" spans="1:10">
       <c r="A183" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B183" t="s">
-        <v>918</v>
+        <v>938</v>
       </c>
       <c r="C183" t="s">
-        <v>905</v>
+        <v>833</v>
       </c>
       <c r="D183" t="s">
-        <v>906</v>
+        <v>939</v>
       </c>
       <c r="E183" t="s">
         <v>14</v>
       </c>
       <c r="H183" t="s">
         <v>53</v>
       </c>
       <c r="I183" t="s">
-        <v>919</v>
+        <v>940</v>
       </c>
       <c r="J183" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="184" spans="1:10">
       <c r="A184" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B184" t="s">
-        <v>920</v>
+        <v>941</v>
       </c>
       <c r="C184" t="s">
-        <v>913</v>
+        <v>942</v>
       </c>
       <c r="D184" t="s">
-        <v>914</v>
+        <v>943</v>
       </c>
       <c r="E184" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H184" t="s">
         <v>53</v>
       </c>
       <c r="I184" t="s">
-        <v>919</v>
+        <v>944</v>
       </c>
       <c r="J184" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="185" spans="1:10">
       <c r="A185" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B185" t="s">
-        <v>921</v>
+        <v>945</v>
       </c>
       <c r="C185" t="s">
-        <v>786</v>
+        <v>946</v>
       </c>
       <c r="D185" t="s">
-        <v>787</v>
+        <v>947</v>
       </c>
       <c r="E185" t="s">
         <v>14</v>
       </c>
       <c r="H185" t="s">
         <v>53</v>
       </c>
       <c r="I185" t="s">
-        <v>922</v>
+        <v>948</v>
       </c>
       <c r="J185" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="186" spans="1:10">
       <c r="A186" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B186" t="s">
-        <v>923</v>
+        <v>949</v>
       </c>
       <c r="C186" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="D186" t="s">
-        <v>924</v>
+        <v>816</v>
       </c>
       <c r="E186" t="s">
         <v>14</v>
       </c>
       <c r="H186" t="s">
         <v>53</v>
       </c>
       <c r="I186" t="s">
-        <v>925</v>
+        <v>950</v>
       </c>
       <c r="J186" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="187" spans="1:10">
       <c r="A187" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B187" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>951</v>
       </c>
       <c r="D187" t="s">
-        <v>928</v>
+        <v>952</v>
       </c>
       <c r="E187" t="s">
         <v>14</v>
       </c>
       <c r="H187" t="s">
         <v>53</v>
       </c>
       <c r="I187" t="s">
-        <v>929</v>
+        <v>953</v>
       </c>
       <c r="J187" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="188" spans="1:10">
       <c r="A188" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B188" t="s">
-        <v>930</v>
+        <v>954</v>
       </c>
       <c r="C188" t="s">
-        <v>931</v>
+        <v>801</v>
       </c>
       <c r="D188" t="s">
-        <v>932</v>
+        <v>802</v>
       </c>
       <c r="E188" t="s">
         <v>14</v>
       </c>
       <c r="H188" t="s">
         <v>53</v>
       </c>
       <c r="I188" t="s">
-        <v>933</v>
+        <v>955</v>
       </c>
       <c r="J188" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="189" spans="1:10">
       <c r="A189" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B189" t="s">
-        <v>934</v>
+        <v>956</v>
       </c>
       <c r="C189" t="s">
-        <v>800</v>
+        <v>957</v>
       </c>
       <c r="D189" t="s">
-        <v>801</v>
+        <v>958</v>
       </c>
       <c r="E189" t="s">
         <v>14</v>
       </c>
       <c r="H189" t="s">
         <v>53</v>
       </c>
       <c r="I189" t="s">
-        <v>935</v>
+        <v>959</v>
       </c>
       <c r="J189" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="190" spans="1:10">
       <c r="A190" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B190" t="s">
-        <v>936</v>
+        <v>960</v>
+      </c>
+      <c r="C190" t="s">
+        <v>810</v>
       </c>
       <c r="D190" t="s">
-        <v>937</v>
+        <v>811</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
       <c r="H190" t="s">
         <v>53</v>
       </c>
       <c r="I190" t="s">
-        <v>938</v>
+        <v>961</v>
       </c>
       <c r="J190" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="191" spans="1:10">
       <c r="A191" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B191" t="s">
-        <v>939</v>
+        <v>962</v>
       </c>
       <c r="C191" t="s">
-        <v>786</v>
+        <v>963</v>
       </c>
       <c r="D191" t="s">
-        <v>787</v>
+        <v>964</v>
       </c>
       <c r="E191" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H191" t="s">
         <v>53</v>
       </c>
       <c r="I191" t="s">
-        <v>940</v>
+        <v>965</v>
       </c>
       <c r="J191" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="192" spans="1:10">
       <c r="A192" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B192" t="s">
-        <v>941</v>
+        <v>966</v>
       </c>
       <c r="C192" t="s">
-        <v>942</v>
+        <v>967</v>
       </c>
       <c r="D192" t="s">
-        <v>943</v>
+        <v>968</v>
       </c>
       <c r="E192" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H192" t="s">
         <v>53</v>
       </c>
       <c r="I192" t="s">
-        <v>944</v>
+        <v>969</v>
       </c>
       <c r="J192" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="193" spans="1:10">
       <c r="A193" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B193" t="s">
-        <v>945</v>
+        <v>970</v>
       </c>
       <c r="C193" t="s">
-        <v>795</v>
+        <v>957</v>
       </c>
       <c r="D193" t="s">
-        <v>796</v>
+        <v>958</v>
       </c>
       <c r="E193" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H193" t="s">
         <v>53</v>
       </c>
       <c r="I193" t="s">
-        <v>946</v>
+        <v>971</v>
       </c>
       <c r="J193" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="194" spans="1:10">
       <c r="A194" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B194" t="s">
-        <v>947</v>
+        <v>972</v>
       </c>
       <c r="C194" t="s">
-        <v>948</v>
+        <v>973</v>
       </c>
       <c r="D194" t="s">
-        <v>949</v>
+        <v>974</v>
       </c>
       <c r="E194" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H194" t="s">
         <v>53</v>
       </c>
       <c r="I194" t="s">
-        <v>950</v>
+        <v>975</v>
       </c>
       <c r="J194" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="195" spans="1:10">
       <c r="A195" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B195" t="s">
-        <v>951</v>
+        <v>976</v>
       </c>
       <c r="C195" t="s">
-        <v>952</v>
+        <v>806</v>
       </c>
       <c r="D195" t="s">
-        <v>953</v>
+        <v>807</v>
       </c>
       <c r="E195" t="s">
-        <v>23</v>
+        <v>249</v>
       </c>
       <c r="H195" t="s">
         <v>53</v>
       </c>
       <c r="I195" t="s">
-        <v>954</v>
+        <v>977</v>
       </c>
       <c r="J195" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="196" spans="1:10">
       <c r="A196" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B196" t="s">
-        <v>955</v>
+        <v>978</v>
       </c>
       <c r="C196" t="s">
-        <v>942</v>
+        <v>963</v>
       </c>
       <c r="D196" t="s">
-        <v>943</v>
+        <v>964</v>
       </c>
       <c r="E196" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H196" t="s">
         <v>53</v>
       </c>
       <c r="I196" t="s">
-        <v>956</v>
+        <v>979</v>
       </c>
       <c r="J196" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="197" spans="1:10">
       <c r="A197" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B197" t="s">
-        <v>957</v>
+        <v>980</v>
       </c>
       <c r="C197" t="s">
-        <v>958</v>
+        <v>981</v>
       </c>
       <c r="D197" t="s">
-        <v>959</v>
+        <v>982</v>
       </c>
       <c r="E197" t="s">
         <v>14</v>
       </c>
       <c r="H197" t="s">
         <v>53</v>
       </c>
       <c r="I197" t="s">
-        <v>960</v>
+        <v>983</v>
       </c>
       <c r="J197" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="198" spans="1:10">
       <c r="A198" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B198" t="s">
-        <v>961</v>
+        <v>984</v>
       </c>
       <c r="C198" t="s">
-        <v>791</v>
+        <v>985</v>
       </c>
       <c r="D198" t="s">
-        <v>792</v>
+        <v>986</v>
       </c>
       <c r="E198" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H198" t="s">
         <v>53</v>
       </c>
       <c r="I198" t="s">
-        <v>962</v>
+        <v>987</v>
       </c>
       <c r="J198" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="199" spans="1:10">
       <c r="A199" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B199" t="s">
-        <v>963</v>
+        <v>988</v>
       </c>
       <c r="C199" t="s">
-        <v>948</v>
+        <v>989</v>
       </c>
       <c r="D199" t="s">
-        <v>949</v>
+        <v>990</v>
       </c>
       <c r="E199" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H199" t="s">
         <v>53</v>
       </c>
       <c r="I199" t="s">
-        <v>964</v>
+        <v>969</v>
       </c>
       <c r="J199" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="200" spans="1:10">
       <c r="A200" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B200" t="s">
-        <v>965</v>
+        <v>991</v>
       </c>
       <c r="C200" t="s">
-        <v>966</v>
+        <v>942</v>
       </c>
       <c r="D200" t="s">
-        <v>967</v>
+        <v>943</v>
       </c>
       <c r="E200" t="s">
         <v>14</v>
       </c>
       <c r="H200" t="s">
         <v>53</v>
       </c>
       <c r="I200" t="s">
-        <v>968</v>
+        <v>992</v>
       </c>
       <c r="J200" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="201" spans="1:10">
       <c r="A201" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B201" t="s">
-        <v>969</v>
+        <v>993</v>
       </c>
       <c r="C201" t="s">
-        <v>970</v>
+        <v>946</v>
       </c>
       <c r="D201" t="s">
-        <v>971</v>
+        <v>947</v>
       </c>
       <c r="E201" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H201" t="s">
         <v>53</v>
       </c>
       <c r="I201" t="s">
-        <v>972</v>
+        <v>994</v>
       </c>
       <c r="J201" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="202" spans="1:10">
       <c r="A202" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B202" t="s">
-        <v>973</v>
+        <v>995</v>
       </c>
       <c r="C202" t="s">
-        <v>974</v>
+        <v>967</v>
       </c>
       <c r="D202" t="s">
-        <v>975</v>
+        <v>968</v>
       </c>
       <c r="E202" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H202" t="s">
         <v>53</v>
       </c>
       <c r="I202" t="s">
-        <v>954</v>
+        <v>996</v>
       </c>
       <c r="J202" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="203" spans="1:10">
       <c r="A203" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B203" t="s">
-        <v>976</v>
+        <v>997</v>
       </c>
       <c r="C203" t="s">
-        <v>927</v>
+        <v>957</v>
       </c>
       <c r="D203" t="s">
-        <v>928</v>
+        <v>958</v>
       </c>
       <c r="E203" t="s">
         <v>14</v>
       </c>
       <c r="H203" t="s">
         <v>53</v>
       </c>
       <c r="I203" t="s">
-        <v>977</v>
+        <v>998</v>
       </c>
       <c r="J203" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="204" spans="1:10">
       <c r="A204" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B204" t="s">
-        <v>978</v>
+        <v>999</v>
       </c>
       <c r="C204" t="s">
-        <v>931</v>
+        <v>1000</v>
       </c>
       <c r="D204" t="s">
-        <v>932</v>
+        <v>1001</v>
       </c>
       <c r="E204" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H204" t="s">
         <v>53</v>
       </c>
       <c r="I204" t="s">
-        <v>979</v>
+        <v>1002</v>
       </c>
       <c r="J204" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="205" spans="1:10">
       <c r="A205" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B205" t="s">
-        <v>980</v>
+        <v>1003</v>
       </c>
       <c r="C205" t="s">
-        <v>952</v>
+        <v>920</v>
       </c>
       <c r="D205" t="s">
-        <v>953</v>
+        <v>921</v>
       </c>
       <c r="E205" t="s">
         <v>14</v>
       </c>
       <c r="H205" t="s">
         <v>53</v>
       </c>
       <c r="I205" t="s">
-        <v>981</v>
+        <v>1004</v>
       </c>
       <c r="J205" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="206" spans="1:10">
       <c r="A206" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B206" t="s">
-        <v>982</v>
+        <v>1005</v>
       </c>
       <c r="C206" t="s">
-        <v>942</v>
+        <v>928</v>
       </c>
       <c r="D206" t="s">
-        <v>943</v>
+        <v>929</v>
       </c>
       <c r="E206" t="s">
         <v>14</v>
       </c>
       <c r="H206" t="s">
         <v>53</v>
       </c>
       <c r="I206" t="s">
-        <v>983</v>
+        <v>1006</v>
       </c>
       <c r="J206" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="207" spans="1:10">
       <c r="A207" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B207" t="s">
-        <v>984</v>
+        <v>1007</v>
       </c>
       <c r="C207" t="s">
-        <v>985</v>
+        <v>942</v>
       </c>
       <c r="D207" t="s">
-        <v>986</v>
+        <v>943</v>
       </c>
       <c r="E207" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H207" t="s">
         <v>53</v>
       </c>
       <c r="I207" t="s">
-        <v>987</v>
+        <v>1008</v>
       </c>
       <c r="J207" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="208" spans="1:10">
       <c r="A208" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B208" t="s">
-        <v>988</v>
+        <v>1009</v>
       </c>
       <c r="C208" t="s">
-        <v>905</v>
+        <v>946</v>
       </c>
       <c r="D208" t="s">
-        <v>906</v>
+        <v>947</v>
       </c>
       <c r="E208" t="s">
         <v>14</v>
       </c>
       <c r="H208" t="s">
         <v>53</v>
       </c>
       <c r="I208" t="s">
-        <v>989</v>
+        <v>1010</v>
       </c>
       <c r="J208" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="209" spans="1:10">
       <c r="A209" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B209" t="s">
-        <v>990</v>
+        <v>1011</v>
       </c>
       <c r="C209" t="s">
-        <v>913</v>
+        <v>967</v>
       </c>
       <c r="D209" t="s">
-        <v>914</v>
+        <v>968</v>
       </c>
       <c r="E209" t="s">
         <v>14</v>
       </c>
       <c r="H209" t="s">
         <v>53</v>
       </c>
       <c r="I209" t="s">
-        <v>991</v>
+        <v>1012</v>
       </c>
       <c r="J209" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="210" spans="1:10">
       <c r="A210" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B210" t="s">
-        <v>992</v>
+        <v>1013</v>
       </c>
       <c r="C210" t="s">
-        <v>927</v>
+        <v>1014</v>
       </c>
       <c r="D210" t="s">
-        <v>928</v>
+        <v>1015</v>
       </c>
       <c r="E210" t="s">
         <v>14</v>
       </c>
       <c r="H210" t="s">
         <v>53</v>
       </c>
       <c r="I210" t="s">
-        <v>993</v>
+        <v>1016</v>
       </c>
       <c r="J210" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="211" spans="1:10">
       <c r="A211" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B211" t="s">
-        <v>994</v>
+        <v>1017</v>
       </c>
       <c r="C211" t="s">
-        <v>931</v>
+        <v>801</v>
       </c>
       <c r="D211" t="s">
-        <v>932</v>
+        <v>802</v>
       </c>
       <c r="E211" t="s">
         <v>14</v>
       </c>
       <c r="H211" t="s">
         <v>53</v>
       </c>
       <c r="I211" t="s">
-        <v>995</v>
+        <v>1018</v>
       </c>
       <c r="J211" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="212" spans="1:10">
       <c r="A212" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B212" t="s">
-        <v>996</v>
+        <v>1019</v>
       </c>
       <c r="C212" t="s">
-        <v>952</v>
+        <v>810</v>
       </c>
       <c r="D212" t="s">
-        <v>953</v>
+        <v>811</v>
       </c>
       <c r="E212" t="s">
         <v>14</v>
       </c>
       <c r="H212" t="s">
         <v>53</v>
       </c>
       <c r="I212" t="s">
-        <v>997</v>
+        <v>1020</v>
       </c>
       <c r="J212" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="213" spans="1:10">
       <c r="A213" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B213" t="s">
-        <v>998</v>
+        <v>1021</v>
       </c>
       <c r="C213" t="s">
-        <v>999</v>
+        <v>815</v>
       </c>
       <c r="D213" t="s">
-        <v>1000</v>
+        <v>816</v>
       </c>
       <c r="E213" t="s">
         <v>14</v>
       </c>
       <c r="H213" t="s">
         <v>53</v>
       </c>
       <c r="I213" t="s">
-        <v>1001</v>
+        <v>1022</v>
       </c>
       <c r="J213" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="214" spans="1:10">
       <c r="A214" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B214" t="s">
-        <v>1002</v>
+        <v>1023</v>
       </c>
       <c r="C214" t="s">
-        <v>786</v>
+        <v>920</v>
       </c>
       <c r="D214" t="s">
-        <v>787</v>
+        <v>921</v>
       </c>
       <c r="E214" t="s">
         <v>14</v>
       </c>
       <c r="H214" t="s">
         <v>53</v>
       </c>
       <c r="I214" t="s">
-        <v>1003</v>
+        <v>1024</v>
       </c>
       <c r="J214" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="215" spans="1:10">
       <c r="A215" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B215" t="s">
-        <v>1004</v>
+        <v>1025</v>
       </c>
       <c r="C215" t="s">
-        <v>795</v>
+        <v>928</v>
       </c>
       <c r="D215" t="s">
-        <v>796</v>
+        <v>929</v>
       </c>
       <c r="E215" t="s">
         <v>14</v>
       </c>
       <c r="H215" t="s">
         <v>53</v>
       </c>
       <c r="I215" t="s">
-        <v>1005</v>
+        <v>1026</v>
       </c>
       <c r="J215" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="216" spans="1:10">
       <c r="A216" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B216" t="s">
-        <v>1006</v>
+        <v>1027</v>
       </c>
       <c r="C216" t="s">
-        <v>800</v>
+        <v>942</v>
       </c>
       <c r="D216" t="s">
-        <v>801</v>
+        <v>943</v>
       </c>
       <c r="E216" t="s">
         <v>14</v>
       </c>
       <c r="H216" t="s">
         <v>53</v>
       </c>
       <c r="I216" t="s">
-        <v>1007</v>
+        <v>1028</v>
       </c>
       <c r="J216" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="217" spans="1:10">
       <c r="A217" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B217" t="s">
-        <v>1008</v>
+        <v>1029</v>
       </c>
       <c r="C217" t="s">
-        <v>905</v>
+        <v>946</v>
       </c>
       <c r="D217" t="s">
-        <v>906</v>
+        <v>947</v>
       </c>
       <c r="E217" t="s">
         <v>14</v>
       </c>
       <c r="H217" t="s">
         <v>53</v>
       </c>
       <c r="I217" t="s">
-        <v>1009</v>
+        <v>1030</v>
       </c>
       <c r="J217" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="218" spans="1:10">
       <c r="A218" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B218" t="s">
-        <v>1010</v>
+        <v>1031</v>
       </c>
       <c r="C218" t="s">
-        <v>913</v>
+        <v>967</v>
       </c>
       <c r="D218" t="s">
-        <v>914</v>
+        <v>968</v>
       </c>
       <c r="E218" t="s">
         <v>14</v>
       </c>
       <c r="H218" t="s">
         <v>53</v>
       </c>
       <c r="I218" t="s">
-        <v>1011</v>
+        <v>1032</v>
       </c>
       <c r="J218" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="219" spans="1:10">
       <c r="A219" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B219" t="s">
-        <v>1012</v>
+        <v>1033</v>
       </c>
       <c r="C219" t="s">
-        <v>927</v>
+        <v>957</v>
       </c>
       <c r="D219" t="s">
-        <v>928</v>
+        <v>958</v>
       </c>
       <c r="E219" t="s">
         <v>14</v>
       </c>
       <c r="H219" t="s">
         <v>53</v>
       </c>
       <c r="I219" t="s">
-        <v>1013</v>
+        <v>1034</v>
       </c>
       <c r="J219" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="220" spans="1:10">
       <c r="A220" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B220" t="s">
-        <v>1014</v>
+        <v>1035</v>
       </c>
       <c r="C220" t="s">
-        <v>931</v>
+        <v>963</v>
       </c>
       <c r="D220" t="s">
-        <v>932</v>
+        <v>964</v>
       </c>
       <c r="E220" t="s">
         <v>14</v>
       </c>
       <c r="H220" t="s">
         <v>53</v>
       </c>
       <c r="I220" t="s">
-        <v>1015</v>
+        <v>1036</v>
       </c>
       <c r="J220" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="221" spans="1:10">
       <c r="A221" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B221" t="s">
-        <v>1016</v>
+        <v>1037</v>
       </c>
       <c r="C221" t="s">
-        <v>952</v>
+        <v>973</v>
       </c>
       <c r="D221" t="s">
-        <v>953</v>
+        <v>974</v>
       </c>
       <c r="E221" t="s">
         <v>14</v>
       </c>
       <c r="H221" t="s">
         <v>53</v>
       </c>
       <c r="I221" t="s">
-        <v>1017</v>
+        <v>1038</v>
       </c>
       <c r="J221" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="222" spans="1:10">
       <c r="A222" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B222" t="s">
-        <v>1018</v>
+        <v>1039</v>
       </c>
       <c r="C222" t="s">
-        <v>942</v>
+        <v>973</v>
       </c>
       <c r="D222" t="s">
-        <v>943</v>
+        <v>974</v>
       </c>
       <c r="E222" t="s">
         <v>14</v>
       </c>
       <c r="H222" t="s">
         <v>53</v>
       </c>
       <c r="I222" t="s">
-        <v>1019</v>
+        <v>1040</v>
       </c>
       <c r="J222" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="223" spans="1:10">
       <c r="A223" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B223" t="s">
-        <v>1020</v>
+        <v>1041</v>
       </c>
       <c r="C223" t="s">
-        <v>948</v>
+        <v>1042</v>
       </c>
       <c r="D223" t="s">
-        <v>949</v>
+        <v>1043</v>
       </c>
       <c r="E223" t="s">
         <v>14</v>
       </c>
       <c r="H223" t="s">
         <v>53</v>
       </c>
       <c r="I223" t="s">
-        <v>1021</v>
+        <v>1044</v>
       </c>
       <c r="J223" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="224" spans="1:10">
       <c r="A224" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B224" t="s">
-        <v>1022</v>
+        <v>1045</v>
       </c>
       <c r="C224" t="s">
-        <v>958</v>
+        <v>1046</v>
       </c>
       <c r="D224" t="s">
-        <v>959</v>
+        <v>1047</v>
       </c>
       <c r="E224" t="s">
         <v>14</v>
       </c>
       <c r="H224" t="s">
         <v>53</v>
       </c>
       <c r="I224" t="s">
-        <v>1023</v>
+        <v>1048</v>
       </c>
       <c r="J224" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="225" spans="1:10">
       <c r="A225" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B225" t="s">
-        <v>1024</v>
+        <v>1049</v>
       </c>
       <c r="C225" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="D225" t="s">
-        <v>959</v>
+        <v>964</v>
       </c>
       <c r="E225" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H225" t="s">
         <v>53</v>
       </c>
       <c r="I225" t="s">
-        <v>1025</v>
+        <v>1050</v>
       </c>
       <c r="J225" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="226" spans="1:10">
       <c r="A226" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B226" t="s">
-        <v>1026</v>
+        <v>1051</v>
       </c>
       <c r="C226" t="s">
-        <v>1027</v>
+        <v>973</v>
       </c>
       <c r="D226" t="s">
-        <v>1028</v>
+        <v>1052</v>
       </c>
       <c r="E226" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H226" t="s">
         <v>53</v>
       </c>
       <c r="I226" t="s">
-        <v>1029</v>
+        <v>1053</v>
       </c>
       <c r="J226" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="227" spans="1:10">
       <c r="A227" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B227" t="s">
-        <v>1030</v>
+        <v>1054</v>
       </c>
       <c r="C227" t="s">
-        <v>1031</v>
+        <v>1055</v>
       </c>
       <c r="D227" t="s">
-        <v>1032</v>
+        <v>1056</v>
       </c>
       <c r="E227" t="s">
         <v>14</v>
       </c>
       <c r="H227" t="s">
         <v>53</v>
       </c>
       <c r="I227" t="s">
-        <v>1033</v>
+        <v>1057</v>
       </c>
       <c r="J227" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="228" spans="1:10">
       <c r="A228" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B228" t="s">
-        <v>1034</v>
+        <v>1058</v>
       </c>
       <c r="C228" t="s">
-        <v>948</v>
+        <v>1014</v>
       </c>
       <c r="D228" t="s">
-        <v>949</v>
+        <v>1015</v>
       </c>
       <c r="E228" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H228" t="s">
         <v>53</v>
       </c>
       <c r="I228" t="s">
-        <v>1035</v>
+        <v>1059</v>
       </c>
       <c r="J228" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="229" spans="1:10">
       <c r="A229" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B229" t="s">
-        <v>1036</v>
+        <v>1060</v>
       </c>
       <c r="C229" t="s">
-        <v>958</v>
+        <v>1042</v>
       </c>
       <c r="D229" t="s">
-        <v>1037</v>
+        <v>1061</v>
       </c>
       <c r="E229" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H229" t="s">
         <v>53</v>
       </c>
       <c r="I229" t="s">
-        <v>1038</v>
+        <v>1062</v>
       </c>
       <c r="J229" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="230" spans="1:10">
       <c r="A230" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B230" t="s">
-        <v>1039</v>
+        <v>1063</v>
       </c>
       <c r="C230" t="s">
-        <v>1040</v>
+        <v>981</v>
       </c>
       <c r="D230" t="s">
-        <v>1041</v>
+        <v>982</v>
       </c>
       <c r="E230" t="s">
         <v>14</v>
       </c>
       <c r="H230" t="s">
         <v>53</v>
       </c>
       <c r="I230" t="s">
-        <v>1042</v>
+        <v>1064</v>
       </c>
       <c r="J230" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="231" spans="1:10">
       <c r="A231" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B231" t="s">
-        <v>1043</v>
+        <v>1065</v>
       </c>
       <c r="C231" t="s">
-        <v>999</v>
+        <v>1014</v>
       </c>
       <c r="D231" t="s">
-        <v>1000</v>
+        <v>1015</v>
       </c>
       <c r="E231" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H231" t="s">
         <v>53</v>
       </c>
       <c r="I231" t="s">
-        <v>1044</v>
+        <v>1066</v>
       </c>
       <c r="J231" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="232" spans="1:10">
       <c r="A232" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B232" t="s">
-        <v>1045</v>
+        <v>1067</v>
       </c>
       <c r="C232" t="s">
-        <v>1027</v>
+        <v>801</v>
       </c>
       <c r="D232" t="s">
-        <v>1046</v>
+        <v>1068</v>
       </c>
       <c r="E232" t="s">
         <v>14</v>
       </c>
       <c r="H232" t="s">
         <v>53</v>
       </c>
       <c r="I232" t="s">
-        <v>1047</v>
+        <v>1069</v>
       </c>
       <c r="J232" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="233" spans="1:10">
       <c r="A233" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B233" t="s">
-        <v>1048</v>
+        <v>1070</v>
       </c>
       <c r="C233" t="s">
-        <v>966</v>
+        <v>806</v>
       </c>
       <c r="D233" t="s">
-        <v>967</v>
+        <v>807</v>
       </c>
       <c r="E233" t="s">
         <v>14</v>
       </c>
       <c r="H233" t="s">
         <v>53</v>
       </c>
       <c r="I233" t="s">
-        <v>1049</v>
+        <v>1071</v>
       </c>
       <c r="J233" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="234" spans="1:10">
       <c r="A234" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B234" t="s">
-        <v>1050</v>
+        <v>1072</v>
       </c>
       <c r="C234" t="s">
-        <v>999</v>
+        <v>1073</v>
       </c>
       <c r="D234" t="s">
-        <v>1000</v>
+        <v>1074</v>
       </c>
       <c r="E234" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H234" t="s">
         <v>53</v>
       </c>
       <c r="I234" t="s">
-        <v>1051</v>
+        <v>1075</v>
       </c>
       <c r="J234" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="235" spans="1:10">
       <c r="A235" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B235" t="s">
-        <v>1052</v>
+        <v>1076</v>
       </c>
       <c r="C235" t="s">
-        <v>786</v>
+        <v>806</v>
       </c>
       <c r="D235" t="s">
-        <v>1053</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>807</v>
       </c>
       <c r="H235" t="s">
         <v>53</v>
       </c>
       <c r="I235" t="s">
-        <v>1054</v>
+        <v>1077</v>
       </c>
       <c r="J235" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="236" spans="1:10">
       <c r="A236" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B236" t="s">
-        <v>1055</v>
+        <v>1078</v>
       </c>
       <c r="C236" t="s">
-        <v>791</v>
+        <v>1073</v>
       </c>
       <c r="D236" t="s">
-        <v>792</v>
+        <v>1074</v>
       </c>
       <c r="E236" t="s">
         <v>14</v>
       </c>
       <c r="H236" t="s">
         <v>53</v>
       </c>
       <c r="I236" t="s">
-        <v>1056</v>
+        <v>1079</v>
       </c>
       <c r="J236" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="237" spans="1:10">
       <c r="A237" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B237" t="s">
-        <v>1057</v>
+        <v>1080</v>
       </c>
       <c r="C237" t="s">
-        <v>1058</v>
+        <v>1081</v>
       </c>
       <c r="D237" t="s">
-        <v>1059</v>
+        <v>1082</v>
       </c>
       <c r="E237" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H237" t="s">
         <v>53</v>
       </c>
       <c r="I237" t="s">
-        <v>1060</v>
+        <v>1075</v>
       </c>
       <c r="J237" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="238" spans="1:10">
       <c r="A238" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B238" t="s">
-        <v>1061</v>
+        <v>1083</v>
       </c>
       <c r="C238" t="s">
-        <v>791</v>
+        <v>1084</v>
       </c>
       <c r="D238" t="s">
-        <v>792</v>
+        <v>1085</v>
+      </c>
+      <c r="E238" t="s">
+        <v>249</v>
       </c>
       <c r="H238" t="s">
         <v>53</v>
       </c>
       <c r="I238" t="s">
-        <v>1062</v>
+        <v>1086</v>
       </c>
       <c r="J238" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="239" spans="1:10">
       <c r="A239" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B239" t="s">
-        <v>1063</v>
+        <v>1087</v>
       </c>
       <c r="C239" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="D239" t="s">
-        <v>1059</v>
+        <v>1088</v>
       </c>
       <c r="E239" t="s">
         <v>14</v>
       </c>
       <c r="H239" t="s">
         <v>53</v>
       </c>
       <c r="I239" t="s">
-        <v>1064</v>
+        <v>1089</v>
       </c>
       <c r="J239" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="240" spans="1:10">
       <c r="A240" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B240" t="s">
-        <v>1065</v>
+        <v>1090</v>
       </c>
       <c r="C240" t="s">
-        <v>1066</v>
+        <v>1042</v>
       </c>
       <c r="D240" t="s">
-        <v>1067</v>
+        <v>1043</v>
       </c>
       <c r="E240" t="s">
         <v>14</v>
       </c>
       <c r="H240" t="s">
         <v>53</v>
       </c>
       <c r="I240" t="s">
-        <v>1060</v>
+        <v>1091</v>
       </c>
       <c r="J240" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="241" spans="1:10">
       <c r="A241" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B241" t="s">
-        <v>1068</v>
+        <v>1092</v>
       </c>
       <c r="C241" t="s">
-        <v>1069</v>
+        <v>1046</v>
       </c>
       <c r="D241" t="s">
-        <v>1070</v>
+        <v>1093</v>
       </c>
       <c r="E241" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H241" t="s">
         <v>53</v>
       </c>
       <c r="I241" t="s">
-        <v>1071</v>
+        <v>1094</v>
       </c>
       <c r="J241" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="242" spans="1:10">
       <c r="A242" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B242" t="s">
-        <v>1072</v>
+        <v>1095</v>
       </c>
       <c r="C242" t="s">
-        <v>1040</v>
+        <v>1046</v>
       </c>
       <c r="D242" t="s">
-        <v>1073</v>
+        <v>1047</v>
       </c>
       <c r="E242" t="s">
         <v>14</v>
       </c>
       <c r="H242" t="s">
         <v>53</v>
       </c>
       <c r="I242" t="s">
-        <v>1074</v>
+        <v>1096</v>
       </c>
       <c r="J242" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="243" spans="1:10">
       <c r="A243" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B243" t="s">
-        <v>1075</v>
+        <v>1097</v>
       </c>
       <c r="C243" t="s">
-        <v>1027</v>
+        <v>1055</v>
       </c>
       <c r="D243" t="s">
-        <v>1028</v>
+        <v>1098</v>
       </c>
       <c r="E243" t="s">
         <v>14</v>
       </c>
       <c r="H243" t="s">
         <v>53</v>
       </c>
       <c r="I243" t="s">
-        <v>1076</v>
+        <v>1099</v>
       </c>
       <c r="J243" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="244" spans="1:10">
       <c r="A244" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B244" t="s">
-        <v>1077</v>
+        <v>1100</v>
       </c>
       <c r="C244" t="s">
-        <v>1031</v>
+        <v>1081</v>
       </c>
       <c r="D244" t="s">
-        <v>1078</v>
+        <v>1101</v>
       </c>
       <c r="E244" t="s">
         <v>14</v>
       </c>
       <c r="H244" t="s">
         <v>53</v>
       </c>
       <c r="I244" t="s">
-        <v>1079</v>
+        <v>1102</v>
       </c>
       <c r="J244" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="245" spans="1:10">
       <c r="A245" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B245" t="s">
-        <v>1080</v>
+        <v>1103</v>
       </c>
       <c r="C245" t="s">
-        <v>1031</v>
+        <v>1104</v>
       </c>
       <c r="D245" t="s">
-        <v>1032</v>
+        <v>1105</v>
       </c>
       <c r="E245" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H245" t="s">
         <v>53</v>
       </c>
       <c r="I245" t="s">
-        <v>1081</v>
+        <v>1106</v>
       </c>
       <c r="J245" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="246" spans="1:10">
       <c r="A246" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B246" t="s">
-        <v>1082</v>
+        <v>1107</v>
       </c>
       <c r="C246" t="s">
-        <v>1040</v>
+        <v>1073</v>
       </c>
       <c r="D246" t="s">
-        <v>1083</v>
+        <v>1108</v>
       </c>
       <c r="E246" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H246" t="s">
         <v>53</v>
       </c>
       <c r="I246" t="s">
-        <v>1084</v>
+        <v>1109</v>
       </c>
       <c r="J246" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="247" spans="1:10">
       <c r="A247" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B247" t="s">
-        <v>1085</v>
+        <v>1110</v>
       </c>
       <c r="C247" t="s">
-        <v>1066</v>
+        <v>1081</v>
       </c>
       <c r="D247" t="s">
-        <v>1086</v>
+        <v>1111</v>
       </c>
       <c r="E247" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H247" t="s">
         <v>53</v>
       </c>
       <c r="I247" t="s">
-        <v>1087</v>
+        <v>1112</v>
       </c>
       <c r="J247" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="248" spans="1:10">
       <c r="A248" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B248" t="s">
-        <v>1088</v>
+        <v>1113</v>
       </c>
       <c r="C248" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="D248" t="s">
-        <v>1090</v>
+        <v>1114</v>
       </c>
       <c r="E248" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H248" t="s">
         <v>53</v>
       </c>
       <c r="I248" t="s">
-        <v>1091</v>
+        <v>1115</v>
       </c>
       <c r="J248" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="249" spans="1:10">
       <c r="A249" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B249" t="s">
-        <v>1092</v>
+        <v>1116</v>
       </c>
       <c r="C249" t="s">
-        <v>1058</v>
+        <v>1117</v>
       </c>
       <c r="D249" t="s">
-        <v>1093</v>
+        <v>1118</v>
       </c>
       <c r="E249" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H249" t="s">
         <v>53</v>
       </c>
       <c r="I249" t="s">
-        <v>1094</v>
+        <v>1119</v>
       </c>
       <c r="J249" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="250" spans="1:10">
       <c r="A250" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B250" t="s">
-        <v>1095</v>
+        <v>1120</v>
       </c>
       <c r="C250" t="s">
-        <v>1066</v>
+        <v>1121</v>
       </c>
       <c r="D250" t="s">
-        <v>1096</v>
+        <v>1122</v>
       </c>
       <c r="E250" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H250" t="s">
         <v>53</v>
       </c>
       <c r="I250" t="s">
-        <v>1097</v>
+        <v>1123</v>
       </c>
       <c r="J250" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="251" spans="1:10">
       <c r="A251" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B251" t="s">
-        <v>1098</v>
+        <v>1124</v>
       </c>
       <c r="C251" t="s">
-        <v>1069</v>
+        <v>1125</v>
       </c>
       <c r="D251" t="s">
-        <v>1099</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>1126</v>
       </c>
       <c r="H251" t="s">
         <v>53</v>
       </c>
       <c r="I251" t="s">
-        <v>1100</v>
+        <v>1127</v>
       </c>
       <c r="J251" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="252" spans="1:10">
       <c r="A252" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B252" t="s">
-        <v>1101</v>
+        <v>1128</v>
       </c>
       <c r="C252" t="s">
-        <v>1102</v>
+        <v>1084</v>
       </c>
       <c r="D252" t="s">
-        <v>1103</v>
+        <v>1129</v>
       </c>
       <c r="E252" t="s">
         <v>14</v>
       </c>
       <c r="H252" t="s">
         <v>53</v>
       </c>
       <c r="I252" t="s">
-        <v>1104</v>
+        <v>1130</v>
       </c>
       <c r="J252" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="253" spans="1:10">
       <c r="A253" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B253" t="s">
-        <v>1105</v>
+        <v>1131</v>
       </c>
       <c r="C253" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="D253" t="s">
-        <v>1107</v>
+        <v>1132</v>
       </c>
       <c r="E253" t="s">
         <v>14</v>
       </c>
       <c r="H253" t="s">
         <v>53</v>
       </c>
       <c r="I253" t="s">
-        <v>1108</v>
+        <v>1133</v>
       </c>
       <c r="J253" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="254" spans="1:10">
       <c r="A254" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B254" t="s">
-        <v>1109</v>
+        <v>1134</v>
       </c>
       <c r="C254" t="s">
-        <v>1110</v>
+        <v>1117</v>
       </c>
       <c r="D254" t="s">
-        <v>1111</v>
+        <v>1135</v>
+      </c>
+      <c r="E254" t="s">
+        <v>14</v>
       </c>
       <c r="H254" t="s">
         <v>53</v>
       </c>
       <c r="I254" t="s">
-        <v>1112</v>
+        <v>1136</v>
       </c>
       <c r="J254" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="255" spans="1:10">
       <c r="A255" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B255" t="s">
-        <v>1113</v>
+        <v>1137</v>
       </c>
       <c r="C255" t="s">
-        <v>1069</v>
+        <v>1121</v>
       </c>
       <c r="D255" t="s">
-        <v>1114</v>
+        <v>1138</v>
       </c>
       <c r="E255" t="s">
         <v>14</v>
       </c>
       <c r="H255" t="s">
         <v>53</v>
       </c>
       <c r="I255" t="s">
-        <v>1115</v>
+        <v>1139</v>
       </c>
       <c r="J255" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="256" spans="1:10">
       <c r="A256" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B256" t="s">
-        <v>1116</v>
+        <v>1140</v>
       </c>
       <c r="C256" t="s">
-        <v>1089</v>
+        <v>1141</v>
       </c>
       <c r="D256" t="s">
-        <v>1117</v>
+        <v>1142</v>
       </c>
       <c r="E256" t="s">
         <v>14</v>
       </c>
       <c r="H256" t="s">
         <v>53</v>
       </c>
       <c r="I256" t="s">
-        <v>1118</v>
+        <v>1143</v>
       </c>
       <c r="J256" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="257" spans="1:10">
       <c r="A257" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B257" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="C257" t="s">
-        <v>1102</v>
+        <v>1125</v>
       </c>
       <c r="D257" t="s">
-        <v>1120</v>
+        <v>1144</v>
       </c>
       <c r="E257" t="s">
         <v>14</v>
       </c>
       <c r="H257" t="s">
         <v>53</v>
       </c>
       <c r="I257" t="s">
-        <v>1121</v>
+        <v>1145</v>
       </c>
       <c r="J257" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="258" spans="1:10">
       <c r="A258" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B258" t="s">
-        <v>1122</v>
+        <v>1146</v>
       </c>
       <c r="C258" t="s">
-        <v>1106</v>
+        <v>1141</v>
       </c>
       <c r="D258" t="s">
-        <v>1123</v>
+        <v>1147</v>
       </c>
       <c r="E258" t="s">
         <v>14</v>
       </c>
       <c r="H258" t="s">
         <v>53</v>
       </c>
       <c r="I258" t="s">
-        <v>1124</v>
+        <v>1148</v>
       </c>
       <c r="J258" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="259" spans="1:10">
       <c r="A259" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B259" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C259" t="s">
         <v>1125</v>
       </c>
-      <c r="C259" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D259" t="s">
-        <v>1127</v>
+        <v>1150</v>
       </c>
       <c r="E259" t="s">
         <v>14</v>
       </c>
       <c r="H259" t="s">
         <v>53</v>
       </c>
       <c r="I259" t="s">
-        <v>1128</v>
+        <v>1151</v>
       </c>
       <c r="J259" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="260" spans="1:10">
       <c r="A260" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B260" t="s">
-        <v>1109</v>
+        <v>1152</v>
       </c>
       <c r="C260" t="s">
-        <v>1110</v>
+        <v>1153</v>
       </c>
       <c r="D260" t="s">
-        <v>1129</v>
+        <v>1154</v>
       </c>
       <c r="E260" t="s">
         <v>14</v>
       </c>
       <c r="H260" t="s">
         <v>53</v>
       </c>
       <c r="I260" t="s">
-        <v>1130</v>
+        <v>1155</v>
       </c>
       <c r="J260" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="261" spans="1:10">
       <c r="A261" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B261" t="s">
-        <v>1131</v>
+        <v>1156</v>
       </c>
       <c r="C261" t="s">
-        <v>1126</v>
+        <v>1153</v>
       </c>
       <c r="D261" t="s">
-        <v>1132</v>
+        <v>1157</v>
       </c>
       <c r="E261" t="s">
         <v>14</v>
       </c>
       <c r="H261" t="s">
         <v>53</v>
       </c>
       <c r="I261" t="s">
-        <v>1133</v>
+        <v>1158</v>
       </c>
       <c r="J261" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="262" spans="1:10">
       <c r="A262" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B262" t="s">
-        <v>1134</v>
+        <v>1159</v>
       </c>
       <c r="C262" t="s">
-        <v>1110</v>
+        <v>1160</v>
       </c>
       <c r="D262" t="s">
-        <v>1135</v>
+        <v>1161</v>
       </c>
       <c r="E262" t="s">
         <v>14</v>
       </c>
       <c r="H262" t="s">
         <v>53</v>
       </c>
       <c r="I262" t="s">
-        <v>1136</v>
+        <v>1162</v>
       </c>
       <c r="J262" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="263" spans="1:10">
       <c r="A263" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B263" t="s">
-        <v>1137</v>
+        <v>1163</v>
       </c>
       <c r="C263" t="s">
-        <v>1138</v>
+        <v>1164</v>
       </c>
       <c r="D263" t="s">
-        <v>1139</v>
+        <v>1165</v>
       </c>
       <c r="E263" t="s">
         <v>14</v>
       </c>
       <c r="H263" t="s">
         <v>53</v>
       </c>
       <c r="I263" t="s">
-        <v>1140</v>
+        <v>1166</v>
       </c>
       <c r="J263" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="264" spans="1:10">
       <c r="A264" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B264" t="s">
-        <v>1141</v>
+        <v>1167</v>
       </c>
       <c r="C264" t="s">
-        <v>1138</v>
+        <v>1168</v>
       </c>
       <c r="D264" t="s">
-        <v>1142</v>
+        <v>1169</v>
       </c>
       <c r="E264" t="s">
         <v>14</v>
       </c>
       <c r="H264" t="s">
         <v>53</v>
       </c>
       <c r="I264" t="s">
-        <v>1143</v>
+        <v>1170</v>
       </c>
       <c r="J264" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="265" spans="1:10">
       <c r="A265" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B265" t="s">
-        <v>1144</v>
+        <v>1171</v>
       </c>
       <c r="C265" t="s">
-        <v>1145</v>
+        <v>1160</v>
       </c>
       <c r="D265" t="s">
-        <v>1146</v>
+        <v>1172</v>
       </c>
       <c r="E265" t="s">
         <v>14</v>
       </c>
       <c r="H265" t="s">
         <v>53</v>
       </c>
       <c r="I265" t="s">
-        <v>1147</v>
+        <v>1173</v>
       </c>
       <c r="J265" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="266" spans="1:10">
       <c r="A266" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B266" t="s">
-        <v>1148</v>
+        <v>1174</v>
       </c>
       <c r="C266" t="s">
-        <v>1149</v>
+        <v>1084</v>
       </c>
       <c r="D266" t="s">
-        <v>1150</v>
+        <v>1175</v>
       </c>
       <c r="E266" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="H266" t="s">
         <v>53</v>
       </c>
       <c r="I266" t="s">
-        <v>1151</v>
+        <v>1176</v>
       </c>
       <c r="J266" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="267" spans="1:10">
       <c r="A267" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B267" t="s">
-        <v>1152</v>
+        <v>1177</v>
       </c>
       <c r="C267" t="s">
-        <v>1153</v>
+        <v>1178</v>
       </c>
       <c r="D267" t="s">
-        <v>1154</v>
+        <v>1179</v>
       </c>
       <c r="E267" t="s">
         <v>14</v>
       </c>
       <c r="H267" t="s">
         <v>53</v>
       </c>
       <c r="I267" t="s">
-        <v>1155</v>
+        <v>1180</v>
       </c>
       <c r="J267" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="268" spans="1:10">
       <c r="A268" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B268" t="s">
-        <v>1156</v>
+        <v>1181</v>
       </c>
       <c r="C268" t="s">
-        <v>1145</v>
+        <v>1182</v>
       </c>
       <c r="D268" t="s">
-        <v>1157</v>
+        <v>1183</v>
       </c>
       <c r="E268" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H268" t="s">
         <v>53</v>
       </c>
       <c r="I268" t="s">
-        <v>1158</v>
+        <v>1184</v>
       </c>
       <c r="J268" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="269" spans="1:10">
       <c r="A269" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B269" t="s">
-        <v>1159</v>
+        <v>1185</v>
       </c>
       <c r="C269" t="s">
-        <v>1069</v>
+        <v>1186</v>
       </c>
       <c r="D269" t="s">
-        <v>1160</v>
+        <v>1187</v>
       </c>
       <c r="E269" t="s">
-        <v>391</v>
+        <v>14</v>
       </c>
       <c r="H269" t="s">
         <v>53</v>
       </c>
       <c r="I269" t="s">
-        <v>1161</v>
+        <v>1188</v>
       </c>
       <c r="J269" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="270" spans="1:10">
       <c r="A270" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B270" t="s">
-        <v>1162</v>
+        <v>1189</v>
       </c>
       <c r="C270" t="s">
-        <v>1163</v>
+        <v>1190</v>
       </c>
       <c r="D270" t="s">
-        <v>1164</v>
+        <v>1191</v>
       </c>
       <c r="E270" t="s">
         <v>14</v>
       </c>
       <c r="H270" t="s">
         <v>53</v>
       </c>
       <c r="I270" t="s">
-        <v>1165</v>
+        <v>1192</v>
       </c>
       <c r="J270" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10">
       <c r="A271" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B271" t="s">
-        <v>1166</v>
+        <v>1193</v>
       </c>
       <c r="C271" t="s">
-        <v>1167</v>
+        <v>1194</v>
       </c>
       <c r="D271" t="s">
-        <v>1168</v>
+        <v>1195</v>
       </c>
       <c r="E271" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H271" t="s">
         <v>53</v>
       </c>
       <c r="I271" t="s">
-        <v>1169</v>
+        <v>1196</v>
       </c>
       <c r="J271" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="272" spans="1:10">
       <c r="A272" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B272" t="s">
-        <v>1170</v>
+        <v>1197</v>
       </c>
       <c r="C272" t="s">
-        <v>1171</v>
+        <v>1198</v>
       </c>
       <c r="D272" t="s">
-        <v>1172</v>
+        <v>1199</v>
       </c>
       <c r="E272" t="s">
         <v>14</v>
       </c>
       <c r="H272" t="s">
         <v>53</v>
       </c>
       <c r="I272" t="s">
-        <v>1173</v>
+        <v>1112</v>
       </c>
       <c r="J272" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="273" spans="1:10">
       <c r="A273" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B273" t="s">
-        <v>1174</v>
+        <v>1200</v>
       </c>
       <c r="C273" t="s">
-        <v>1175</v>
+        <v>1168</v>
       </c>
       <c r="D273" t="s">
-        <v>1176</v>
+        <v>1187</v>
       </c>
       <c r="E273" t="s">
         <v>14</v>
       </c>
       <c r="H273" t="s">
         <v>53</v>
       </c>
       <c r="I273" t="s">
-        <v>1177</v>
+        <v>1201</v>
       </c>
       <c r="J273" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="274" spans="1:10">
       <c r="A274" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B274" t="s">
-        <v>1178</v>
+        <v>1202</v>
       </c>
       <c r="C274" t="s">
-        <v>1179</v>
+        <v>1104</v>
       </c>
       <c r="D274" t="s">
-        <v>1180</v>
+        <v>1203</v>
       </c>
       <c r="E274" t="s">
         <v>14</v>
       </c>
       <c r="H274" t="s">
         <v>53</v>
       </c>
       <c r="I274" t="s">
-        <v>1181</v>
+        <v>1204</v>
       </c>
       <c r="J274" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="275" spans="1:10">
       <c r="A275" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B275" t="s">
-        <v>1182</v>
+        <v>1205</v>
       </c>
       <c r="C275" t="s">
-        <v>1183</v>
+        <v>1206</v>
       </c>
       <c r="D275" t="s">
-        <v>1184</v>
+        <v>1207</v>
       </c>
       <c r="E275" t="s">
         <v>14</v>
       </c>
       <c r="H275" t="s">
         <v>53</v>
       </c>
       <c r="I275" t="s">
-        <v>1097</v>
+        <v>1208</v>
       </c>
       <c r="J275" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="276" spans="1:10">
       <c r="A276" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B276" t="s">
-        <v>1185</v>
+        <v>1209</v>
       </c>
       <c r="C276" t="s">
-        <v>1153</v>
+        <v>1117</v>
       </c>
       <c r="D276" t="s">
-        <v>1172</v>
+        <v>1210</v>
       </c>
       <c r="E276" t="s">
         <v>14</v>
       </c>
       <c r="H276" t="s">
         <v>53</v>
       </c>
       <c r="I276" t="s">
-        <v>1186</v>
+        <v>1211</v>
       </c>
       <c r="J276" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="277" spans="1:10">
       <c r="A277" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B277" t="s">
-        <v>1187</v>
+        <v>1212</v>
       </c>
       <c r="C277" t="s">
-        <v>1089</v>
+        <v>1121</v>
       </c>
       <c r="D277" t="s">
-        <v>1188</v>
+        <v>1213</v>
       </c>
       <c r="E277" t="s">
         <v>14</v>
       </c>
       <c r="H277" t="s">
         <v>53</v>
       </c>
       <c r="I277" t="s">
-        <v>1189</v>
+        <v>1214</v>
       </c>
       <c r="J277" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="278" spans="1:10">
       <c r="A278" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B278" t="s">
-        <v>1190</v>
+        <v>1215</v>
       </c>
       <c r="C278" t="s">
-        <v>1191</v>
+        <v>1042</v>
       </c>
       <c r="D278" t="s">
-        <v>1192</v>
+        <v>1213</v>
       </c>
       <c r="E278" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="H278" t="s">
         <v>53</v>
       </c>
       <c r="I278" t="s">
-        <v>1193</v>
+        <v>1216</v>
       </c>
       <c r="J278" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="279" spans="1:10">
       <c r="A279" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B279" t="s">
-        <v>1194</v>
+        <v>1217</v>
       </c>
       <c r="C279" t="s">
-        <v>1102</v>
+        <v>1164</v>
       </c>
       <c r="D279" t="s">
-        <v>1195</v>
+        <v>1191</v>
       </c>
       <c r="E279" t="s">
         <v>14</v>
       </c>
       <c r="H279" t="s">
         <v>53</v>
       </c>
       <c r="I279" t="s">
-        <v>1196</v>
+        <v>1218</v>
       </c>
       <c r="J279" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="280" spans="1:10">
       <c r="A280" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B280" t="s">
-        <v>1197</v>
+        <v>1219</v>
       </c>
       <c r="C280" t="s">
-        <v>1106</v>
+        <v>1220</v>
       </c>
       <c r="D280" t="s">
-        <v>1198</v>
+        <v>1221</v>
       </c>
       <c r="E280" t="s">
         <v>14</v>
       </c>
       <c r="H280" t="s">
         <v>53</v>
       </c>
       <c r="I280" t="s">
-        <v>1199</v>
+        <v>1222</v>
       </c>
       <c r="J280" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="281" spans="1:10">
       <c r="A281" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B281" t="s">
-        <v>1200</v>
+        <v>1223</v>
       </c>
       <c r="C281" t="s">
-        <v>1027</v>
+        <v>1224</v>
       </c>
       <c r="D281" t="s">
-        <v>1198</v>
+        <v>1225</v>
       </c>
       <c r="E281" t="s">
-        <v>391</v>
+        <v>14</v>
       </c>
       <c r="H281" t="s">
         <v>53</v>
       </c>
       <c r="I281" t="s">
-        <v>1201</v>
+        <v>1226</v>
       </c>
       <c r="J281" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="282" spans="1:10">
       <c r="A282" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B282" t="s">
-        <v>1202</v>
+        <v>1227</v>
       </c>
       <c r="C282" t="s">
-        <v>1149</v>
+        <v>1228</v>
       </c>
       <c r="D282" t="s">
-        <v>1176</v>
+        <v>1229</v>
       </c>
       <c r="E282" t="s">
         <v>14</v>
       </c>
       <c r="H282" t="s">
         <v>53</v>
       </c>
       <c r="I282" t="s">
-        <v>1203</v>
+        <v>1230</v>
       </c>
       <c r="J282" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="283" spans="1:10">
       <c r="A283" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B283" t="s">
-        <v>1204</v>
+        <v>1231</v>
       </c>
       <c r="C283" t="s">
-        <v>1205</v>
+        <v>1232</v>
       </c>
       <c r="D283" t="s">
-        <v>1206</v>
+        <v>1233</v>
       </c>
       <c r="E283" t="s">
         <v>14</v>
       </c>
       <c r="H283" t="s">
         <v>53</v>
       </c>
       <c r="I283" t="s">
-        <v>1207</v>
+        <v>1234</v>
       </c>
       <c r="J283" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="284" spans="1:10">
       <c r="A284" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B284" t="s">
-        <v>1208</v>
+        <v>1235</v>
       </c>
       <c r="C284" t="s">
-        <v>1209</v>
+        <v>1178</v>
       </c>
       <c r="D284" t="s">
-        <v>1210</v>
+        <v>1195</v>
       </c>
       <c r="E284" t="s">
         <v>14</v>
       </c>
       <c r="H284" t="s">
         <v>53</v>
       </c>
       <c r="I284" t="s">
-        <v>1211</v>
+        <v>1236</v>
       </c>
       <c r="J284" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="285" spans="1:10">
       <c r="A285" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B285" t="s">
-        <v>1212</v>
+        <v>1237</v>
       </c>
       <c r="C285" t="s">
-        <v>1213</v>
+        <v>1238</v>
       </c>
       <c r="D285" t="s">
-        <v>1214</v>
+        <v>1239</v>
       </c>
       <c r="E285" t="s">
         <v>14</v>
       </c>
       <c r="H285" t="s">
         <v>53</v>
       </c>
       <c r="I285" t="s">
-        <v>1215</v>
+        <v>1240</v>
       </c>
       <c r="J285" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="286" spans="1:10">
       <c r="A286" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B286" t="s">
-        <v>1216</v>
+        <v>1241</v>
       </c>
       <c r="C286" t="s">
-        <v>1217</v>
+        <v>1242</v>
       </c>
       <c r="D286" t="s">
-        <v>1218</v>
+        <v>1243</v>
       </c>
       <c r="E286" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="H286" t="s">
         <v>53</v>
       </c>
       <c r="I286" t="s">
-        <v>1219</v>
+        <v>1244</v>
       </c>
       <c r="J286" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="287" spans="1:10">
       <c r="A287" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B287" t="s">
-        <v>1220</v>
+        <v>1245</v>
       </c>
       <c r="C287" t="s">
-        <v>1163</v>
+        <v>1246</v>
       </c>
       <c r="D287" t="s">
-        <v>1180</v>
+        <v>1247</v>
       </c>
       <c r="E287" t="s">
         <v>14</v>
       </c>
       <c r="H287" t="s">
         <v>53</v>
       </c>
       <c r="I287" t="s">
-        <v>1221</v>
+        <v>1248</v>
       </c>
       <c r="J287" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="288" spans="1:10">
       <c r="A288" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B288" t="s">
-        <v>1222</v>
+        <v>1249</v>
       </c>
       <c r="C288" t="s">
-        <v>1223</v>
+        <v>1250</v>
       </c>
       <c r="D288" t="s">
-        <v>1224</v>
+        <v>1175</v>
       </c>
       <c r="E288" t="s">
         <v>14</v>
       </c>
       <c r="H288" t="s">
         <v>53</v>
       </c>
       <c r="I288" t="s">
-        <v>1225</v>
+        <v>1251</v>
       </c>
       <c r="J288" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="289" spans="1:10">
       <c r="A289" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B289" t="s">
-        <v>1226</v>
+        <v>1252</v>
       </c>
       <c r="C289" t="s">
-        <v>1227</v>
+        <v>1253</v>
       </c>
       <c r="D289" t="s">
-        <v>1228</v>
+        <v>1254</v>
       </c>
       <c r="E289" t="s">
-        <v>391</v>
+        <v>14</v>
       </c>
       <c r="H289" t="s">
         <v>53</v>
       </c>
       <c r="I289" t="s">
-        <v>1229</v>
+        <v>1255</v>
       </c>
       <c r="J289" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="290" spans="1:10">
       <c r="A290" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B290" t="s">
-        <v>1230</v>
+        <v>1256</v>
       </c>
       <c r="C290" t="s">
-        <v>1231</v>
+        <v>1257</v>
       </c>
       <c r="D290" t="s">
-        <v>1232</v>
+        <v>1258</v>
       </c>
       <c r="E290" t="s">
         <v>14</v>
       </c>
       <c r="H290" t="s">
         <v>53</v>
       </c>
       <c r="I290" t="s">
-        <v>1233</v>
+        <v>1162</v>
       </c>
       <c r="J290" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="291" spans="1:10">
       <c r="A291" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B291" t="s">
-        <v>1234</v>
+        <v>1259</v>
       </c>
       <c r="C291" t="s">
-        <v>1235</v>
+        <v>1182</v>
       </c>
       <c r="D291" t="s">
-        <v>1160</v>
+        <v>1199</v>
       </c>
       <c r="E291" t="s">
         <v>14</v>
       </c>
       <c r="H291" t="s">
         <v>53</v>
       </c>
       <c r="I291" t="s">
-        <v>1236</v>
+        <v>1260</v>
       </c>
       <c r="J291" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="292" spans="1:10">
       <c r="A292" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B292" t="s">
-        <v>1237</v>
+        <v>1261</v>
       </c>
       <c r="C292" t="s">
-        <v>1238</v>
+        <v>1186</v>
       </c>
       <c r="D292" t="s">
-        <v>1239</v>
+        <v>1207</v>
       </c>
       <c r="E292" t="s">
         <v>14</v>
       </c>
       <c r="H292" t="s">
         <v>53</v>
       </c>
       <c r="I292" t="s">
-        <v>1240</v>
+        <v>1262</v>
       </c>
       <c r="J292" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="293" spans="1:10">
       <c r="A293" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B293" t="s">
-        <v>1241</v>
+        <v>1263</v>
       </c>
       <c r="C293" t="s">
-        <v>1242</v>
+        <v>1194</v>
       </c>
       <c r="D293" t="s">
-        <v>1243</v>
+        <v>1225</v>
       </c>
       <c r="E293" t="s">
         <v>14</v>
       </c>
       <c r="H293" t="s">
         <v>53</v>
       </c>
       <c r="I293" t="s">
-        <v>1147</v>
+        <v>1264</v>
       </c>
       <c r="J293" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="294" spans="1:10">
       <c r="A294" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B294" t="s">
-        <v>1244</v>
+        <v>1265</v>
       </c>
       <c r="C294" t="s">
-        <v>1167</v>
+        <v>1266</v>
       </c>
       <c r="D294" t="s">
-        <v>1184</v>
+        <v>1267</v>
       </c>
       <c r="E294" t="s">
         <v>14</v>
       </c>
       <c r="H294" t="s">
         <v>53</v>
       </c>
       <c r="I294" t="s">
-        <v>1245</v>
+        <v>1268</v>
       </c>
       <c r="J294" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="295" spans="1:10">
       <c r="A295" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B295" t="s">
-        <v>1246</v>
+        <v>1269</v>
       </c>
       <c r="C295" t="s">
-        <v>1171</v>
+        <v>1190</v>
       </c>
       <c r="D295" t="s">
-        <v>1192</v>
+        <v>1221</v>
       </c>
       <c r="E295" t="s">
         <v>14</v>
       </c>
       <c r="H295" t="s">
         <v>53</v>
       </c>
       <c r="I295" t="s">
-        <v>1247</v>
+        <v>1270</v>
       </c>
       <c r="J295" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="296" spans="1:10">
       <c r="A296" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B296" t="s">
-        <v>1248</v>
+        <v>1271</v>
       </c>
       <c r="C296" t="s">
-        <v>1179</v>
+        <v>1272</v>
       </c>
       <c r="D296" t="s">
-        <v>1210</v>
+        <v>1273</v>
       </c>
       <c r="E296" t="s">
         <v>14</v>
       </c>
       <c r="H296" t="s">
         <v>53</v>
       </c>
       <c r="I296" t="s">
-        <v>1249</v>
+        <v>1274</v>
       </c>
       <c r="J296" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="297" spans="1:10">
       <c r="A297" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B297" t="s">
-        <v>1250</v>
+        <v>1275</v>
       </c>
       <c r="C297" t="s">
-        <v>1251</v>
+        <v>1276</v>
       </c>
       <c r="D297" t="s">
-        <v>1252</v>
+        <v>1277</v>
       </c>
       <c r="E297" t="s">
         <v>14</v>
       </c>
       <c r="H297" t="s">
         <v>53</v>
       </c>
       <c r="I297" t="s">
-        <v>1253</v>
+        <v>1268</v>
       </c>
       <c r="J297" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="298" spans="1:10">
       <c r="A298" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B298" t="s">
-        <v>1254</v>
+        <v>1278</v>
       </c>
       <c r="C298" t="s">
-        <v>1175</v>
+        <v>1198</v>
       </c>
       <c r="D298" t="s">
-        <v>1206</v>
+        <v>1229</v>
       </c>
       <c r="E298" t="s">
         <v>14</v>
       </c>
       <c r="H298" t="s">
         <v>53</v>
       </c>
       <c r="I298" t="s">
-        <v>1255</v>
+        <v>1279</v>
       </c>
       <c r="J298" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="299" spans="1:10">
       <c r="A299" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B299" t="s">
-        <v>1256</v>
+        <v>1280</v>
       </c>
       <c r="C299" t="s">
-        <v>1257</v>
+        <v>1281</v>
       </c>
       <c r="D299" t="s">
-        <v>1258</v>
+        <v>1282</v>
       </c>
       <c r="E299" t="s">
         <v>14</v>
       </c>
       <c r="H299" t="s">
         <v>53</v>
       </c>
       <c r="I299" t="s">
-        <v>1259</v>
+        <v>1283</v>
       </c>
       <c r="J299" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="300" spans="1:10">
       <c r="A300" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B300" t="s">
-        <v>1260</v>
+        <v>1284</v>
       </c>
       <c r="C300" t="s">
-        <v>1261</v>
+        <v>1285</v>
       </c>
       <c r="D300" t="s">
-        <v>1262</v>
+        <v>1286</v>
       </c>
       <c r="E300" t="s">
         <v>14</v>
       </c>
       <c r="H300" t="s">
         <v>53</v>
       </c>
       <c r="I300" t="s">
-        <v>1253</v>
+        <v>1287</v>
       </c>
       <c r="J300" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="301" spans="1:10">
       <c r="A301" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B301" t="s">
-        <v>1263</v>
+        <v>1288</v>
       </c>
       <c r="C301" t="s">
-        <v>1183</v>
+        <v>1289</v>
       </c>
       <c r="D301" t="s">
-        <v>1214</v>
+        <v>1290</v>
       </c>
       <c r="E301" t="s">
         <v>14</v>
       </c>
       <c r="H301" t="s">
         <v>53</v>
       </c>
       <c r="I301" t="s">
-        <v>1264</v>
+        <v>1291</v>
       </c>
       <c r="J301" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="302" spans="1:10">
       <c r="A302" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B302" t="s">
-        <v>1265</v>
+        <v>1292</v>
       </c>
       <c r="C302" t="s">
-        <v>1266</v>
+        <v>1293</v>
       </c>
       <c r="D302" t="s">
-        <v>1267</v>
+        <v>1294</v>
       </c>
       <c r="E302" t="s">
         <v>14</v>
       </c>
       <c r="H302" t="s">
         <v>53</v>
       </c>
       <c r="I302" t="s">
-        <v>1268</v>
+        <v>1295</v>
       </c>
       <c r="J302" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="303" spans="1:10">
       <c r="A303" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B303" t="s">
-        <v>1269</v>
+        <v>1296</v>
       </c>
       <c r="C303" t="s">
-        <v>1270</v>
+        <v>1281</v>
       </c>
       <c r="D303" t="s">
-        <v>1271</v>
+        <v>1282</v>
       </c>
       <c r="E303" t="s">
         <v>14</v>
       </c>
       <c r="H303" t="s">
         <v>53</v>
       </c>
       <c r="I303" t="s">
-        <v>1272</v>
+        <v>1297</v>
       </c>
       <c r="J303" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="304" spans="1:10">
       <c r="A304" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B304" t="s">
-        <v>1273</v>
+        <v>1298</v>
       </c>
       <c r="C304" t="s">
-        <v>1274</v>
+        <v>1285</v>
       </c>
       <c r="D304" t="s">
-        <v>1275</v>
+        <v>1299</v>
       </c>
       <c r="E304" t="s">
         <v>14</v>
       </c>
       <c r="H304" t="s">
         <v>53</v>
       </c>
       <c r="I304" t="s">
-        <v>1276</v>
+        <v>1300</v>
       </c>
       <c r="J304" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="305" spans="1:10">
       <c r="A305" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B305" t="s">
-        <v>1277</v>
+        <v>1301</v>
       </c>
       <c r="C305" t="s">
-        <v>1278</v>
+        <v>1289</v>
       </c>
       <c r="D305" t="s">
-        <v>1279</v>
+        <v>1302</v>
       </c>
       <c r="E305" t="s">
         <v>14</v>
       </c>
       <c r="H305" t="s">
         <v>53</v>
       </c>
       <c r="I305" t="s">
-        <v>1280</v>
+        <v>1303</v>
       </c>
       <c r="J305" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="306" spans="1:10">
       <c r="A306" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B306" t="s">
-        <v>1281</v>
+        <v>1304</v>
       </c>
       <c r="C306" t="s">
-        <v>1266</v>
+        <v>1293</v>
       </c>
       <c r="D306" t="s">
-        <v>1267</v>
+        <v>1305</v>
       </c>
       <c r="E306" t="s">
         <v>14</v>
       </c>
       <c r="H306" t="s">
         <v>53</v>
       </c>
       <c r="I306" t="s">
-        <v>1282</v>
+        <v>1306</v>
       </c>
       <c r="J306" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="307" spans="1:10">
       <c r="A307" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B307" t="s">
-        <v>1283</v>
+        <v>1307</v>
       </c>
       <c r="C307" t="s">
-        <v>1270</v>
+        <v>1281</v>
       </c>
       <c r="D307" t="s">
-        <v>1284</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1308</v>
       </c>
       <c r="H307" t="s">
         <v>53</v>
       </c>
       <c r="I307" t="s">
-        <v>1285</v>
+        <v>1309</v>
       </c>
       <c r="J307" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="308" spans="1:10">
       <c r="A308" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B308" t="s">
-        <v>1286</v>
+        <v>1310</v>
       </c>
       <c r="C308" t="s">
-        <v>1274</v>
+        <v>1281</v>
       </c>
       <c r="D308" t="s">
-        <v>1287</v>
+        <v>1308</v>
       </c>
       <c r="E308" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="H308" t="s">
         <v>53</v>
       </c>
       <c r="I308" t="s">
-        <v>1288</v>
+        <v>1311</v>
       </c>
       <c r="J308" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="309" spans="1:10">
       <c r="A309" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B309" t="s">
-        <v>1289</v>
+        <v>1312</v>
       </c>
       <c r="C309" t="s">
-        <v>1278</v>
+        <v>1313</v>
       </c>
       <c r="D309" t="s">
-        <v>1290</v>
+        <v>1314</v>
       </c>
       <c r="E309" t="s">
         <v>14</v>
       </c>
       <c r="H309" t="s">
         <v>53</v>
       </c>
       <c r="I309" t="s">
-        <v>1291</v>
+        <v>1315</v>
       </c>
       <c r="J309" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="310" spans="1:10">
       <c r="A310" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B310" t="s">
-        <v>1292</v>
+        <v>1316</v>
       </c>
       <c r="C310" t="s">
-        <v>1266</v>
+        <v>1317</v>
       </c>
       <c r="D310" t="s">
-        <v>1293</v>
+        <v>1318</v>
+      </c>
+      <c r="E310" t="s">
+        <v>14</v>
       </c>
       <c r="H310" t="s">
         <v>53</v>
       </c>
       <c r="I310" t="s">
-        <v>1294</v>
+        <v>1319</v>
       </c>
       <c r="J310" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="311" spans="1:10">
       <c r="A311" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B311" t="s">
-        <v>1295</v>
+        <v>1320</v>
       </c>
       <c r="C311" t="s">
-        <v>1266</v>
+        <v>1321</v>
       </c>
       <c r="D311" t="s">
-        <v>1293</v>
+        <v>1308</v>
       </c>
       <c r="E311" t="s">
-        <v>391</v>
+        <v>14</v>
       </c>
       <c r="H311" t="s">
         <v>53</v>
       </c>
       <c r="I311" t="s">
-        <v>1296</v>
+        <v>1322</v>
       </c>
       <c r="J311" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="312" spans="1:10">
       <c r="A312" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B312" t="s">
-        <v>1297</v>
+        <v>1323</v>
       </c>
       <c r="C312" t="s">
-        <v>1298</v>
+        <v>1313</v>
       </c>
       <c r="D312" t="s">
-        <v>1299</v>
+        <v>1324</v>
       </c>
       <c r="E312" t="s">
         <v>14</v>
       </c>
       <c r="H312" t="s">
         <v>53</v>
       </c>
       <c r="I312" t="s">
-        <v>1300</v>
+        <v>1325</v>
       </c>
       <c r="J312" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="313" spans="1:10">
       <c r="A313" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B313" t="s">
-        <v>1301</v>
+        <v>1326</v>
       </c>
       <c r="C313" t="s">
-        <v>1302</v>
+        <v>1327</v>
       </c>
       <c r="D313" t="s">
-        <v>1303</v>
+        <v>1328</v>
       </c>
       <c r="E313" t="s">
         <v>14</v>
       </c>
       <c r="H313" t="s">
         <v>53</v>
       </c>
       <c r="I313" t="s">
-        <v>1304</v>
+        <v>1329</v>
       </c>
       <c r="J313" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="314" spans="1:10">
       <c r="A314" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B314" t="s">
-        <v>1305</v>
+        <v>1330</v>
       </c>
       <c r="C314" t="s">
-        <v>1306</v>
+        <v>1331</v>
       </c>
       <c r="D314" t="s">
-        <v>1293</v>
+        <v>1332</v>
       </c>
       <c r="E314" t="s">
         <v>14</v>
       </c>
       <c r="H314" t="s">
         <v>53</v>
       </c>
       <c r="I314" t="s">
-        <v>1307</v>
+        <v>1333</v>
       </c>
       <c r="J314" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="315" spans="1:10">
       <c r="A315" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B315" t="s">
-        <v>1308</v>
+        <v>1334</v>
       </c>
       <c r="C315" t="s">
-        <v>1298</v>
+        <v>1335</v>
       </c>
       <c r="D315" t="s">
-        <v>1309</v>
+        <v>1336</v>
       </c>
       <c r="E315" t="s">
         <v>14</v>
       </c>
       <c r="H315" t="s">
         <v>53</v>
       </c>
       <c r="I315" t="s">
-        <v>1310</v>
+        <v>1337</v>
       </c>
       <c r="J315" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="316" spans="1:10">
       <c r="A316" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B316" t="s">
-        <v>1311</v>
+        <v>1338</v>
       </c>
       <c r="C316" t="s">
-        <v>1312</v>
+        <v>1317</v>
       </c>
       <c r="D316" t="s">
-        <v>1313</v>
+        <v>1339</v>
       </c>
       <c r="E316" t="s">
         <v>14</v>
       </c>
       <c r="H316" t="s">
         <v>53</v>
       </c>
       <c r="I316" t="s">
-        <v>1314</v>
+        <v>1340</v>
       </c>
       <c r="J316" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="317" spans="1:10">
       <c r="A317" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B317" t="s">
-        <v>1315</v>
+        <v>1341</v>
       </c>
       <c r="C317" t="s">
-        <v>1316</v>
+        <v>1342</v>
       </c>
       <c r="D317" t="s">
-        <v>1317</v>
+        <v>1343</v>
       </c>
       <c r="E317" t="s">
         <v>14</v>
       </c>
       <c r="H317" t="s">
         <v>53</v>
       </c>
       <c r="I317" t="s">
-        <v>1318</v>
+        <v>1344</v>
       </c>
       <c r="J317" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="318" spans="1:10">
       <c r="A318" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B318" t="s">
-        <v>1319</v>
+        <v>1345</v>
       </c>
       <c r="C318" t="s">
-        <v>1320</v>
+        <v>1346</v>
       </c>
       <c r="D318" t="s">
-        <v>1321</v>
+        <v>1347</v>
       </c>
       <c r="E318" t="s">
         <v>14</v>
       </c>
       <c r="H318" t="s">
         <v>53</v>
       </c>
       <c r="I318" t="s">
-        <v>1322</v>
+        <v>1348</v>
       </c>
       <c r="J318" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="319" spans="1:10">
       <c r="A319" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B319" t="s">
-        <v>1323</v>
+        <v>1349</v>
       </c>
       <c r="C319" t="s">
-        <v>1302</v>
+        <v>1350</v>
       </c>
       <c r="D319" t="s">
-        <v>1324</v>
+        <v>1351</v>
       </c>
       <c r="E319" t="s">
         <v>14</v>
       </c>
       <c r="H319" t="s">
         <v>53</v>
       </c>
       <c r="I319" t="s">
-        <v>1325</v>
+        <v>1352</v>
       </c>
       <c r="J319" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="320" spans="1:10">
       <c r="A320" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B320" t="s">
-        <v>1326</v>
+        <v>1353</v>
       </c>
       <c r="C320" t="s">
-        <v>1327</v>
+        <v>1354</v>
       </c>
       <c r="D320" t="s">
-        <v>1328</v>
+        <v>1355</v>
       </c>
       <c r="E320" t="s">
         <v>14</v>
       </c>
       <c r="H320" t="s">
         <v>53</v>
       </c>
       <c r="I320" t="s">
-        <v>1329</v>
+        <v>1050</v>
       </c>
       <c r="J320" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="321" spans="1:10">
       <c r="A321" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B321" t="s">
-        <v>1330</v>
+        <v>1356</v>
       </c>
       <c r="C321" t="s">
-        <v>1331</v>
+        <v>1357</v>
       </c>
       <c r="D321" t="s">
-        <v>1332</v>
+        <v>1358</v>
       </c>
       <c r="E321" t="s">
         <v>14</v>
       </c>
       <c r="H321" t="s">
         <v>53</v>
       </c>
       <c r="I321" t="s">
-        <v>1333</v>
+        <v>1359</v>
       </c>
       <c r="J321" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="322" spans="1:10">
       <c r="A322" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B322" t="s">
-        <v>1334</v>
+        <v>1360</v>
       </c>
       <c r="C322" t="s">
-        <v>1335</v>
+        <v>1361</v>
       </c>
       <c r="D322" t="s">
-        <v>1336</v>
+        <v>1362</v>
       </c>
       <c r="E322" t="s">
         <v>14</v>
       </c>
       <c r="H322" t="s">
         <v>53</v>
       </c>
       <c r="I322" t="s">
-        <v>1337</v>
+        <v>1363</v>
       </c>
       <c r="J322" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="323" spans="1:10">
       <c r="A323" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B323" t="s">
-        <v>1338</v>
+        <v>1364</v>
       </c>
       <c r="C323" t="s">
-        <v>1339</v>
+        <v>1365</v>
       </c>
       <c r="D323" t="s">
-        <v>1340</v>
+        <v>1366</v>
       </c>
       <c r="E323" t="s">
         <v>14</v>
       </c>
       <c r="H323" t="s">
         <v>53</v>
       </c>
       <c r="I323" t="s">
-        <v>1035</v>
+        <v>1367</v>
       </c>
       <c r="J323" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="324" spans="1:10">
       <c r="A324" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B324" t="s">
-        <v>1341</v>
+        <v>1368</v>
       </c>
       <c r="C324" t="s">
-        <v>1342</v>
+        <v>1369</v>
       </c>
       <c r="D324" t="s">
-        <v>1343</v>
+        <v>1370</v>
       </c>
       <c r="E324" t="s">
         <v>14</v>
       </c>
       <c r="H324" t="s">
         <v>53</v>
       </c>
       <c r="I324" t="s">
-        <v>1344</v>
+        <v>1371</v>
       </c>
       <c r="J324" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="325" spans="1:10">
       <c r="A325" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B325" t="s">
-        <v>1345</v>
+        <v>1372</v>
       </c>
       <c r="C325" t="s">
-        <v>1346</v>
+        <v>1285</v>
       </c>
       <c r="D325" t="s">
-        <v>1347</v>
+        <v>1373</v>
       </c>
       <c r="E325" t="s">
         <v>14</v>
       </c>
       <c r="H325" t="s">
         <v>53</v>
       </c>
       <c r="I325" t="s">
-        <v>1348</v>
+        <v>1374</v>
       </c>
       <c r="J325" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="326" spans="1:10">
       <c r="A326" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B326" t="s">
-        <v>1349</v>
+        <v>1375</v>
       </c>
       <c r="C326" t="s">
-        <v>1350</v>
+        <v>1293</v>
       </c>
       <c r="D326" t="s">
-        <v>1351</v>
+        <v>1376</v>
       </c>
       <c r="E326" t="s">
         <v>14</v>
       </c>
       <c r="H326" t="s">
         <v>53</v>
       </c>
       <c r="I326" t="s">
-        <v>1352</v>
+        <v>1377</v>
       </c>
       <c r="J326" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="327" spans="1:10">
       <c r="A327" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B327" t="s">
-        <v>1353</v>
+        <v>1378</v>
       </c>
       <c r="C327" t="s">
-        <v>1354</v>
+        <v>1289</v>
       </c>
       <c r="D327" t="s">
-        <v>1355</v>
+        <v>1379</v>
       </c>
       <c r="E327" t="s">
         <v>14</v>
       </c>
       <c r="H327" t="s">
         <v>53</v>
       </c>
       <c r="I327" t="s">
-        <v>1356</v>
+        <v>1380</v>
       </c>
       <c r="J327" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="328" spans="1:10">
       <c r="A328" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B328" t="s">
-        <v>1357</v>
+        <v>1381</v>
       </c>
       <c r="C328" t="s">
-        <v>1270</v>
+        <v>1382</v>
       </c>
       <c r="D328" t="s">
-        <v>1358</v>
+        <v>1383</v>
       </c>
       <c r="E328" t="s">
         <v>14</v>
       </c>
       <c r="H328" t="s">
         <v>53</v>
       </c>
       <c r="I328" t="s">
-        <v>1359</v>
+        <v>1384</v>
       </c>
       <c r="J328" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="329" spans="1:10">
       <c r="A329" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B329" t="s">
-        <v>1360</v>
+        <v>1385</v>
       </c>
       <c r="C329" t="s">
-        <v>1278</v>
+        <v>1386</v>
       </c>
       <c r="D329" t="s">
-        <v>1361</v>
+        <v>1387</v>
       </c>
       <c r="E329" t="s">
         <v>14</v>
       </c>
       <c r="H329" t="s">
         <v>53</v>
       </c>
       <c r="I329" t="s">
-        <v>1362</v>
+        <v>1388</v>
       </c>
       <c r="J329" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="330" spans="1:10">
       <c r="A330" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B330" t="s">
-        <v>1363</v>
+        <v>1389</v>
       </c>
       <c r="C330" t="s">
-        <v>1274</v>
+        <v>1390</v>
       </c>
       <c r="D330" t="s">
-        <v>1364</v>
+        <v>1391</v>
       </c>
       <c r="E330" t="s">
         <v>14</v>
       </c>
       <c r="H330" t="s">
         <v>53</v>
       </c>
       <c r="I330" t="s">
-        <v>1365</v>
+        <v>1392</v>
       </c>
       <c r="J330" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="331" spans="1:10">
       <c r="A331" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B331" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1367</v>
+        <v>1393</v>
       </c>
       <c r="D331" t="s">
-        <v>1368</v>
+        <v>1394</v>
       </c>
       <c r="E331" t="s">
         <v>14</v>
       </c>
       <c r="H331" t="s">
         <v>53</v>
       </c>
       <c r="I331" t="s">
-        <v>1369</v>
+        <v>1395</v>
       </c>
       <c r="J331" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="332" spans="1:10">
       <c r="A332" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B332" t="s">
-        <v>1370</v>
+        <v>1396</v>
       </c>
       <c r="C332" t="s">
-        <v>1371</v>
+        <v>1397</v>
       </c>
       <c r="D332" t="s">
-        <v>1372</v>
+        <v>1398</v>
       </c>
       <c r="E332" t="s">
         <v>14</v>
       </c>
       <c r="H332" t="s">
         <v>53</v>
       </c>
       <c r="I332" t="s">
-        <v>1373</v>
+        <v>1399</v>
       </c>
       <c r="J332" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="333" spans="1:10">
       <c r="A333" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B333" t="s">
-        <v>1374</v>
+        <v>1400</v>
       </c>
       <c r="C333" t="s">
-        <v>1375</v>
+        <v>1321</v>
       </c>
       <c r="D333" t="s">
-        <v>1376</v>
+        <v>1401</v>
       </c>
       <c r="E333" t="s">
         <v>14</v>
       </c>
       <c r="H333" t="s">
         <v>53</v>
       </c>
       <c r="I333" t="s">
-        <v>1377</v>
+        <v>1402</v>
       </c>
       <c r="J333" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="334" spans="1:10">
       <c r="A334" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B334" t="s">
-        <v>1378</v>
+        <v>1403</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1404</v>
       </c>
       <c r="D334" t="s">
-        <v>1379</v>
+        <v>1405</v>
       </c>
       <c r="E334" t="s">
         <v>14</v>
       </c>
       <c r="H334" t="s">
         <v>53</v>
       </c>
       <c r="I334" t="s">
-        <v>1380</v>
+        <v>1406</v>
       </c>
       <c r="J334" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="335" spans="1:10">
       <c r="A335" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B335" t="s">
-        <v>1381</v>
+        <v>1407</v>
       </c>
       <c r="C335" t="s">
-        <v>1382</v>
+        <v>1408</v>
       </c>
       <c r="D335" t="s">
-        <v>1383</v>
+        <v>1409</v>
       </c>
       <c r="E335" t="s">
         <v>14</v>
       </c>
       <c r="H335" t="s">
         <v>53</v>
       </c>
       <c r="I335" t="s">
-        <v>1384</v>
+        <v>1410</v>
       </c>
       <c r="J335" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="336" spans="1:10">
       <c r="A336" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B336" t="s">
-        <v>1385</v>
+        <v>1411</v>
       </c>
       <c r="C336" t="s">
-        <v>1306</v>
+        <v>1412</v>
       </c>
       <c r="D336" t="s">
-        <v>1386</v>
+        <v>1413</v>
       </c>
       <c r="E336" t="s">
         <v>14</v>
       </c>
       <c r="H336" t="s">
         <v>53</v>
       </c>
       <c r="I336" t="s">
-        <v>1387</v>
+        <v>1414</v>
       </c>
       <c r="J336" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="337" spans="1:10">
       <c r="A337" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B337" t="s">
-        <v>1388</v>
+        <v>1415</v>
       </c>
       <c r="C337" t="s">
-        <v>1389</v>
+        <v>1416</v>
       </c>
       <c r="D337" t="s">
-        <v>1390</v>
+        <v>1417</v>
       </c>
       <c r="E337" t="s">
         <v>14</v>
       </c>
       <c r="H337" t="s">
         <v>53</v>
       </c>
       <c r="I337" t="s">
-        <v>1391</v>
+        <v>1418</v>
       </c>
       <c r="J337" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="338" spans="1:10">
       <c r="A338" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B338" t="s">
-        <v>1392</v>
+        <v>1419</v>
       </c>
       <c r="C338" t="s">
-        <v>1393</v>
+        <v>1420</v>
       </c>
       <c r="D338" t="s">
-        <v>1394</v>
+        <v>1421</v>
       </c>
       <c r="E338" t="s">
         <v>14</v>
       </c>
       <c r="H338" t="s">
         <v>53</v>
       </c>
       <c r="I338" t="s">
-        <v>1395</v>
+        <v>1422</v>
       </c>
       <c r="J338" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="339" spans="1:10">
       <c r="A339" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B339" t="s">
-        <v>1396</v>
+        <v>1423</v>
       </c>
       <c r="C339" t="s">
-        <v>1397</v>
+        <v>1331</v>
       </c>
       <c r="D339" t="s">
-        <v>1398</v>
+        <v>1424</v>
       </c>
       <c r="E339" t="s">
         <v>14</v>
       </c>
       <c r="H339" t="s">
         <v>53</v>
       </c>
       <c r="I339" t="s">
-        <v>1399</v>
+        <v>1425</v>
       </c>
       <c r="J339" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="340" spans="1:10">
       <c r="A340" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B340" t="s">
-        <v>1400</v>
+        <v>1426</v>
       </c>
       <c r="C340" t="s">
-        <v>1401</v>
+        <v>1327</v>
       </c>
       <c r="D340" t="s">
-        <v>1402</v>
+        <v>1427</v>
       </c>
       <c r="E340" t="s">
         <v>14</v>
       </c>
       <c r="H340" t="s">
         <v>53</v>
       </c>
       <c r="I340" t="s">
-        <v>1403</v>
+        <v>1428</v>
       </c>
       <c r="J340" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="341" spans="1:10">
       <c r="A341" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B341" t="s">
-        <v>1404</v>
+        <v>1429</v>
       </c>
       <c r="C341" t="s">
-        <v>1405</v>
+        <v>1430</v>
       </c>
       <c r="D341" t="s">
-        <v>1406</v>
+        <v>1431</v>
       </c>
       <c r="E341" t="s">
         <v>14</v>
       </c>
       <c r="H341" t="s">
         <v>53</v>
       </c>
       <c r="I341" t="s">
-        <v>1407</v>
+        <v>1432</v>
       </c>
       <c r="J341" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="342" spans="1:10">
       <c r="A342" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B342" t="s">
-        <v>1408</v>
+        <v>1433</v>
       </c>
       <c r="C342" t="s">
-        <v>1316</v>
+        <v>1335</v>
       </c>
       <c r="D342" t="s">
-        <v>1409</v>
+        <v>1434</v>
       </c>
       <c r="E342" t="s">
         <v>14</v>
       </c>
       <c r="H342" t="s">
         <v>53</v>
       </c>
       <c r="I342" t="s">
-        <v>1410</v>
+        <v>1435</v>
       </c>
       <c r="J342" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="343" spans="1:10">
       <c r="A343" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B343" t="s">
-        <v>1411</v>
+        <v>1436</v>
       </c>
       <c r="C343" t="s">
-        <v>1312</v>
+        <v>1437</v>
       </c>
       <c r="D343" t="s">
-        <v>1412</v>
+        <v>1438</v>
       </c>
       <c r="E343" t="s">
         <v>14</v>
       </c>
       <c r="H343" t="s">
         <v>53</v>
       </c>
       <c r="I343" t="s">
-        <v>1413</v>
+        <v>1439</v>
       </c>
       <c r="J343" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="344" spans="1:10">
       <c r="A344" t="s">
-        <v>784</v>
+        <v>10</v>
       </c>
       <c r="B344" t="s">
-        <v>1414</v>
+        <v>1440</v>
       </c>
       <c r="C344" t="s">
-        <v>1415</v>
+        <v>144</v>
       </c>
       <c r="D344" t="s">
-        <v>1416</v>
+        <v>1441</v>
       </c>
       <c r="E344" t="s">
         <v>14</v>
       </c>
+      <c r="F344" t="s">
+        <v>146</v>
+      </c>
+      <c r="G344" t="s">
+        <v>147</v>
+      </c>
       <c r="H344" t="s">
-        <v>53</v>
+        <v>148</v>
       </c>
       <c r="I344" t="s">
-        <v>1417</v>
+        <v>1442</v>
       </c>
       <c r="J344" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="345" spans="1:10">
       <c r="A345" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B345" t="s">
-        <v>1418</v>
+        <v>1443</v>
       </c>
       <c r="C345" t="s">
-        <v>1320</v>
+        <v>1317</v>
       </c>
       <c r="D345" t="s">
-        <v>1419</v>
+        <v>1441</v>
       </c>
       <c r="E345" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="H345" t="s">
         <v>53</v>
       </c>
       <c r="I345" t="s">
-        <v>1420</v>
+        <v>1444</v>
       </c>
       <c r="J345" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="346" spans="1:10">
       <c r="A346" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B346" t="s">
-        <v>1421</v>
+        <v>1445</v>
       </c>
       <c r="C346" t="s">
-        <v>1422</v>
+        <v>1446</v>
       </c>
       <c r="D346" t="s">
-        <v>1423</v>
+        <v>1447</v>
       </c>
       <c r="E346" t="s">
         <v>14</v>
       </c>
       <c r="H346" t="s">
         <v>53</v>
       </c>
       <c r="I346" t="s">
-        <v>1424</v>
+        <v>1448</v>
       </c>
       <c r="J346" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="347" spans="1:10">
       <c r="A347" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B347" t="s">
-        <v>1425</v>
+        <v>1449</v>
       </c>
       <c r="C347" t="s">
-        <v>1298</v>
+        <v>1450</v>
       </c>
       <c r="D347" t="s">
-        <v>1426</v>
+        <v>1451</v>
       </c>
       <c r="E347" t="s">
         <v>14</v>
       </c>
       <c r="H347" t="s">
         <v>53</v>
       </c>
       <c r="I347" t="s">
-        <v>1427</v>
+        <v>1452</v>
       </c>
       <c r="J347" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="348" spans="1:10">
       <c r="A348" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B348" t="s">
-        <v>1428</v>
+        <v>1453</v>
       </c>
       <c r="C348" t="s">
-        <v>1302</v>
+        <v>1454</v>
       </c>
       <c r="D348" t="s">
-        <v>1426</v>
+        <v>1455</v>
       </c>
       <c r="E348" t="s">
-        <v>218</v>
+        <v>14</v>
       </c>
       <c r="H348" t="s">
         <v>53</v>
       </c>
       <c r="I348" t="s">
-        <v>1429</v>
+        <v>1456</v>
       </c>
       <c r="J348" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="349" spans="1:10">
       <c r="A349" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B349" t="s">
-        <v>1430</v>
+        <v>1457</v>
       </c>
       <c r="C349" t="s">
-        <v>1431</v>
+        <v>1321</v>
       </c>
       <c r="D349" t="s">
-        <v>1432</v>
+        <v>1458</v>
       </c>
       <c r="E349" t="s">
         <v>14</v>
       </c>
       <c r="H349" t="s">
         <v>53</v>
       </c>
       <c r="I349" t="s">
-        <v>1433</v>
+        <v>1459</v>
       </c>
       <c r="J349" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="350" spans="1:10">
       <c r="A350" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B350" t="s">
-        <v>1434</v>
+        <v>1460</v>
       </c>
       <c r="C350" t="s">
-        <v>1435</v>
+        <v>1342</v>
       </c>
       <c r="D350" t="s">
-        <v>1436</v>
+        <v>1461</v>
       </c>
       <c r="E350" t="s">
         <v>14</v>
       </c>
       <c r="H350" t="s">
         <v>53</v>
       </c>
       <c r="I350" t="s">
-        <v>1437</v>
+        <v>1462</v>
       </c>
       <c r="J350" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="351" spans="1:10">
       <c r="A351" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B351" t="s">
-        <v>1438</v>
-[...2 lines deleted...]
-        <v>1439</v>
+        <v>1463</v>
       </c>
       <c r="D351" t="s">
-        <v>1440</v>
+        <v>1464</v>
       </c>
       <c r="E351" t="s">
         <v>14</v>
       </c>
       <c r="H351" t="s">
         <v>53</v>
       </c>
       <c r="I351" t="s">
-        <v>1441</v>
+        <v>1465</v>
       </c>
       <c r="J351" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="352" spans="1:10">
       <c r="A352" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B352" t="s">
-        <v>1442</v>
-[...2 lines deleted...]
-        <v>1306</v>
+        <v>1466</v>
       </c>
       <c r="D352" t="s">
-        <v>1443</v>
+        <v>1467</v>
       </c>
       <c r="E352" t="s">
         <v>14</v>
       </c>
       <c r="H352" t="s">
         <v>53</v>
       </c>
       <c r="I352" t="s">
-        <v>1444</v>
+        <v>1468</v>
       </c>
       <c r="J352" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="353" spans="1:10">
       <c r="A353" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B353" t="s">
-        <v>1445</v>
-[...2 lines deleted...]
-        <v>1327</v>
+        <v>1469</v>
       </c>
       <c r="D353" t="s">
-        <v>1446</v>
+        <v>1470</v>
       </c>
       <c r="E353" t="s">
         <v>14</v>
       </c>
       <c r="H353" t="s">
         <v>53</v>
       </c>
       <c r="I353" t="s">
-        <v>1447</v>
+        <v>1471</v>
       </c>
       <c r="J353" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="354" spans="1:10">
       <c r="A354" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B354" t="s">
-        <v>1448</v>
+        <v>1472</v>
       </c>
       <c r="D354" t="s">
-        <v>1449</v>
+        <v>1470</v>
       </c>
       <c r="E354" t="s">
         <v>14</v>
       </c>
       <c r="H354" t="s">
         <v>53</v>
       </c>
       <c r="I354" t="s">
-        <v>1450</v>
+        <v>1473</v>
       </c>
       <c r="J354" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="355" spans="1:10">
       <c r="A355" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B355" t="s">
-        <v>1451</v>
+        <v>1474</v>
       </c>
       <c r="D355" t="s">
-        <v>1452</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1475</v>
       </c>
       <c r="H355" t="s">
         <v>53</v>
       </c>
-      <c r="I355" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J355" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="356" spans="1:10">
       <c r="A356" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B356" t="s">
-        <v>1454</v>
+        <v>1474</v>
       </c>
       <c r="D356" t="s">
-        <v>1455</v>
+        <v>1476</v>
       </c>
       <c r="E356" t="s">
         <v>14</v>
       </c>
       <c r="H356" t="s">
         <v>53</v>
       </c>
-      <c r="I356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J356" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="357" spans="1:10">
       <c r="A357" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B357" t="s">
-        <v>1457</v>
+        <v>1477</v>
       </c>
       <c r="D357" t="s">
-        <v>1455</v>
+        <v>1476</v>
       </c>
       <c r="E357" t="s">
         <v>14</v>
       </c>
       <c r="H357" t="s">
         <v>53</v>
       </c>
-      <c r="I357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J357" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="358" spans="1:10">
       <c r="A358" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B358" t="s">
-        <v>1459</v>
+        <v>1478</v>
       </c>
       <c r="D358" t="s">
-        <v>1460</v>
+        <v>1479</v>
+      </c>
+      <c r="E358" t="s">
+        <v>14</v>
       </c>
       <c r="H358" t="s">
         <v>53</v>
       </c>
+      <c r="I358" t="s">
+        <v>1480</v>
+      </c>
       <c r="J358" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="359" spans="1:10">
       <c r="A359" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B359" t="s">
-        <v>1459</v>
+        <v>1481</v>
       </c>
       <c r="D359" t="s">
-        <v>1461</v>
+        <v>1479</v>
       </c>
       <c r="E359" t="s">
         <v>14</v>
       </c>
       <c r="H359" t="s">
         <v>53</v>
       </c>
+      <c r="I359" t="s">
+        <v>1482</v>
+      </c>
       <c r="J359" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="360" spans="1:10">
       <c r="A360" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B360" t="s">
-        <v>1462</v>
+        <v>1483</v>
       </c>
       <c r="D360" t="s">
-        <v>1461</v>
+        <v>1479</v>
       </c>
       <c r="E360" t="s">
         <v>14</v>
       </c>
       <c r="H360" t="s">
         <v>53</v>
       </c>
+      <c r="I360" t="s">
+        <v>1484</v>
+      </c>
       <c r="J360" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="361" spans="1:10">
       <c r="A361" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B361" t="s">
-        <v>1463</v>
+        <v>1485</v>
       </c>
       <c r="D361" t="s">
-        <v>1464</v>
+        <v>1479</v>
       </c>
       <c r="E361" t="s">
         <v>14</v>
       </c>
       <c r="H361" t="s">
         <v>53</v>
       </c>
       <c r="I361" t="s">
-        <v>1465</v>
+        <v>1486</v>
       </c>
       <c r="J361" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="362" spans="1:10">
       <c r="A362" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B362" t="s">
-        <v>1466</v>
+        <v>1487</v>
       </c>
       <c r="D362" t="s">
-        <v>1464</v>
+        <v>1479</v>
       </c>
       <c r="E362" t="s">
         <v>14</v>
       </c>
       <c r="H362" t="s">
         <v>53</v>
       </c>
       <c r="I362" t="s">
-        <v>1467</v>
+        <v>1488</v>
       </c>
       <c r="J362" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="363" spans="1:10">
       <c r="A363" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B363" t="s">
-        <v>1468</v>
+        <v>1489</v>
       </c>
       <c r="D363" t="s">
-        <v>1464</v>
+        <v>1479</v>
       </c>
       <c r="E363" t="s">
         <v>14</v>
       </c>
       <c r="H363" t="s">
         <v>53</v>
       </c>
       <c r="I363" t="s">
-        <v>1469</v>
+        <v>1490</v>
       </c>
       <c r="J363" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="364" spans="1:10">
       <c r="A364" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B364" t="s">
-        <v>1470</v>
+        <v>1491</v>
       </c>
       <c r="D364" t="s">
-        <v>1464</v>
+        <v>1492</v>
       </c>
       <c r="E364" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="H364" t="s">
         <v>53</v>
       </c>
       <c r="I364" t="s">
-        <v>1471</v>
+        <v>1493</v>
       </c>
       <c r="J364" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="365" spans="1:10">
       <c r="A365" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B365" t="s">
-        <v>1472</v>
+        <v>1494</v>
       </c>
       <c r="D365" t="s">
-        <v>1464</v>
+        <v>1495</v>
       </c>
       <c r="E365" t="s">
         <v>14</v>
       </c>
       <c r="H365" t="s">
         <v>53</v>
       </c>
       <c r="I365" t="s">
-        <v>1473</v>
+        <v>1496</v>
       </c>
       <c r="J365" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="366" spans="1:10">
       <c r="A366" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B366" t="s">
-        <v>1474</v>
+        <v>1497</v>
       </c>
       <c r="D366" t="s">
-        <v>1464</v>
+        <v>1495</v>
       </c>
       <c r="E366" t="s">
         <v>14</v>
       </c>
       <c r="H366" t="s">
         <v>53</v>
       </c>
-      <c r="I366" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J366" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="367" spans="1:10">
       <c r="A367" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B367" t="s">
-        <v>1476</v>
+        <v>1498</v>
       </c>
       <c r="D367" t="s">
-        <v>1477</v>
+        <v>1495</v>
       </c>
       <c r="E367" t="s">
-        <v>218</v>
+        <v>14</v>
       </c>
       <c r="H367" t="s">
         <v>53</v>
       </c>
-      <c r="I367" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J367" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="368" spans="1:10">
       <c r="A368" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B368" t="s">
-        <v>1479</v>
+        <v>1499</v>
       </c>
       <c r="D368" t="s">
-        <v>1480</v>
+        <v>1500</v>
       </c>
       <c r="E368" t="s">
         <v>14</v>
       </c>
       <c r="H368" t="s">
         <v>53</v>
       </c>
       <c r="I368" t="s">
-        <v>1481</v>
+        <v>1501</v>
       </c>
       <c r="J368" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="369" spans="1:10">
       <c r="A369" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B369" t="s">
-        <v>1482</v>
+        <v>1502</v>
       </c>
       <c r="D369" t="s">
-        <v>1480</v>
+        <v>1500</v>
       </c>
       <c r="E369" t="s">
         <v>14</v>
       </c>
       <c r="H369" t="s">
         <v>53</v>
       </c>
+      <c r="I369" t="s">
+        <v>1503</v>
+      </c>
       <c r="J369" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="370" spans="1:10">
       <c r="A370" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B370" t="s">
-        <v>1483</v>
+        <v>1504</v>
       </c>
       <c r="D370" t="s">
-        <v>1480</v>
+        <v>1500</v>
       </c>
       <c r="E370" t="s">
         <v>14</v>
       </c>
       <c r="H370" t="s">
         <v>53</v>
       </c>
+      <c r="I370" t="s">
+        <v>1505</v>
+      </c>
       <c r="J370" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="371" spans="1:10">
       <c r="A371" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B371" t="s">
-        <v>1484</v>
+        <v>1506</v>
       </c>
       <c r="D371" t="s">
-        <v>1485</v>
+        <v>1500</v>
       </c>
       <c r="E371" t="s">
         <v>14</v>
       </c>
       <c r="H371" t="s">
         <v>53</v>
       </c>
       <c r="I371" t="s">
-        <v>1486</v>
+        <v>1507</v>
       </c>
       <c r="J371" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="372" spans="1:10">
       <c r="A372" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B372" t="s">
-        <v>1487</v>
+        <v>1508</v>
       </c>
       <c r="D372" t="s">
-        <v>1485</v>
+        <v>1500</v>
       </c>
       <c r="E372" t="s">
         <v>14</v>
       </c>
       <c r="H372" t="s">
         <v>53</v>
       </c>
       <c r="I372" t="s">
-        <v>1488</v>
+        <v>1509</v>
       </c>
       <c r="J372" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="373" spans="1:10">
       <c r="A373" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B373" t="s">
-        <v>1489</v>
+        <v>1510</v>
       </c>
       <c r="D373" t="s">
-        <v>1485</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1500</v>
       </c>
       <c r="H373" t="s">
         <v>53</v>
       </c>
       <c r="I373" t="s">
-        <v>1490</v>
+        <v>1511</v>
       </c>
       <c r="J373" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="374" spans="1:10">
       <c r="A374" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B374" t="s">
-        <v>1491</v>
+        <v>1512</v>
       </c>
       <c r="D374" t="s">
-        <v>1485</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1500</v>
       </c>
       <c r="H374" t="s">
         <v>53</v>
       </c>
       <c r="I374" t="s">
-        <v>1492</v>
+        <v>1511</v>
       </c>
       <c r="J374" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="375" spans="1:10">
       <c r="A375" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B375" t="s">
-        <v>1493</v>
+        <v>1513</v>
       </c>
       <c r="D375" t="s">
-        <v>1485</v>
+        <v>1500</v>
       </c>
       <c r="E375" t="s">
         <v>14</v>
       </c>
       <c r="H375" t="s">
         <v>53</v>
       </c>
       <c r="I375" t="s">
-        <v>1494</v>
+        <v>1511</v>
       </c>
       <c r="J375" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="376" spans="1:10">
       <c r="A376" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B376" t="s">
-        <v>1495</v>
+        <v>1514</v>
       </c>
       <c r="D376" t="s">
-        <v>1485</v>
+        <v>1515</v>
+      </c>
+      <c r="E376" t="s">
+        <v>14</v>
       </c>
       <c r="H376" t="s">
         <v>53</v>
       </c>
       <c r="I376" t="s">
-        <v>1496</v>
+        <v>1516</v>
       </c>
       <c r="J376" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10">
       <c r="A377" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B377" t="s">
-        <v>1497</v>
+        <v>1517</v>
       </c>
       <c r="D377" t="s">
-        <v>1485</v>
+        <v>1515</v>
+      </c>
+      <c r="E377" t="s">
+        <v>14</v>
       </c>
       <c r="H377" t="s">
         <v>53</v>
       </c>
       <c r="I377" t="s">
-        <v>1496</v>
+        <v>1518</v>
       </c>
       <c r="J377" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="378" spans="1:10">
       <c r="A378" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B378" t="s">
-        <v>1498</v>
+        <v>1519</v>
       </c>
       <c r="D378" t="s">
-        <v>1485</v>
+        <v>1515</v>
       </c>
       <c r="E378" t="s">
         <v>14</v>
       </c>
       <c r="H378" t="s">
         <v>53</v>
       </c>
       <c r="I378" t="s">
-        <v>1496</v>
+        <v>1520</v>
       </c>
       <c r="J378" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="379" spans="1:10">
       <c r="A379" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B379" t="s">
-        <v>1499</v>
+        <v>1521</v>
       </c>
       <c r="D379" t="s">
-        <v>1500</v>
+        <v>1515</v>
       </c>
       <c r="E379" t="s">
         <v>14</v>
       </c>
       <c r="H379" t="s">
         <v>53</v>
       </c>
       <c r="I379" t="s">
-        <v>1501</v>
+        <v>1522</v>
       </c>
       <c r="J379" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="380" spans="1:10">
       <c r="A380" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B380" t="s">
-        <v>1502</v>
+        <v>1523</v>
       </c>
       <c r="D380" t="s">
-        <v>1500</v>
+        <v>1515</v>
       </c>
       <c r="E380" t="s">
         <v>14</v>
       </c>
       <c r="H380" t="s">
         <v>53</v>
       </c>
       <c r="I380" t="s">
-        <v>1503</v>
+        <v>1524</v>
       </c>
       <c r="J380" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="381" spans="1:10">
       <c r="A381" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B381" t="s">
-        <v>1504</v>
+        <v>1525</v>
       </c>
       <c r="D381" t="s">
-        <v>1500</v>
+        <v>1515</v>
       </c>
       <c r="E381" t="s">
         <v>14</v>
       </c>
       <c r="H381" t="s">
         <v>53</v>
       </c>
       <c r="I381" t="s">
-        <v>1505</v>
+        <v>1526</v>
       </c>
       <c r="J381" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="382" spans="1:10">
       <c r="A382" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B382" t="s">
-        <v>1506</v>
+        <v>1527</v>
       </c>
       <c r="D382" t="s">
-        <v>1500</v>
+        <v>1528</v>
       </c>
       <c r="E382" t="s">
         <v>14</v>
       </c>
       <c r="H382" t="s">
         <v>53</v>
       </c>
       <c r="I382" t="s">
-        <v>1507</v>
+        <v>1529</v>
       </c>
       <c r="J382" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="383" spans="1:10">
       <c r="A383" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B383" t="s">
-        <v>1508</v>
+        <v>1530</v>
       </c>
       <c r="D383" t="s">
-        <v>1500</v>
+        <v>1531</v>
       </c>
       <c r="E383" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="H383" t="s">
         <v>53</v>
       </c>
       <c r="I383" t="s">
-        <v>1509</v>
+        <v>1532</v>
       </c>
       <c r="J383" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="384" spans="1:10">
       <c r="A384" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B384" t="s">
-        <v>1510</v>
+        <v>1533</v>
       </c>
       <c r="D384" t="s">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1534</v>
       </c>
       <c r="H384" t="s">
         <v>53</v>
       </c>
       <c r="I384" t="s">
-        <v>1511</v>
+        <v>1535</v>
       </c>
       <c r="J384" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="385" spans="1:10">
       <c r="A385" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B385" t="s">
-        <v>1512</v>
+        <v>1536</v>
       </c>
       <c r="D385" t="s">
-        <v>1513</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1534</v>
       </c>
       <c r="H385" t="s">
         <v>53</v>
       </c>
       <c r="I385" t="s">
-        <v>1514</v>
+        <v>1537</v>
       </c>
       <c r="J385" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="386" spans="1:10">
       <c r="A386" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B386" t="s">
-        <v>1515</v>
+        <v>1538</v>
       </c>
       <c r="D386" t="s">
-        <v>1516</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>1534</v>
       </c>
       <c r="H386" t="s">
         <v>53</v>
       </c>
       <c r="I386" t="s">
-        <v>1517</v>
+        <v>1539</v>
       </c>
       <c r="J386" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="387" spans="1:10">
       <c r="A387" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B387" t="s">
-        <v>1518</v>
+        <v>1533</v>
       </c>
       <c r="D387" t="s">
-        <v>1519</v>
+        <v>1540</v>
+      </c>
+      <c r="E387" t="s">
+        <v>52</v>
       </c>
       <c r="H387" t="s">
         <v>53</v>
       </c>
       <c r="I387" t="s">
-        <v>1520</v>
+        <v>1541</v>
       </c>
       <c r="J387" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="388" spans="1:10">
       <c r="A388" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B388" t="s">
-        <v>1521</v>
+        <v>1536</v>
       </c>
       <c r="D388" t="s">
-        <v>1519</v>
+        <v>1540</v>
+      </c>
+      <c r="E388" t="s">
+        <v>14</v>
       </c>
       <c r="H388" t="s">
         <v>53</v>
       </c>
       <c r="I388" t="s">
-        <v>1522</v>
+        <v>1542</v>
       </c>
       <c r="J388" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="389" spans="1:10">
       <c r="A389" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B389" t="s">
-        <v>1523</v>
+        <v>1538</v>
       </c>
       <c r="D389" t="s">
-        <v>1519</v>
+        <v>1540</v>
+      </c>
+      <c r="E389" t="s">
+        <v>397</v>
       </c>
       <c r="H389" t="s">
         <v>53</v>
       </c>
       <c r="I389" t="s">
-        <v>1524</v>
+        <v>1539</v>
       </c>
       <c r="J389" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="390" spans="1:10">
       <c r="A390" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B390" t="s">
-        <v>1518</v>
+        <v>1543</v>
       </c>
       <c r="D390" t="s">
-        <v>1525</v>
+        <v>1544</v>
       </c>
       <c r="E390" t="s">
-        <v>23</v>
+        <v>223</v>
       </c>
       <c r="H390" t="s">
         <v>53</v>
       </c>
       <c r="I390" t="s">
-        <v>1526</v>
+        <v>1545</v>
       </c>
       <c r="J390" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="391" spans="1:10">
       <c r="A391" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B391" t="s">
-        <v>1521</v>
+        <v>1546</v>
       </c>
       <c r="D391" t="s">
-        <v>1525</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1547</v>
       </c>
       <c r="H391" t="s">
         <v>53</v>
       </c>
       <c r="I391" t="s">
-        <v>1527</v>
+        <v>1548</v>
       </c>
       <c r="J391" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="392" spans="1:10">
       <c r="A392" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B392" t="s">
-        <v>1523</v>
+        <v>1549</v>
       </c>
       <c r="D392" t="s">
-        <v>1525</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>1547</v>
       </c>
       <c r="H392" t="s">
         <v>53</v>
       </c>
       <c r="I392" t="s">
-        <v>1524</v>
+        <v>1550</v>
       </c>
       <c r="J392" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="393" spans="1:10">
       <c r="A393" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B393" t="s">
-        <v>1528</v>
+        <v>1551</v>
       </c>
       <c r="D393" t="s">
-        <v>1529</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>1547</v>
       </c>
       <c r="H393" t="s">
         <v>53</v>
       </c>
       <c r="I393" t="s">
-        <v>1530</v>
+        <v>1552</v>
       </c>
       <c r="J393" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="394" spans="1:10">
       <c r="A394" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B394" t="s">
-        <v>1531</v>
+        <v>1553</v>
       </c>
       <c r="D394" t="s">
-        <v>1532</v>
+        <v>1547</v>
       </c>
       <c r="H394" t="s">
         <v>53</v>
       </c>
       <c r="I394" t="s">
-        <v>1533</v>
+        <v>1554</v>
       </c>
       <c r="J394" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="395" spans="1:10">
       <c r="A395" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B395" t="s">
-        <v>1534</v>
+        <v>1555</v>
       </c>
       <c r="D395" t="s">
-        <v>1532</v>
+        <v>1547</v>
       </c>
       <c r="H395" t="s">
         <v>53</v>
       </c>
-      <c r="I395" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J395" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="396" spans="1:10">
       <c r="A396" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B396" t="s">
-        <v>1536</v>
+        <v>1555</v>
       </c>
       <c r="D396" t="s">
-        <v>1532</v>
+        <v>1547</v>
+      </c>
+      <c r="E396" t="s">
+        <v>14</v>
       </c>
       <c r="H396" t="s">
         <v>53</v>
       </c>
       <c r="I396" t="s">
-        <v>1537</v>
+        <v>1556</v>
       </c>
       <c r="J396" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="397" spans="1:10">
       <c r="A397" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B397" t="s">
-        <v>1538</v>
+        <v>1553</v>
       </c>
       <c r="D397" t="s">
-        <v>1532</v>
+        <v>1547</v>
+      </c>
+      <c r="E397" t="s">
+        <v>14</v>
       </c>
       <c r="H397" t="s">
         <v>53</v>
       </c>
       <c r="I397" t="s">
-        <v>1539</v>
+        <v>1554</v>
       </c>
       <c r="J397" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="398" spans="1:10">
       <c r="A398" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B398" t="s">
-        <v>1540</v>
+        <v>1551</v>
       </c>
       <c r="D398" t="s">
-        <v>1532</v>
+        <v>1547</v>
+      </c>
+      <c r="E398" t="s">
+        <v>14</v>
       </c>
       <c r="H398" t="s">
         <v>53</v>
       </c>
+      <c r="I398" t="s">
+        <v>1557</v>
+      </c>
       <c r="J398" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="399" spans="1:10">
       <c r="A399" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B399" t="s">
-        <v>1540</v>
+        <v>1549</v>
       </c>
       <c r="D399" t="s">
-        <v>1532</v>
+        <v>1547</v>
       </c>
       <c r="E399" t="s">
         <v>14</v>
       </c>
       <c r="H399" t="s">
         <v>53</v>
       </c>
       <c r="I399" t="s">
-        <v>1541</v>
+        <v>1558</v>
       </c>
       <c r="J399" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="400" spans="1:10">
       <c r="A400" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B400" t="s">
-        <v>1538</v>
+        <v>1546</v>
       </c>
       <c r="D400" t="s">
-        <v>1532</v>
+        <v>1559</v>
       </c>
       <c r="E400" t="s">
         <v>14</v>
       </c>
       <c r="H400" t="s">
         <v>53</v>
       </c>
       <c r="I400" t="s">
-        <v>1539</v>
+        <v>1560</v>
       </c>
       <c r="J400" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="401" spans="1:10">
       <c r="A401" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B401" t="s">
-        <v>1536</v>
+        <v>1561</v>
       </c>
       <c r="D401" t="s">
-        <v>1532</v>
+        <v>1562</v>
       </c>
       <c r="E401" t="s">
         <v>14</v>
       </c>
       <c r="H401" t="s">
         <v>53</v>
       </c>
       <c r="I401" t="s">
-        <v>1542</v>
+        <v>1563</v>
       </c>
       <c r="J401" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="402" spans="1:10">
       <c r="A402" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B402" t="s">
-        <v>1534</v>
+        <v>1564</v>
       </c>
       <c r="D402" t="s">
-        <v>1532</v>
+        <v>1562</v>
       </c>
       <c r="E402" t="s">
         <v>14</v>
       </c>
       <c r="H402" t="s">
         <v>53</v>
       </c>
       <c r="I402" t="s">
-        <v>1543</v>
+        <v>1565</v>
       </c>
       <c r="J402" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="403" spans="1:10">
       <c r="A403" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B403" t="s">
-        <v>1531</v>
+        <v>1566</v>
       </c>
       <c r="D403" t="s">
-        <v>1544</v>
+        <v>1567</v>
       </c>
       <c r="E403" t="s">
         <v>14</v>
       </c>
       <c r="H403" t="s">
         <v>53</v>
       </c>
       <c r="I403" t="s">
-        <v>1545</v>
+        <v>1568</v>
       </c>
       <c r="J403" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="404" spans="1:10">
       <c r="A404" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B404" t="s">
-        <v>1546</v>
+        <v>1569</v>
       </c>
       <c r="D404" t="s">
-        <v>1547</v>
+        <v>1570</v>
       </c>
       <c r="E404" t="s">
         <v>14</v>
       </c>
       <c r="H404" t="s">
         <v>53</v>
       </c>
       <c r="I404" t="s">
-        <v>1548</v>
+        <v>1571</v>
       </c>
       <c r="J404" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="405" spans="1:10">
       <c r="A405" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B405" t="s">
-        <v>1549</v>
+        <v>1572</v>
       </c>
       <c r="D405" t="s">
-        <v>1547</v>
+        <v>1573</v>
       </c>
       <c r="E405" t="s">
         <v>14</v>
       </c>
       <c r="H405" t="s">
         <v>53</v>
       </c>
       <c r="I405" t="s">
-        <v>1550</v>
+        <v>1574</v>
       </c>
       <c r="J405" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="406" spans="1:10">
       <c r="A406" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B406" t="s">
-        <v>1551</v>
+        <v>1575</v>
       </c>
       <c r="D406" t="s">
-        <v>1552</v>
+        <v>1576</v>
       </c>
       <c r="E406" t="s">
         <v>14</v>
       </c>
       <c r="H406" t="s">
         <v>53</v>
       </c>
       <c r="I406" t="s">
-        <v>1553</v>
+        <v>1577</v>
       </c>
       <c r="J406" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="407" spans="1:10">
       <c r="A407" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B407" t="s">
-        <v>1554</v>
+        <v>1578</v>
       </c>
       <c r="D407" t="s">
-        <v>1555</v>
+        <v>1579</v>
       </c>
       <c r="E407" t="s">
         <v>14</v>
       </c>
       <c r="H407" t="s">
         <v>53</v>
       </c>
       <c r="I407" t="s">
-        <v>1556</v>
+        <v>1580</v>
       </c>
       <c r="J407" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="408" spans="1:10">
       <c r="A408" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B408" t="s">
-        <v>1557</v>
+        <v>1581</v>
       </c>
       <c r="D408" t="s">
-        <v>1558</v>
+        <v>1582</v>
       </c>
       <c r="E408" t="s">
         <v>14</v>
       </c>
       <c r="H408" t="s">
         <v>53</v>
       </c>
       <c r="I408" t="s">
-        <v>1559</v>
+        <v>1583</v>
       </c>
       <c r="J408" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="409" spans="1:10">
       <c r="A409" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B409" t="s">
-        <v>1560</v>
+        <v>1584</v>
       </c>
       <c r="D409" t="s">
-        <v>1561</v>
+        <v>1585</v>
       </c>
       <c r="E409" t="s">
         <v>14</v>
       </c>
       <c r="H409" t="s">
         <v>53</v>
       </c>
       <c r="I409" t="s">
-        <v>1562</v>
+        <v>1586</v>
       </c>
       <c r="J409" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="410" spans="1:10">
       <c r="A410" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B410" t="s">
-        <v>1563</v>
+        <v>1587</v>
       </c>
       <c r="D410" t="s">
-        <v>1564</v>
+        <v>1588</v>
       </c>
       <c r="E410" t="s">
         <v>14</v>
       </c>
       <c r="H410" t="s">
         <v>53</v>
       </c>
       <c r="I410" t="s">
-        <v>1565</v>
+        <v>1589</v>
       </c>
       <c r="J410" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="411" spans="1:10">
       <c r="A411" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B411" t="s">
-        <v>1566</v>
+        <v>1590</v>
       </c>
       <c r="D411" t="s">
-        <v>1567</v>
+        <v>1591</v>
       </c>
       <c r="E411" t="s">
         <v>14</v>
       </c>
       <c r="H411" t="s">
         <v>53</v>
       </c>
       <c r="I411" t="s">
-        <v>1568</v>
+        <v>1592</v>
       </c>
       <c r="J411" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="412" spans="1:10">
       <c r="A412" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B412" t="s">
-        <v>1569</v>
+        <v>1593</v>
       </c>
       <c r="D412" t="s">
-        <v>1570</v>
+        <v>1594</v>
       </c>
       <c r="E412" t="s">
         <v>14</v>
       </c>
       <c r="H412" t="s">
         <v>53</v>
       </c>
       <c r="I412" t="s">
-        <v>1571</v>
+        <v>1595</v>
       </c>
       <c r="J412" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="413" spans="1:10">
       <c r="A413" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B413" t="s">
-        <v>1572</v>
+        <v>1596</v>
       </c>
       <c r="D413" t="s">
-        <v>1573</v>
+        <v>1594</v>
       </c>
       <c r="E413" t="s">
         <v>14</v>
       </c>
       <c r="H413" t="s">
         <v>53</v>
       </c>
       <c r="I413" t="s">
-        <v>1574</v>
+        <v>1597</v>
       </c>
       <c r="J413" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="414" spans="1:10">
       <c r="A414" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B414" t="s">
-        <v>1575</v>
+        <v>1598</v>
       </c>
       <c r="D414" t="s">
-        <v>1576</v>
+        <v>1599</v>
       </c>
       <c r="E414" t="s">
         <v>14</v>
       </c>
       <c r="H414" t="s">
         <v>53</v>
       </c>
       <c r="I414" t="s">
-        <v>1577</v>
+        <v>1600</v>
       </c>
       <c r="J414" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="415" spans="1:10">
       <c r="A415" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B415" t="s">
-        <v>1578</v>
+        <v>1601</v>
       </c>
       <c r="D415" t="s">
-        <v>1579</v>
+        <v>1599</v>
       </c>
       <c r="E415" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H415" t="s">
         <v>53</v>
       </c>
       <c r="I415" t="s">
-        <v>1580</v>
+        <v>1602</v>
       </c>
       <c r="J415" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="416" spans="1:10">
       <c r="A416" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B416" t="s">
-        <v>1581</v>
+        <v>1603</v>
       </c>
       <c r="D416" t="s">
-        <v>1579</v>
+        <v>1604</v>
       </c>
       <c r="E416" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="H416" t="s">
         <v>53</v>
       </c>
       <c r="I416" t="s">
-        <v>1582</v>
+        <v>1605</v>
       </c>
       <c r="J416" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="417" spans="1:10">
       <c r="A417" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B417" t="s">
-        <v>1583</v>
+        <v>1606</v>
       </c>
       <c r="D417" t="s">
-        <v>1584</v>
+        <v>1607</v>
       </c>
       <c r="E417" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="H417" t="s">
         <v>53</v>
       </c>
       <c r="I417" t="s">
-        <v>1585</v>
+        <v>1608</v>
       </c>
       <c r="J417" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="418" spans="1:10">
       <c r="A418" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B418" t="s">
-        <v>1586</v>
+        <v>1609</v>
       </c>
       <c r="D418" t="s">
-        <v>1584</v>
+        <v>1610</v>
       </c>
       <c r="E418" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H418" t="s">
         <v>53</v>
       </c>
       <c r="I418" t="s">
-        <v>1587</v>
+        <v>1611</v>
       </c>
       <c r="J418" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="419" spans="1:10">
       <c r="A419" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B419" t="s">
-        <v>1588</v>
+        <v>1612</v>
       </c>
       <c r="D419" t="s">
-        <v>1589</v>
+        <v>1610</v>
       </c>
       <c r="E419" t="s">
-        <v>218</v>
+        <v>14</v>
       </c>
       <c r="H419" t="s">
         <v>53</v>
       </c>
       <c r="I419" t="s">
-        <v>1590</v>
+        <v>1613</v>
       </c>
       <c r="J419" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="420" spans="1:10">
       <c r="A420" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B420" t="s">
-        <v>1591</v>
+        <v>1614</v>
       </c>
       <c r="D420" t="s">
-        <v>1592</v>
+        <v>1610</v>
       </c>
       <c r="E420" t="s">
-        <v>218</v>
+        <v>14</v>
       </c>
       <c r="H420" t="s">
         <v>53</v>
       </c>
       <c r="I420" t="s">
-        <v>1593</v>
+        <v>1615</v>
       </c>
       <c r="J420" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="421" spans="1:10">
       <c r="A421" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B421" t="s">
-        <v>1594</v>
+        <v>1616</v>
       </c>
       <c r="D421" t="s">
-        <v>1595</v>
+        <v>1617</v>
       </c>
       <c r="E421" t="s">
         <v>14</v>
       </c>
       <c r="H421" t="s">
         <v>53</v>
       </c>
       <c r="I421" t="s">
-        <v>1596</v>
+        <v>1618</v>
       </c>
       <c r="J421" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="422" spans="1:10">
       <c r="A422" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B422" t="s">
-        <v>1597</v>
+        <v>1619</v>
       </c>
       <c r="D422" t="s">
-        <v>1595</v>
+        <v>1620</v>
       </c>
       <c r="E422" t="s">
         <v>14</v>
       </c>
       <c r="H422" t="s">
         <v>53</v>
       </c>
-      <c r="I422" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J422" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="423" spans="1:10">
       <c r="A423" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B423" t="s">
-        <v>1599</v>
+        <v>1621</v>
       </c>
       <c r="D423" t="s">
-        <v>1595</v>
+        <v>1622</v>
       </c>
       <c r="E423" t="s">
         <v>14</v>
       </c>
       <c r="H423" t="s">
         <v>53</v>
       </c>
       <c r="I423" t="s">
-        <v>1600</v>
+        <v>1623</v>
       </c>
       <c r="J423" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="424" spans="1:10">
       <c r="A424" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B424" t="s">
-        <v>1601</v>
+        <v>1624</v>
       </c>
       <c r="D424" t="s">
-        <v>1602</v>
+        <v>1622</v>
       </c>
       <c r="E424" t="s">
         <v>14</v>
       </c>
       <c r="H424" t="s">
         <v>53</v>
       </c>
       <c r="I424" t="s">
-        <v>1603</v>
+        <v>1625</v>
       </c>
       <c r="J424" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="425" spans="1:10">
       <c r="A425" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B425" t="s">
-        <v>1604</v>
+        <v>1626</v>
       </c>
       <c r="D425" t="s">
-        <v>1605</v>
+        <v>1627</v>
       </c>
       <c r="E425" t="s">
         <v>14</v>
       </c>
       <c r="H425" t="s">
         <v>53</v>
       </c>
+      <c r="I425" t="s">
+        <v>1628</v>
+      </c>
       <c r="J425" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="426" spans="1:10">
       <c r="A426" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B426" t="s">
-        <v>1606</v>
+        <v>1629</v>
       </c>
       <c r="D426" t="s">
-        <v>1607</v>
+        <v>1630</v>
       </c>
       <c r="E426" t="s">
         <v>14</v>
       </c>
       <c r="H426" t="s">
         <v>53</v>
       </c>
-      <c r="I426" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J426" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="427" spans="1:10">
       <c r="A427" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B427" t="s">
-        <v>1609</v>
+        <v>1631</v>
       </c>
       <c r="D427" t="s">
-        <v>1607</v>
+        <v>1632</v>
       </c>
       <c r="E427" t="s">
         <v>14</v>
       </c>
       <c r="H427" t="s">
         <v>53</v>
       </c>
       <c r="I427" t="s">
-        <v>1610</v>
+        <v>1633</v>
       </c>
       <c r="J427" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="428" spans="1:10">
       <c r="A428" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B428" t="s">
-        <v>1611</v>
+        <v>1634</v>
       </c>
       <c r="D428" t="s">
-        <v>1612</v>
+        <v>1635</v>
       </c>
       <c r="E428" t="s">
         <v>14</v>
       </c>
       <c r="H428" t="s">
         <v>53</v>
       </c>
       <c r="I428" t="s">
-        <v>1613</v>
+        <v>1636</v>
       </c>
       <c r="J428" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="429" spans="1:10">
       <c r="A429" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B429" t="s">
-        <v>1614</v>
+        <v>1637</v>
       </c>
       <c r="D429" t="s">
-        <v>1615</v>
+        <v>1638</v>
       </c>
       <c r="E429" t="s">
         <v>14</v>
       </c>
       <c r="H429" t="s">
         <v>53</v>
       </c>
+      <c r="I429" t="s">
+        <v>1639</v>
+      </c>
       <c r="J429" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="430" spans="1:10">
       <c r="A430" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B430" t="s">
-        <v>1616</v>
+        <v>1640</v>
       </c>
       <c r="D430" t="s">
-        <v>1617</v>
+        <v>1641</v>
       </c>
       <c r="E430" t="s">
         <v>14</v>
       </c>
       <c r="H430" t="s">
         <v>53</v>
       </c>
       <c r="I430" t="s">
-        <v>1618</v>
+        <v>1642</v>
       </c>
       <c r="J430" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="431" spans="1:10">
       <c r="A431" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B431" t="s">
-        <v>1619</v>
+        <v>1643</v>
       </c>
       <c r="D431" t="s">
-        <v>1620</v>
+        <v>1644</v>
       </c>
       <c r="E431" t="s">
         <v>14</v>
       </c>
       <c r="H431" t="s">
         <v>53</v>
       </c>
       <c r="I431" t="s">
-        <v>1621</v>
+        <v>1645</v>
       </c>
       <c r="J431" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="432" spans="1:10">
       <c r="A432" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B432" t="s">
-        <v>1622</v>
+        <v>1646</v>
       </c>
       <c r="D432" t="s">
-        <v>1623</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1644</v>
       </c>
       <c r="H432" t="s">
         <v>53</v>
       </c>
-      <c r="I432" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J432" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="433" spans="1:10">
       <c r="A433" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B433" t="s">
-        <v>1625</v>
+        <v>1647</v>
       </c>
       <c r="D433" t="s">
-        <v>1626</v>
+        <v>1648</v>
       </c>
       <c r="E433" t="s">
         <v>14</v>
       </c>
       <c r="H433" t="s">
         <v>53</v>
       </c>
       <c r="I433" t="s">
-        <v>1627</v>
+        <v>1649</v>
       </c>
       <c r="J433" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="434" spans="1:10">
       <c r="A434" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B434" t="s">
-        <v>1628</v>
+        <v>1650</v>
       </c>
       <c r="D434" t="s">
-        <v>1629</v>
+        <v>1651</v>
       </c>
       <c r="E434" t="s">
         <v>14</v>
       </c>
       <c r="H434" t="s">
         <v>53</v>
       </c>
       <c r="I434" t="s">
-        <v>1630</v>
+        <v>1652</v>
       </c>
       <c r="J434" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="435" spans="1:10">
       <c r="A435" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B435" t="s">
-        <v>1631</v>
+        <v>1653</v>
       </c>
       <c r="D435" t="s">
-        <v>1629</v>
+        <v>1562</v>
+      </c>
+      <c r="E435" t="s">
+        <v>14</v>
       </c>
       <c r="H435" t="s">
         <v>53</v>
       </c>
+      <c r="I435" t="s">
+        <v>1654</v>
+      </c>
       <c r="J435" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="436" spans="1:10">
       <c r="A436" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B436" t="s">
-        <v>1632</v>
+        <v>1655</v>
       </c>
       <c r="D436" t="s">
-        <v>1633</v>
+        <v>1656</v>
       </c>
       <c r="E436" t="s">
         <v>14</v>
       </c>
       <c r="H436" t="s">
         <v>53</v>
       </c>
       <c r="I436" t="s">
-        <v>1634</v>
+        <v>1657</v>
       </c>
       <c r="J436" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="437" spans="1:10">
       <c r="A437" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B437" t="s">
-        <v>1635</v>
+        <v>1658</v>
       </c>
       <c r="D437" t="s">
-        <v>1636</v>
+        <v>1656</v>
       </c>
       <c r="E437" t="s">
         <v>14</v>
       </c>
       <c r="H437" t="s">
         <v>53</v>
       </c>
       <c r="I437" t="s">
-        <v>1637</v>
+        <v>1659</v>
       </c>
       <c r="J437" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="438" spans="1:10">
       <c r="A438" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B438" t="s">
-        <v>1638</v>
+        <v>1660</v>
       </c>
       <c r="D438" t="s">
-        <v>1547</v>
+        <v>1661</v>
       </c>
       <c r="E438" t="s">
         <v>14</v>
       </c>
       <c r="H438" t="s">
         <v>53</v>
       </c>
       <c r="I438" t="s">
-        <v>1639</v>
+        <v>1662</v>
       </c>
       <c r="J438" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="439" spans="1:10">
       <c r="A439" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B439" t="s">
-        <v>1640</v>
+        <v>1663</v>
       </c>
       <c r="D439" t="s">
-        <v>1641</v>
+        <v>1664</v>
       </c>
       <c r="E439" t="s">
         <v>14</v>
       </c>
       <c r="H439" t="s">
         <v>53</v>
       </c>
       <c r="I439" t="s">
-        <v>1642</v>
+        <v>1665</v>
       </c>
       <c r="J439" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="440" spans="1:10">
       <c r="A440" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B440" t="s">
-        <v>1643</v>
+        <v>1666</v>
       </c>
       <c r="D440" t="s">
-        <v>1641</v>
+        <v>1667</v>
       </c>
       <c r="E440" t="s">
         <v>14</v>
       </c>
       <c r="H440" t="s">
         <v>53</v>
       </c>
       <c r="I440" t="s">
-        <v>1644</v>
+        <v>1668</v>
       </c>
       <c r="J440" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="441" spans="1:10">
       <c r="A441" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B441" t="s">
-        <v>1645</v>
+        <v>1669</v>
       </c>
       <c r="D441" t="s">
-        <v>1646</v>
+        <v>1670</v>
       </c>
       <c r="E441" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="H441" t="s">
         <v>53</v>
       </c>
       <c r="I441" t="s">
-        <v>1647</v>
+        <v>1671</v>
       </c>
       <c r="J441" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="442" spans="1:10">
       <c r="A442" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B442" t="s">
-        <v>1648</v>
+        <v>1672</v>
       </c>
       <c r="D442" t="s">
-        <v>1649</v>
+        <v>1673</v>
       </c>
       <c r="E442" t="s">
         <v>14</v>
       </c>
       <c r="H442" t="s">
         <v>53</v>
       </c>
       <c r="I442" t="s">
-        <v>1650</v>
+        <v>1674</v>
       </c>
       <c r="J442" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="443" spans="1:10">
       <c r="A443" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B443" t="s">
-        <v>1651</v>
+        <v>1675</v>
       </c>
       <c r="D443" t="s">
-        <v>1652</v>
+        <v>1676</v>
       </c>
       <c r="E443" t="s">
         <v>14</v>
       </c>
       <c r="H443" t="s">
         <v>53</v>
       </c>
       <c r="I443" t="s">
-        <v>1653</v>
+        <v>1677</v>
       </c>
       <c r="J443" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="444" spans="1:10">
       <c r="A444" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B444" t="s">
-        <v>1654</v>
+        <v>1678</v>
       </c>
       <c r="D444" t="s">
-        <v>1655</v>
+        <v>1676</v>
       </c>
       <c r="E444" t="s">
-        <v>391</v>
+        <v>52</v>
       </c>
       <c r="H444" t="s">
         <v>53</v>
       </c>
       <c r="I444" t="s">
-        <v>1656</v>
+        <v>1679</v>
       </c>
       <c r="J444" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="445" spans="1:10">
       <c r="A445" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B445" t="s">
-        <v>1657</v>
+        <v>1680</v>
       </c>
       <c r="D445" t="s">
-        <v>1658</v>
+        <v>1681</v>
       </c>
       <c r="E445" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H445" t="s">
         <v>53</v>
       </c>
       <c r="I445" t="s">
-        <v>1659</v>
+        <v>1682</v>
       </c>
       <c r="J445" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="446" spans="1:10">
       <c r="A446" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B446" t="s">
-        <v>1660</v>
+        <v>1683</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1684</v>
       </c>
       <c r="D446" t="s">
-        <v>1661</v>
+        <v>1685</v>
       </c>
       <c r="E446" t="s">
         <v>14</v>
       </c>
       <c r="H446" t="s">
         <v>53</v>
       </c>
       <c r="I446" t="s">
-        <v>1662</v>
+        <v>1686</v>
       </c>
       <c r="J446" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="447" spans="1:10">
       <c r="A447" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B447" t="s">
-        <v>1663</v>
+        <v>1687</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1684</v>
       </c>
       <c r="D447" t="s">
-        <v>1661</v>
+        <v>1688</v>
       </c>
       <c r="E447" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H447" t="s">
         <v>53</v>
       </c>
       <c r="I447" t="s">
-        <v>1664</v>
+        <v>1689</v>
       </c>
       <c r="J447" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="448" spans="1:10">
       <c r="A448" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B448" t="s">
-        <v>1665</v>
+        <v>1690</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1691</v>
       </c>
       <c r="D448" t="s">
-        <v>1666</v>
+        <v>1692</v>
       </c>
       <c r="E448" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H448" t="s">
         <v>53</v>
       </c>
       <c r="I448" t="s">
-        <v>1667</v>
+        <v>1693</v>
       </c>
       <c r="J448" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="449" spans="1:10">
       <c r="A449" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B449" t="s">
-        <v>1668</v>
+        <v>1694</v>
       </c>
       <c r="C449" t="s">
-        <v>1669</v>
+        <v>1695</v>
       </c>
       <c r="D449" t="s">
-        <v>1670</v>
+        <v>1696</v>
       </c>
       <c r="E449" t="s">
         <v>14</v>
       </c>
       <c r="H449" t="s">
         <v>53</v>
       </c>
       <c r="I449" t="s">
-        <v>1671</v>
+        <v>1697</v>
       </c>
       <c r="J449" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="450" spans="1:10">
       <c r="A450" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B450" t="s">
-        <v>1672</v>
+        <v>1698</v>
       </c>
       <c r="C450" t="s">
-        <v>1669</v>
+        <v>1699</v>
       </c>
       <c r="D450" t="s">
-        <v>1673</v>
+        <v>1700</v>
       </c>
       <c r="E450" t="s">
         <v>14</v>
       </c>
       <c r="H450" t="s">
         <v>53</v>
       </c>
       <c r="I450" t="s">
-        <v>1674</v>
+        <v>1701</v>
       </c>
       <c r="J450" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="451" spans="1:10">
       <c r="A451" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B451" t="s">
-        <v>1675</v>
+        <v>1702</v>
       </c>
       <c r="C451" t="s">
-        <v>1676</v>
+        <v>1703</v>
       </c>
       <c r="D451" t="s">
-        <v>1677</v>
+        <v>1700</v>
       </c>
       <c r="E451" t="s">
         <v>14</v>
       </c>
       <c r="H451" t="s">
         <v>53</v>
       </c>
       <c r="I451" t="s">
-        <v>1678</v>
+        <v>1704</v>
       </c>
       <c r="J451" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="452" spans="1:10">
       <c r="A452" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B452" t="s">
-        <v>1679</v>
+        <v>1705</v>
       </c>
       <c r="C452" t="s">
-        <v>1680</v>
+        <v>1706</v>
       </c>
       <c r="D452" t="s">
-        <v>1681</v>
+        <v>1707</v>
       </c>
       <c r="E452" t="s">
         <v>14</v>
       </c>
       <c r="H452" t="s">
         <v>53</v>
       </c>
       <c r="I452" t="s">
-        <v>1682</v>
+        <v>1708</v>
       </c>
       <c r="J452" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="453" spans="1:10">
       <c r="A453" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B453" t="s">
-        <v>1683</v>
+        <v>1709</v>
       </c>
       <c r="C453" t="s">
-        <v>1684</v>
+        <v>1710</v>
       </c>
       <c r="D453" t="s">
-        <v>1685</v>
+        <v>1711</v>
       </c>
       <c r="E453" t="s">
         <v>14</v>
       </c>
       <c r="H453" t="s">
         <v>53</v>
       </c>
       <c r="I453" t="s">
-        <v>1686</v>
+        <v>1712</v>
       </c>
       <c r="J453" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="454" spans="1:10">
       <c r="A454" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B454" t="s">
-        <v>1687</v>
+        <v>1713</v>
       </c>
       <c r="C454" t="s">
-        <v>1688</v>
+        <v>1714</v>
       </c>
       <c r="D454" t="s">
-        <v>1685</v>
+        <v>1715</v>
       </c>
       <c r="E454" t="s">
         <v>14</v>
       </c>
       <c r="H454" t="s">
         <v>53</v>
       </c>
       <c r="I454" t="s">
-        <v>1689</v>
+        <v>1716</v>
       </c>
       <c r="J454" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="455" spans="1:10">
       <c r="A455" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B455" t="s">
-        <v>1690</v>
+        <v>1717</v>
       </c>
       <c r="C455" t="s">
-        <v>1691</v>
+        <v>1718</v>
       </c>
       <c r="D455" t="s">
-        <v>1692</v>
+        <v>1719</v>
       </c>
       <c r="E455" t="s">
         <v>14</v>
       </c>
       <c r="H455" t="s">
         <v>53</v>
       </c>
       <c r="I455" t="s">
-        <v>1693</v>
+        <v>1720</v>
       </c>
       <c r="J455" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="456" spans="1:10">
       <c r="A456" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B456" t="s">
-        <v>1694</v>
+        <v>1721</v>
       </c>
       <c r="C456" t="s">
-        <v>1695</v>
+        <v>1722</v>
       </c>
       <c r="D456" t="s">
-        <v>1696</v>
+        <v>1723</v>
       </c>
       <c r="E456" t="s">
         <v>14</v>
       </c>
       <c r="H456" t="s">
         <v>53</v>
       </c>
       <c r="I456" t="s">
-        <v>1697</v>
+        <v>1724</v>
       </c>
       <c r="J456" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="457" spans="1:10">
       <c r="A457" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B457" t="s">
-        <v>1698</v>
+        <v>1725</v>
       </c>
       <c r="C457" t="s">
-        <v>1699</v>
+        <v>1726</v>
       </c>
       <c r="D457" t="s">
-        <v>1700</v>
+        <v>1719</v>
       </c>
       <c r="E457" t="s">
         <v>14</v>
       </c>
       <c r="H457" t="s">
         <v>53</v>
       </c>
       <c r="I457" t="s">
-        <v>1701</v>
+        <v>1727</v>
       </c>
       <c r="J457" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="458" spans="1:10">
       <c r="A458" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B458" t="s">
-        <v>1702</v>
+        <v>1728</v>
       </c>
       <c r="C458" t="s">
-        <v>1703</v>
+        <v>1729</v>
       </c>
       <c r="D458" t="s">
-        <v>1704</v>
+        <v>1730</v>
       </c>
       <c r="E458" t="s">
         <v>14</v>
       </c>
       <c r="H458" t="s">
         <v>53</v>
       </c>
       <c r="I458" t="s">
-        <v>1705</v>
+        <v>1731</v>
       </c>
       <c r="J458" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="459" spans="1:10">
       <c r="A459" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B459" t="s">
-        <v>1706</v>
+        <v>1732</v>
       </c>
       <c r="C459" t="s">
-        <v>1707</v>
+        <v>1733</v>
       </c>
       <c r="D459" t="s">
-        <v>1708</v>
+        <v>1734</v>
       </c>
       <c r="E459" t="s">
         <v>14</v>
       </c>
       <c r="H459" t="s">
         <v>53</v>
       </c>
       <c r="I459" t="s">
-        <v>1709</v>
+        <v>1735</v>
       </c>
       <c r="J459" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="460" spans="1:10">
       <c r="A460" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B460" t="s">
-        <v>1710</v>
+        <v>1736</v>
       </c>
       <c r="C460" t="s">
-        <v>1711</v>
+        <v>1737</v>
       </c>
       <c r="D460" t="s">
-        <v>1704</v>
+        <v>1738</v>
       </c>
       <c r="E460" t="s">
         <v>14</v>
       </c>
       <c r="H460" t="s">
         <v>53</v>
       </c>
       <c r="I460" t="s">
-        <v>1712</v>
+        <v>1739</v>
       </c>
       <c r="J460" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="461" spans="1:10">
       <c r="A461" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B461" t="s">
-        <v>1713</v>
+        <v>1740</v>
       </c>
       <c r="C461" t="s">
-        <v>1714</v>
+        <v>1741</v>
       </c>
       <c r="D461" t="s">
-        <v>1715</v>
+        <v>1742</v>
       </c>
       <c r="E461" t="s">
         <v>14</v>
       </c>
       <c r="H461" t="s">
         <v>53</v>
       </c>
       <c r="I461" t="s">
-        <v>1716</v>
+        <v>1743</v>
       </c>
       <c r="J461" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="462" spans="1:10">
       <c r="A462" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B462" t="s">
-        <v>1717</v>
+        <v>1744</v>
       </c>
       <c r="C462" t="s">
-        <v>1718</v>
+        <v>1745</v>
       </c>
       <c r="D462" t="s">
-        <v>1719</v>
+        <v>1746</v>
       </c>
       <c r="E462" t="s">
         <v>14</v>
       </c>
       <c r="H462" t="s">
         <v>53</v>
       </c>
       <c r="I462" t="s">
-        <v>1720</v>
+        <v>1747</v>
       </c>
       <c r="J462" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="463" spans="1:10">
       <c r="A463" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B463" t="s">
-        <v>1721</v>
+        <v>1748</v>
       </c>
       <c r="C463" t="s">
-        <v>1722</v>
+        <v>1749</v>
       </c>
       <c r="D463" t="s">
-        <v>1723</v>
+        <v>1746</v>
       </c>
       <c r="E463" t="s">
         <v>14</v>
       </c>
       <c r="H463" t="s">
         <v>53</v>
       </c>
       <c r="I463" t="s">
-        <v>1724</v>
+        <v>1750</v>
       </c>
       <c r="J463" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="464" spans="1:10">
       <c r="A464" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B464" t="s">
-        <v>1725</v>
+        <v>1751</v>
       </c>
       <c r="C464" t="s">
-        <v>1726</v>
+        <v>1752</v>
       </c>
       <c r="D464" t="s">
-        <v>1727</v>
+        <v>1746</v>
       </c>
       <c r="E464" t="s">
         <v>14</v>
       </c>
       <c r="H464" t="s">
         <v>53</v>
       </c>
       <c r="I464" t="s">
-        <v>1728</v>
+        <v>1753</v>
       </c>
       <c r="J464" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="465" spans="1:10">
       <c r="A465" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B465" t="s">
-        <v>1729</v>
+        <v>1754</v>
       </c>
       <c r="C465" t="s">
-        <v>1730</v>
+        <v>1755</v>
       </c>
       <c r="D465" t="s">
-        <v>1731</v>
+        <v>1756</v>
       </c>
       <c r="E465" t="s">
         <v>14</v>
       </c>
       <c r="H465" t="s">
         <v>53</v>
       </c>
       <c r="I465" t="s">
-        <v>1732</v>
+        <v>1757</v>
       </c>
       <c r="J465" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="466" spans="1:10">
       <c r="A466" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B466" t="s">
-        <v>1733</v>
+        <v>1758</v>
       </c>
       <c r="C466" t="s">
-        <v>1734</v>
+        <v>1759</v>
       </c>
       <c r="D466" t="s">
-        <v>1731</v>
+        <v>1760</v>
       </c>
       <c r="E466" t="s">
         <v>14</v>
       </c>
       <c r="H466" t="s">
         <v>53</v>
       </c>
       <c r="I466" t="s">
-        <v>1735</v>
+        <v>1761</v>
       </c>
       <c r="J466" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="467" spans="1:10">
       <c r="A467" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B467" t="s">
-        <v>1736</v>
+        <v>1762</v>
       </c>
       <c r="C467" t="s">
-        <v>1737</v>
+        <v>1763</v>
       </c>
       <c r="D467" t="s">
-        <v>1731</v>
+        <v>1764</v>
       </c>
       <c r="E467" t="s">
         <v>14</v>
       </c>
       <c r="H467" t="s">
         <v>53</v>
       </c>
       <c r="I467" t="s">
-        <v>1738</v>
+        <v>1765</v>
       </c>
       <c r="J467" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="468" spans="1:10">
       <c r="A468" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B468" t="s">
-        <v>1739</v>
+        <v>1766</v>
       </c>
       <c r="C468" t="s">
-        <v>1740</v>
+        <v>1767</v>
       </c>
       <c r="D468" t="s">
-        <v>1741</v>
+        <v>1768</v>
       </c>
       <c r="E468" t="s">
         <v>14</v>
       </c>
       <c r="H468" t="s">
         <v>53</v>
       </c>
       <c r="I468" t="s">
-        <v>1742</v>
+        <v>1769</v>
       </c>
       <c r="J468" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="469" spans="1:10">
       <c r="A469" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B469" t="s">
-        <v>1743</v>
-[...2 lines deleted...]
-        <v>1744</v>
+        <v>1770</v>
       </c>
       <c r="D469" t="s">
-        <v>1745</v>
+        <v>1771</v>
       </c>
       <c r="E469" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="H469" t="s">
         <v>53</v>
       </c>
       <c r="I469" t="s">
-        <v>1746</v>
+        <v>1772</v>
       </c>
       <c r="J469" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="470" spans="1:10">
       <c r="A470" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B470" t="s">
-        <v>1747</v>
+        <v>1773</v>
       </c>
       <c r="C470" t="s">
-        <v>1748</v>
+        <v>1706</v>
       </c>
       <c r="D470" t="s">
-        <v>1749</v>
+        <v>1774</v>
       </c>
       <c r="E470" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H470" t="s">
         <v>53</v>
       </c>
       <c r="I470" t="s">
-        <v>1750</v>
+        <v>1775</v>
       </c>
       <c r="J470" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="471" spans="1:10">
       <c r="A471" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B471" t="s">
-        <v>1751</v>
-[...2 lines deleted...]
-        <v>1752</v>
+        <v>1776</v>
       </c>
       <c r="D471" t="s">
-        <v>1753</v>
+        <v>1777</v>
       </c>
       <c r="E471" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H471" t="s">
         <v>53</v>
       </c>
       <c r="I471" t="s">
-        <v>1754</v>
+        <v>1778</v>
       </c>
       <c r="J471" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="472" spans="1:10">
       <c r="A472" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B472" t="s">
-        <v>1755</v>
+        <v>1779</v>
       </c>
       <c r="D472" t="s">
-        <v>1756</v>
+        <v>1780</v>
       </c>
       <c r="E472" t="s">
-        <v>391</v>
+        <v>14</v>
       </c>
       <c r="H472" t="s">
         <v>53</v>
       </c>
       <c r="I472" t="s">
-        <v>1757</v>
+        <v>1781</v>
       </c>
       <c r="J472" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="473" spans="1:10">
       <c r="A473" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B473" t="s">
-        <v>1758</v>
-[...2 lines deleted...]
-        <v>1691</v>
+        <v>1782</v>
       </c>
       <c r="D473" t="s">
-        <v>1759</v>
+        <v>1783</v>
       </c>
       <c r="E473" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H473" t="s">
         <v>53</v>
       </c>
       <c r="I473" t="s">
-        <v>1760</v>
+        <v>1784</v>
       </c>
       <c r="J473" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="474" spans="1:10">
       <c r="A474" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B474" t="s">
-        <v>1761</v>
+        <v>1785</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1786</v>
       </c>
       <c r="D474" t="s">
-        <v>1762</v>
+        <v>1768</v>
       </c>
       <c r="E474" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H474" t="s">
         <v>53</v>
       </c>
       <c r="I474" t="s">
-        <v>1763</v>
+        <v>1787</v>
       </c>
       <c r="J474" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="475" spans="1:10">
       <c r="A475" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B475" t="s">
-        <v>1764</v>
+        <v>1788</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1789</v>
       </c>
       <c r="D475" t="s">
-        <v>1765</v>
+        <v>1790</v>
       </c>
       <c r="E475" t="s">
         <v>14</v>
       </c>
       <c r="H475" t="s">
         <v>53</v>
       </c>
       <c r="I475" t="s">
-        <v>1766</v>
+        <v>1791</v>
       </c>
       <c r="J475" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="476" spans="1:10">
       <c r="A476" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B476" t="s">
-        <v>1767</v>
+        <v>1792</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1793</v>
       </c>
       <c r="D476" t="s">
-        <v>1768</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>1794</v>
       </c>
       <c r="H476" t="s">
         <v>53</v>
       </c>
       <c r="I476" t="s">
-        <v>1769</v>
+        <v>1795</v>
       </c>
       <c r="J476" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="477" spans="1:10">
       <c r="A477" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B477" t="s">
-        <v>1770</v>
+        <v>1796</v>
       </c>
       <c r="C477" t="s">
-        <v>1771</v>
+        <v>1793</v>
       </c>
       <c r="D477" t="s">
-        <v>1753</v>
+        <v>1794</v>
       </c>
       <c r="E477" t="s">
         <v>14</v>
       </c>
       <c r="H477" t="s">
         <v>53</v>
       </c>
       <c r="I477" t="s">
-        <v>1772</v>
+        <v>1797</v>
       </c>
       <c r="J477" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="478" spans="1:10">
       <c r="A478" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B478" t="s">
-        <v>1773</v>
+        <v>1798</v>
       </c>
       <c r="C478" t="s">
-        <v>1774</v>
+        <v>1799</v>
       </c>
       <c r="D478" t="s">
-        <v>1775</v>
+        <v>1800</v>
       </c>
       <c r="E478" t="s">
         <v>14</v>
       </c>
       <c r="H478" t="s">
         <v>53</v>
       </c>
       <c r="I478" t="s">
-        <v>1776</v>
+        <v>1801</v>
       </c>
       <c r="J478" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="479" spans="1:10">
       <c r="A479" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B479" t="s">
-        <v>1777</v>
+        <v>1802</v>
       </c>
       <c r="C479" t="s">
-        <v>1778</v>
+        <v>1803</v>
       </c>
       <c r="D479" t="s">
-        <v>1779</v>
+        <v>1804</v>
+      </c>
+      <c r="E479" t="s">
+        <v>14</v>
       </c>
       <c r="H479" t="s">
         <v>53</v>
       </c>
       <c r="I479" t="s">
-        <v>1780</v>
+        <v>1805</v>
       </c>
       <c r="J479" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="480" spans="1:10">
       <c r="A480" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B480" t="s">
-        <v>1781</v>
+        <v>1806</v>
       </c>
       <c r="C480" t="s">
-        <v>1778</v>
+        <v>1807</v>
       </c>
       <c r="D480" t="s">
-        <v>1779</v>
+        <v>1808</v>
       </c>
       <c r="E480" t="s">
         <v>14</v>
       </c>
       <c r="H480" t="s">
         <v>53</v>
       </c>
       <c r="I480" t="s">
-        <v>1782</v>
+        <v>1809</v>
       </c>
       <c r="J480" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="481" spans="1:10">
       <c r="A481" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B481" t="s">
-        <v>1783</v>
+        <v>1810</v>
       </c>
       <c r="C481" t="s">
-        <v>1784</v>
+        <v>1811</v>
       </c>
       <c r="D481" t="s">
-        <v>1785</v>
+        <v>1812</v>
       </c>
       <c r="E481" t="s">
         <v>14</v>
       </c>
       <c r="H481" t="s">
         <v>53</v>
       </c>
       <c r="I481" t="s">
-        <v>1786</v>
+        <v>1813</v>
       </c>
       <c r="J481" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="482" spans="1:10">
       <c r="A482" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B482" t="s">
-        <v>1787</v>
+        <v>1814</v>
       </c>
       <c r="C482" t="s">
-        <v>1788</v>
+        <v>1815</v>
       </c>
       <c r="D482" t="s">
-        <v>1789</v>
+        <v>1816</v>
       </c>
       <c r="E482" t="s">
         <v>14</v>
       </c>
       <c r="H482" t="s">
         <v>53</v>
       </c>
       <c r="I482" t="s">
-        <v>1790</v>
+        <v>1817</v>
       </c>
       <c r="J482" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="483" spans="1:10">
       <c r="A483" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B483" t="s">
-        <v>1791</v>
+        <v>1818</v>
       </c>
       <c r="C483" t="s">
-        <v>1792</v>
+        <v>1819</v>
       </c>
       <c r="D483" t="s">
-        <v>1793</v>
+        <v>1820</v>
       </c>
       <c r="E483" t="s">
         <v>14</v>
       </c>
       <c r="H483" t="s">
         <v>53</v>
       </c>
       <c r="I483" t="s">
-        <v>1794</v>
+        <v>1821</v>
       </c>
       <c r="J483" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="484" spans="1:10">
       <c r="A484" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B484" t="s">
-        <v>1795</v>
-[...2 lines deleted...]
-        <v>1796</v>
+        <v>1822</v>
       </c>
       <c r="D484" t="s">
-        <v>1797</v>
+        <v>1823</v>
       </c>
       <c r="E484" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H484" t="s">
         <v>53</v>
       </c>
       <c r="I484" t="s">
-        <v>1798</v>
+        <v>1824</v>
       </c>
       <c r="J484" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="485" spans="1:10">
       <c r="A485" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B485" t="s">
-        <v>1799</v>
+        <v>1825</v>
       </c>
       <c r="C485" t="s">
-        <v>1800</v>
+        <v>1826</v>
       </c>
       <c r="D485" t="s">
-        <v>1801</v>
+        <v>1827</v>
       </c>
       <c r="E485" t="s">
         <v>14</v>
       </c>
       <c r="H485" t="s">
         <v>53</v>
       </c>
       <c r="I485" t="s">
-        <v>1802</v>
+        <v>1828</v>
       </c>
       <c r="J485" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="486" spans="1:10">
       <c r="A486" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B486" t="s">
-        <v>1803</v>
+        <v>1829</v>
       </c>
       <c r="C486" t="s">
-        <v>1804</v>
+        <v>1830</v>
       </c>
       <c r="D486" t="s">
-        <v>1805</v>
+        <v>1831</v>
       </c>
       <c r="E486" t="s">
         <v>14</v>
       </c>
       <c r="H486" t="s">
         <v>53</v>
       </c>
       <c r="I486" t="s">
-        <v>1806</v>
+        <v>1832</v>
       </c>
       <c r="J486" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="487" spans="1:10">
       <c r="A487" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B487" t="s">
-        <v>1807</v>
+        <v>1833</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1834</v>
       </c>
       <c r="D487" t="s">
-        <v>1808</v>
+        <v>1835</v>
       </c>
       <c r="E487" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H487" t="s">
         <v>53</v>
       </c>
       <c r="I487" t="s">
-        <v>1809</v>
+        <v>1836</v>
       </c>
       <c r="J487" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="488" spans="1:10">
       <c r="A488" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B488" t="s">
-        <v>1810</v>
+        <v>1837</v>
       </c>
       <c r="C488" t="s">
-        <v>1811</v>
+        <v>1838</v>
       </c>
       <c r="D488" t="s">
-        <v>1812</v>
+        <v>1839</v>
       </c>
       <c r="E488" t="s">
         <v>14</v>
       </c>
       <c r="H488" t="s">
         <v>53</v>
       </c>
       <c r="I488" t="s">
-        <v>1813</v>
+        <v>1840</v>
       </c>
       <c r="J488" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="489" spans="1:10">
       <c r="A489" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B489" t="s">
-        <v>1814</v>
+        <v>1841</v>
       </c>
       <c r="C489" t="s">
-        <v>1815</v>
+        <v>1842</v>
       </c>
       <c r="D489" t="s">
-        <v>1816</v>
+        <v>1774</v>
       </c>
       <c r="E489" t="s">
         <v>14</v>
       </c>
       <c r="H489" t="s">
         <v>53</v>
       </c>
       <c r="I489" t="s">
-        <v>1817</v>
+        <v>1843</v>
       </c>
       <c r="J489" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="490" spans="1:10">
       <c r="A490" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B490" t="s">
-        <v>1818</v>
+        <v>1844</v>
       </c>
       <c r="C490" t="s">
-        <v>1819</v>
+        <v>1845</v>
       </c>
       <c r="D490" t="s">
-        <v>1820</v>
+        <v>1777</v>
       </c>
       <c r="E490" t="s">
         <v>14</v>
       </c>
       <c r="H490" t="s">
         <v>53</v>
       </c>
       <c r="I490" t="s">
-        <v>1821</v>
+        <v>1846</v>
       </c>
       <c r="J490" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="491" spans="1:10">
       <c r="A491" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B491" t="s">
-        <v>1822</v>
+        <v>1847</v>
       </c>
       <c r="C491" t="s">
-        <v>1823</v>
+        <v>1848</v>
       </c>
       <c r="D491" t="s">
-        <v>1824</v>
+        <v>1777</v>
       </c>
       <c r="E491" t="s">
         <v>14</v>
       </c>
       <c r="H491" t="s">
         <v>53</v>
       </c>
       <c r="I491" t="s">
-        <v>1825</v>
+        <v>1849</v>
       </c>
       <c r="J491" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="492" spans="1:10">
       <c r="A492" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B492" t="s">
-        <v>1826</v>
+        <v>1850</v>
       </c>
       <c r="C492" t="s">
-        <v>1827</v>
+        <v>1851</v>
       </c>
       <c r="D492" t="s">
-        <v>1759</v>
+        <v>1852</v>
       </c>
       <c r="E492" t="s">
         <v>14</v>
       </c>
       <c r="H492" t="s">
         <v>53</v>
       </c>
       <c r="I492" t="s">
-        <v>1828</v>
+        <v>1853</v>
       </c>
       <c r="J492" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="493" spans="1:10">
       <c r="A493" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B493" t="s">
-        <v>1829</v>
+        <v>1854</v>
       </c>
       <c r="C493" t="s">
-        <v>1830</v>
+        <v>1855</v>
       </c>
       <c r="D493" t="s">
-        <v>1762</v>
+        <v>1856</v>
       </c>
       <c r="E493" t="s">
         <v>14</v>
       </c>
       <c r="H493" t="s">
         <v>53</v>
       </c>
       <c r="I493" t="s">
-        <v>1831</v>
+        <v>1857</v>
       </c>
       <c r="J493" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="494" spans="1:10">
       <c r="A494" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B494" t="s">
-        <v>1832</v>
+        <v>1858</v>
       </c>
       <c r="C494" t="s">
-        <v>1833</v>
+        <v>1859</v>
       </c>
       <c r="D494" t="s">
-        <v>1762</v>
+        <v>1860</v>
       </c>
       <c r="E494" t="s">
         <v>14</v>
       </c>
       <c r="H494" t="s">
         <v>53</v>
       </c>
       <c r="I494" t="s">
-        <v>1834</v>
+        <v>1861</v>
       </c>
       <c r="J494" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="495" spans="1:10">
       <c r="A495" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B495" t="s">
-        <v>1835</v>
+        <v>1862</v>
       </c>
       <c r="C495" t="s">
-        <v>1836</v>
+        <v>1863</v>
       </c>
       <c r="D495" t="s">
-        <v>1837</v>
+        <v>1864</v>
       </c>
       <c r="E495" t="s">
         <v>14</v>
       </c>
       <c r="H495" t="s">
         <v>53</v>
       </c>
       <c r="I495" t="s">
-        <v>1838</v>
+        <v>1865</v>
       </c>
       <c r="J495" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="496" spans="1:10">
       <c r="A496" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B496" t="s">
-        <v>1839</v>
+        <v>1866</v>
       </c>
       <c r="C496" t="s">
-        <v>1840</v>
+        <v>1867</v>
       </c>
       <c r="D496" t="s">
-        <v>1841</v>
+        <v>1860</v>
       </c>
       <c r="E496" t="s">
         <v>14</v>
       </c>
       <c r="H496" t="s">
         <v>53</v>
       </c>
       <c r="I496" t="s">
-        <v>1842</v>
+        <v>1868</v>
       </c>
       <c r="J496" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="497" spans="1:10">
       <c r="A497" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B497" t="s">
-        <v>1843</v>
-[...2 lines deleted...]
-        <v>1844</v>
+        <v>1869</v>
       </c>
       <c r="D497" t="s">
-        <v>1845</v>
+        <v>1870</v>
       </c>
       <c r="E497" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H497" t="s">
         <v>53</v>
       </c>
       <c r="I497" t="s">
-        <v>1846</v>
+        <v>1871</v>
       </c>
       <c r="J497" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="498" spans="1:10">
       <c r="A498" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B498" t="s">
-        <v>1847</v>
+        <v>1872</v>
       </c>
       <c r="C498" t="s">
-        <v>1848</v>
+        <v>1722</v>
       </c>
       <c r="D498" t="s">
-        <v>1849</v>
+        <v>1873</v>
       </c>
       <c r="E498" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H498" t="s">
         <v>53</v>
       </c>
       <c r="I498" t="s">
-        <v>1850</v>
+        <v>1874</v>
       </c>
       <c r="J498" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="499" spans="1:10">
       <c r="A499" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B499" t="s">
-        <v>1851</v>
-[...2 lines deleted...]
-        <v>1852</v>
+        <v>1875</v>
       </c>
       <c r="D499" t="s">
-        <v>1845</v>
+        <v>1876</v>
       </c>
       <c r="E499" t="s">
         <v>14</v>
       </c>
       <c r="H499" t="s">
         <v>53</v>
       </c>
       <c r="I499" t="s">
-        <v>1853</v>
+        <v>1877</v>
       </c>
       <c r="J499" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="500" spans="1:10">
       <c r="A500" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B500" t="s">
-        <v>1854</v>
+        <v>1878</v>
       </c>
       <c r="D500" t="s">
-        <v>1855</v>
+        <v>1879</v>
       </c>
       <c r="E500" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H500" t="s">
         <v>53</v>
       </c>
       <c r="I500" t="s">
-        <v>1856</v>
+        <v>1784</v>
       </c>
       <c r="J500" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="501" spans="1:10">
       <c r="A501" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B501" t="s">
-        <v>1857</v>
-[...2 lines deleted...]
-        <v>1707</v>
+        <v>1880</v>
       </c>
       <c r="D501" t="s">
-        <v>1858</v>
+        <v>1881</v>
       </c>
       <c r="E501" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H501" t="s">
         <v>53</v>
       </c>
       <c r="I501" t="s">
-        <v>1859</v>
+        <v>1668</v>
       </c>
       <c r="J501" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="502" spans="1:10">
       <c r="A502" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B502" t="s">
-        <v>1860</v>
+        <v>1882</v>
       </c>
       <c r="D502" t="s">
-        <v>1861</v>
+        <v>1883</v>
       </c>
       <c r="E502" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H502" t="s">
         <v>53</v>
       </c>
       <c r="I502" t="s">
-        <v>1862</v>
+        <v>1884</v>
       </c>
       <c r="J502" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="503" spans="1:10">
       <c r="A503" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B503" t="s">
-        <v>1863</v>
+        <v>1885</v>
       </c>
       <c r="D503" t="s">
-        <v>1864</v>
+        <v>1886</v>
       </c>
       <c r="E503" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H503" t="s">
         <v>53</v>
       </c>
       <c r="I503" t="s">
-        <v>1769</v>
+        <v>1887</v>
       </c>
       <c r="J503" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="504" spans="1:10">
       <c r="A504" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B504" t="s">
-        <v>1865</v>
+        <v>1888</v>
       </c>
       <c r="D504" t="s">
-        <v>1866</v>
+        <v>1889</v>
       </c>
       <c r="E504" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H504" t="s">
         <v>53</v>
       </c>
       <c r="I504" t="s">
-        <v>1653</v>
+        <v>1890</v>
       </c>
       <c r="J504" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="505" spans="1:10">
       <c r="A505" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B505" t="s">
-        <v>1867</v>
+        <v>1891</v>
       </c>
       <c r="D505" t="s">
-        <v>1868</v>
+        <v>1889</v>
       </c>
       <c r="E505" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H505" t="s">
         <v>53</v>
       </c>
       <c r="I505" t="s">
-        <v>1869</v>
+        <v>1892</v>
       </c>
       <c r="J505" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="506" spans="1:10">
       <c r="A506" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B506" t="s">
-        <v>1870</v>
+        <v>1893</v>
       </c>
       <c r="D506" t="s">
-        <v>1871</v>
+        <v>1889</v>
       </c>
       <c r="E506" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H506" t="s">
         <v>53</v>
       </c>
       <c r="I506" t="s">
-        <v>1872</v>
+        <v>1894</v>
       </c>
       <c r="J506" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="507" spans="1:10">
       <c r="A507" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B507" t="s">
-        <v>1873</v>
+        <v>1895</v>
       </c>
       <c r="D507" t="s">
-        <v>1874</v>
+        <v>1896</v>
       </c>
       <c r="E507" t="s">
         <v>14</v>
       </c>
       <c r="H507" t="s">
         <v>53</v>
       </c>
       <c r="I507" t="s">
-        <v>1875</v>
+        <v>1897</v>
       </c>
       <c r="J507" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="508" spans="1:10">
       <c r="A508" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B508" t="s">
-        <v>1876</v>
+        <v>1898</v>
       </c>
       <c r="D508" t="s">
-        <v>1874</v>
+        <v>1899</v>
       </c>
       <c r="E508" t="s">
         <v>14</v>
       </c>
       <c r="H508" t="s">
         <v>53</v>
       </c>
       <c r="I508" t="s">
-        <v>1877</v>
+        <v>1900</v>
       </c>
       <c r="J508" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="509" spans="1:10">
       <c r="A509" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B509" t="s">
-        <v>1878</v>
+        <v>1901</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1902</v>
       </c>
       <c r="D509" t="s">
-        <v>1874</v>
+        <v>1903</v>
       </c>
       <c r="E509" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H509" t="s">
         <v>53</v>
       </c>
       <c r="I509" t="s">
-        <v>1879</v>
+        <v>1904</v>
       </c>
       <c r="J509" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="510" spans="1:10">
       <c r="A510" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B510" t="s">
-        <v>1880</v>
+        <v>1905</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1906</v>
       </c>
       <c r="D510" t="s">
-        <v>1881</v>
+        <v>1907</v>
       </c>
       <c r="E510" t="s">
         <v>14</v>
       </c>
       <c r="H510" t="s">
         <v>53</v>
       </c>
       <c r="I510" t="s">
-        <v>1882</v>
+        <v>1908</v>
       </c>
       <c r="J510" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="511" spans="1:10">
       <c r="A511" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B511" t="s">
-        <v>1883</v>
+        <v>1909</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1910</v>
       </c>
       <c r="D511" t="s">
-        <v>1884</v>
+        <v>1911</v>
       </c>
       <c r="E511" t="s">
         <v>14</v>
       </c>
       <c r="H511" t="s">
         <v>53</v>
       </c>
       <c r="I511" t="s">
-        <v>1885</v>
+        <v>1912</v>
       </c>
       <c r="J511" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="512" spans="1:10">
       <c r="A512" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B512" t="s">
-        <v>1886</v>
+        <v>1913</v>
       </c>
       <c r="C512" t="s">
-        <v>1887</v>
+        <v>1914</v>
       </c>
       <c r="D512" t="s">
-        <v>1888</v>
+        <v>1911</v>
       </c>
       <c r="E512" t="s">
         <v>14</v>
       </c>
       <c r="H512" t="s">
         <v>53</v>
       </c>
       <c r="I512" t="s">
-        <v>1889</v>
+        <v>1915</v>
       </c>
       <c r="J512" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="513" spans="1:10">
       <c r="A513" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B513" t="s">
-        <v>1890</v>
+        <v>1916</v>
       </c>
       <c r="C513" t="s">
-        <v>1891</v>
+        <v>1917</v>
       </c>
       <c r="D513" t="s">
-        <v>1892</v>
+        <v>1918</v>
       </c>
       <c r="E513" t="s">
         <v>14</v>
       </c>
       <c r="H513" t="s">
         <v>53</v>
       </c>
       <c r="I513" t="s">
-        <v>1893</v>
+        <v>1919</v>
       </c>
       <c r="J513" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="514" spans="1:10">
       <c r="A514" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B514" t="s">
-        <v>1894</v>
+        <v>1920</v>
       </c>
       <c r="C514" t="s">
-        <v>1895</v>
+        <v>1921</v>
       </c>
       <c r="D514" t="s">
-        <v>1896</v>
+        <v>1922</v>
       </c>
       <c r="E514" t="s">
         <v>14</v>
       </c>
       <c r="H514" t="s">
         <v>53</v>
       </c>
       <c r="I514" t="s">
-        <v>1897</v>
+        <v>1923</v>
       </c>
       <c r="J514" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="515" spans="1:10">
       <c r="A515" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B515" t="s">
-        <v>1898</v>
+        <v>1924</v>
       </c>
       <c r="C515" t="s">
-        <v>1899</v>
+        <v>1925</v>
       </c>
       <c r="D515" t="s">
-        <v>1896</v>
+        <v>1926</v>
       </c>
       <c r="E515" t="s">
         <v>14</v>
       </c>
       <c r="H515" t="s">
         <v>53</v>
       </c>
       <c r="I515" t="s">
-        <v>1900</v>
+        <v>1927</v>
       </c>
       <c r="J515" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="516" spans="1:10">
       <c r="A516" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B516" t="s">
-        <v>1901</v>
+        <v>1928</v>
       </c>
       <c r="C516" t="s">
-        <v>1902</v>
+        <v>1929</v>
       </c>
       <c r="D516" t="s">
-        <v>1903</v>
+        <v>1926</v>
       </c>
       <c r="E516" t="s">
         <v>14</v>
       </c>
       <c r="H516" t="s">
         <v>53</v>
       </c>
       <c r="I516" t="s">
-        <v>1904</v>
+        <v>1930</v>
       </c>
       <c r="J516" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="517" spans="1:10">
       <c r="A517" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B517" t="s">
-        <v>1905</v>
+        <v>1931</v>
       </c>
       <c r="C517" t="s">
-        <v>1906</v>
+        <v>1932</v>
       </c>
       <c r="D517" t="s">
-        <v>1907</v>
+        <v>1933</v>
       </c>
       <c r="E517" t="s">
         <v>14</v>
       </c>
       <c r="H517" t="s">
         <v>53</v>
       </c>
       <c r="I517" t="s">
-        <v>1908</v>
+        <v>1934</v>
       </c>
       <c r="J517" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="518" spans="1:10">
       <c r="A518" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B518" t="s">
-        <v>1909</v>
+        <v>1935</v>
       </c>
       <c r="C518" t="s">
-        <v>1910</v>
+        <v>1936</v>
       </c>
       <c r="D518" t="s">
-        <v>1911</v>
+        <v>1937</v>
       </c>
       <c r="E518" t="s">
         <v>14</v>
       </c>
       <c r="H518" t="s">
         <v>53</v>
       </c>
       <c r="I518" t="s">
-        <v>1912</v>
+        <v>1938</v>
       </c>
       <c r="J518" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="519" spans="1:10">
       <c r="A519" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B519" t="s">
-        <v>1913</v>
+        <v>1939</v>
       </c>
       <c r="C519" t="s">
-        <v>1914</v>
+        <v>1940</v>
       </c>
       <c r="D519" t="s">
-        <v>1911</v>
+        <v>1937</v>
       </c>
       <c r="E519" t="s">
         <v>14</v>
       </c>
       <c r="H519" t="s">
         <v>53</v>
       </c>
       <c r="I519" t="s">
-        <v>1915</v>
+        <v>1941</v>
       </c>
       <c r="J519" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="520" spans="1:10">
       <c r="A520" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B520" t="s">
-        <v>1916</v>
+        <v>1942</v>
       </c>
       <c r="C520" t="s">
-        <v>1917</v>
+        <v>1943</v>
       </c>
       <c r="D520" t="s">
-        <v>1918</v>
+        <v>1944</v>
       </c>
       <c r="E520" t="s">
         <v>14</v>
       </c>
       <c r="H520" t="s">
         <v>53</v>
       </c>
       <c r="I520" t="s">
-        <v>1919</v>
+        <v>1945</v>
       </c>
       <c r="J520" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="521" spans="1:10">
       <c r="A521" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B521" t="s">
-        <v>1920</v>
+        <v>1946</v>
       </c>
       <c r="C521" t="s">
-        <v>1921</v>
+        <v>1947</v>
       </c>
       <c r="D521" t="s">
-        <v>1922</v>
+        <v>1948</v>
       </c>
       <c r="E521" t="s">
         <v>14</v>
       </c>
       <c r="H521" t="s">
         <v>53</v>
       </c>
       <c r="I521" t="s">
-        <v>1923</v>
+        <v>1949</v>
       </c>
       <c r="J521" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="522" spans="1:10">
       <c r="A522" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B522" t="s">
-        <v>1924</v>
+        <v>1950</v>
       </c>
       <c r="C522" t="s">
-        <v>1925</v>
+        <v>1951</v>
       </c>
       <c r="D522" t="s">
-        <v>1922</v>
+        <v>1952</v>
       </c>
       <c r="E522" t="s">
         <v>14</v>
       </c>
       <c r="H522" t="s">
         <v>53</v>
       </c>
       <c r="I522" t="s">
-        <v>1926</v>
+        <v>1953</v>
       </c>
       <c r="J522" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="523" spans="1:10">
       <c r="A523" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B523" t="s">
-        <v>1927</v>
+        <v>1954</v>
       </c>
       <c r="C523" t="s">
-        <v>1928</v>
+        <v>1955</v>
       </c>
       <c r="D523" t="s">
-        <v>1929</v>
+        <v>1956</v>
       </c>
       <c r="E523" t="s">
         <v>14</v>
       </c>
       <c r="H523" t="s">
         <v>53</v>
       </c>
       <c r="I523" t="s">
-        <v>1930</v>
+        <v>1957</v>
       </c>
       <c r="J523" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="524" spans="1:10">
       <c r="A524" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B524" t="s">
-        <v>1931</v>
+        <v>1958</v>
       </c>
       <c r="C524" t="s">
-        <v>1932</v>
+        <v>1959</v>
       </c>
       <c r="D524" t="s">
-        <v>1933</v>
+        <v>1960</v>
       </c>
       <c r="E524" t="s">
         <v>14</v>
       </c>
       <c r="H524" t="s">
         <v>53</v>
       </c>
       <c r="I524" t="s">
-        <v>1934</v>
+        <v>1961</v>
       </c>
       <c r="J524" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="525" spans="1:10">
       <c r="A525" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B525" t="s">
-        <v>1935</v>
+        <v>1962</v>
       </c>
       <c r="C525" t="s">
-        <v>1936</v>
+        <v>1963</v>
       </c>
       <c r="D525" t="s">
-        <v>1937</v>
+        <v>1964</v>
       </c>
       <c r="E525" t="s">
         <v>14</v>
       </c>
       <c r="H525" t="s">
         <v>53</v>
       </c>
       <c r="I525" t="s">
-        <v>1938</v>
+        <v>1965</v>
       </c>
       <c r="J525" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="526" spans="1:10">
       <c r="A526" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B526" t="s">
-        <v>1939</v>
+        <v>1966</v>
       </c>
       <c r="C526" t="s">
-        <v>1940</v>
+        <v>1967</v>
       </c>
       <c r="D526" t="s">
-        <v>1941</v>
+        <v>1968</v>
       </c>
       <c r="E526" t="s">
         <v>14</v>
       </c>
       <c r="H526" t="s">
         <v>53</v>
       </c>
       <c r="I526" t="s">
-        <v>1942</v>
+        <v>1969</v>
       </c>
       <c r="J526" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="527" spans="1:10">
       <c r="A527" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B527" t="s">
-        <v>1943</v>
+        <v>1970</v>
       </c>
       <c r="C527" t="s">
-        <v>1944</v>
+        <v>1971</v>
       </c>
       <c r="D527" t="s">
-        <v>1945</v>
+        <v>1972</v>
       </c>
       <c r="E527" t="s">
         <v>14</v>
       </c>
       <c r="H527" t="s">
         <v>53</v>
       </c>
       <c r="I527" t="s">
-        <v>1946</v>
+        <v>1973</v>
       </c>
       <c r="J527" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="528" spans="1:10">
       <c r="A528" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B528" t="s">
-        <v>1947</v>
+        <v>1974</v>
       </c>
       <c r="C528" t="s">
-        <v>1948</v>
+        <v>1975</v>
       </c>
       <c r="D528" t="s">
-        <v>1949</v>
+        <v>1976</v>
       </c>
       <c r="E528" t="s">
         <v>14</v>
       </c>
       <c r="H528" t="s">
         <v>53</v>
       </c>
       <c r="I528" t="s">
-        <v>1950</v>
+        <v>1977</v>
       </c>
       <c r="J528" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="529" spans="1:10">
       <c r="A529" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B529" t="s">
-        <v>1951</v>
+        <v>1978</v>
       </c>
       <c r="C529" t="s">
-        <v>1952</v>
+        <v>1979</v>
       </c>
       <c r="D529" t="s">
-        <v>1953</v>
+        <v>1980</v>
       </c>
       <c r="E529" t="s">
         <v>14</v>
       </c>
       <c r="H529" t="s">
         <v>53</v>
       </c>
       <c r="I529" t="s">
-        <v>1954</v>
+        <v>1981</v>
       </c>
       <c r="J529" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="530" spans="1:10">
       <c r="A530" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B530" t="s">
-        <v>1955</v>
+        <v>1982</v>
       </c>
       <c r="C530" t="s">
-        <v>1956</v>
+        <v>1983</v>
       </c>
       <c r="D530" t="s">
-        <v>1957</v>
+        <v>1984</v>
       </c>
       <c r="E530" t="s">
         <v>14</v>
       </c>
       <c r="H530" t="s">
         <v>53</v>
       </c>
       <c r="I530" t="s">
-        <v>1958</v>
+        <v>1985</v>
       </c>
       <c r="J530" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="531" spans="1:10">
       <c r="A531" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B531" t="s">
-        <v>1959</v>
+        <v>1986</v>
       </c>
       <c r="C531" t="s">
-        <v>1960</v>
+        <v>1987</v>
       </c>
       <c r="D531" t="s">
-        <v>1961</v>
+        <v>1984</v>
       </c>
       <c r="E531" t="s">
         <v>14</v>
       </c>
       <c r="H531" t="s">
         <v>53</v>
       </c>
       <c r="I531" t="s">
-        <v>1962</v>
+        <v>1988</v>
       </c>
       <c r="J531" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="532" spans="1:10">
       <c r="A532" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B532" t="s">
-        <v>1963</v>
+        <v>1989</v>
       </c>
       <c r="C532" t="s">
-        <v>1964</v>
+        <v>1990</v>
       </c>
       <c r="D532" t="s">
-        <v>1965</v>
+        <v>1980</v>
       </c>
       <c r="E532" t="s">
         <v>14</v>
       </c>
       <c r="H532" t="s">
         <v>53</v>
       </c>
       <c r="I532" t="s">
-        <v>1966</v>
+        <v>1991</v>
       </c>
       <c r="J532" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="533" spans="1:10">
       <c r="A533" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B533" t="s">
-        <v>1967</v>
+        <v>1992</v>
       </c>
       <c r="C533" t="s">
-        <v>1968</v>
+        <v>1993</v>
       </c>
       <c r="D533" t="s">
-        <v>1969</v>
+        <v>1994</v>
       </c>
       <c r="E533" t="s">
         <v>14</v>
       </c>
       <c r="H533" t="s">
         <v>53</v>
       </c>
       <c r="I533" t="s">
-        <v>1970</v>
+        <v>1995</v>
       </c>
       <c r="J533" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="534" spans="1:10">
       <c r="A534" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B534" t="s">
-        <v>1971</v>
+        <v>1996</v>
       </c>
       <c r="C534" t="s">
-        <v>1972</v>
+        <v>1997</v>
       </c>
       <c r="D534" t="s">
-        <v>1969</v>
+        <v>1998</v>
       </c>
       <c r="E534" t="s">
         <v>14</v>
       </c>
       <c r="H534" t="s">
         <v>53</v>
       </c>
       <c r="I534" t="s">
-        <v>1973</v>
+        <v>1999</v>
       </c>
       <c r="J534" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="535" spans="1:10">
       <c r="A535" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B535" t="s">
-        <v>1974</v>
+        <v>2000</v>
       </c>
       <c r="C535" t="s">
-        <v>1975</v>
+        <v>2001</v>
       </c>
       <c r="D535" t="s">
-        <v>1965</v>
+        <v>1883</v>
       </c>
       <c r="E535" t="s">
         <v>14</v>
       </c>
       <c r="H535" t="s">
         <v>53</v>
       </c>
       <c r="I535" t="s">
-        <v>1976</v>
+        <v>2002</v>
       </c>
       <c r="J535" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="536" spans="1:10">
       <c r="A536" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B536" t="s">
-        <v>1977</v>
+        <v>2003</v>
       </c>
       <c r="C536" t="s">
-        <v>1978</v>
+        <v>2004</v>
       </c>
       <c r="D536" t="s">
-        <v>1979</v>
+        <v>2005</v>
       </c>
       <c r="E536" t="s">
         <v>14</v>
       </c>
       <c r="H536" t="s">
         <v>53</v>
       </c>
       <c r="I536" t="s">
-        <v>1980</v>
+        <v>2006</v>
       </c>
       <c r="J536" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="537" spans="1:10">
       <c r="A537" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B537" t="s">
-        <v>1981</v>
+        <v>2007</v>
       </c>
       <c r="C537" t="s">
-        <v>1982</v>
+        <v>2008</v>
       </c>
       <c r="D537" t="s">
-        <v>1983</v>
+        <v>2009</v>
       </c>
       <c r="E537" t="s">
         <v>14</v>
       </c>
       <c r="H537" t="s">
         <v>53</v>
       </c>
       <c r="I537" t="s">
-        <v>1984</v>
+        <v>2010</v>
       </c>
       <c r="J537" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="538" spans="1:10">
       <c r="A538" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B538" t="s">
-        <v>1985</v>
+        <v>2011</v>
       </c>
       <c r="C538" t="s">
-        <v>1986</v>
+        <v>2012</v>
       </c>
       <c r="D538" t="s">
-        <v>1868</v>
+        <v>2009</v>
       </c>
       <c r="E538" t="s">
         <v>14</v>
       </c>
       <c r="H538" t="s">
         <v>53</v>
       </c>
       <c r="I538" t="s">
-        <v>1987</v>
+        <v>2013</v>
       </c>
       <c r="J538" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="539" spans="1:10">
       <c r="A539" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B539" t="s">
-        <v>1988</v>
+        <v>2014</v>
       </c>
       <c r="C539" t="s">
-        <v>1989</v>
+        <v>2015</v>
       </c>
       <c r="D539" t="s">
-        <v>1990</v>
+        <v>2016</v>
       </c>
       <c r="E539" t="s">
         <v>14</v>
       </c>
       <c r="H539" t="s">
         <v>53</v>
       </c>
       <c r="I539" t="s">
-        <v>1991</v>
+        <v>2017</v>
       </c>
       <c r="J539" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="540" spans="1:10">
       <c r="A540" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B540" t="s">
-        <v>1992</v>
+        <v>2018</v>
       </c>
       <c r="C540" t="s">
-        <v>1993</v>
+        <v>2019</v>
       </c>
       <c r="D540" t="s">
-        <v>1994</v>
+        <v>1899</v>
       </c>
       <c r="E540" t="s">
         <v>14</v>
       </c>
       <c r="H540" t="s">
         <v>53</v>
       </c>
       <c r="I540" t="s">
-        <v>1995</v>
+        <v>2020</v>
       </c>
       <c r="J540" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="541" spans="1:10">
       <c r="A541" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B541" t="s">
-        <v>1996</v>
+        <v>2021</v>
       </c>
       <c r="C541" t="s">
-        <v>1997</v>
+        <v>2022</v>
       </c>
       <c r="D541" t="s">
-        <v>1994</v>
+        <v>2023</v>
       </c>
       <c r="E541" t="s">
         <v>14</v>
       </c>
       <c r="H541" t="s">
         <v>53</v>
       </c>
       <c r="I541" t="s">
-        <v>1998</v>
+        <v>2024</v>
       </c>
       <c r="J541" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="542" spans="1:10">
       <c r="A542" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B542" t="s">
-        <v>1999</v>
-[...2 lines deleted...]
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="D542" t="s">
-        <v>2001</v>
+        <v>2026</v>
       </c>
       <c r="E542" t="s">
         <v>14</v>
       </c>
       <c r="H542" t="s">
         <v>53</v>
       </c>
       <c r="I542" t="s">
-        <v>2002</v>
+        <v>2027</v>
       </c>
       <c r="J542" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="543" spans="1:10">
       <c r="A543" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B543" t="s">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>2004</v>
+        <v>2028</v>
       </c>
       <c r="D543" t="s">
-        <v>1884</v>
+        <v>2029</v>
       </c>
       <c r="E543" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H543" t="s">
         <v>53</v>
       </c>
       <c r="I543" t="s">
-        <v>2005</v>
+        <v>2030</v>
       </c>
       <c r="J543" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="544" spans="1:10">
       <c r="A544" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B544" t="s">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2007</v>
+        <v>2031</v>
       </c>
       <c r="D544" t="s">
-        <v>2008</v>
+        <v>2032</v>
       </c>
       <c r="E544" t="s">
         <v>14</v>
       </c>
       <c r="H544" t="s">
         <v>53</v>
       </c>
       <c r="I544" t="s">
-        <v>2009</v>
+        <v>2033</v>
       </c>
       <c r="J544" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="545" spans="1:10">
       <c r="A545" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B545" t="s">
-        <v>2010</v>
+        <v>2034</v>
       </c>
       <c r="D545" t="s">
-        <v>2011</v>
+        <v>2035</v>
       </c>
       <c r="E545" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H545" t="s">
         <v>53</v>
       </c>
       <c r="I545" t="s">
-        <v>2012</v>
+        <v>2036</v>
       </c>
       <c r="J545" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="546" spans="1:10">
       <c r="A546" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B546" t="s">
-        <v>2013</v>
+        <v>2037</v>
       </c>
       <c r="D546" t="s">
-        <v>2014</v>
+        <v>2038</v>
       </c>
       <c r="E546" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H546" t="s">
         <v>53</v>
       </c>
       <c r="I546" t="s">
-        <v>2015</v>
+        <v>2039</v>
       </c>
       <c r="J546" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="547" spans="1:10">
       <c r="A547" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B547" t="s">
-        <v>2016</v>
+        <v>2040</v>
       </c>
       <c r="D547" t="s">
-        <v>2017</v>
+        <v>2041</v>
       </c>
       <c r="E547" t="s">
         <v>14</v>
       </c>
       <c r="H547" t="s">
         <v>53</v>
       </c>
       <c r="I547" t="s">
-        <v>2018</v>
+        <v>2042</v>
       </c>
       <c r="J547" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="548" spans="1:10">
       <c r="A548" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B548" t="s">
-        <v>2019</v>
+        <v>2043</v>
       </c>
       <c r="D548" t="s">
-        <v>2020</v>
+        <v>2044</v>
       </c>
       <c r="E548" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H548" t="s">
         <v>53</v>
       </c>
       <c r="I548" t="s">
-        <v>2021</v>
+        <v>2045</v>
       </c>
       <c r="J548" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="549" spans="1:10">
       <c r="A549" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B549" t="s">
-        <v>2022</v>
+        <v>2046</v>
       </c>
       <c r="D549" t="s">
-        <v>2023</v>
+        <v>2047</v>
       </c>
       <c r="E549" t="s">
         <v>14</v>
       </c>
       <c r="H549" t="s">
         <v>53</v>
       </c>
       <c r="I549" t="s">
-        <v>2024</v>
+        <v>2048</v>
       </c>
       <c r="J549" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="550" spans="1:10">
       <c r="A550" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B550" t="s">
-        <v>2025</v>
+        <v>2049</v>
       </c>
       <c r="D550" t="s">
-        <v>2026</v>
+        <v>2050</v>
       </c>
       <c r="E550" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="H550" t="s">
         <v>53</v>
       </c>
       <c r="I550" t="s">
-        <v>2027</v>
+        <v>2051</v>
       </c>
       <c r="J550" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="551" spans="1:10">
       <c r="A551" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B551" t="s">
-        <v>2028</v>
+        <v>2052</v>
       </c>
       <c r="D551" t="s">
-        <v>2029</v>
+        <v>2053</v>
       </c>
       <c r="E551" t="s">
         <v>14</v>
       </c>
       <c r="H551" t="s">
         <v>53</v>
       </c>
       <c r="I551" t="s">
-        <v>2030</v>
+        <v>2054</v>
       </c>
       <c r="J551" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="552" spans="1:10">
       <c r="A552" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B552" t="s">
-        <v>2031</v>
+        <v>2055</v>
       </c>
       <c r="D552" t="s">
-        <v>2032</v>
+        <v>2053</v>
       </c>
       <c r="E552" t="s">
         <v>14</v>
       </c>
       <c r="H552" t="s">
         <v>53</v>
       </c>
       <c r="I552" t="s">
-        <v>2033</v>
+        <v>2056</v>
       </c>
       <c r="J552" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="553" spans="1:10">
       <c r="A553" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B553" t="s">
-        <v>2034</v>
+        <v>2057</v>
       </c>
       <c r="D553" t="s">
-        <v>2035</v>
+        <v>2058</v>
       </c>
       <c r="E553" t="s">
-        <v>391</v>
+        <v>14</v>
       </c>
       <c r="H553" t="s">
         <v>53</v>
       </c>
       <c r="I553" t="s">
-        <v>2036</v>
+        <v>2059</v>
       </c>
       <c r="J553" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="554" spans="1:10">
       <c r="A554" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B554" t="s">
-        <v>2037</v>
+        <v>2060</v>
       </c>
       <c r="D554" t="s">
-        <v>2038</v>
+        <v>2061</v>
       </c>
       <c r="E554" t="s">
         <v>14</v>
       </c>
       <c r="H554" t="s">
         <v>53</v>
       </c>
       <c r="I554" t="s">
-        <v>2039</v>
+        <v>2062</v>
       </c>
       <c r="J554" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="555" spans="1:10">
       <c r="A555" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B555" t="s">
-        <v>2040</v>
+        <v>2063</v>
       </c>
       <c r="D555" t="s">
-        <v>2038</v>
+        <v>2064</v>
       </c>
       <c r="E555" t="s">
         <v>14</v>
       </c>
       <c r="H555" t="s">
         <v>53</v>
       </c>
       <c r="I555" t="s">
-        <v>2041</v>
+        <v>2065</v>
       </c>
       <c r="J555" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="556" spans="1:10">
       <c r="A556" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B556" t="s">
-        <v>2042</v>
+        <v>2066</v>
       </c>
       <c r="D556" t="s">
-        <v>2043</v>
+        <v>2067</v>
       </c>
       <c r="E556" t="s">
         <v>14</v>
       </c>
       <c r="H556" t="s">
         <v>53</v>
       </c>
       <c r="I556" t="s">
-        <v>2044</v>
+        <v>2068</v>
       </c>
       <c r="J556" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="557" spans="1:10">
       <c r="A557" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B557" t="s">
-        <v>2045</v>
+        <v>2069</v>
       </c>
       <c r="D557" t="s">
-        <v>2046</v>
+        <v>2070</v>
       </c>
       <c r="E557" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H557" t="s">
         <v>53</v>
       </c>
       <c r="I557" t="s">
-        <v>2047</v>
+        <v>2071</v>
       </c>
       <c r="J557" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="558" spans="1:10">
       <c r="A558" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B558" t="s">
-        <v>2048</v>
+        <v>2072</v>
       </c>
       <c r="D558" t="s">
-        <v>2049</v>
+        <v>2070</v>
       </c>
       <c r="E558" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H558" t="s">
         <v>53</v>
       </c>
       <c r="I558" t="s">
-        <v>2050</v>
+        <v>2073</v>
       </c>
       <c r="J558" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="559" spans="1:10">
       <c r="A559" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B559" t="s">
-        <v>2051</v>
+        <v>2074</v>
       </c>
       <c r="D559" t="s">
-        <v>2052</v>
+        <v>2075</v>
       </c>
       <c r="E559" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H559" t="s">
         <v>53</v>
       </c>
       <c r="I559" t="s">
-        <v>2053</v>
+        <v>2076</v>
       </c>
       <c r="J559" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="560" spans="1:10">
       <c r="A560" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B560" t="s">
-        <v>2054</v>
+        <v>2077</v>
       </c>
       <c r="D560" t="s">
-        <v>2055</v>
+        <v>2078</v>
       </c>
       <c r="E560" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H560" t="s">
         <v>53</v>
       </c>
       <c r="I560" t="s">
-        <v>2056</v>
+        <v>2079</v>
       </c>
       <c r="J560" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="561" spans="1:10">
       <c r="A561" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B561" t="s">
-        <v>2057</v>
+        <v>2080</v>
       </c>
       <c r="D561" t="s">
-        <v>2055</v>
+        <v>2078</v>
       </c>
       <c r="E561" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H561" t="s">
         <v>53</v>
       </c>
       <c r="I561" t="s">
-        <v>2058</v>
+        <v>2081</v>
       </c>
       <c r="J561" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="562" spans="1:10">
       <c r="A562" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B562" t="s">
-        <v>2059</v>
+        <v>2082</v>
       </c>
       <c r="D562" t="s">
-        <v>2060</v>
+        <v>2078</v>
       </c>
       <c r="E562" t="s">
-        <v>243</v>
+        <v>14</v>
       </c>
       <c r="H562" t="s">
         <v>53</v>
       </c>
       <c r="I562" t="s">
-        <v>2061</v>
+        <v>2083</v>
       </c>
       <c r="J562" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="563" spans="1:10">
       <c r="A563" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B563" t="s">
-        <v>2062</v>
+        <v>2084</v>
       </c>
       <c r="D563" t="s">
-        <v>2063</v>
+        <v>2085</v>
       </c>
       <c r="E563" t="s">
         <v>14</v>
       </c>
       <c r="H563" t="s">
         <v>53</v>
       </c>
       <c r="I563" t="s">
-        <v>2064</v>
+        <v>2086</v>
       </c>
       <c r="J563" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="564" spans="1:10">
       <c r="A564" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B564" t="s">
-        <v>2065</v>
+        <v>2087</v>
       </c>
       <c r="D564" t="s">
-        <v>2063</v>
+        <v>2088</v>
       </c>
       <c r="E564" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H564" t="s">
         <v>53</v>
       </c>
       <c r="I564" t="s">
-        <v>2066</v>
+        <v>2089</v>
       </c>
       <c r="J564" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="565" spans="1:10">
       <c r="A565" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B565" t="s">
-        <v>2067</v>
+        <v>2090</v>
       </c>
       <c r="D565" t="s">
-        <v>2063</v>
+        <v>2091</v>
       </c>
       <c r="E565" t="s">
         <v>14</v>
       </c>
       <c r="H565" t="s">
         <v>53</v>
       </c>
       <c r="I565" t="s">
-        <v>2068</v>
+        <v>2092</v>
       </c>
       <c r="J565" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="566" spans="1:10">
       <c r="A566" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B566" t="s">
-        <v>2069</v>
+        <v>2093</v>
       </c>
       <c r="D566" t="s">
-        <v>2070</v>
+        <v>2094</v>
       </c>
       <c r="E566" t="s">
         <v>14</v>
       </c>
       <c r="H566" t="s">
         <v>53</v>
       </c>
       <c r="I566" t="s">
-        <v>2071</v>
+        <v>2095</v>
       </c>
       <c r="J566" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="567" spans="1:10">
       <c r="A567" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B567" t="s">
-        <v>2072</v>
+        <v>2096</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2097</v>
       </c>
       <c r="D567" t="s">
-        <v>2073</v>
+        <v>2098</v>
       </c>
       <c r="E567" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H567" t="s">
         <v>53</v>
       </c>
       <c r="I567" t="s">
-        <v>2074</v>
+        <v>2099</v>
       </c>
       <c r="J567" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="568" spans="1:10">
       <c r="A568" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B568" t="s">
-        <v>2075</v>
+        <v>2100</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2101</v>
       </c>
       <c r="D568" t="s">
-        <v>2076</v>
+        <v>2102</v>
       </c>
       <c r="E568" t="s">
         <v>14</v>
       </c>
       <c r="H568" t="s">
         <v>53</v>
       </c>
       <c r="I568" t="s">
-        <v>2077</v>
+        <v>2103</v>
       </c>
       <c r="J568" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="569" spans="1:10">
       <c r="A569" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B569" t="s">
-        <v>2078</v>
+        <v>2104</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2105</v>
       </c>
       <c r="D569" t="s">
-        <v>2079</v>
+        <v>2106</v>
       </c>
       <c r="E569" t="s">
         <v>14</v>
       </c>
       <c r="H569" t="s">
         <v>53</v>
       </c>
       <c r="I569" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
       <c r="J569" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="570" spans="1:10">
       <c r="A570" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B570" t="s">
-        <v>2081</v>
+        <v>2108</v>
       </c>
       <c r="C570" t="s">
-        <v>2082</v>
+        <v>2109</v>
       </c>
       <c r="D570" t="s">
-        <v>2083</v>
+        <v>2110</v>
       </c>
       <c r="E570" t="s">
         <v>14</v>
       </c>
       <c r="H570" t="s">
         <v>53</v>
       </c>
       <c r="I570" t="s">
-        <v>2084</v>
+        <v>2111</v>
       </c>
       <c r="J570" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="571" spans="1:10">
       <c r="A571" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B571" t="s">
-        <v>2085</v>
+        <v>2112</v>
       </c>
       <c r="C571" t="s">
-        <v>2086</v>
+        <v>2113</v>
       </c>
       <c r="D571" t="s">
-        <v>2087</v>
+        <v>2106</v>
       </c>
       <c r="E571" t="s">
         <v>14</v>
       </c>
       <c r="H571" t="s">
         <v>53</v>
       </c>
       <c r="I571" t="s">
-        <v>2088</v>
+        <v>2114</v>
       </c>
       <c r="J571" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="572" spans="1:10">
       <c r="A572" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B572" t="s">
-        <v>2089</v>
+        <v>2115</v>
       </c>
       <c r="C572" t="s">
-        <v>2090</v>
+        <v>2113</v>
       </c>
       <c r="D572" t="s">
-        <v>2091</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2106</v>
       </c>
       <c r="H572" t="s">
         <v>53</v>
       </c>
       <c r="I572" t="s">
-        <v>2092</v>
+        <v>2114</v>
       </c>
       <c r="J572" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="573" spans="1:10">
       <c r="A573" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B573" t="s">
-        <v>2093</v>
+        <v>2116</v>
       </c>
       <c r="C573" t="s">
-        <v>2094</v>
+        <v>2117</v>
       </c>
       <c r="D573" t="s">
-        <v>2095</v>
+        <v>2118</v>
       </c>
       <c r="E573" t="s">
         <v>14</v>
       </c>
       <c r="H573" t="s">
         <v>53</v>
       </c>
       <c r="I573" t="s">
-        <v>2096</v>
+        <v>2119</v>
       </c>
       <c r="J573" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="574" spans="1:10">
       <c r="A574" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B574" t="s">
-        <v>2097</v>
+        <v>2120</v>
       </c>
       <c r="C574" t="s">
-        <v>2098</v>
+        <v>2121</v>
       </c>
       <c r="D574" t="s">
-        <v>2091</v>
+        <v>2122</v>
       </c>
       <c r="E574" t="s">
         <v>14</v>
       </c>
       <c r="H574" t="s">
         <v>53</v>
       </c>
       <c r="I574" t="s">
-        <v>2099</v>
+        <v>2123</v>
       </c>
       <c r="J574" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="575" spans="1:10">
       <c r="A575" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B575" t="s">
-        <v>2100</v>
+        <v>2124</v>
       </c>
       <c r="C575" t="s">
-        <v>2098</v>
+        <v>2125</v>
       </c>
       <c r="D575" t="s">
-        <v>2091</v>
+        <v>2126</v>
+      </c>
+      <c r="E575" t="s">
+        <v>14</v>
       </c>
       <c r="H575" t="s">
         <v>53</v>
       </c>
       <c r="I575" t="s">
-        <v>2099</v>
+        <v>2127</v>
       </c>
       <c r="J575" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="576" spans="1:10">
       <c r="A576" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B576" t="s">
-        <v>2101</v>
+        <v>2128</v>
       </c>
       <c r="C576" t="s">
-        <v>2102</v>
+        <v>2129</v>
       </c>
       <c r="D576" t="s">
-        <v>2103</v>
+        <v>2130</v>
       </c>
       <c r="E576" t="s">
         <v>14</v>
       </c>
       <c r="H576" t="s">
         <v>53</v>
       </c>
       <c r="I576" t="s">
-        <v>2104</v>
+        <v>2131</v>
       </c>
       <c r="J576" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="577" spans="1:10">
       <c r="A577" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B577" t="s">
-        <v>2105</v>
+        <v>2132</v>
       </c>
       <c r="C577" t="s">
-        <v>2106</v>
+        <v>2133</v>
       </c>
       <c r="D577" t="s">
-        <v>2107</v>
+        <v>2134</v>
       </c>
       <c r="E577" t="s">
         <v>14</v>
       </c>
       <c r="H577" t="s">
         <v>53</v>
       </c>
       <c r="I577" t="s">
-        <v>2108</v>
+        <v>2135</v>
       </c>
       <c r="J577" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="578" spans="1:10">
       <c r="A578" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B578" t="s">
-        <v>2109</v>
+        <v>2136</v>
       </c>
       <c r="C578" t="s">
-        <v>2110</v>
+        <v>2137</v>
       </c>
       <c r="D578" t="s">
-        <v>2111</v>
+        <v>2138</v>
       </c>
       <c r="E578" t="s">
         <v>14</v>
       </c>
       <c r="H578" t="s">
         <v>53</v>
       </c>
       <c r="I578" t="s">
-        <v>2112</v>
+        <v>2139</v>
       </c>
       <c r="J578" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="579" spans="1:10">
       <c r="A579" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B579" t="s">
-        <v>2113</v>
+        <v>2140</v>
       </c>
       <c r="C579" t="s">
-        <v>2114</v>
+        <v>2141</v>
       </c>
       <c r="D579" t="s">
-        <v>2115</v>
+        <v>2142</v>
       </c>
       <c r="E579" t="s">
         <v>14</v>
       </c>
       <c r="H579" t="s">
         <v>53</v>
       </c>
       <c r="I579" t="s">
-        <v>2116</v>
+        <v>2143</v>
       </c>
       <c r="J579" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="580" spans="1:10">
       <c r="A580" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B580" t="s">
-        <v>2117</v>
+        <v>2144</v>
       </c>
       <c r="C580" t="s">
-        <v>2118</v>
+        <v>2145</v>
       </c>
       <c r="D580" t="s">
-        <v>2119</v>
+        <v>2146</v>
       </c>
       <c r="E580" t="s">
         <v>14</v>
       </c>
       <c r="H580" t="s">
         <v>53</v>
       </c>
       <c r="I580" t="s">
-        <v>2120</v>
+        <v>2147</v>
       </c>
       <c r="J580" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="581" spans="1:10">
       <c r="A581" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B581" t="s">
-        <v>2121</v>
+        <v>2148</v>
       </c>
       <c r="C581" t="s">
-        <v>2122</v>
+        <v>2149</v>
       </c>
       <c r="D581" t="s">
-        <v>2123</v>
+        <v>2106</v>
       </c>
       <c r="E581" t="s">
         <v>14</v>
       </c>
       <c r="H581" t="s">
         <v>53</v>
       </c>
       <c r="I581" t="s">
-        <v>2124</v>
+        <v>2150</v>
       </c>
       <c r="J581" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="582" spans="1:10">
       <c r="A582" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B582" t="s">
-        <v>2125</v>
+        <v>2151</v>
       </c>
       <c r="C582" t="s">
-        <v>2126</v>
+        <v>2152</v>
       </c>
       <c r="D582" t="s">
-        <v>2127</v>
+        <v>2153</v>
       </c>
       <c r="E582" t="s">
         <v>14</v>
       </c>
       <c r="H582" t="s">
         <v>53</v>
       </c>
       <c r="I582" t="s">
-        <v>2128</v>
+        <v>2154</v>
       </c>
       <c r="J582" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="583" spans="1:10">
       <c r="A583" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B583" t="s">
-        <v>2129</v>
+        <v>2155</v>
       </c>
       <c r="C583" t="s">
-        <v>2130</v>
+        <v>2156</v>
       </c>
       <c r="D583" t="s">
-        <v>2131</v>
+        <v>2157</v>
       </c>
       <c r="E583" t="s">
         <v>14</v>
       </c>
       <c r="H583" t="s">
         <v>53</v>
       </c>
       <c r="I583" t="s">
-        <v>2132</v>
+        <v>2158</v>
       </c>
       <c r="J583" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="584" spans="1:10">
       <c r="A584" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B584" t="s">
-        <v>2133</v>
+        <v>2159</v>
       </c>
       <c r="C584" t="s">
-        <v>2134</v>
+        <v>2097</v>
       </c>
       <c r="D584" t="s">
-        <v>2091</v>
+        <v>2160</v>
       </c>
       <c r="E584" t="s">
         <v>14</v>
       </c>
       <c r="H584" t="s">
         <v>53</v>
       </c>
       <c r="I584" t="s">
-        <v>2135</v>
+        <v>2161</v>
       </c>
       <c r="J584" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="585" spans="1:10">
       <c r="A585" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B585" t="s">
-        <v>2136</v>
+        <v>2162</v>
       </c>
       <c r="C585" t="s">
-        <v>2137</v>
+        <v>2101</v>
       </c>
       <c r="D585" t="s">
-        <v>2138</v>
+        <v>2163</v>
       </c>
       <c r="E585" t="s">
         <v>14</v>
       </c>
       <c r="H585" t="s">
         <v>53</v>
       </c>
       <c r="I585" t="s">
-        <v>2139</v>
+        <v>2164</v>
       </c>
       <c r="J585" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="586" spans="1:10">
       <c r="A586" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B586" t="s">
-        <v>2140</v>
-[...2 lines deleted...]
-        <v>2141</v>
+        <v>2165</v>
       </c>
       <c r="D586" t="s">
-        <v>2142</v>
+        <v>2166</v>
       </c>
       <c r="E586" t="s">
-        <v>14</v>
+        <v>249</v>
       </c>
       <c r="H586" t="s">
         <v>53</v>
       </c>
       <c r="I586" t="s">
-        <v>2143</v>
+        <v>2167</v>
       </c>
       <c r="J586" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="587" spans="1:10">
       <c r="A587" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B587" t="s">
-        <v>2144</v>
-[...2 lines deleted...]
-        <v>2082</v>
+        <v>2168</v>
       </c>
       <c r="D587" t="s">
-        <v>2145</v>
+        <v>2166</v>
       </c>
       <c r="E587" t="s">
         <v>14</v>
       </c>
       <c r="H587" t="s">
         <v>53</v>
       </c>
       <c r="I587" t="s">
-        <v>2146</v>
+        <v>2169</v>
       </c>
       <c r="J587" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="588" spans="1:10">
       <c r="A588" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B588" t="s">
-        <v>2147</v>
-[...2 lines deleted...]
-        <v>2086</v>
+        <v>2170</v>
       </c>
       <c r="D588" t="s">
-        <v>2148</v>
+        <v>2171</v>
       </c>
       <c r="E588" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H588" t="s">
         <v>53</v>
       </c>
       <c r="I588" t="s">
-        <v>2149</v>
+        <v>2172</v>
       </c>
       <c r="J588" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="589" spans="1:10">
       <c r="A589" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B589" t="s">
-        <v>2150</v>
+        <v>2173</v>
       </c>
       <c r="D589" t="s">
-        <v>2151</v>
+        <v>2171</v>
       </c>
       <c r="E589" t="s">
-        <v>243</v>
+        <v>397</v>
       </c>
       <c r="H589" t="s">
         <v>53</v>
       </c>
       <c r="I589" t="s">
-        <v>2152</v>
+        <v>2174</v>
       </c>
       <c r="J589" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="590" spans="1:10">
       <c r="A590" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B590" t="s">
-        <v>2153</v>
+        <v>2175</v>
       </c>
       <c r="D590" t="s">
-        <v>2151</v>
+        <v>2176</v>
       </c>
       <c r="E590" t="s">
         <v>14</v>
       </c>
       <c r="H590" t="s">
         <v>53</v>
       </c>
       <c r="I590" t="s">
-        <v>2154</v>
+        <v>2177</v>
       </c>
       <c r="J590" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="591" spans="1:10">
       <c r="A591" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B591" t="s">
-        <v>2155</v>
+        <v>2178</v>
       </c>
       <c r="D591" t="s">
-        <v>2156</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2179</v>
       </c>
       <c r="H591" t="s">
         <v>53</v>
       </c>
       <c r="I591" t="s">
-        <v>2157</v>
+        <v>2180</v>
       </c>
       <c r="J591" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="592" spans="1:10">
       <c r="A592" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B592" t="s">
-        <v>2158</v>
+        <v>2178</v>
       </c>
       <c r="D592" t="s">
-        <v>2156</v>
+        <v>2179</v>
       </c>
       <c r="E592" t="s">
-        <v>391</v>
+        <v>14</v>
       </c>
       <c r="H592" t="s">
         <v>53</v>
       </c>
       <c r="I592" t="s">
-        <v>2159</v>
+        <v>2180</v>
       </c>
       <c r="J592" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="593" spans="1:10">
       <c r="A593" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B593" t="s">
-        <v>2160</v>
+        <v>2181</v>
       </c>
       <c r="D593" t="s">
-        <v>2161</v>
+        <v>2182</v>
       </c>
       <c r="E593" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H593" t="s">
         <v>53</v>
       </c>
       <c r="I593" t="s">
-        <v>2162</v>
+        <v>2183</v>
       </c>
       <c r="J593" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="594" spans="1:10">
       <c r="A594" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B594" t="s">
-        <v>2163</v>
+        <v>2184</v>
       </c>
       <c r="D594" t="s">
-        <v>2164</v>
+        <v>2185</v>
+      </c>
+      <c r="E594" t="s">
+        <v>14</v>
       </c>
       <c r="H594" t="s">
         <v>53</v>
       </c>
       <c r="I594" t="s">
-        <v>2165</v>
+        <v>2186</v>
       </c>
       <c r="J594" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="595" spans="1:10">
       <c r="A595" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B595" t="s">
-        <v>2163</v>
+        <v>2187</v>
       </c>
       <c r="D595" t="s">
-        <v>2164</v>
+        <v>2185</v>
       </c>
       <c r="E595" t="s">
         <v>14</v>
       </c>
       <c r="H595" t="s">
         <v>53</v>
       </c>
       <c r="I595" t="s">
-        <v>2165</v>
+        <v>2188</v>
       </c>
       <c r="J595" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="596" spans="1:10">
       <c r="A596" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B596" t="s">
-        <v>2166</v>
+        <v>2189</v>
       </c>
       <c r="D596" t="s">
-        <v>2167</v>
+        <v>2190</v>
       </c>
       <c r="E596" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H596" t="s">
         <v>53</v>
       </c>
       <c r="I596" t="s">
-        <v>2168</v>
+        <v>2191</v>
       </c>
       <c r="J596" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="597" spans="1:10">
       <c r="A597" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B597" t="s">
-        <v>2169</v>
+        <v>2192</v>
       </c>
       <c r="D597" t="s">
-        <v>2170</v>
+        <v>2193</v>
       </c>
       <c r="E597" t="s">
-        <v>14</v>
+        <v>397</v>
       </c>
       <c r="H597" t="s">
         <v>53</v>
       </c>
       <c r="I597" t="s">
-        <v>2171</v>
+        <v>2194</v>
       </c>
       <c r="J597" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="598" spans="1:10">
       <c r="A598" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B598" t="s">
-        <v>2172</v>
+        <v>2195</v>
       </c>
       <c r="D598" t="s">
-        <v>2170</v>
+        <v>2193</v>
       </c>
       <c r="E598" t="s">
         <v>14</v>
       </c>
       <c r="H598" t="s">
         <v>53</v>
       </c>
       <c r="I598" t="s">
-        <v>2173</v>
+        <v>1877</v>
       </c>
       <c r="J598" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="599" spans="1:10">
       <c r="A599" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B599" t="s">
-        <v>2174</v>
+        <v>2196</v>
       </c>
       <c r="D599" t="s">
-        <v>2175</v>
+        <v>2197</v>
       </c>
       <c r="E599" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H599" t="s">
         <v>53</v>
       </c>
       <c r="I599" t="s">
-        <v>2176</v>
+        <v>2198</v>
       </c>
       <c r="J599" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="600" spans="1:10">
       <c r="A600" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B600" t="s">
-        <v>2177</v>
+        <v>2199</v>
       </c>
       <c r="D600" t="s">
-        <v>2178</v>
+        <v>2200</v>
       </c>
       <c r="E600" t="s">
-        <v>391</v>
+        <v>14</v>
       </c>
       <c r="H600" t="s">
         <v>53</v>
       </c>
       <c r="I600" t="s">
-        <v>2179</v>
+        <v>2201</v>
       </c>
       <c r="J600" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="601" spans="1:10">
       <c r="A601" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B601" t="s">
-        <v>2180</v>
+        <v>2202</v>
       </c>
       <c r="D601" t="s">
-        <v>2178</v>
+        <v>2203</v>
       </c>
       <c r="E601" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H601" t="s">
         <v>53</v>
       </c>
       <c r="I601" t="s">
-        <v>1862</v>
+        <v>2204</v>
       </c>
       <c r="J601" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="602" spans="1:10">
       <c r="A602" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B602" t="s">
-        <v>2181</v>
+        <v>2205</v>
       </c>
       <c r="D602" t="s">
-        <v>2182</v>
+        <v>2206</v>
       </c>
       <c r="E602" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H602" t="s">
         <v>53</v>
       </c>
       <c r="I602" t="s">
-        <v>2183</v>
+        <v>2207</v>
       </c>
       <c r="J602" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="603" spans="1:10">
       <c r="A603" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B603" t="s">
-        <v>2184</v>
+        <v>2208</v>
       </c>
       <c r="D603" t="s">
-        <v>2185</v>
+        <v>2209</v>
       </c>
       <c r="E603" t="s">
         <v>14</v>
       </c>
       <c r="H603" t="s">
         <v>53</v>
       </c>
       <c r="I603" t="s">
-        <v>2186</v>
+        <v>2210</v>
       </c>
       <c r="J603" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="604" spans="1:10">
       <c r="A604" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B604" t="s">
-        <v>2187</v>
+        <v>2211</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2212</v>
       </c>
       <c r="D604" t="s">
-        <v>2188</v>
+        <v>2213</v>
       </c>
       <c r="E604" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H604" t="s">
         <v>53</v>
       </c>
       <c r="I604" t="s">
-        <v>2189</v>
+        <v>2214</v>
       </c>
       <c r="J604" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="605" spans="1:10">
       <c r="A605" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B605" t="s">
-        <v>2190</v>
+        <v>2215</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2216</v>
       </c>
       <c r="D605" t="s">
-        <v>2191</v>
+        <v>2217</v>
       </c>
       <c r="E605" t="s">
         <v>14</v>
       </c>
       <c r="H605" t="s">
         <v>53</v>
       </c>
       <c r="I605" t="s">
-        <v>2192</v>
+        <v>2218</v>
       </c>
       <c r="J605" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="606" spans="1:10">
       <c r="A606" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B606" t="s">
-        <v>2193</v>
+        <v>2219</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2220</v>
       </c>
       <c r="D606" t="s">
-        <v>2194</v>
+        <v>2221</v>
       </c>
       <c r="E606" t="s">
         <v>14</v>
       </c>
       <c r="H606" t="s">
         <v>53</v>
       </c>
       <c r="I606" t="s">
-        <v>2195</v>
+        <v>2222</v>
       </c>
       <c r="J606" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="607" spans="1:10">
       <c r="A607" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B607" t="s">
-        <v>2196</v>
+        <v>2223</v>
       </c>
       <c r="C607" t="s">
-        <v>2197</v>
+        <v>2224</v>
       </c>
       <c r="D607" t="s">
-        <v>2198</v>
+        <v>2225</v>
       </c>
       <c r="E607" t="s">
         <v>14</v>
       </c>
       <c r="H607" t="s">
         <v>53</v>
       </c>
       <c r="I607" t="s">
-        <v>2199</v>
+        <v>2226</v>
       </c>
       <c r="J607" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="608" spans="1:10">
       <c r="A608" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B608" t="s">
-        <v>2200</v>
+        <v>2227</v>
       </c>
       <c r="C608" t="s">
-        <v>2201</v>
+        <v>2228</v>
       </c>
       <c r="D608" t="s">
-        <v>2202</v>
+        <v>2193</v>
       </c>
       <c r="E608" t="s">
         <v>14</v>
       </c>
       <c r="H608" t="s">
         <v>53</v>
       </c>
       <c r="I608" t="s">
-        <v>2203</v>
+        <v>2229</v>
       </c>
       <c r="J608" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="609" spans="1:10">
       <c r="A609" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B609" t="s">
-        <v>2204</v>
+        <v>2230</v>
       </c>
       <c r="C609" t="s">
-        <v>2205</v>
+        <v>2231</v>
       </c>
       <c r="D609" t="s">
-        <v>2206</v>
+        <v>2232</v>
       </c>
       <c r="E609" t="s">
         <v>14</v>
       </c>
       <c r="H609" t="s">
         <v>53</v>
       </c>
       <c r="I609" t="s">
-        <v>2207</v>
+        <v>2233</v>
       </c>
       <c r="J609" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="610" spans="1:10">
       <c r="A610" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B610" t="s">
-        <v>2208</v>
+        <v>2234</v>
       </c>
       <c r="C610" t="s">
-        <v>2209</v>
+        <v>2235</v>
       </c>
       <c r="D610" t="s">
-        <v>2210</v>
+        <v>2236</v>
       </c>
       <c r="E610" t="s">
         <v>14</v>
       </c>
       <c r="H610" t="s">
         <v>53</v>
       </c>
       <c r="I610" t="s">
-        <v>2211</v>
+        <v>2237</v>
       </c>
       <c r="J610" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="611" spans="1:10">
       <c r="A611" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B611" t="s">
-        <v>2212</v>
+        <v>2238</v>
       </c>
       <c r="C611" t="s">
-        <v>2213</v>
+        <v>2239</v>
       </c>
       <c r="D611" t="s">
-        <v>2178</v>
+        <v>2240</v>
       </c>
       <c r="E611" t="s">
         <v>14</v>
       </c>
       <c r="H611" t="s">
         <v>53</v>
       </c>
       <c r="I611" t="s">
-        <v>2214</v>
+        <v>2241</v>
       </c>
       <c r="J611" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="612" spans="1:10">
       <c r="A612" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B612" t="s">
-        <v>2215</v>
+        <v>2242</v>
       </c>
       <c r="C612" t="s">
-        <v>2216</v>
+        <v>2243</v>
       </c>
       <c r="D612" t="s">
-        <v>2217</v>
+        <v>2244</v>
       </c>
       <c r="E612" t="s">
         <v>14</v>
       </c>
       <c r="H612" t="s">
         <v>53</v>
       </c>
       <c r="I612" t="s">
-        <v>2218</v>
+        <v>2245</v>
       </c>
       <c r="J612" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="613" spans="1:10">
       <c r="A613" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B613" t="s">
-        <v>2219</v>
+        <v>2246</v>
       </c>
       <c r="C613" t="s">
-        <v>2220</v>
+        <v>2247</v>
       </c>
       <c r="D613" t="s">
-        <v>2221</v>
+        <v>2248</v>
       </c>
       <c r="E613" t="s">
         <v>14</v>
       </c>
       <c r="H613" t="s">
         <v>53</v>
       </c>
       <c r="I613" t="s">
-        <v>2222</v>
+        <v>2249</v>
       </c>
       <c r="J613" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="614" spans="1:10">
       <c r="A614" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B614" t="s">
-        <v>2223</v>
+        <v>2250</v>
       </c>
       <c r="C614" t="s">
-        <v>2224</v>
+        <v>2251</v>
       </c>
       <c r="D614" t="s">
-        <v>2225</v>
+        <v>2252</v>
       </c>
       <c r="E614" t="s">
         <v>14</v>
       </c>
       <c r="H614" t="s">
         <v>53</v>
       </c>
       <c r="I614" t="s">
-        <v>2226</v>
+        <v>2253</v>
       </c>
       <c r="J614" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="615" spans="1:10">
       <c r="A615" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B615" t="s">
-        <v>2227</v>
+        <v>2254</v>
       </c>
       <c r="C615" t="s">
-        <v>2228</v>
+        <v>2255</v>
       </c>
       <c r="D615" t="s">
-        <v>2229</v>
+        <v>2256</v>
       </c>
       <c r="E615" t="s">
         <v>14</v>
       </c>
       <c r="H615" t="s">
         <v>53</v>
       </c>
       <c r="I615" t="s">
-        <v>2230</v>
+        <v>2257</v>
       </c>
       <c r="J615" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="616" spans="1:10">
       <c r="A616" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B616" t="s">
-        <v>2231</v>
+        <v>2258</v>
       </c>
       <c r="C616" t="s">
-        <v>2232</v>
+        <v>2259</v>
       </c>
       <c r="D616" t="s">
-        <v>2233</v>
+        <v>2256</v>
       </c>
       <c r="E616" t="s">
         <v>14</v>
       </c>
       <c r="H616" t="s">
         <v>53</v>
       </c>
       <c r="I616" t="s">
-        <v>2234</v>
+        <v>2260</v>
       </c>
       <c r="J616" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="617" spans="1:10">
       <c r="A617" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B617" t="s">
-        <v>2235</v>
+        <v>2261</v>
       </c>
       <c r="C617" t="s">
-        <v>2236</v>
+        <v>2262</v>
       </c>
       <c r="D617" t="s">
-        <v>2237</v>
+        <v>2200</v>
       </c>
       <c r="E617" t="s">
         <v>14</v>
       </c>
       <c r="H617" t="s">
         <v>53</v>
       </c>
       <c r="I617" t="s">
-        <v>2238</v>
+        <v>2263</v>
       </c>
       <c r="J617" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="618" spans="1:10">
       <c r="A618" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B618" t="s">
-        <v>2239</v>
+        <v>2264</v>
       </c>
       <c r="C618" t="s">
-        <v>2240</v>
+        <v>2265</v>
       </c>
       <c r="D618" t="s">
-        <v>2241</v>
+        <v>2266</v>
       </c>
       <c r="E618" t="s">
         <v>14</v>
       </c>
       <c r="H618" t="s">
         <v>53</v>
       </c>
       <c r="I618" t="s">
-        <v>2242</v>
+        <v>2267</v>
       </c>
       <c r="J618" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="619" spans="1:10">
       <c r="A619" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B619" t="s">
-        <v>2243</v>
+        <v>2268</v>
       </c>
       <c r="C619" t="s">
-        <v>2244</v>
+        <v>2269</v>
       </c>
       <c r="D619" t="s">
-        <v>2241</v>
+        <v>2266</v>
       </c>
       <c r="E619" t="s">
         <v>14</v>
       </c>
       <c r="H619" t="s">
         <v>53</v>
       </c>
       <c r="I619" t="s">
-        <v>2245</v>
+        <v>2270</v>
       </c>
       <c r="J619" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="620" spans="1:10">
       <c r="A620" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B620" t="s">
-        <v>2246</v>
+        <v>2271</v>
       </c>
       <c r="C620" t="s">
-        <v>2247</v>
+        <v>2272</v>
       </c>
       <c r="D620" t="s">
-        <v>2185</v>
+        <v>2273</v>
       </c>
       <c r="E620" t="s">
         <v>14</v>
       </c>
       <c r="H620" t="s">
         <v>53</v>
       </c>
       <c r="I620" t="s">
-        <v>2248</v>
+        <v>2274</v>
       </c>
       <c r="J620" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="621" spans="1:10">
       <c r="A621" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B621" t="s">
-        <v>2249</v>
+        <v>2275</v>
       </c>
       <c r="C621" t="s">
-        <v>2250</v>
+        <v>2276</v>
       </c>
       <c r="D621" t="s">
-        <v>2251</v>
+        <v>2273</v>
       </c>
       <c r="E621" t="s">
         <v>14</v>
       </c>
       <c r="H621" t="s">
         <v>53</v>
       </c>
       <c r="I621" t="s">
-        <v>2252</v>
+        <v>2277</v>
       </c>
       <c r="J621" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="622" spans="1:10">
       <c r="A622" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B622" t="s">
-        <v>2253</v>
+        <v>2278</v>
       </c>
       <c r="C622" t="s">
-        <v>2254</v>
+        <v>2279</v>
       </c>
       <c r="D622" t="s">
-        <v>2251</v>
+        <v>2280</v>
       </c>
       <c r="E622" t="s">
         <v>14</v>
       </c>
       <c r="H622" t="s">
         <v>53</v>
       </c>
       <c r="I622" t="s">
-        <v>2255</v>
+        <v>2281</v>
       </c>
       <c r="J622" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="623" spans="1:10">
       <c r="A623" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B623" t="s">
-        <v>2256</v>
+        <v>2282</v>
       </c>
       <c r="C623" t="s">
-        <v>2257</v>
+        <v>2283</v>
       </c>
       <c r="D623" t="s">
-        <v>2258</v>
+        <v>2284</v>
       </c>
       <c r="E623" t="s">
         <v>14</v>
       </c>
       <c r="H623" t="s">
         <v>53</v>
       </c>
       <c r="I623" t="s">
-        <v>2259</v>
+        <v>2285</v>
       </c>
       <c r="J623" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="624" spans="1:10">
       <c r="A624" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B624" t="s">
-        <v>2260</v>
+        <v>2286</v>
       </c>
       <c r="C624" t="s">
-        <v>2261</v>
+        <v>2287</v>
       </c>
       <c r="D624" t="s">
-        <v>2258</v>
+        <v>2288</v>
       </c>
       <c r="E624" t="s">
         <v>14</v>
       </c>
       <c r="H624" t="s">
         <v>53</v>
       </c>
       <c r="I624" t="s">
-        <v>2262</v>
+        <v>2289</v>
       </c>
       <c r="J624" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="625" spans="1:10">
       <c r="A625" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B625" t="s">
-        <v>2263</v>
+        <v>2290</v>
       </c>
       <c r="C625" t="s">
-        <v>2264</v>
+        <v>2291</v>
       </c>
       <c r="D625" t="s">
-        <v>2265</v>
+        <v>2292</v>
       </c>
       <c r="E625" t="s">
         <v>14</v>
       </c>
       <c r="H625" t="s">
         <v>53</v>
       </c>
       <c r="I625" t="s">
-        <v>2266</v>
+        <v>2293</v>
       </c>
       <c r="J625" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="626" spans="1:10">
       <c r="A626" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B626" t="s">
-        <v>2267</v>
+        <v>2294</v>
       </c>
       <c r="C626" t="s">
-        <v>2268</v>
+        <v>2295</v>
       </c>
       <c r="D626" t="s">
-        <v>2269</v>
+        <v>2292</v>
       </c>
       <c r="E626" t="s">
         <v>14</v>
       </c>
       <c r="H626" t="s">
         <v>53</v>
       </c>
       <c r="I626" t="s">
-        <v>2270</v>
+        <v>2296</v>
       </c>
       <c r="J626" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="627" spans="1:10">
       <c r="A627" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B627" t="s">
-        <v>2271</v>
+        <v>2297</v>
       </c>
       <c r="C627" t="s">
-        <v>2272</v>
+        <v>2298</v>
       </c>
       <c r="D627" t="s">
-        <v>2273</v>
+        <v>2299</v>
       </c>
       <c r="E627" t="s">
         <v>14</v>
       </c>
       <c r="H627" t="s">
         <v>53</v>
       </c>
       <c r="I627" t="s">
-        <v>2274</v>
+        <v>2300</v>
       </c>
       <c r="J627" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="628" spans="1:10">
       <c r="A628" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B628" t="s">
-        <v>2275</v>
+        <v>2301</v>
       </c>
       <c r="C628" t="s">
-        <v>2276</v>
+        <v>2302</v>
       </c>
       <c r="D628" t="s">
-        <v>2277</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2303</v>
       </c>
       <c r="H628" t="s">
         <v>53</v>
       </c>
       <c r="I628" t="s">
-        <v>2278</v>
+        <v>2304</v>
       </c>
       <c r="J628" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="629" spans="1:10">
       <c r="A629" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B629" t="s">
-        <v>2279</v>
+        <v>2305</v>
       </c>
       <c r="C629" t="s">
-        <v>2280</v>
+        <v>2302</v>
       </c>
       <c r="D629" t="s">
-        <v>2277</v>
+        <v>2303</v>
       </c>
       <c r="E629" t="s">
         <v>14</v>
       </c>
       <c r="H629" t="s">
         <v>53</v>
       </c>
       <c r="I629" t="s">
-        <v>2281</v>
+        <v>2306</v>
       </c>
       <c r="J629" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="630" spans="1:10">
       <c r="A630" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B630" t="s">
-        <v>2282</v>
+        <v>2307</v>
       </c>
       <c r="C630" t="s">
-        <v>2283</v>
+        <v>2308</v>
       </c>
       <c r="D630" t="s">
-        <v>2284</v>
+        <v>2303</v>
       </c>
       <c r="E630" t="s">
         <v>14</v>
       </c>
       <c r="H630" t="s">
         <v>53</v>
       </c>
       <c r="I630" t="s">
-        <v>2285</v>
+        <v>2309</v>
       </c>
       <c r="J630" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="631" spans="1:10">
       <c r="A631" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B631" t="s">
-        <v>2286</v>
+        <v>2310</v>
       </c>
       <c r="C631" t="s">
-        <v>2287</v>
+        <v>2311</v>
       </c>
       <c r="D631" t="s">
-        <v>2288</v>
+        <v>2312</v>
+      </c>
+      <c r="E631" t="s">
+        <v>14</v>
       </c>
       <c r="H631" t="s">
         <v>53</v>
       </c>
       <c r="I631" t="s">
-        <v>2289</v>
+        <v>2313</v>
       </c>
       <c r="J631" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="632" spans="1:10">
       <c r="A632" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B632" t="s">
-        <v>2290</v>
+        <v>2314</v>
       </c>
       <c r="C632" t="s">
-        <v>2287</v>
+        <v>2315</v>
       </c>
       <c r="D632" t="s">
-        <v>2288</v>
+        <v>2316</v>
       </c>
       <c r="E632" t="s">
         <v>14</v>
       </c>
       <c r="H632" t="s">
         <v>53</v>
       </c>
       <c r="I632" t="s">
-        <v>2291</v>
+        <v>2317</v>
       </c>
       <c r="J632" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="633" spans="1:10">
       <c r="A633" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B633" t="s">
-        <v>2292</v>
+        <v>2318</v>
       </c>
       <c r="C633" t="s">
-        <v>2293</v>
+        <v>2319</v>
       </c>
       <c r="D633" t="s">
-        <v>2288</v>
+        <v>2316</v>
       </c>
       <c r="E633" t="s">
         <v>14</v>
       </c>
       <c r="H633" t="s">
         <v>53</v>
       </c>
       <c r="I633" t="s">
-        <v>2294</v>
+        <v>2320</v>
       </c>
       <c r="J633" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="634" spans="1:10">
       <c r="A634" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B634" t="s">
-        <v>2295</v>
+        <v>2321</v>
       </c>
       <c r="C634" t="s">
-        <v>2296</v>
+        <v>2322</v>
       </c>
       <c r="D634" t="s">
-        <v>2297</v>
+        <v>2323</v>
       </c>
       <c r="E634" t="s">
         <v>14</v>
       </c>
       <c r="H634" t="s">
         <v>53</v>
       </c>
       <c r="I634" t="s">
-        <v>2298</v>
+        <v>2324</v>
       </c>
       <c r="J634" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="635" spans="1:10">
       <c r="A635" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B635" t="s">
-        <v>2299</v>
+        <v>2325</v>
       </c>
       <c r="C635" t="s">
-        <v>2300</v>
+        <v>2326</v>
       </c>
       <c r="D635" t="s">
-        <v>2301</v>
+        <v>2327</v>
       </c>
       <c r="E635" t="s">
         <v>14</v>
       </c>
       <c r="H635" t="s">
         <v>53</v>
       </c>
       <c r="I635" t="s">
-        <v>2302</v>
+        <v>2328</v>
       </c>
       <c r="J635" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="636" spans="1:10">
       <c r="A636" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B636" t="s">
-        <v>2303</v>
+        <v>2329</v>
       </c>
       <c r="C636" t="s">
-        <v>2304</v>
+        <v>2330</v>
       </c>
       <c r="D636" t="s">
-        <v>2301</v>
+        <v>2331</v>
       </c>
       <c r="E636" t="s">
         <v>14</v>
       </c>
       <c r="H636" t="s">
         <v>53</v>
       </c>
       <c r="I636" t="s">
-        <v>2305</v>
+        <v>2332</v>
       </c>
       <c r="J636" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="637" spans="1:10">
       <c r="A637" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B637" t="s">
-        <v>2306</v>
+        <v>2333</v>
       </c>
       <c r="C637" t="s">
-        <v>2307</v>
+        <v>2334</v>
       </c>
       <c r="D637" t="s">
-        <v>2308</v>
+        <v>2335</v>
       </c>
       <c r="E637" t="s">
         <v>14</v>
       </c>
       <c r="H637" t="s">
         <v>53</v>
       </c>
       <c r="I637" t="s">
-        <v>2309</v>
+        <v>2336</v>
       </c>
       <c r="J637" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="638" spans="1:10">
       <c r="A638" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B638" t="s">
-        <v>2310</v>
+        <v>2337</v>
       </c>
       <c r="C638" t="s">
-        <v>2311</v>
+        <v>2338</v>
       </c>
       <c r="D638" t="s">
-        <v>2312</v>
+        <v>2339</v>
       </c>
       <c r="E638" t="s">
         <v>14</v>
       </c>
       <c r="H638" t="s">
         <v>53</v>
       </c>
       <c r="I638" t="s">
-        <v>2313</v>
+        <v>2340</v>
       </c>
       <c r="J638" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="639" spans="1:10">
       <c r="A639" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B639" t="s">
-        <v>2314</v>
+        <v>2341</v>
       </c>
       <c r="C639" t="s">
-        <v>2315</v>
+        <v>2342</v>
       </c>
       <c r="D639" t="s">
-        <v>2316</v>
+        <v>2343</v>
       </c>
       <c r="E639" t="s">
         <v>14</v>
       </c>
       <c r="H639" t="s">
         <v>53</v>
       </c>
       <c r="I639" t="s">
-        <v>2317</v>
+        <v>2344</v>
       </c>
       <c r="J639" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="640" spans="1:10">
       <c r="A640" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B640" t="s">
-        <v>2318</v>
+        <v>2345</v>
       </c>
       <c r="C640" t="s">
-        <v>2319</v>
+        <v>2346</v>
       </c>
       <c r="D640" t="s">
-        <v>2320</v>
+        <v>2343</v>
       </c>
       <c r="E640" t="s">
         <v>14</v>
       </c>
       <c r="H640" t="s">
         <v>53</v>
       </c>
       <c r="I640" t="s">
-        <v>2321</v>
+        <v>2347</v>
       </c>
       <c r="J640" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="641" spans="1:10">
       <c r="A641" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B641" t="s">
-        <v>2322</v>
+        <v>2348</v>
       </c>
       <c r="C641" t="s">
-        <v>2323</v>
+        <v>2349</v>
       </c>
       <c r="D641" t="s">
-        <v>2324</v>
+        <v>2350</v>
       </c>
       <c r="E641" t="s">
         <v>14</v>
       </c>
       <c r="H641" t="s">
         <v>53</v>
       </c>
       <c r="I641" t="s">
-        <v>2325</v>
+        <v>2351</v>
       </c>
       <c r="J641" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="642" spans="1:10">
       <c r="A642" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B642" t="s">
-        <v>2326</v>
+        <v>2352</v>
       </c>
       <c r="C642" t="s">
-        <v>2327</v>
+        <v>2353</v>
       </c>
       <c r="D642" t="s">
-        <v>2328</v>
+        <v>2354</v>
       </c>
       <c r="E642" t="s">
         <v>14</v>
       </c>
       <c r="H642" t="s">
         <v>53</v>
       </c>
       <c r="I642" t="s">
-        <v>2329</v>
+        <v>2355</v>
       </c>
       <c r="J642" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="643" spans="1:10">
       <c r="A643" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B643" t="s">
-        <v>2330</v>
+        <v>2356</v>
       </c>
       <c r="C643" t="s">
-        <v>2331</v>
+        <v>2357</v>
       </c>
       <c r="D643" t="s">
-        <v>2328</v>
+        <v>2358</v>
       </c>
       <c r="E643" t="s">
         <v>14</v>
       </c>
       <c r="H643" t="s">
         <v>53</v>
       </c>
       <c r="I643" t="s">
-        <v>2332</v>
+        <v>2359</v>
       </c>
       <c r="J643" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="644" spans="1:10">
       <c r="A644" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B644" t="s">
-        <v>2333</v>
+        <v>2360</v>
       </c>
       <c r="C644" t="s">
-        <v>2334</v>
+        <v>2361</v>
       </c>
       <c r="D644" t="s">
-        <v>2335</v>
+        <v>2362</v>
       </c>
       <c r="E644" t="s">
         <v>14</v>
       </c>
       <c r="H644" t="s">
         <v>53</v>
       </c>
       <c r="I644" t="s">
-        <v>2336</v>
+        <v>2363</v>
       </c>
       <c r="J644" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="645" spans="1:10">
       <c r="A645" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B645" t="s">
-        <v>2337</v>
+        <v>2364</v>
       </c>
       <c r="C645" t="s">
-        <v>2338</v>
+        <v>2365</v>
       </c>
       <c r="D645" t="s">
-        <v>2339</v>
+        <v>2366</v>
       </c>
       <c r="E645" t="s">
         <v>14</v>
       </c>
       <c r="H645" t="s">
         <v>53</v>
       </c>
       <c r="I645" t="s">
-        <v>2340</v>
+        <v>2367</v>
       </c>
       <c r="J645" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="646" spans="1:10">
       <c r="A646" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B646" t="s">
-        <v>2341</v>
+        <v>2368</v>
       </c>
       <c r="C646" t="s">
-        <v>2342</v>
+        <v>2216</v>
       </c>
       <c r="D646" t="s">
-        <v>2343</v>
+        <v>2369</v>
       </c>
       <c r="E646" t="s">
         <v>14</v>
       </c>
       <c r="H646" t="s">
         <v>53</v>
       </c>
       <c r="I646" t="s">
-        <v>2344</v>
+        <v>2370</v>
       </c>
       <c r="J646" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="647" spans="1:10">
       <c r="A647" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B647" t="s">
-        <v>2345</v>
+        <v>2371</v>
       </c>
       <c r="C647" t="s">
-        <v>2346</v>
+        <v>2372</v>
       </c>
       <c r="D647" t="s">
-        <v>2347</v>
+        <v>2373</v>
       </c>
       <c r="E647" t="s">
         <v>14</v>
       </c>
       <c r="H647" t="s">
         <v>53</v>
       </c>
       <c r="I647" t="s">
-        <v>2348</v>
+        <v>2374</v>
       </c>
       <c r="J647" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="648" spans="1:10">
       <c r="A648" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B648" t="s">
-        <v>2349</v>
-[...2 lines deleted...]
-        <v>2350</v>
+        <v>2375</v>
       </c>
       <c r="D648" t="s">
-        <v>2351</v>
+        <v>2376</v>
       </c>
       <c r="E648" t="s">
         <v>14</v>
       </c>
       <c r="H648" t="s">
         <v>53</v>
       </c>
       <c r="I648" t="s">
-        <v>2352</v>
+        <v>2377</v>
       </c>
       <c r="J648" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="649" spans="1:10">
       <c r="A649" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B649" t="s">
-        <v>2353</v>
-[...2 lines deleted...]
-        <v>2201</v>
+        <v>2378</v>
       </c>
       <c r="D649" t="s">
-        <v>2354</v>
+        <v>2200</v>
       </c>
       <c r="E649" t="s">
         <v>14</v>
       </c>
       <c r="H649" t="s">
         <v>53</v>
       </c>
       <c r="I649" t="s">
-        <v>2355</v>
+        <v>2379</v>
       </c>
       <c r="J649" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="650" spans="1:10">
       <c r="A650" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B650" t="s">
-        <v>2356</v>
-[...2 lines deleted...]
-        <v>2357</v>
+        <v>2380</v>
       </c>
       <c r="D650" t="s">
-        <v>2358</v>
+        <v>2299</v>
       </c>
       <c r="E650" t="s">
         <v>14</v>
       </c>
       <c r="H650" t="s">
         <v>53</v>
       </c>
       <c r="I650" t="s">
-        <v>2359</v>
+        <v>2381</v>
       </c>
       <c r="J650" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="651" spans="1:10">
       <c r="A651" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B651" t="s">
-        <v>2360</v>
+        <v>2382</v>
       </c>
       <c r="D651" t="s">
-        <v>2361</v>
+        <v>2383</v>
       </c>
       <c r="E651" t="s">
         <v>14</v>
       </c>
       <c r="H651" t="s">
         <v>53</v>
       </c>
       <c r="I651" t="s">
-        <v>2362</v>
+        <v>2384</v>
       </c>
       <c r="J651" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="652" spans="1:10">
       <c r="A652" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B652" t="s">
-        <v>2363</v>
+        <v>2385</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2386</v>
       </c>
       <c r="D652" t="s">
-        <v>2185</v>
+        <v>2387</v>
       </c>
       <c r="E652" t="s">
         <v>14</v>
       </c>
       <c r="H652" t="s">
         <v>53</v>
       </c>
       <c r="I652" t="s">
-        <v>2364</v>
+        <v>2388</v>
       </c>
       <c r="J652" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="653" spans="1:10">
       <c r="A653" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B653" t="s">
-        <v>2365</v>
+        <v>2389</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2390</v>
       </c>
       <c r="D653" t="s">
-        <v>2284</v>
+        <v>2391</v>
       </c>
       <c r="E653" t="s">
         <v>14</v>
       </c>
       <c r="H653" t="s">
         <v>53</v>
       </c>
       <c r="I653" t="s">
-        <v>2366</v>
+        <v>2392</v>
       </c>
       <c r="J653" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="654" spans="1:10">
       <c r="A654" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B654" t="s">
-        <v>2367</v>
+        <v>2393</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2394</v>
       </c>
       <c r="D654" t="s">
-        <v>2368</v>
+        <v>2395</v>
       </c>
       <c r="E654" t="s">
         <v>14</v>
       </c>
       <c r="H654" t="s">
         <v>53</v>
       </c>
       <c r="I654" t="s">
-        <v>2369</v>
+        <v>2396</v>
       </c>
       <c r="J654" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="655" spans="1:10">
       <c r="A655" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B655" t="s">
-        <v>2370</v>
+        <v>2397</v>
       </c>
       <c r="C655" t="s">
-        <v>2371</v>
+        <v>2398</v>
       </c>
       <c r="D655" t="s">
-        <v>2372</v>
+        <v>2399</v>
       </c>
       <c r="E655" t="s">
         <v>14</v>
       </c>
       <c r="H655" t="s">
         <v>53</v>
       </c>
       <c r="I655" t="s">
-        <v>2373</v>
+        <v>2400</v>
       </c>
       <c r="J655" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="656" spans="1:10">
       <c r="A656" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B656" t="s">
-        <v>2374</v>
+        <v>2401</v>
       </c>
       <c r="C656" t="s">
-        <v>2375</v>
+        <v>2402</v>
       </c>
       <c r="D656" t="s">
-        <v>2376</v>
+        <v>2403</v>
       </c>
       <c r="E656" t="s">
         <v>14</v>
       </c>
       <c r="H656" t="s">
         <v>53</v>
       </c>
       <c r="I656" t="s">
-        <v>2377</v>
+        <v>2404</v>
       </c>
       <c r="J656" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="657" spans="1:10">
       <c r="A657" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B657" t="s">
-        <v>2378</v>
+        <v>2405</v>
       </c>
       <c r="C657" t="s">
-        <v>2379</v>
+        <v>2406</v>
       </c>
       <c r="D657" t="s">
-        <v>2380</v>
+        <v>2403</v>
       </c>
       <c r="E657" t="s">
         <v>14</v>
       </c>
       <c r="H657" t="s">
         <v>53</v>
       </c>
       <c r="I657" t="s">
-        <v>2381</v>
+        <v>2407</v>
       </c>
       <c r="J657" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="658" spans="1:10">
       <c r="A658" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B658" t="s">
-        <v>2382</v>
+        <v>2408</v>
       </c>
       <c r="C658" t="s">
-        <v>2383</v>
+        <v>2409</v>
       </c>
       <c r="D658" t="s">
-        <v>2384</v>
+        <v>2410</v>
       </c>
       <c r="E658" t="s">
         <v>14</v>
       </c>
       <c r="H658" t="s">
         <v>53</v>
       </c>
       <c r="I658" t="s">
-        <v>2385</v>
+        <v>2411</v>
       </c>
       <c r="J658" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="659" spans="1:10">
       <c r="A659" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B659" t="s">
-        <v>2386</v>
+        <v>2412</v>
       </c>
       <c r="C659" t="s">
-        <v>2387</v>
+        <v>2413</v>
       </c>
       <c r="D659" t="s">
-        <v>2388</v>
+        <v>2414</v>
       </c>
       <c r="E659" t="s">
         <v>14</v>
       </c>
       <c r="H659" t="s">
         <v>53</v>
       </c>
       <c r="I659" t="s">
-        <v>2389</v>
+        <v>2415</v>
       </c>
       <c r="J659" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="660" spans="1:10">
       <c r="A660" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B660" t="s">
-        <v>2390</v>
+        <v>2416</v>
       </c>
       <c r="C660" t="s">
-        <v>2391</v>
+        <v>2417</v>
       </c>
       <c r="D660" t="s">
-        <v>2388</v>
+        <v>2418</v>
       </c>
       <c r="E660" t="s">
         <v>14</v>
       </c>
       <c r="H660" t="s">
         <v>53</v>
       </c>
       <c r="I660" t="s">
-        <v>2392</v>
+        <v>2419</v>
       </c>
       <c r="J660" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="661" spans="1:10">
       <c r="A661" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B661" t="s">
-        <v>2393</v>
+        <v>2420</v>
       </c>
       <c r="C661" t="s">
-        <v>2394</v>
+        <v>2421</v>
       </c>
       <c r="D661" t="s">
-        <v>2395</v>
+        <v>2387</v>
       </c>
       <c r="E661" t="s">
         <v>14</v>
       </c>
       <c r="H661" t="s">
         <v>53</v>
       </c>
       <c r="I661" t="s">
-        <v>2396</v>
+        <v>2422</v>
       </c>
       <c r="J661" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="662" spans="1:10">
       <c r="A662" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B662" t="s">
-        <v>2397</v>
+        <v>2423</v>
       </c>
       <c r="C662" t="s">
-        <v>2398</v>
+        <v>2424</v>
       </c>
       <c r="D662" t="s">
-        <v>2399</v>
+        <v>2387</v>
       </c>
       <c r="E662" t="s">
         <v>14</v>
       </c>
       <c r="H662" t="s">
         <v>53</v>
       </c>
       <c r="I662" t="s">
-        <v>2400</v>
+        <v>2425</v>
       </c>
       <c r="J662" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="663" spans="1:10">
       <c r="A663" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B663" t="s">
-        <v>2401</v>
+        <v>2426</v>
       </c>
       <c r="C663" t="s">
-        <v>2402</v>
+        <v>2427</v>
       </c>
       <c r="D663" t="s">
-        <v>2403</v>
+        <v>2428</v>
       </c>
       <c r="E663" t="s">
         <v>14</v>
       </c>
       <c r="H663" t="s">
         <v>53</v>
       </c>
       <c r="I663" t="s">
-        <v>2404</v>
+        <v>2429</v>
       </c>
       <c r="J663" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="664" spans="1:10">
       <c r="A664" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B664" t="s">
-        <v>2405</v>
+        <v>2430</v>
       </c>
       <c r="C664" t="s">
-        <v>2406</v>
+        <v>2390</v>
       </c>
       <c r="D664" t="s">
-        <v>2372</v>
+        <v>2431</v>
       </c>
       <c r="E664" t="s">
         <v>14</v>
       </c>
       <c r="H664" t="s">
         <v>53</v>
       </c>
       <c r="I664" t="s">
-        <v>2407</v>
+        <v>2432</v>
       </c>
       <c r="J664" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="665" spans="1:10">
       <c r="A665" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B665" t="s">
-        <v>2408</v>
+        <v>2433</v>
       </c>
       <c r="C665" t="s">
-        <v>2409</v>
+        <v>2434</v>
       </c>
       <c r="D665" t="s">
-        <v>2372</v>
+        <v>2435</v>
       </c>
       <c r="E665" t="s">
         <v>14</v>
       </c>
       <c r="H665" t="s">
         <v>53</v>
       </c>
       <c r="I665" t="s">
-        <v>2410</v>
+        <v>2436</v>
       </c>
       <c r="J665" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="666" spans="1:10">
       <c r="A666" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B666" t="s">
-        <v>2411</v>
+        <v>2437</v>
       </c>
       <c r="C666" t="s">
-        <v>2412</v>
+        <v>2438</v>
       </c>
       <c r="D666" t="s">
-        <v>2413</v>
+        <v>2439</v>
       </c>
       <c r="E666" t="s">
         <v>14</v>
       </c>
       <c r="H666" t="s">
         <v>53</v>
       </c>
       <c r="I666" t="s">
-        <v>2414</v>
+        <v>2440</v>
       </c>
       <c r="J666" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="667" spans="1:10">
       <c r="A667" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B667" t="s">
-        <v>2415</v>
+        <v>2441</v>
       </c>
       <c r="C667" t="s">
-        <v>2375</v>
+        <v>2442</v>
       </c>
       <c r="D667" t="s">
-        <v>2416</v>
+        <v>2443</v>
       </c>
       <c r="E667" t="s">
         <v>14</v>
       </c>
       <c r="H667" t="s">
         <v>53</v>
       </c>
       <c r="I667" t="s">
-        <v>2417</v>
+        <v>2444</v>
       </c>
       <c r="J667" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="668" spans="1:10">
       <c r="A668" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B668" t="s">
-        <v>2418</v>
+        <v>2445</v>
       </c>
       <c r="C668" t="s">
-        <v>2419</v>
+        <v>2446</v>
       </c>
       <c r="D668" t="s">
-        <v>2420</v>
+        <v>2447</v>
       </c>
       <c r="E668" t="s">
         <v>14</v>
       </c>
       <c r="H668" t="s">
         <v>53</v>
       </c>
       <c r="I668" t="s">
-        <v>2421</v>
+        <v>2448</v>
       </c>
       <c r="J668" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="669" spans="1:10">
       <c r="A669" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B669" t="s">
-        <v>2422</v>
-[...2 lines deleted...]
-        <v>2423</v>
+        <v>2449</v>
       </c>
       <c r="D669" t="s">
-        <v>2424</v>
+        <v>2450</v>
       </c>
       <c r="E669" t="s">
         <v>14</v>
       </c>
       <c r="H669" t="s">
         <v>53</v>
       </c>
       <c r="I669" t="s">
-        <v>2425</v>
+        <v>2451</v>
       </c>
       <c r="J669" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="670" spans="1:10">
       <c r="A670" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B670" t="s">
-        <v>2426</v>
-[...2 lines deleted...]
-        <v>2427</v>
+        <v>2452</v>
       </c>
       <c r="D670" t="s">
-        <v>2428</v>
+        <v>2450</v>
       </c>
       <c r="E670" t="s">
         <v>14</v>
       </c>
       <c r="H670" t="s">
         <v>53</v>
       </c>
       <c r="I670" t="s">
-        <v>2429</v>
+        <v>2453</v>
       </c>
       <c r="J670" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="671" spans="1:10">
       <c r="A671" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B671" t="s">
-        <v>2430</v>
+        <v>2454</v>
       </c>
       <c r="C671" t="s">
-        <v>2431</v>
+        <v>2455</v>
       </c>
       <c r="D671" t="s">
-        <v>2432</v>
+        <v>2456</v>
       </c>
       <c r="E671" t="s">
         <v>14</v>
       </c>
       <c r="H671" t="s">
         <v>53</v>
       </c>
       <c r="I671" t="s">
-        <v>2433</v>
+        <v>2457</v>
       </c>
       <c r="J671" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="672" spans="1:10">
       <c r="A672" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B672" t="s">
-        <v>2434</v>
+        <v>2458</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2459</v>
       </c>
       <c r="D672" t="s">
-        <v>2435</v>
+        <v>2460</v>
       </c>
       <c r="E672" t="s">
         <v>14</v>
       </c>
       <c r="H672" t="s">
         <v>53</v>
       </c>
       <c r="I672" t="s">
-        <v>2436</v>
+        <v>2461</v>
       </c>
       <c r="J672" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="673" spans="1:10">
       <c r="A673" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B673" t="s">
-        <v>2437</v>
+        <v>2462</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2463</v>
       </c>
       <c r="D673" t="s">
-        <v>2435</v>
+        <v>2460</v>
       </c>
       <c r="E673" t="s">
         <v>14</v>
       </c>
       <c r="H673" t="s">
         <v>53</v>
       </c>
       <c r="I673" t="s">
-        <v>2438</v>
+        <v>2464</v>
       </c>
       <c r="J673" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="674" spans="1:10">
       <c r="A674" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B674" t="s">
-        <v>2439</v>
+        <v>2465</v>
       </c>
       <c r="C674" t="s">
-        <v>2440</v>
+        <v>2466</v>
       </c>
       <c r="D674" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
       <c r="E674" t="s">
         <v>14</v>
       </c>
       <c r="H674" t="s">
         <v>53</v>
       </c>
       <c r="I674" t="s">
-        <v>2442</v>
+        <v>2467</v>
       </c>
       <c r="J674" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="675" spans="1:10">
       <c r="A675" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B675" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D675" t="s">
         <v>2443</v>
       </c>
-      <c r="C675" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E675" t="s">
         <v>14</v>
       </c>
       <c r="H675" t="s">
         <v>53</v>
       </c>
       <c r="I675" t="s">
-        <v>2446</v>
+        <v>2470</v>
       </c>
       <c r="J675" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="676" spans="1:10">
       <c r="A676" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B676" t="s">
-        <v>2447</v>
+        <v>2471</v>
       </c>
       <c r="C676" t="s">
-        <v>2448</v>
+        <v>2472</v>
       </c>
       <c r="D676" t="s">
-        <v>2445</v>
+        <v>2473</v>
       </c>
       <c r="E676" t="s">
         <v>14</v>
       </c>
       <c r="H676" t="s">
         <v>53</v>
       </c>
       <c r="I676" t="s">
-        <v>2449</v>
+        <v>2474</v>
       </c>
       <c r="J676" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="677" spans="1:10">
       <c r="A677" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B677" t="s">
-        <v>2450</v>
+        <v>2475</v>
       </c>
       <c r="C677" t="s">
-        <v>2451</v>
+        <v>2476</v>
       </c>
       <c r="D677" t="s">
-        <v>2428</v>
+        <v>2473</v>
       </c>
       <c r="E677" t="s">
         <v>14</v>
       </c>
       <c r="H677" t="s">
         <v>53</v>
       </c>
       <c r="I677" t="s">
-        <v>2452</v>
+        <v>2477</v>
       </c>
       <c r="J677" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="678" spans="1:10">
       <c r="A678" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B678" t="s">
-        <v>2453</v>
+        <v>2478</v>
       </c>
       <c r="C678" t="s">
-        <v>2454</v>
+        <v>2476</v>
       </c>
       <c r="D678" t="s">
-        <v>2428</v>
+        <v>2479</v>
       </c>
       <c r="E678" t="s">
         <v>14</v>
       </c>
       <c r="H678" t="s">
         <v>53</v>
       </c>
       <c r="I678" t="s">
-        <v>2455</v>
+        <v>2480</v>
       </c>
       <c r="J678" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="679" spans="1:10">
       <c r="A679" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B679" t="s">
-        <v>2456</v>
+        <v>2481</v>
       </c>
       <c r="C679" t="s">
-        <v>2457</v>
+        <v>2482</v>
       </c>
       <c r="D679" t="s">
-        <v>2458</v>
+        <v>2483</v>
       </c>
       <c r="E679" t="s">
         <v>14</v>
       </c>
       <c r="H679" t="s">
         <v>53</v>
       </c>
       <c r="I679" t="s">
-        <v>2459</v>
+        <v>2484</v>
       </c>
       <c r="J679" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="680" spans="1:10">
       <c r="A680" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B680" t="s">
-        <v>2460</v>
+        <v>2485</v>
       </c>
       <c r="C680" t="s">
-        <v>2461</v>
+        <v>2486</v>
       </c>
       <c r="D680" t="s">
-        <v>2458</v>
+        <v>2483</v>
       </c>
       <c r="E680" t="s">
         <v>14</v>
       </c>
       <c r="H680" t="s">
         <v>53</v>
       </c>
       <c r="I680" t="s">
-        <v>2462</v>
+        <v>2487</v>
       </c>
       <c r="J680" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="681" spans="1:10">
       <c r="A681" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B681" t="s">
-        <v>2463</v>
+        <v>2488</v>
       </c>
       <c r="C681" t="s">
-        <v>2461</v>
+        <v>2489</v>
       </c>
       <c r="D681" t="s">
-        <v>2464</v>
+        <v>2490</v>
       </c>
       <c r="E681" t="s">
         <v>14</v>
       </c>
       <c r="H681" t="s">
         <v>53</v>
       </c>
       <c r="I681" t="s">
-        <v>2465</v>
+        <v>2491</v>
       </c>
       <c r="J681" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="682" spans="1:10">
       <c r="A682" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B682" t="s">
-        <v>2466</v>
+        <v>2492</v>
       </c>
       <c r="C682" t="s">
-        <v>2467</v>
+        <v>2493</v>
       </c>
       <c r="D682" t="s">
-        <v>2468</v>
+        <v>2490</v>
       </c>
       <c r="E682" t="s">
         <v>14</v>
       </c>
       <c r="H682" t="s">
         <v>53</v>
       </c>
       <c r="I682" t="s">
-        <v>2469</v>
+        <v>2494</v>
       </c>
       <c r="J682" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="683" spans="1:10">
       <c r="A683" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B683" t="s">
-        <v>2470</v>
+        <v>2495</v>
       </c>
       <c r="C683" t="s">
-        <v>2471</v>
+        <v>2496</v>
       </c>
       <c r="D683" t="s">
-        <v>2468</v>
+        <v>2497</v>
       </c>
       <c r="E683" t="s">
         <v>14</v>
       </c>
       <c r="H683" t="s">
         <v>53</v>
       </c>
       <c r="I683" t="s">
-        <v>2472</v>
+        <v>2498</v>
       </c>
       <c r="J683" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="684" spans="1:10">
       <c r="A684" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B684" t="s">
-        <v>2473</v>
+        <v>2499</v>
       </c>
       <c r="C684" t="s">
-        <v>2474</v>
+        <v>2500</v>
       </c>
       <c r="D684" t="s">
-        <v>2475</v>
+        <v>2497</v>
       </c>
       <c r="E684" t="s">
         <v>14</v>
       </c>
       <c r="H684" t="s">
         <v>53</v>
       </c>
       <c r="I684" t="s">
-        <v>2476</v>
+        <v>2501</v>
       </c>
       <c r="J684" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="685" spans="1:10">
       <c r="A685" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B685" t="s">
-        <v>2477</v>
+        <v>2502</v>
       </c>
       <c r="C685" t="s">
-        <v>2478</v>
+        <v>2503</v>
       </c>
       <c r="D685" t="s">
-        <v>2475</v>
+        <v>2497</v>
       </c>
       <c r="E685" t="s">
         <v>14</v>
       </c>
       <c r="H685" t="s">
         <v>53</v>
       </c>
       <c r="I685" t="s">
-        <v>2479</v>
+        <v>2504</v>
       </c>
       <c r="J685" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="686" spans="1:10">
       <c r="A686" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B686" t="s">
-        <v>2480</v>
+        <v>2505</v>
       </c>
       <c r="C686" t="s">
-        <v>2481</v>
+        <v>2506</v>
       </c>
       <c r="D686" t="s">
-        <v>2482</v>
+        <v>2507</v>
       </c>
       <c r="E686" t="s">
         <v>14</v>
       </c>
       <c r="H686" t="s">
         <v>53</v>
       </c>
       <c r="I686" t="s">
-        <v>2483</v>
+        <v>2508</v>
       </c>
       <c r="J686" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="687" spans="1:10">
       <c r="A687" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B687" t="s">
-        <v>2484</v>
+        <v>2509</v>
       </c>
       <c r="C687" t="s">
-        <v>2485</v>
+        <v>2510</v>
       </c>
       <c r="D687" t="s">
-        <v>2482</v>
+        <v>2507</v>
       </c>
       <c r="E687" t="s">
         <v>14</v>
       </c>
       <c r="H687" t="s">
         <v>53</v>
       </c>
       <c r="I687" t="s">
-        <v>2486</v>
+        <v>2511</v>
       </c>
       <c r="J687" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="688" spans="1:10">
       <c r="A688" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B688" t="s">
-        <v>2487</v>
+        <v>2512</v>
       </c>
       <c r="C688" t="s">
-        <v>2488</v>
+        <v>2513</v>
       </c>
       <c r="D688" t="s">
-        <v>2482</v>
+        <v>2507</v>
       </c>
       <c r="E688" t="s">
         <v>14</v>
       </c>
       <c r="H688" t="s">
         <v>53</v>
       </c>
       <c r="I688" t="s">
-        <v>2489</v>
+        <v>2514</v>
       </c>
       <c r="J688" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="689" spans="1:10">
       <c r="A689" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B689" t="s">
-        <v>2490</v>
+        <v>2515</v>
       </c>
       <c r="C689" t="s">
-        <v>2491</v>
+        <v>2516</v>
       </c>
       <c r="D689" t="s">
-        <v>2492</v>
+        <v>2517</v>
       </c>
       <c r="E689" t="s">
         <v>14</v>
       </c>
       <c r="H689" t="s">
         <v>53</v>
       </c>
       <c r="I689" t="s">
-        <v>2493</v>
+        <v>2518</v>
       </c>
       <c r="J689" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="690" spans="1:10">
       <c r="A690" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B690" t="s">
-        <v>2494</v>
+        <v>2519</v>
       </c>
       <c r="C690" t="s">
-        <v>2495</v>
+        <v>2520</v>
       </c>
       <c r="D690" t="s">
-        <v>2492</v>
+        <v>2521</v>
       </c>
       <c r="E690" t="s">
         <v>14</v>
       </c>
       <c r="H690" t="s">
         <v>53</v>
       </c>
       <c r="I690" t="s">
-        <v>2496</v>
+        <v>2522</v>
       </c>
       <c r="J690" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="691" spans="1:10">
       <c r="A691" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B691" t="s">
-        <v>2497</v>
+        <v>2523</v>
       </c>
       <c r="C691" t="s">
-        <v>2498</v>
+        <v>2390</v>
       </c>
       <c r="D691" t="s">
-        <v>2492</v>
+        <v>2517</v>
       </c>
       <c r="E691" t="s">
         <v>14</v>
       </c>
       <c r="H691" t="s">
         <v>53</v>
       </c>
       <c r="I691" t="s">
-        <v>2499</v>
+        <v>2524</v>
       </c>
       <c r="J691" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="692" spans="1:10">
       <c r="A692" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B692" t="s">
-        <v>2500</v>
+        <v>2525</v>
       </c>
       <c r="C692" t="s">
-        <v>2501</v>
+        <v>2526</v>
       </c>
       <c r="D692" t="s">
-        <v>2502</v>
+        <v>2521</v>
       </c>
       <c r="E692" t="s">
         <v>14</v>
       </c>
       <c r="H692" t="s">
         <v>53</v>
       </c>
       <c r="I692" t="s">
-        <v>2503</v>
+        <v>2527</v>
       </c>
       <c r="J692" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="693" spans="1:10">
       <c r="A693" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B693" t="s">
-        <v>2504</v>
+        <v>2528</v>
       </c>
       <c r="C693" t="s">
-        <v>2505</v>
+        <v>2529</v>
       </c>
       <c r="D693" t="s">
-        <v>2506</v>
+        <v>2530</v>
       </c>
       <c r="E693" t="s">
         <v>14</v>
       </c>
       <c r="H693" t="s">
         <v>53</v>
       </c>
       <c r="I693" t="s">
-        <v>2507</v>
+        <v>2531</v>
       </c>
       <c r="J693" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="694" spans="1:10">
       <c r="A694" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B694" t="s">
-        <v>2508</v>
+        <v>2532</v>
       </c>
       <c r="C694" t="s">
-        <v>2375</v>
+        <v>2533</v>
       </c>
       <c r="D694" t="s">
-        <v>2502</v>
+        <v>2497</v>
       </c>
       <c r="E694" t="s">
         <v>14</v>
       </c>
       <c r="H694" t="s">
         <v>53</v>
       </c>
       <c r="I694" t="s">
-        <v>2509</v>
+        <v>2534</v>
       </c>
       <c r="J694" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="695" spans="1:10">
       <c r="A695" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B695" t="s">
-        <v>2510</v>
+        <v>2535</v>
       </c>
       <c r="C695" t="s">
-        <v>2511</v>
+        <v>2536</v>
       </c>
       <c r="D695" t="s">
-        <v>2506</v>
+        <v>2537</v>
       </c>
       <c r="E695" t="s">
         <v>14</v>
       </c>
       <c r="H695" t="s">
         <v>53</v>
       </c>
       <c r="I695" t="s">
-        <v>2512</v>
+        <v>2538</v>
       </c>
       <c r="J695" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="696" spans="1:10">
       <c r="A696" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B696" t="s">
-        <v>2513</v>
+        <v>2539</v>
       </c>
       <c r="C696" t="s">
-        <v>2514</v>
+        <v>2540</v>
       </c>
       <c r="D696" t="s">
-        <v>2515</v>
+        <v>2541</v>
       </c>
       <c r="E696" t="s">
         <v>14</v>
       </c>
       <c r="H696" t="s">
         <v>53</v>
       </c>
       <c r="I696" t="s">
-        <v>2516</v>
+        <v>2542</v>
       </c>
       <c r="J696" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="697" spans="1:10">
       <c r="A697" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B697" t="s">
-        <v>2517</v>
+        <v>2543</v>
       </c>
       <c r="C697" t="s">
-        <v>2518</v>
+        <v>2544</v>
       </c>
       <c r="D697" t="s">
-        <v>2482</v>
+        <v>2541</v>
       </c>
       <c r="E697" t="s">
         <v>14</v>
       </c>
       <c r="H697" t="s">
         <v>53</v>
       </c>
       <c r="I697" t="s">
-        <v>2519</v>
+        <v>2545</v>
       </c>
       <c r="J697" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="698" spans="1:10">
       <c r="A698" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B698" t="s">
-        <v>2520</v>
+        <v>2546</v>
       </c>
       <c r="C698" t="s">
-        <v>2521</v>
+        <v>2547</v>
       </c>
       <c r="D698" t="s">
-        <v>2522</v>
+        <v>2548</v>
       </c>
       <c r="E698" t="s">
         <v>14</v>
       </c>
       <c r="H698" t="s">
         <v>53</v>
       </c>
       <c r="I698" t="s">
-        <v>2523</v>
+        <v>2549</v>
       </c>
       <c r="J698" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="699" spans="1:10">
       <c r="A699" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B699" t="s">
-        <v>2524</v>
+        <v>2550</v>
       </c>
       <c r="C699" t="s">
-        <v>2525</v>
+        <v>2551</v>
       </c>
       <c r="D699" t="s">
-        <v>2526</v>
+        <v>2552</v>
       </c>
       <c r="E699" t="s">
         <v>14</v>
       </c>
       <c r="H699" t="s">
         <v>53</v>
       </c>
       <c r="I699" t="s">
-        <v>2527</v>
+        <v>2553</v>
       </c>
       <c r="J699" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="700" spans="1:10">
       <c r="A700" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B700" t="s">
-        <v>2528</v>
+        <v>2554</v>
       </c>
       <c r="C700" t="s">
-        <v>2529</v>
+        <v>2555</v>
       </c>
       <c r="D700" t="s">
-        <v>2526</v>
+        <v>2556</v>
       </c>
       <c r="E700" t="s">
         <v>14</v>
       </c>
       <c r="H700" t="s">
         <v>53</v>
       </c>
       <c r="I700" t="s">
-        <v>2530</v>
+        <v>2557</v>
       </c>
       <c r="J700" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="701" spans="1:10">
       <c r="A701" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B701" t="s">
-        <v>2531</v>
+        <v>2558</v>
       </c>
       <c r="C701" t="s">
-        <v>2532</v>
+        <v>2559</v>
       </c>
       <c r="D701" t="s">
-        <v>2533</v>
+        <v>2560</v>
       </c>
       <c r="E701" t="s">
         <v>14</v>
       </c>
       <c r="H701" t="s">
         <v>53</v>
       </c>
       <c r="I701" t="s">
-        <v>2534</v>
+        <v>2561</v>
       </c>
       <c r="J701" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="702" spans="1:10">
       <c r="A702" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B702" t="s">
-        <v>2535</v>
+        <v>2562</v>
       </c>
       <c r="C702" t="s">
-        <v>2536</v>
+        <v>2563</v>
       </c>
       <c r="D702" t="s">
-        <v>2537</v>
+        <v>2560</v>
       </c>
       <c r="E702" t="s">
         <v>14</v>
       </c>
       <c r="H702" t="s">
         <v>53</v>
       </c>
       <c r="I702" t="s">
-        <v>2538</v>
+        <v>2564</v>
       </c>
       <c r="J702" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="703" spans="1:10">
       <c r="A703" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B703" t="s">
-        <v>2539</v>
+        <v>2565</v>
       </c>
       <c r="C703" t="s">
-        <v>2540</v>
+        <v>2566</v>
       </c>
       <c r="D703" t="s">
-        <v>2541</v>
+        <v>2521</v>
       </c>
       <c r="E703" t="s">
         <v>14</v>
       </c>
       <c r="H703" t="s">
         <v>53</v>
       </c>
       <c r="I703" t="s">
-        <v>2542</v>
+        <v>2567</v>
       </c>
       <c r="J703" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="704" spans="1:10">
       <c r="A704" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B704" t="s">
-        <v>2543</v>
+        <v>2568</v>
       </c>
       <c r="C704" t="s">
-        <v>2544</v>
+        <v>2569</v>
       </c>
       <c r="D704" t="s">
-        <v>2545</v>
+        <v>2521</v>
       </c>
       <c r="E704" t="s">
         <v>14</v>
       </c>
       <c r="H704" t="s">
         <v>53</v>
       </c>
       <c r="I704" t="s">
-        <v>2546</v>
+        <v>2570</v>
       </c>
       <c r="J704" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="705" spans="1:10">
       <c r="A705" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B705" t="s">
-        <v>2547</v>
+        <v>2571</v>
       </c>
       <c r="C705" t="s">
-        <v>2548</v>
+        <v>2572</v>
       </c>
       <c r="D705" t="s">
-        <v>2545</v>
+        <v>2573</v>
       </c>
       <c r="E705" t="s">
         <v>14</v>
       </c>
       <c r="H705" t="s">
         <v>53</v>
       </c>
       <c r="I705" t="s">
-        <v>2549</v>
+        <v>2574</v>
       </c>
       <c r="J705" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="706" spans="1:10">
       <c r="A706" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B706" t="s">
-        <v>2550</v>
+        <v>2575</v>
       </c>
       <c r="C706" t="s">
-        <v>2551</v>
+        <v>2576</v>
       </c>
       <c r="D706" t="s">
-        <v>2506</v>
+        <v>2577</v>
       </c>
       <c r="E706" t="s">
         <v>14</v>
       </c>
       <c r="H706" t="s">
         <v>53</v>
       </c>
       <c r="I706" t="s">
-        <v>2552</v>
+        <v>2578</v>
       </c>
       <c r="J706" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="707" spans="1:10">
       <c r="A707" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B707" t="s">
-        <v>2553</v>
+        <v>2579</v>
       </c>
       <c r="C707" t="s">
-        <v>2554</v>
+        <v>2580</v>
       </c>
       <c r="D707" t="s">
-        <v>2506</v>
+        <v>2577</v>
       </c>
       <c r="E707" t="s">
         <v>14</v>
       </c>
       <c r="H707" t="s">
         <v>53</v>
       </c>
       <c r="I707" t="s">
-        <v>2555</v>
+        <v>2581</v>
       </c>
       <c r="J707" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="708" spans="1:10">
       <c r="A708" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B708" t="s">
-        <v>2556</v>
+        <v>2582</v>
       </c>
       <c r="C708" t="s">
-        <v>2557</v>
+        <v>2583</v>
       </c>
       <c r="D708" t="s">
-        <v>2558</v>
+        <v>2584</v>
       </c>
       <c r="E708" t="s">
         <v>14</v>
       </c>
       <c r="H708" t="s">
         <v>53</v>
       </c>
       <c r="I708" t="s">
-        <v>2559</v>
+        <v>2585</v>
       </c>
       <c r="J708" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="709" spans="1:10">
       <c r="A709" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B709" t="s">
-        <v>2560</v>
+        <v>2586</v>
       </c>
       <c r="C709" t="s">
-        <v>2561</v>
+        <v>2587</v>
       </c>
       <c r="D709" t="s">
-        <v>2562</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2588</v>
       </c>
       <c r="H709" t="s">
         <v>53</v>
       </c>
       <c r="I709" t="s">
-        <v>2563</v>
+        <v>2589</v>
       </c>
       <c r="J709" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="710" spans="1:10">
       <c r="A710" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B710" t="s">
-        <v>2564</v>
+        <v>2590</v>
       </c>
       <c r="C710" t="s">
-        <v>2565</v>
+        <v>2591</v>
       </c>
       <c r="D710" t="s">
-        <v>2562</v>
+        <v>2588</v>
       </c>
       <c r="E710" t="s">
         <v>14</v>
       </c>
       <c r="H710" t="s">
         <v>53</v>
       </c>
       <c r="I710" t="s">
-        <v>2566</v>
+        <v>2592</v>
       </c>
       <c r="J710" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="711" spans="1:10">
       <c r="A711" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B711" t="s">
-        <v>2567</v>
+        <v>2593</v>
       </c>
       <c r="C711" t="s">
-        <v>2568</v>
+        <v>2594</v>
       </c>
       <c r="D711" t="s">
-        <v>2569</v>
+        <v>2595</v>
       </c>
       <c r="E711" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H711" t="s">
         <v>53</v>
       </c>
       <c r="I711" t="s">
-        <v>2570</v>
+        <v>2596</v>
       </c>
       <c r="J711" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="712" spans="1:10">
       <c r="A712" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B712" t="s">
-        <v>2571</v>
+        <v>2597</v>
       </c>
       <c r="C712" t="s">
-        <v>2572</v>
+        <v>2598</v>
       </c>
       <c r="D712" t="s">
-        <v>2573</v>
+        <v>2595</v>
+      </c>
+      <c r="E712" t="s">
+        <v>14</v>
       </c>
       <c r="H712" t="s">
         <v>53</v>
       </c>
       <c r="I712" t="s">
-        <v>2574</v>
+        <v>2599</v>
       </c>
       <c r="J712" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="713" spans="1:10">
       <c r="A713" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B713" t="s">
-        <v>2575</v>
+        <v>2600</v>
       </c>
       <c r="C713" t="s">
-        <v>2576</v>
+        <v>2601</v>
       </c>
       <c r="D713" t="s">
-        <v>2573</v>
+        <v>2595</v>
       </c>
       <c r="E713" t="s">
         <v>14</v>
       </c>
       <c r="H713" t="s">
         <v>53</v>
       </c>
       <c r="I713" t="s">
-        <v>2577</v>
+        <v>2602</v>
       </c>
       <c r="J713" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="714" spans="1:10">
       <c r="A714" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B714" t="s">
-        <v>2578</v>
+        <v>2603</v>
       </c>
       <c r="C714" t="s">
-        <v>2579</v>
+        <v>2604</v>
       </c>
       <c r="D714" t="s">
-        <v>2580</v>
+        <v>2595</v>
       </c>
       <c r="E714" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H714" t="s">
         <v>53</v>
       </c>
       <c r="I714" t="s">
-        <v>2581</v>
+        <v>2605</v>
       </c>
       <c r="J714" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="715" spans="1:10">
       <c r="A715" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B715" t="s">
-        <v>2582</v>
+        <v>2606</v>
       </c>
       <c r="C715" t="s">
-        <v>2583</v>
+        <v>2607</v>
       </c>
       <c r="D715" t="s">
-        <v>2580</v>
+        <v>2588</v>
       </c>
       <c r="E715" t="s">
         <v>14</v>
       </c>
       <c r="H715" t="s">
         <v>53</v>
       </c>
       <c r="I715" t="s">
-        <v>2584</v>
+        <v>2608</v>
       </c>
       <c r="J715" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="716" spans="1:10">
       <c r="A716" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B716" t="s">
-        <v>2585</v>
+        <v>2609</v>
       </c>
       <c r="C716" t="s">
-        <v>2586</v>
+        <v>2610</v>
       </c>
       <c r="D716" t="s">
-        <v>2580</v>
+        <v>2595</v>
       </c>
       <c r="E716" t="s">
         <v>14</v>
       </c>
       <c r="H716" t="s">
         <v>53</v>
       </c>
       <c r="I716" t="s">
-        <v>2587</v>
+        <v>2611</v>
       </c>
       <c r="J716" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="717" spans="1:10">
       <c r="A717" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B717" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D717" t="s">
         <v>2588</v>
       </c>
-      <c r="C717" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E717" t="s">
         <v>14</v>
       </c>
       <c r="H717" t="s">
         <v>53</v>
       </c>
       <c r="I717" t="s">
-        <v>2590</v>
+        <v>2614</v>
       </c>
       <c r="J717" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="718" spans="1:10">
       <c r="A718" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B718" t="s">
-        <v>2591</v>
+        <v>2615</v>
       </c>
       <c r="C718" t="s">
-        <v>2592</v>
+        <v>2616</v>
       </c>
       <c r="D718" t="s">
-        <v>2573</v>
+        <v>2588</v>
       </c>
       <c r="E718" t="s">
         <v>14</v>
       </c>
       <c r="H718" t="s">
         <v>53</v>
       </c>
       <c r="I718" t="s">
-        <v>2593</v>
+        <v>2617</v>
       </c>
       <c r="J718" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="719" spans="1:10">
       <c r="A719" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B719" t="s">
-        <v>2594</v>
+        <v>2618</v>
       </c>
       <c r="C719" t="s">
-        <v>2595</v>
+        <v>2619</v>
       </c>
       <c r="D719" t="s">
-        <v>2580</v>
+        <v>2588</v>
       </c>
       <c r="E719" t="s">
         <v>14</v>
       </c>
       <c r="H719" t="s">
         <v>53</v>
       </c>
       <c r="I719" t="s">
-        <v>2596</v>
+        <v>2620</v>
       </c>
       <c r="J719" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="720" spans="1:10">
       <c r="A720" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B720" t="s">
-        <v>2597</v>
+        <v>2621</v>
       </c>
       <c r="C720" t="s">
-        <v>2598</v>
+        <v>2587</v>
       </c>
       <c r="D720" t="s">
-        <v>2573</v>
+        <v>2588</v>
       </c>
       <c r="E720" t="s">
         <v>14</v>
       </c>
       <c r="H720" t="s">
         <v>53</v>
       </c>
       <c r="I720" t="s">
-        <v>2599</v>
+        <v>2622</v>
       </c>
       <c r="J720" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="721" spans="1:10">
       <c r="A721" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B721" t="s">
-        <v>2600</v>
+        <v>2623</v>
       </c>
       <c r="C721" t="s">
-        <v>2601</v>
+        <v>2624</v>
       </c>
       <c r="D721" t="s">
-        <v>2573</v>
+        <v>2588</v>
       </c>
       <c r="E721" t="s">
         <v>14</v>
       </c>
       <c r="H721" t="s">
         <v>53</v>
       </c>
       <c r="I721" t="s">
-        <v>2602</v>
+        <v>2625</v>
       </c>
       <c r="J721" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="722" spans="1:10">
       <c r="A722" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B722" t="s">
-        <v>2603</v>
+        <v>2626</v>
       </c>
       <c r="C722" t="s">
-        <v>2604</v>
+        <v>2627</v>
       </c>
       <c r="D722" t="s">
-        <v>2573</v>
+        <v>2588</v>
       </c>
       <c r="E722" t="s">
         <v>14</v>
       </c>
       <c r="H722" t="s">
         <v>53</v>
       </c>
       <c r="I722" t="s">
-        <v>2605</v>
+        <v>2628</v>
       </c>
       <c r="J722" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="723" spans="1:10">
       <c r="A723" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B723" t="s">
-        <v>2606</v>
+        <v>2629</v>
       </c>
       <c r="C723" t="s">
-        <v>2572</v>
+        <v>2630</v>
       </c>
       <c r="D723" t="s">
-        <v>2573</v>
+        <v>2588</v>
       </c>
       <c r="E723" t="s">
         <v>14</v>
       </c>
       <c r="H723" t="s">
         <v>53</v>
       </c>
       <c r="I723" t="s">
-        <v>2607</v>
+        <v>2631</v>
       </c>
       <c r="J723" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="724" spans="1:10">
       <c r="A724" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B724" t="s">
-        <v>2608</v>
+        <v>2632</v>
       </c>
       <c r="C724" t="s">
-        <v>2609</v>
+        <v>2633</v>
       </c>
       <c r="D724" t="s">
-        <v>2573</v>
+        <v>2634</v>
       </c>
       <c r="E724" t="s">
         <v>14</v>
       </c>
       <c r="H724" t="s">
         <v>53</v>
       </c>
       <c r="I724" t="s">
-        <v>2610</v>
+        <v>2635</v>
       </c>
       <c r="J724" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="725" spans="1:10">
       <c r="A725" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B725" t="s">
-        <v>2611</v>
+        <v>2636</v>
       </c>
       <c r="C725" t="s">
-        <v>2612</v>
+        <v>2637</v>
       </c>
       <c r="D725" t="s">
-        <v>2573</v>
+        <v>2638</v>
       </c>
       <c r="E725" t="s">
         <v>14</v>
       </c>
       <c r="H725" t="s">
         <v>53</v>
       </c>
       <c r="I725" t="s">
-        <v>2613</v>
+        <v>2639</v>
       </c>
       <c r="J725" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="726" spans="1:10">
       <c r="A726" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B726" t="s">
-        <v>2614</v>
+        <v>2640</v>
       </c>
       <c r="C726" t="s">
-        <v>2615</v>
+        <v>2526</v>
       </c>
       <c r="D726" t="s">
-        <v>2573</v>
+        <v>2483</v>
       </c>
       <c r="E726" t="s">
         <v>14</v>
       </c>
       <c r="H726" t="s">
         <v>53</v>
       </c>
       <c r="I726" t="s">
-        <v>2616</v>
+        <v>2641</v>
       </c>
       <c r="J726" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="727" spans="1:10">
       <c r="A727" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B727" t="s">
-        <v>2617</v>
+        <v>2642</v>
       </c>
       <c r="C727" t="s">
-        <v>2618</v>
+        <v>2394</v>
       </c>
       <c r="D727" t="s">
-        <v>2619</v>
+        <v>2643</v>
       </c>
       <c r="E727" t="s">
         <v>14</v>
       </c>
       <c r="H727" t="s">
         <v>53</v>
       </c>
       <c r="I727" t="s">
-        <v>2620</v>
+        <v>2644</v>
       </c>
       <c r="J727" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="728" spans="1:10">
       <c r="A728" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B728" t="s">
-        <v>2621</v>
+        <v>2645</v>
       </c>
       <c r="C728" t="s">
-        <v>2622</v>
+        <v>2398</v>
       </c>
       <c r="D728" t="s">
-        <v>2623</v>
+        <v>2646</v>
       </c>
       <c r="E728" t="s">
         <v>14</v>
       </c>
       <c r="H728" t="s">
         <v>53</v>
       </c>
       <c r="I728" t="s">
-        <v>2624</v>
+        <v>2647</v>
       </c>
       <c r="J728" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="729" spans="1:10">
       <c r="A729" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B729" t="s">
-        <v>2625</v>
+        <v>2648</v>
       </c>
       <c r="C729" t="s">
-        <v>2511</v>
+        <v>2390</v>
       </c>
       <c r="D729" t="s">
-        <v>2468</v>
+        <v>2649</v>
       </c>
       <c r="E729" t="s">
         <v>14</v>
       </c>
       <c r="H729" t="s">
         <v>53</v>
       </c>
       <c r="I729" t="s">
-        <v>2626</v>
+        <v>2650</v>
       </c>
       <c r="J729" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="730" spans="1:10">
       <c r="A730" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B730" t="s">
-        <v>2627</v>
+        <v>2651</v>
       </c>
       <c r="C730" t="s">
-        <v>2379</v>
+        <v>2652</v>
       </c>
       <c r="D730" t="s">
-        <v>2628</v>
+        <v>2653</v>
       </c>
       <c r="E730" t="s">
         <v>14</v>
       </c>
       <c r="H730" t="s">
         <v>53</v>
       </c>
       <c r="I730" t="s">
-        <v>2629</v>
+        <v>2654</v>
       </c>
       <c r="J730" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="731" spans="1:10">
       <c r="A731" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B731" t="s">
-        <v>2630</v>
+        <v>2655</v>
       </c>
       <c r="C731" t="s">
-        <v>2383</v>
+        <v>2656</v>
       </c>
       <c r="D731" t="s">
-        <v>2631</v>
+        <v>2657</v>
       </c>
       <c r="E731" t="s">
         <v>14</v>
       </c>
       <c r="H731" t="s">
         <v>53</v>
       </c>
       <c r="I731" t="s">
-        <v>2632</v>
+        <v>2658</v>
       </c>
       <c r="J731" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="732" spans="1:10">
       <c r="A732" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B732" t="s">
-        <v>2633</v>
-[...2 lines deleted...]
-        <v>2375</v>
+        <v>2659</v>
       </c>
       <c r="D732" t="s">
-        <v>2634</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2638</v>
       </c>
       <c r="H732" t="s">
         <v>53</v>
       </c>
       <c r="I732" t="s">
-        <v>2635</v>
+        <v>2660</v>
       </c>
       <c r="J732" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="733" spans="1:10">
       <c r="A733" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B733" t="s">
-        <v>2636</v>
-[...2 lines deleted...]
-        <v>2637</v>
+        <v>2661</v>
       </c>
       <c r="D733" t="s">
         <v>2638</v>
       </c>
       <c r="E733" t="s">
         <v>14</v>
       </c>
       <c r="H733" t="s">
         <v>53</v>
       </c>
       <c r="I733" t="s">
-        <v>2639</v>
+        <v>2662</v>
       </c>
       <c r="J733" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="734" spans="1:10">
       <c r="A734" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B734" t="s">
-        <v>2640</v>
+        <v>2663</v>
       </c>
       <c r="C734" t="s">
-        <v>2641</v>
+        <v>2664</v>
       </c>
       <c r="D734" t="s">
-        <v>2642</v>
+        <v>2665</v>
       </c>
       <c r="E734" t="s">
         <v>14</v>
       </c>
       <c r="H734" t="s">
         <v>53</v>
       </c>
       <c r="I734" t="s">
-        <v>2643</v>
+        <v>2666</v>
       </c>
       <c r="J734" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="735" spans="1:10">
       <c r="A735" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B735" t="s">
-        <v>2644</v>
+        <v>2667</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2668</v>
       </c>
       <c r="D735" t="s">
-        <v>2623</v>
+        <v>2669</v>
+      </c>
+      <c r="E735" t="s">
+        <v>14</v>
       </c>
       <c r="H735" t="s">
         <v>53</v>
       </c>
       <c r="I735" t="s">
-        <v>2645</v>
+        <v>2670</v>
       </c>
       <c r="J735" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="736" spans="1:10">
       <c r="A736" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B736" t="s">
-        <v>2646</v>
+        <v>2671</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2672</v>
       </c>
       <c r="D736" t="s">
-        <v>2623</v>
+        <v>2669</v>
       </c>
       <c r="E736" t="s">
         <v>14</v>
       </c>
       <c r="H736" t="s">
         <v>53</v>
       </c>
       <c r="I736" t="s">
-        <v>2647</v>
+        <v>2673</v>
       </c>
       <c r="J736" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="737" spans="1:10">
       <c r="A737" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B737" t="s">
-        <v>2648</v>
+        <v>2674</v>
       </c>
       <c r="C737" t="s">
-        <v>2649</v>
+        <v>2675</v>
       </c>
       <c r="D737" t="s">
-        <v>2650</v>
+        <v>2676</v>
       </c>
       <c r="E737" t="s">
         <v>14</v>
       </c>
       <c r="H737" t="s">
         <v>53</v>
       </c>
       <c r="I737" t="s">
-        <v>2651</v>
+        <v>2677</v>
       </c>
       <c r="J737" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="738" spans="1:10">
       <c r="A738" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B738" t="s">
-        <v>2652</v>
+        <v>2678</v>
       </c>
       <c r="C738" t="s">
-        <v>2653</v>
+        <v>2679</v>
       </c>
       <c r="D738" t="s">
-        <v>2654</v>
+        <v>2680</v>
       </c>
       <c r="E738" t="s">
         <v>14</v>
       </c>
       <c r="H738" t="s">
         <v>53</v>
       </c>
       <c r="I738" t="s">
-        <v>2655</v>
+        <v>2681</v>
       </c>
       <c r="J738" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="739" spans="1:10">
       <c r="A739" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B739" t="s">
-        <v>2656</v>
+        <v>2682</v>
       </c>
       <c r="C739" t="s">
-        <v>2657</v>
+        <v>2683</v>
       </c>
       <c r="D739" t="s">
-        <v>2654</v>
+        <v>2680</v>
       </c>
       <c r="E739" t="s">
         <v>14</v>
       </c>
       <c r="H739" t="s">
         <v>53</v>
       </c>
       <c r="I739" t="s">
-        <v>2658</v>
+        <v>2684</v>
       </c>
       <c r="J739" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="740" spans="1:10">
       <c r="A740" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B740" t="s">
-        <v>2659</v>
+        <v>2685</v>
       </c>
       <c r="C740" t="s">
-        <v>2660</v>
+        <v>2686</v>
       </c>
       <c r="D740" t="s">
-        <v>2661</v>
+        <v>2687</v>
       </c>
       <c r="E740" t="s">
         <v>14</v>
       </c>
       <c r="H740" t="s">
         <v>53</v>
       </c>
       <c r="I740" t="s">
-        <v>2662</v>
+        <v>2688</v>
       </c>
       <c r="J740" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="741" spans="1:10">
       <c r="A741" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B741" t="s">
-        <v>2663</v>
+        <v>2689</v>
       </c>
       <c r="C741" t="s">
-        <v>2664</v>
+        <v>2690</v>
       </c>
       <c r="D741" t="s">
-        <v>2665</v>
+        <v>2691</v>
       </c>
       <c r="E741" t="s">
         <v>14</v>
       </c>
       <c r="H741" t="s">
         <v>53</v>
       </c>
       <c r="I741" t="s">
-        <v>2666</v>
+        <v>2692</v>
       </c>
       <c r="J741" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="742" spans="1:10">
       <c r="A742" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B742" t="s">
-        <v>2667</v>
+        <v>2693</v>
       </c>
       <c r="C742" t="s">
-        <v>2668</v>
+        <v>2694</v>
       </c>
       <c r="D742" t="s">
-        <v>2665</v>
+        <v>2680</v>
       </c>
       <c r="E742" t="s">
         <v>14</v>
       </c>
       <c r="H742" t="s">
         <v>53</v>
       </c>
       <c r="I742" t="s">
-        <v>2669</v>
+        <v>2695</v>
       </c>
       <c r="J742" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="743" spans="1:10">
       <c r="A743" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B743" t="s">
-        <v>2670</v>
+        <v>2696</v>
       </c>
       <c r="C743" t="s">
-        <v>2671</v>
+        <v>2697</v>
       </c>
       <c r="D743" t="s">
-        <v>2672</v>
+        <v>2698</v>
       </c>
       <c r="E743" t="s">
         <v>14</v>
       </c>
       <c r="H743" t="s">
         <v>53</v>
       </c>
       <c r="I743" t="s">
-        <v>2673</v>
+        <v>2699</v>
       </c>
       <c r="J743" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="744" spans="1:10">
       <c r="A744" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B744" t="s">
-        <v>2674</v>
+        <v>2700</v>
       </c>
       <c r="C744" t="s">
-        <v>2675</v>
+        <v>2701</v>
       </c>
       <c r="D744" t="s">
-        <v>2676</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2702</v>
       </c>
       <c r="H744" t="s">
         <v>53</v>
       </c>
       <c r="I744" t="s">
-        <v>2677</v>
+        <v>2703</v>
       </c>
       <c r="J744" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="745" spans="1:10">
       <c r="A745" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B745" t="s">
-        <v>2678</v>
+        <v>2704</v>
       </c>
       <c r="C745" t="s">
-        <v>2679</v>
+        <v>2705</v>
       </c>
       <c r="D745" t="s">
-        <v>2665</v>
+        <v>2706</v>
       </c>
       <c r="E745" t="s">
         <v>14</v>
       </c>
       <c r="H745" t="s">
         <v>53</v>
       </c>
       <c r="I745" t="s">
-        <v>2680</v>
+        <v>2707</v>
       </c>
       <c r="J745" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="746" spans="1:10">
       <c r="A746" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B746" t="s">
-        <v>2681</v>
+        <v>2708</v>
       </c>
       <c r="C746" t="s">
-        <v>2682</v>
+        <v>2709</v>
       </c>
       <c r="D746" t="s">
-        <v>2683</v>
+        <v>2710</v>
       </c>
       <c r="E746" t="s">
         <v>14</v>
       </c>
       <c r="H746" t="s">
         <v>53</v>
       </c>
       <c r="I746" t="s">
-        <v>2684</v>
+        <v>2711</v>
       </c>
       <c r="J746" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="747" spans="1:10">
       <c r="A747" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B747" t="s">
-        <v>2685</v>
+        <v>2712</v>
       </c>
       <c r="C747" t="s">
-        <v>2686</v>
+        <v>2713</v>
       </c>
       <c r="D747" t="s">
-        <v>2687</v>
+        <v>2702</v>
+      </c>
+      <c r="E747" t="s">
+        <v>14</v>
       </c>
       <c r="H747" t="s">
         <v>53</v>
       </c>
       <c r="I747" t="s">
-        <v>2688</v>
+        <v>2714</v>
       </c>
       <c r="J747" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="748" spans="1:10">
       <c r="A748" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B748" t="s">
-        <v>2689</v>
+        <v>2715</v>
       </c>
       <c r="C748" t="s">
-        <v>2690</v>
+        <v>30</v>
       </c>
       <c r="D748" t="s">
-        <v>2691</v>
+        <v>477</v>
       </c>
       <c r="E748" t="s">
         <v>14</v>
       </c>
       <c r="H748" t="s">
         <v>53</v>
       </c>
       <c r="I748" t="s">
-        <v>2692</v>
+        <v>2716</v>
       </c>
       <c r="J748" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="749" spans="1:10">
       <c r="A749" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B749" t="s">
-        <v>2693</v>
+        <v>2717</v>
       </c>
       <c r="C749" t="s">
-        <v>2694</v>
+        <v>430</v>
       </c>
       <c r="D749" t="s">
-        <v>2695</v>
+        <v>484</v>
       </c>
       <c r="E749" t="s">
         <v>14</v>
       </c>
       <c r="H749" t="s">
         <v>53</v>
       </c>
       <c r="I749" t="s">
-        <v>2696</v>
+        <v>2718</v>
       </c>
       <c r="J749" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="750" spans="1:10">
       <c r="A750" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B750" t="s">
-        <v>2697</v>
+        <v>2719</v>
       </c>
       <c r="C750" t="s">
-        <v>2698</v>
+        <v>37</v>
       </c>
       <c r="D750" t="s">
-        <v>2687</v>
+        <v>2720</v>
       </c>
       <c r="E750" t="s">
         <v>14</v>
       </c>
       <c r="H750" t="s">
         <v>53</v>
       </c>
       <c r="I750" t="s">
-        <v>2699</v>
+        <v>2721</v>
       </c>
       <c r="J750" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="751" spans="1:10">
       <c r="A751" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B751" t="s">
-        <v>2700</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>2722</v>
       </c>
       <c r="D751" t="s">
-        <v>471</v>
+        <v>2723</v>
       </c>
       <c r="E751" t="s">
         <v>14</v>
       </c>
       <c r="H751" t="s">
         <v>53</v>
       </c>
       <c r="I751" t="s">
-        <v>2701</v>
+        <v>2724</v>
       </c>
       <c r="J751" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="752" spans="1:10">
       <c r="A752" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B752" t="s">
-        <v>2702</v>
+        <v>2725</v>
       </c>
       <c r="C752" t="s">
-        <v>424</v>
+        <v>2726</v>
       </c>
       <c r="D752" t="s">
-        <v>478</v>
+        <v>2727</v>
       </c>
       <c r="E752" t="s">
         <v>14</v>
       </c>
       <c r="H752" t="s">
         <v>53</v>
       </c>
       <c r="I752" t="s">
-        <v>2703</v>
+        <v>2728</v>
       </c>
       <c r="J752" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="753" spans="1:10">
       <c r="A753" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B753" t="s">
-        <v>2704</v>
+        <v>2729</v>
       </c>
       <c r="C753" t="s">
-        <v>38</v>
+        <v>2730</v>
       </c>
       <c r="D753" t="s">
-        <v>2705</v>
+        <v>2727</v>
       </c>
       <c r="E753" t="s">
         <v>14</v>
       </c>
       <c r="H753" t="s">
         <v>53</v>
       </c>
       <c r="I753" t="s">
-        <v>2706</v>
+        <v>2731</v>
       </c>
       <c r="J753" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="754" spans="1:10">
       <c r="A754" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B754" t="s">
-        <v>2707</v>
+        <v>2732</v>
+      </c>
+      <c r="C754" t="s">
+        <v>37</v>
       </c>
       <c r="D754" t="s">
-        <v>2708</v>
+        <v>2733</v>
       </c>
       <c r="E754" t="s">
         <v>14</v>
       </c>
       <c r="H754" t="s">
         <v>53</v>
       </c>
       <c r="I754" t="s">
-        <v>2709</v>
+        <v>2734</v>
       </c>
       <c r="J754" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="755" spans="1:10">
       <c r="A755" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B755" t="s">
-        <v>2710</v>
+        <v>2735</v>
       </c>
       <c r="C755" t="s">
-        <v>2711</v>
+        <v>2736</v>
       </c>
       <c r="D755" t="s">
-        <v>2712</v>
+        <v>495</v>
       </c>
       <c r="E755" t="s">
         <v>14</v>
       </c>
       <c r="H755" t="s">
         <v>53</v>
       </c>
       <c r="I755" t="s">
-        <v>2713</v>
+        <v>2737</v>
       </c>
       <c r="J755" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="756" spans="1:10">
       <c r="A756" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B756" t="s">
-        <v>2714</v>
+        <v>2738</v>
       </c>
       <c r="C756" t="s">
-        <v>2715</v>
+        <v>2739</v>
       </c>
       <c r="D756" t="s">
-        <v>2712</v>
+        <v>2727</v>
       </c>
       <c r="E756" t="s">
         <v>14</v>
       </c>
       <c r="H756" t="s">
         <v>53</v>
       </c>
       <c r="I756" t="s">
-        <v>2716</v>
+        <v>2740</v>
       </c>
       <c r="J756" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="757" spans="1:10">
       <c r="A757" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B757" t="s">
-        <v>2717</v>
+        <v>2741</v>
       </c>
       <c r="C757" t="s">
-        <v>38</v>
+        <v>2742</v>
       </c>
       <c r="D757" t="s">
-        <v>2718</v>
+        <v>2727</v>
       </c>
       <c r="E757" t="s">
         <v>14</v>
       </c>
       <c r="H757" t="s">
         <v>53</v>
       </c>
       <c r="I757" t="s">
-        <v>2719</v>
+        <v>2743</v>
       </c>
       <c r="J757" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="758" spans="1:10">
       <c r="A758" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B758" t="s">
-        <v>2720</v>
+        <v>2744</v>
       </c>
       <c r="C758" t="s">
-        <v>2721</v>
+        <v>2745</v>
       </c>
       <c r="D758" t="s">
-        <v>489</v>
+        <v>2727</v>
       </c>
       <c r="E758" t="s">
         <v>14</v>
       </c>
       <c r="H758" t="s">
         <v>53</v>
       </c>
       <c r="I758" t="s">
-        <v>2722</v>
+        <v>2746</v>
       </c>
       <c r="J758" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="759" spans="1:10">
       <c r="A759" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B759" t="s">
-        <v>2723</v>
+        <v>2747</v>
       </c>
       <c r="C759" t="s">
-        <v>2724</v>
+        <v>2748</v>
       </c>
       <c r="D759" t="s">
-        <v>2712</v>
+        <v>2749</v>
       </c>
       <c r="E759" t="s">
         <v>14</v>
       </c>
       <c r="H759" t="s">
         <v>53</v>
       </c>
       <c r="I759" t="s">
-        <v>2725</v>
+        <v>2750</v>
       </c>
       <c r="J759" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="760" spans="1:10">
       <c r="A760" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B760" t="s">
-        <v>2726</v>
+        <v>2751</v>
       </c>
       <c r="C760" t="s">
-        <v>2727</v>
+        <v>447</v>
       </c>
       <c r="D760" t="s">
-        <v>2712</v>
+        <v>502</v>
       </c>
       <c r="E760" t="s">
         <v>14</v>
       </c>
       <c r="H760" t="s">
         <v>53</v>
       </c>
       <c r="I760" t="s">
-        <v>2728</v>
+        <v>2752</v>
       </c>
       <c r="J760" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="761" spans="1:10">
       <c r="A761" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B761" t="s">
-        <v>2729</v>
+        <v>2753</v>
       </c>
       <c r="C761" t="s">
-        <v>2730</v>
+        <v>2679</v>
       </c>
       <c r="D761" t="s">
-        <v>2712</v>
+        <v>121</v>
       </c>
       <c r="E761" t="s">
         <v>14</v>
       </c>
       <c r="H761" t="s">
         <v>53</v>
       </c>
       <c r="I761" t="s">
-        <v>2731</v>
+        <v>2754</v>
       </c>
       <c r="J761" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="762" spans="1:10">
       <c r="A762" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B762" t="s">
-        <v>2732</v>
+        <v>2755</v>
       </c>
       <c r="C762" t="s">
-        <v>2733</v>
+        <v>2756</v>
       </c>
       <c r="D762" t="s">
-        <v>2734</v>
+        <v>2757</v>
       </c>
       <c r="E762" t="s">
         <v>14</v>
       </c>
       <c r="H762" t="s">
         <v>53</v>
       </c>
       <c r="I762" t="s">
-        <v>2735</v>
+        <v>2758</v>
       </c>
       <c r="J762" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="763" spans="1:10">
       <c r="A763" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B763" t="s">
-        <v>2736</v>
+        <v>2755</v>
       </c>
       <c r="C763" t="s">
-        <v>441</v>
+        <v>2756</v>
       </c>
       <c r="D763" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2757</v>
       </c>
       <c r="H763" t="s">
         <v>53</v>
       </c>
       <c r="I763" t="s">
-        <v>2737</v>
+        <v>2759</v>
       </c>
       <c r="J763" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="764" spans="1:10">
       <c r="A764" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B764" t="s">
-        <v>2738</v>
+        <v>2760</v>
       </c>
       <c r="C764" t="s">
-        <v>2664</v>
+        <v>2761</v>
       </c>
       <c r="D764" t="s">
-        <v>118</v>
+        <v>2762</v>
       </c>
       <c r="E764" t="s">
         <v>14</v>
       </c>
       <c r="H764" t="s">
         <v>53</v>
       </c>
       <c r="I764" t="s">
-        <v>2739</v>
+        <v>2763</v>
       </c>
       <c r="J764" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="765" spans="1:10">
       <c r="A765" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B765" t="s">
-        <v>2740</v>
+        <v>2764</v>
       </c>
       <c r="C765" t="s">
-        <v>2741</v>
+        <v>2765</v>
       </c>
       <c r="D765" t="s">
-        <v>2742</v>
+        <v>2762</v>
       </c>
       <c r="E765" t="s">
         <v>14</v>
       </c>
       <c r="H765" t="s">
         <v>53</v>
       </c>
       <c r="I765" t="s">
-        <v>2743</v>
+        <v>2766</v>
       </c>
       <c r="J765" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="766" spans="1:10">
       <c r="A766" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B766" t="s">
-        <v>2740</v>
+        <v>2767</v>
       </c>
       <c r="C766" t="s">
-        <v>2741</v>
+        <v>2683</v>
       </c>
       <c r="D766" t="s">
-        <v>2742</v>
+        <v>2762</v>
+      </c>
+      <c r="E766" t="s">
+        <v>14</v>
       </c>
       <c r="H766" t="s">
         <v>53</v>
       </c>
       <c r="I766" t="s">
-        <v>2744</v>
+        <v>2768</v>
       </c>
       <c r="J766" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="767" spans="1:10">
       <c r="A767" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B767" t="s">
-        <v>2745</v>
+        <v>2769</v>
       </c>
       <c r="C767" t="s">
-        <v>2746</v>
+        <v>37</v>
       </c>
       <c r="D767" t="s">
-        <v>2747</v>
+        <v>2770</v>
       </c>
       <c r="E767" t="s">
         <v>14</v>
       </c>
       <c r="H767" t="s">
         <v>53</v>
       </c>
       <c r="I767" t="s">
-        <v>2748</v>
+        <v>2771</v>
       </c>
       <c r="J767" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="768" spans="1:10">
       <c r="A768" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B768" t="s">
-        <v>2749</v>
+        <v>2772</v>
       </c>
       <c r="C768" t="s">
-        <v>2750</v>
+        <v>2773</v>
       </c>
       <c r="D768" t="s">
-        <v>2747</v>
+        <v>2774</v>
       </c>
       <c r="E768" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H768" t="s">
         <v>53</v>
       </c>
       <c r="I768" t="s">
-        <v>2751</v>
+        <v>2775</v>
       </c>
       <c r="J768" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="769" spans="1:10">
       <c r="A769" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B769" t="s">
-        <v>2752</v>
+        <v>2776</v>
       </c>
       <c r="C769" t="s">
-        <v>2668</v>
+        <v>2777</v>
       </c>
       <c r="D769" t="s">
-        <v>2747</v>
+        <v>431</v>
       </c>
       <c r="E769" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H769" t="s">
         <v>53</v>
       </c>
       <c r="I769" t="s">
-        <v>2753</v>
+        <v>2778</v>
       </c>
       <c r="J769" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="770" spans="1:10">
       <c r="A770" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B770" t="s">
-        <v>2754</v>
+        <v>2779</v>
       </c>
       <c r="C770" t="s">
-        <v>38</v>
+        <v>2780</v>
       </c>
       <c r="D770" t="s">
-        <v>2755</v>
+        <v>431</v>
       </c>
       <c r="E770" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="H770" t="s">
         <v>53</v>
       </c>
       <c r="I770" t="s">
-        <v>2756</v>
+        <v>2781</v>
       </c>
       <c r="J770" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="771" spans="1:10">
       <c r="A771" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B771" t="s">
-        <v>2757</v>
-[...2 lines deleted...]
-        <v>2758</v>
+        <v>2782</v>
       </c>
       <c r="D771" t="s">
-        <v>2759</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>97</v>
       </c>
       <c r="H771" t="s">
         <v>53</v>
       </c>
       <c r="I771" t="s">
-        <v>2760</v>
+        <v>2783</v>
       </c>
       <c r="J771" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="772" spans="1:10">
       <c r="A772" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B772" t="s">
-        <v>2761</v>
-[...2 lines deleted...]
-        <v>2762</v>
+        <v>2784</v>
       </c>
       <c r="D772" t="s">
-        <v>425</v>
+        <v>2785</v>
       </c>
       <c r="E772" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H772" t="s">
         <v>53</v>
       </c>
       <c r="I772" t="s">
-        <v>2763</v>
+        <v>2786</v>
       </c>
       <c r="J772" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="773" spans="1:10">
       <c r="A773" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B773" t="s">
-        <v>2764</v>
-[...2 lines deleted...]
-        <v>2765</v>
+        <v>2787</v>
       </c>
       <c r="D773" t="s">
-        <v>425</v>
+        <v>2788</v>
       </c>
       <c r="E773" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="H773" t="s">
         <v>53</v>
       </c>
       <c r="I773" t="s">
-        <v>2766</v>
+        <v>2789</v>
       </c>
       <c r="J773" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="774" spans="1:10">
       <c r="A774" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B774" t="s">
-        <v>2767</v>
+        <v>2790</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2791</v>
       </c>
       <c r="D774" t="s">
-        <v>94</v>
+        <v>31</v>
+      </c>
+      <c r="E774" t="s">
+        <v>14</v>
       </c>
       <c r="H774" t="s">
         <v>53</v>
       </c>
       <c r="I774" t="s">
-        <v>2768</v>
+        <v>2792</v>
       </c>
       <c r="J774" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="775" spans="1:10">
       <c r="A775" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B775" t="s">
-        <v>2769</v>
+        <v>2793</v>
+      </c>
+      <c r="C775" t="s">
+        <v>396</v>
       </c>
       <c r="D775" t="s">
-        <v>2770</v>
+        <v>535</v>
       </c>
       <c r="E775" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H775" t="s">
         <v>53</v>
       </c>
       <c r="I775" t="s">
-        <v>2771</v>
+        <v>2794</v>
       </c>
       <c r="J775" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="776" spans="1:10">
       <c r="A776" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B776" t="s">
-        <v>2772</v>
+        <v>2795</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2679</v>
       </c>
       <c r="D776" t="s">
-        <v>2773</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2796</v>
       </c>
       <c r="H776" t="s">
         <v>53</v>
       </c>
-      <c r="I776" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J776" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="777" spans="1:10">
       <c r="A777" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B777" t="s">
-        <v>2775</v>
+        <v>2797</v>
       </c>
       <c r="C777" t="s">
-        <v>2776</v>
+        <v>2679</v>
       </c>
       <c r="D777" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>431</v>
       </c>
       <c r="H777" t="s">
         <v>53</v>
       </c>
       <c r="I777" t="s">
-        <v>2777</v>
+        <v>2766</v>
       </c>
       <c r="J777" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="778" spans="1:10">
       <c r="A778" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B778" t="s">
-        <v>2778</v>
+        <v>2798</v>
       </c>
       <c r="C778" t="s">
-        <v>390</v>
+        <v>2765</v>
       </c>
       <c r="D778" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>2799</v>
       </c>
       <c r="H778" t="s">
         <v>53</v>
       </c>
-      <c r="I778" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J778" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="779" spans="1:10">
       <c r="A779" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B779" t="s">
-        <v>2780</v>
+        <v>2795</v>
       </c>
       <c r="C779" t="s">
-        <v>2664</v>
+        <v>2679</v>
       </c>
       <c r="D779" t="s">
-        <v>2781</v>
+        <v>2800</v>
+      </c>
+      <c r="E779" t="s">
+        <v>14</v>
       </c>
       <c r="H779" t="s">
         <v>53</v>
       </c>
+      <c r="I779" t="s">
+        <v>2801</v>
+      </c>
       <c r="J779" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="780" spans="1:10">
       <c r="A780" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B780" t="s">
-        <v>2782</v>
+        <v>2802</v>
       </c>
       <c r="C780" t="s">
-        <v>2664</v>
+        <v>2765</v>
       </c>
       <c r="D780" t="s">
-        <v>425</v>
+        <v>2799</v>
+      </c>
+      <c r="E780" t="s">
+        <v>14</v>
       </c>
       <c r="H780" t="s">
         <v>53</v>
       </c>
       <c r="I780" t="s">
-        <v>2751</v>
+        <v>2803</v>
       </c>
       <c r="J780" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="781" spans="1:10">
       <c r="A781" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B781" t="s">
-        <v>2783</v>
+        <v>2804</v>
       </c>
       <c r="C781" t="s">
-        <v>2750</v>
+        <v>2683</v>
       </c>
       <c r="D781" t="s">
-        <v>2784</v>
+        <v>540</v>
+      </c>
+      <c r="E781" t="s">
+        <v>14</v>
       </c>
       <c r="H781" t="s">
         <v>53</v>
       </c>
+      <c r="I781" t="s">
+        <v>2805</v>
+      </c>
       <c r="J781" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="782" spans="1:10">
       <c r="A782" t="s">
-        <v>784</v>
+        <v>799</v>
       </c>
       <c r="B782" t="s">
-        <v>2780</v>
+        <v>2806</v>
       </c>
       <c r="C782" t="s">
-        <v>2664</v>
+        <v>2807</v>
       </c>
       <c r="D782" t="s">
-        <v>2785</v>
+        <v>2808</v>
       </c>
       <c r="E782" t="s">
         <v>14</v>
       </c>
       <c r="H782" t="s">
         <v>53</v>
       </c>
       <c r="I782" t="s">
-        <v>2786</v>
+        <v>2809</v>
       </c>
       <c r="J782" t="s">
-        <v>789</v>
+        <v>804</v>
       </c>
     </row>
     <row r="783" spans="1:10">
       <c r="A783" t="s">
-        <v>784</v>
+        <v>10</v>
       </c>
       <c r="B783" t="s">
-        <v>2787</v>
+        <v>2810</v>
       </c>
       <c r="C783" t="s">
-        <v>2750</v>
+        <v>771</v>
       </c>
       <c r="D783" t="s">
-        <v>2784</v>
+        <v>2811</v>
       </c>
       <c r="E783" t="s">
         <v>14</v>
       </c>
+      <c r="F783" t="s">
+        <v>2812</v>
+      </c>
+      <c r="G783" t="s">
+        <v>2813</v>
+      </c>
       <c r="H783" t="s">
-        <v>53</v>
+        <v>2814</v>
       </c>
       <c r="I783" t="s">
-        <v>2788</v>
+        <v>2815</v>
       </c>
       <c r="J783" t="s">
-        <v>789</v>
+        <v>750</v>
       </c>
     </row>
     <row r="784" spans="1:10">
       <c r="A784" t="s">
-        <v>784</v>
+        <v>28</v>
       </c>
       <c r="B784" t="s">
-        <v>2789</v>
+        <v>2816</v>
       </c>
       <c r="C784" t="s">
-        <v>2668</v>
+        <v>2817</v>
       </c>
       <c r="D784" t="s">
-        <v>535</v>
+        <v>2818</v>
       </c>
       <c r="E784" t="s">
         <v>14</v>
       </c>
+      <c r="F784" t="s">
+        <v>2819</v>
+      </c>
+      <c r="G784" t="s">
+        <v>678</v>
+      </c>
       <c r="H784" t="s">
-        <v>53</v>
+        <v>2820</v>
       </c>
       <c r="I784" t="s">
-        <v>2790</v>
+        <v>2821</v>
       </c>
       <c r="J784" t="s">
-        <v>789</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="785" spans="1:10">
       <c r="A785" t="s">
-        <v>784</v>
+        <v>10</v>
       </c>
       <c r="B785" t="s">
-        <v>2791</v>
+        <v>2823</v>
       </c>
       <c r="C785" t="s">
-        <v>2792</v>
+        <v>779</v>
       </c>
       <c r="D785" t="s">
-        <v>2793</v>
+        <v>2824</v>
       </c>
       <c r="E785" t="s">
         <v>14</v>
       </c>
+      <c r="F785" t="s">
+        <v>2825</v>
+      </c>
+      <c r="G785" t="s">
+        <v>2826</v>
+      </c>
       <c r="H785" t="s">
-        <v>53</v>
+        <v>2827</v>
       </c>
       <c r="I785" t="s">
-        <v>2794</v>
+        <v>2828</v>
       </c>
       <c r="J785" t="s">
-        <v>789</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="786" spans="1:10">
       <c r="A786" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B786" t="s">
-        <v>2795</v>
+        <v>2830</v>
       </c>
       <c r="C786" t="s">
-        <v>760</v>
+        <v>2831</v>
       </c>
       <c r="D786" t="s">
-        <v>148</v>
+        <v>2832</v>
       </c>
       <c r="E786" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F786" t="s">
-        <v>2796</v>
+        <v>2833</v>
       </c>
       <c r="G786" t="s">
-        <v>2797</v>
+        <v>2834</v>
       </c>
       <c r="H786" t="s">
-        <v>2798</v>
+        <v>2835</v>
       </c>
       <c r="I786" t="s">
-        <v>2799</v>
+        <v>2836</v>
       </c>
       <c r="J786" t="s">
-        <v>739</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="787" spans="1:10">
       <c r="A787" t="s">
-        <v>29</v>
+        <v>310</v>
       </c>
       <c r="B787" t="s">
-        <v>2800</v>
+        <v>2837</v>
       </c>
       <c r="C787" t="s">
-        <v>2801</v>
+        <v>668</v>
       </c>
       <c r="D787" t="s">
-        <v>2802</v>
+        <v>2838</v>
       </c>
       <c r="E787" t="s">
         <v>14</v>
       </c>
       <c r="F787" t="s">
-        <v>2803</v>
+        <v>2839</v>
       </c>
       <c r="G787" t="s">
-        <v>675</v>
+        <v>2840</v>
       </c>
       <c r="H787" t="s">
-        <v>2804</v>
+        <v>2841</v>
       </c>
       <c r="I787" t="s">
-        <v>2805</v>
+        <v>2842</v>
       </c>
       <c r="J787" t="s">
-        <v>2806</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="788" spans="1:10">
       <c r="A788" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="B788" t="s">
-        <v>2807</v>
+        <v>2844</v>
       </c>
       <c r="C788" t="s">
-        <v>768</v>
+        <v>718</v>
       </c>
       <c r="D788" t="s">
-        <v>2808</v>
+        <v>2818</v>
       </c>
       <c r="E788" t="s">
         <v>14</v>
       </c>
       <c r="F788" t="s">
-        <v>2809</v>
+        <v>2845</v>
       </c>
       <c r="G788" t="s">
-        <v>2810</v>
+        <v>2846</v>
       </c>
       <c r="H788" t="s">
-        <v>2811</v>
+        <v>2847</v>
       </c>
       <c r="I788" t="s">
-        <v>2812</v>
+        <v>2848</v>
       </c>
       <c r="J788" t="s">
-        <v>2813</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="789" spans="1:10">
       <c r="A789" t="s">
-        <v>29</v>
+        <v>310</v>
       </c>
       <c r="B789" t="s">
-        <v>2814</v>
+        <v>2850</v>
       </c>
       <c r="C789" t="s">
-        <v>2815</v>
+        <v>723</v>
       </c>
       <c r="D789" t="s">
-        <v>2816</v>
+        <v>2851</v>
       </c>
       <c r="E789" t="s">
         <v>14</v>
       </c>
       <c r="F789" t="s">
-        <v>2817</v>
+        <v>2852</v>
       </c>
       <c r="G789" t="s">
-        <v>2818</v>
+        <v>2853</v>
       </c>
       <c r="H789" t="s">
-        <v>2819</v>
+        <v>2854</v>
       </c>
       <c r="I789" t="s">
-        <v>2820</v>
+        <v>2855</v>
       </c>
       <c r="J789" t="s">
-        <v>2813</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="790" spans="1:10">
       <c r="A790" t="s">
-        <v>304</v>
+        <v>10</v>
       </c>
       <c r="B790" t="s">
-        <v>2821</v>
+        <v>2857</v>
       </c>
       <c r="C790" t="s">
-        <v>665</v>
+        <v>2858</v>
       </c>
       <c r="D790" t="s">
-        <v>2822</v>
+        <v>152</v>
       </c>
       <c r="E790" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F790" t="s">
-        <v>2823</v>
+        <v>23</v>
       </c>
       <c r="G790" t="s">
-        <v>2824</v>
+        <v>46</v>
       </c>
       <c r="H790" t="s">
-        <v>2825</v>
+        <v>2859</v>
       </c>
       <c r="I790" t="s">
-        <v>2826</v>
+        <v>2860</v>
       </c>
       <c r="J790" t="s">
-        <v>2827</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="791" spans="1:10">
       <c r="A791" t="s">
-        <v>304</v>
+        <v>348</v>
       </c>
       <c r="B791" t="s">
-        <v>2828</v>
+        <v>2862</v>
       </c>
       <c r="C791" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="D791" t="s">
-        <v>2802</v>
+        <v>2863</v>
       </c>
       <c r="E791" t="s">
         <v>14</v>
       </c>
       <c r="F791" t="s">
-        <v>2829</v>
+        <v>168</v>
       </c>
       <c r="G791" t="s">
-        <v>2830</v>
+        <v>169</v>
       </c>
       <c r="H791" t="s">
-        <v>2831</v>
+        <v>2864</v>
       </c>
       <c r="I791" t="s">
-        <v>2832</v>
+        <v>2865</v>
       </c>
       <c r="J791" t="s">
-        <v>2833</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="792" spans="1:10">
       <c r="A792" t="s">
-        <v>304</v>
+        <v>10</v>
       </c>
       <c r="B792" t="s">
-        <v>2834</v>
+        <v>2866</v>
       </c>
       <c r="C792" t="s">
-        <v>718</v>
+        <v>76</v>
       </c>
       <c r="D792" t="s">
-        <v>2835</v>
+        <v>159</v>
       </c>
       <c r="E792" t="s">
         <v>14</v>
       </c>
       <c r="F792" t="s">
-        <v>2836</v>
+        <v>2867</v>
       </c>
       <c r="G792" t="s">
-        <v>2837</v>
+        <v>2868</v>
       </c>
       <c r="H792" t="s">
-        <v>2838</v>
+        <v>2869</v>
       </c>
       <c r="I792" t="s">
-        <v>2839</v>
+        <v>2870</v>
       </c>
       <c r="J792" t="s">
-        <v>2840</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="793" spans="1:10">
       <c r="A793" t="s">
-        <v>10</v>
+        <v>310</v>
       </c>
       <c r="B793" t="s">
-        <v>2841</v>
+        <v>2872</v>
       </c>
       <c r="C793" t="s">
-        <v>2842</v>
+        <v>158</v>
       </c>
       <c r="D793" t="s">
-        <v>148</v>
+        <v>659</v>
       </c>
       <c r="E793" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="F793" t="s">
-        <v>24</v>
+        <v>663</v>
       </c>
       <c r="G793" t="s">
-        <v>47</v>
+        <v>497</v>
       </c>
       <c r="H793" t="s">
-        <v>53</v>
+        <v>2873</v>
       </c>
       <c r="I793" t="s">
-        <v>2843</v>
+        <v>2874</v>
       </c>
       <c r="J793" t="s">
-        <v>2844</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="794" spans="1:10">
       <c r="A794" t="s">
-        <v>342</v>
+        <v>310</v>
       </c>
       <c r="B794" t="s">
-        <v>2845</v>
+        <v>2876</v>
       </c>
       <c r="C794" t="s">
-        <v>714</v>
+        <v>173</v>
       </c>
       <c r="D794" t="s">
-        <v>2846</v>
+        <v>581</v>
       </c>
       <c r="E794" t="s">
         <v>14</v>
       </c>
       <c r="F794" t="s">
-        <v>2847</v>
+        <v>582</v>
       </c>
       <c r="G794" t="s">
-        <v>2848</v>
+        <v>583</v>
       </c>
       <c r="H794" t="s">
-        <v>2849</v>
+        <v>584</v>
       </c>
       <c r="I794" t="s">
-        <v>2850</v>
+        <v>2877</v>
       </c>
       <c r="J794" t="s">
-        <v>2844</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="795" spans="1:10">
       <c r="A795" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="B795" t="s">
-        <v>2851</v>
+        <v>2878</v>
       </c>
       <c r="C795" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="D795" t="s">
-        <v>159</v>
+        <v>264</v>
       </c>
       <c r="E795" t="s">
         <v>14</v>
       </c>
       <c r="F795" t="s">
-        <v>2852</v>
+        <v>2879</v>
       </c>
       <c r="G795" t="s">
-        <v>2853</v>
+        <v>266</v>
       </c>
       <c r="H795" t="s">
-        <v>2854</v>
+        <v>2880</v>
       </c>
       <c r="I795" t="s">
-        <v>2855</v>
+        <v>2881</v>
       </c>
       <c r="J795" t="s">
-        <v>2856</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="796" spans="1:10">
       <c r="A796" t="s">
-        <v>304</v>
+        <v>28</v>
       </c>
       <c r="B796" t="s">
-        <v>2857</v>
+        <v>2883</v>
       </c>
       <c r="C796" t="s">
-        <v>158</v>
+        <v>2884</v>
       </c>
       <c r="D796" t="s">
-        <v>655</v>
+        <v>601</v>
       </c>
       <c r="E796" t="s">
-        <v>14</v>
+        <v>223</v>
       </c>
       <c r="F796" t="s">
-        <v>660</v>
+        <v>23</v>
       </c>
       <c r="G796" t="s">
-        <v>491</v>
+        <v>46</v>
       </c>
       <c r="H796" t="s">
-        <v>657</v>
+        <v>2885</v>
       </c>
       <c r="I796" t="s">
-        <v>2858</v>
+        <v>2886</v>
       </c>
       <c r="J796" t="s">
-        <v>2859</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="797" spans="1:10">
       <c r="A797" t="s">
-        <v>304</v>
+        <v>28</v>
       </c>
       <c r="B797" t="s">
-        <v>2860</v>
+        <v>2888</v>
       </c>
       <c r="C797" t="s">
-        <v>168</v>
+        <v>2889</v>
       </c>
       <c r="D797" t="s">
-        <v>575</v>
+        <v>2890</v>
       </c>
       <c r="E797" t="s">
         <v>14</v>
       </c>
       <c r="F797" t="s">
-        <v>576</v>
+        <v>2891</v>
       </c>
       <c r="G797" t="s">
-        <v>577</v>
+        <v>2892</v>
       </c>
       <c r="H797" t="s">
-        <v>578</v>
+        <v>2893</v>
       </c>
       <c r="I797" t="s">
-        <v>2861</v>
+        <v>2894</v>
       </c>
       <c r="J797" t="s">
-        <v>2859</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="798" spans="1:10">
       <c r="A798" t="s">
-        <v>29</v>
+        <v>10</v>
       </c>
       <c r="B798" t="s">
-        <v>2862</v>
+        <v>2896</v>
       </c>
       <c r="C798" t="s">
-        <v>67</v>
+        <v>248</v>
       </c>
       <c r="D798" t="s">
-        <v>258</v>
+        <v>152</v>
       </c>
       <c r="E798" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="F798" t="s">
-        <v>2863</v>
+        <v>23</v>
       </c>
       <c r="G798" t="s">
-        <v>260</v>
+        <v>46</v>
       </c>
       <c r="H798" t="s">
-        <v>2864</v>
+        <v>2897</v>
       </c>
       <c r="I798" t="s">
-        <v>2865</v>
+        <v>2898</v>
       </c>
       <c r="J798" t="s">
-        <v>2866</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="799" spans="1:10">
       <c r="A799" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B799" t="s">
-        <v>2867</v>
+        <v>2900</v>
       </c>
       <c r="C799" t="s">
-        <v>2868</v>
+        <v>2901</v>
       </c>
       <c r="D799" t="s">
-        <v>148</v>
+        <v>2890</v>
       </c>
       <c r="E799" t="s">
-        <v>218</v>
+        <v>14</v>
       </c>
       <c r="F799" t="s">
-        <v>24</v>
+        <v>2902</v>
       </c>
       <c r="G799" t="s">
-        <v>47</v>
+        <v>2903</v>
       </c>
       <c r="H799" t="s">
-        <v>53</v>
+        <v>2904</v>
       </c>
       <c r="I799" t="s">
-        <v>2869</v>
+        <v>2905</v>
       </c>
       <c r="J799" t="s">
-        <v>2870</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="800" spans="1:10">
       <c r="A800" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B800" t="s">
-        <v>2871</v>
+        <v>2906</v>
       </c>
       <c r="C800" t="s">
-        <v>2872</v>
+        <v>682</v>
       </c>
       <c r="D800" t="s">
-        <v>2873</v>
+        <v>666</v>
       </c>
       <c r="E800" t="s">
         <v>14</v>
       </c>
       <c r="F800" t="s">
-        <v>2874</v>
+        <v>2907</v>
       </c>
       <c r="G800" t="s">
-        <v>2875</v>
+        <v>2908</v>
       </c>
       <c r="H800" t="s">
-        <v>2876</v>
+        <v>2909</v>
       </c>
       <c r="I800" t="s">
-        <v>2877</v>
+        <v>2910</v>
       </c>
       <c r="J800" t="s">
-        <v>2878</v>
+        <v>2899</v>
+      </c>
+    </row>
+    <row r="801" spans="1:10">
+      <c r="A801" t="s">
+        <v>28</v>
+      </c>
+      <c r="B801" t="s">
+        <v>2911</v>
+      </c>
+      <c r="C801" t="s">
+        <v>166</v>
+      </c>
+      <c r="D801" t="s">
+        <v>659</v>
+      </c>
+      <c r="E801" t="s">
+        <v>14</v>
+      </c>
+      <c r="F801" t="s">
+        <v>2912</v>
+      </c>
+      <c r="G801" t="s">
+        <v>2913</v>
+      </c>
+      <c r="H801" t="s">
+        <v>2914</v>
+      </c>
+      <c r="I801" t="s">
+        <v>2915</v>
+      </c>
+      <c r="J801" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="802" spans="1:10">
+      <c r="A802" t="s">
+        <v>28</v>
+      </c>
+      <c r="B802" t="s">
+        <v>2917</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2863</v>
+      </c>
+      <c r="E802" t="s">
+        <v>52</v>
+      </c>
+      <c r="F802" t="s">
+        <v>23</v>
+      </c>
+      <c r="G802" t="s">
+        <v>46</v>
+      </c>
+      <c r="H802" t="s">
+        <v>2919</v>
+      </c>
+      <c r="I802" t="s">
+        <v>2920</v>
+      </c>
+      <c r="J802" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="803" spans="1:10">
+      <c r="A803" t="s">
+        <v>28</v>
+      </c>
+      <c r="B803" t="s">
+        <v>2922</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2924</v>
+      </c>
+      <c r="E803" t="s">
+        <v>14</v>
+      </c>
+      <c r="F803" t="s">
+        <v>2925</v>
+      </c>
+      <c r="G803" t="s">
+        <v>2926</v>
+      </c>
+      <c r="H803" t="s">
+        <v>2927</v>
+      </c>
+      <c r="I803" t="s">
+        <v>2928</v>
+      </c>
+      <c r="J803" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="804" spans="1:10">
+      <c r="A804" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B804" t="s">
+        <v>2930</v>
+      </c>
+      <c r="C804" t="s">
+        <v>668</v>
+      </c>
+      <c r="D804" t="s">
+        <v>2931</v>
+      </c>
+      <c r="E804" t="s">
+        <v>52</v>
+      </c>
+      <c r="F804" t="s">
+        <v>2932</v>
+      </c>
+      <c r="G804" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H804" t="s">
+        <v>2934</v>
+      </c>
+      <c r="I804" t="s">
+        <v>2935</v>
+      </c>
+      <c r="J804" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="805" spans="1:10">
+      <c r="A805" t="s">
+        <v>28</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2936</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2858</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2849</v>
+      </c>
+      <c r="E805" t="s">
+        <v>14</v>
+      </c>
+      <c r="F805" t="s">
+        <v>2937</v>
+      </c>
+      <c r="G805" t="s">
+        <v>2938</v>
+      </c>
+      <c r="H805" t="s">
+        <v>2939</v>
+      </c>
+      <c r="I805" t="s">
+        <v>2940</v>
+      </c>
+      <c r="J805" t="s">
+        <v>2941</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">