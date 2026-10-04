--- v6 (2026-08-20)
+++ v7 (2026-10-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2942">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2996">
   <si>
     <t>Modalidade</t>
   </si>
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Número/Ano</t>
   </si>
   <si>
     <t>Data</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>Nome da Empresa</t>
   </si>
   <si>
     <t>CNPJ</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
@@ -8906,120 +8906,290 @@
   <si>
     <t>DE N° 009/2025- FUNDO-AUDITORIO</t>
   </si>
   <si>
     <t>HOTEL SESC CABO BRANCO</t>
   </si>
   <si>
     <t>03.602.934/0001-91</t>
   </si>
   <si>
     <t>R$ 8.050,00</t>
   </si>
   <si>
     <t>Contratação de locação de espaço (auditório) e fornecimento de refeições (coffee break e almoço), em estrutura única, para realização da 2ª Plenária do Planejamento Estratégico da Defensoria Pública do Estado da Paraíba (DPEPB).</t>
   </si>
   <si>
     <t>15/08/2026</t>
   </si>
   <si>
     <t>DE N° 014/2026- COLETES E CAMISAS</t>
   </si>
   <si>
     <t>014/2026</t>
   </si>
   <si>
-    <t>R$ 5.435,00</t>
+    <t>14/09/2026</t>
+  </si>
+  <si>
+    <t>LIONS COMÉRCIO E  SERVIÇOS</t>
+  </si>
+  <si>
+    <t>50.340.684/0001-49</t>
+  </si>
+  <si>
+    <t>R$ 5.200,00</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para confecção e fornecimento de coletes e camisas personalizados, destinados à identificação institucional de servidores e colaboradores da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000030/2026</t>
   </si>
   <si>
     <t>16/08/2026</t>
   </si>
   <si>
     <t>DE N° 015/2026- PLACAS DE IDENTIFICACAO</t>
   </si>
   <si>
     <t>015/2026</t>
   </si>
   <si>
     <t>29/06/2026</t>
   </si>
   <si>
     <t>DANIZO DUARTE DE SA</t>
   </si>
   <si>
     <t>38.468.258/0001-90</t>
   </si>
   <si>
     <t>R$ 65.400,00</t>
   </si>
   <si>
-    <t>Contratação de empresa especializada para execução de solução completa de comunicação visual institucional, compreendendo a confecção, fornecimento e instalação de placas de identificação institucional em ACM, medidas por metro quadrado, com aplicação da identidade visual da Defensoria Pública do Estado da Paraíba.
+    <t>Contratação de empresa especializada para execução de solução completa de comunicação visual institucional, compreendendo a confecção, fornecimento e instalação de placas de identificação institucional em ACM, medidas por metro quadrado, com aplicação da identidade visual da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000032/2026</t>
   </si>
   <si>
     <t>Concorrência (14.133)</t>
   </si>
   <si>
     <t>CONCORRÊNCIA Nº 001/2026 - MURO DE ARRIMO</t>
   </si>
   <si>
     <t>31/07/2026</t>
   </si>
   <si>
     <t>--</t>
   </si>
   <si>
     <t>0-00</t>
   </si>
   <si>
     <t>R$ 1.147.143,88</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para execução da obra de construção de muro de arrimo/contenção, com serviços complementares de fechamento/muro de divisa, no terreno da Defensoria Pública do Estado da Paraíba, localizado no bairro de Mangabeira, João Pessoa/PB, conforme condições, quantidades, especificações, projetos, memoriais e exigências estabelecidas no Edital, no Projeto Básico e nos demais anexos.</t>
   </si>
   <si>
     <t>DE N° 013/2026- E-MAIL</t>
   </si>
   <si>
     <t>SKYMAIL SERVIÇOS DE COMPUTAÇÃO E PROVIMENTO DE  INFORMAÇÃO DIGITAL LTDA</t>
   </si>
   <si>
     <t>1.764.428/6000-14</t>
   </si>
   <si>
-    <t>R$ 223,44</t>
+    <t>R$ 22.344,00</t>
   </si>
   <si>
     <t>Serviços de solução integrada de comunicação e colaboração corporativa em nuvem, no modelo Software as a Service(SaaS), compreendendo serviços de correio eletrônico corporativo, armazenamento, compartilhamento de arquivos, painel administrativo, segurança da informação, suporte técnico e migração de dados, com o objetivo de restabelecer e garantir a continuidade dos serviços institucionais da Defensoria Pública do Estado da Paraíba. 
 	Id contratação PNCP: 10733319000180-1-000028/2026</t>
   </si>
   <si>
     <t>19/08/2026</t>
+  </si>
+  <si>
+    <t>DE N° 016/2026- CERTIFICADO A3 E TOKEN</t>
+  </si>
+  <si>
+    <t>016/2026</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>CERTMAIS  CERTIFICAÇÃO DIGITAL</t>
+  </si>
+  <si>
+    <t>43.304.066/0001-88</t>
+  </si>
+  <si>
+    <t>R$ 37.200,00</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada na prestação de serviço de emissão de certificados digitais padrão ICP-Brasil, tipo A3 e-CPF, com validade mínima de 36 (trinta e seis) meses, contemplando certificados sem fornecimento de token e certificados com fornecimento de Token USB criptográfico, quando necessário, para suprir as necessidades da Defensoria Pública do Estado da Paraíba.
+	https://pncp.gov.br/app/editais/10733319000180/2026/33</t>
+  </si>
+  <si>
+    <t>25/08/2026</t>
+  </si>
+  <si>
+    <t>DE N° 017/2026-FUNDO- CADEIRAS DE PLASTICOS</t>
+  </si>
+  <si>
+    <t>017/2026</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>LIMP LTDA</t>
+  </si>
+  <si>
+    <t>39.862.043/0001-11</t>
+  </si>
+  <si>
+    <t>R$ 6.608,00</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para fornecimento de cadeiras plásticas empilháveis, sem braço, destinadas ao suporte logístico, estrutural e operacional da Defensoria Pública do Estado da Paraíba. 
+	Id contratação PNCP: 10733319000180-1-000034/2026</t>
+  </si>
+  <si>
+    <t>DP N° 018/2026- PURIFICADOR DE AGUA</t>
+  </si>
+  <si>
+    <t>018/2026</t>
+  </si>
+  <si>
+    <t>07/08/2026</t>
+  </si>
+  <si>
+    <t>NSG  COMÉRCIO DE PURIFICADORES ÁGUA E REFRIGERAÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>12.441.326/0001-33</t>
+  </si>
+  <si>
+    <t>R$ 10.200,00</t>
+  </si>
+  <si>
+    <t> Contratação de empresa para o fornecimento de 06 (seis) purificadores de água para consumo humano, abastecidos por água da rede tratada, com sistema próprio de filtragem e fornecimento de água natural e gelada, destinados aos Núcleos de Atendimento localizados em Patos, Cabedelo, Bayeux/PB, Núcleo de Mangabeira, Núcleo Criminal e Sede Administrativa da Defensoria Pública do Estado da Paraíba.   Id contratação PNCP: 10733319000180-1-000038/2026</t>
+  </si>
+  <si>
+    <t>DP N° 019/2026- GARRAFAO DE AGUA</t>
+  </si>
+  <si>
+    <t>019/2026</t>
+  </si>
+  <si>
+    <t>17/08/2026</t>
+  </si>
+  <si>
+    <t>JANIO LUIS DA SILVA LTDA</t>
+  </si>
+  <si>
+    <t>16.867.098/0001-19</t>
+  </si>
+  <si>
+    <t>R$ 4.000,00</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para fornecimento de 200 (duzentos) garrafões plásticos vazios, retornáveis, com capacidade de 20 litros, próprios para acondicionamento de água mineral ou potável, destinados à recomposição do estoque de vasilhames utilizados pela Defensoria Pública do Estado da Paraíba.
+	Id contratação PNCP: 10733319000180-1-000039/2026</t>
+  </si>
+  <si>
+    <t>DP N° 020/2026- PLACA DE IDENTIFICACAO</t>
+  </si>
+  <si>
+    <t>020/2026</t>
+  </si>
+  <si>
+    <t>21/08/2026</t>
+  </si>
+  <si>
+    <t>DANIZIO DUARTE DE  SA</t>
+  </si>
+  <si>
+    <t> Contratação de empresa especializa da para execução de solução completa de comunicação visual institucional, compreendendo a confecção, fornecimento e instalação de placas de identificação institucional em ACM, PVC expandido e vinil adesivo, medidas por metro quadrado, com aplicação da identidade visual da Defensoria Pública do Estado da Paraíba, conforme padrões estabelecidos no Manual de Identidade Visual da Instituição.
+	Id contratação PNCP: 10733319000180-1-000042/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 010/2026- TECEIRIZADA-LIMPEZA</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS TERCEIRIZADOS DE LIMPEZA E CONSERVAÇÃO, COM FORNECIMENTO DE MÃO DE OBRA COM DEDICAÇÃO EXCLUSIVA (DEMO), VISANDO GARANTIR CONDIÇÕES ADEQUADAS DE HIGIENE, SALUBRIDADE E ORGANIZAÇÃO NAS DEPENDÊNCIAS DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA. 
+	Id contratação PNCP: 10733319000180-1-000024/2026</t>
+  </si>
+  <si>
+    <t>27/08/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 011/2026- CALL CENTER</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada na prestação continuada de serviços de comunicação unificada em nuvem, compreendendo solução integrada de telefonia em nuvem (pabx virtual) e central de atendimento (call center), incluindo licenciamento, configuração, parametrização, portabilidade numérica, ura, integração e operação do código tridígito 129, suporte técnico, manutenção, atualização, treinamento, relatórios e demais recursos necessários à plena execução, para suprir as necessidades da Defensoria Pública do Estado da Paraíba.
+	Id contratação PNCP: 10733319000180-1-000040/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 012/2026- RASTREAMENTO VEICULAR</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA NA PRESTAÇÃO DE SERVIÇOS CONTINUADOS DE RASTREAMENTO E MONITORAMENTO VEICULAR, COM DISPONIBILIZAÇÃO DE EQUIPAMENTOS, INSTALAÇÃO, MANUTENÇÃO, SUPORTE TÉCNICO, PLATAFORMA DE ACOMPANHAMENTO, IDENTIFICAÇÃO DE CONDUTORES E GERAÇÃO DE RELATÓRIOS GERENCIAIS, DESTINADOS AO CONTROLE DA FROTA OFICIAL DA DEFENSORIA PÚBLICA DO ESTADO DA PARAÍBA.
+	Id contratação PNCP: 10733319000180-1-000031/2026</t>
+  </si>
+  <si>
+    <t>INEX N°004/2026- LOCAÇÃO DE IMOVEL-MONSENHOR WALFREDO</t>
+  </si>
+  <si>
+    <t>06/08/2026</t>
+  </si>
+  <si>
+    <t>ROBERTA BEZERRA DE MESQUITA MONTENEGRO</t>
+  </si>
+  <si>
+    <t>52.627/0044-68</t>
+  </si>
+  <si>
+    <t>R$ 129.600,00</t>
+  </si>
+  <si>
+    <t>Locação de imóvel urbano, localizado na Avenida Monsenhor Walfredo Leal, nº 503, Tambiá, João Pessoa/PB, destinado ao funcionamento do Núcleo de Atendimento da Mulher - NUDEM, do Núcleo de Atendimento da Infância e Juventude - NEPIJ e da Sala do Conselho da Defensoria Pública do Estado da Paraíba.
+	Id contratação PNCP: 10733319000180-1-000036/2026</t>
+  </si>
+  <si>
+    <t>15/09/2026</t>
+  </si>
+  <si>
+    <t>PE Nº 014/2026- AQUISIÇÃO DE MATERIAL GRAFICO</t>
+  </si>
+  <si>
+    <t>AQUISIÇÃO DE GRAFICA RÁPIDA</t>
+  </si>
+  <si>
+    <t>28/09/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -9323,51 +9493,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J805"/>
+  <dimension ref="A1:J815"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -13665,51 +13835,51 @@
       </c>
       <c r="H135" t="s">
         <v>786</v>
       </c>
       <c r="I135" t="s">
         <v>787</v>
       </c>
       <c r="J135" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" t="s">
         <v>28</v>
       </c>
       <c r="B136" t="s">
         <v>788</v>
       </c>
       <c r="C136" t="s">
         <v>789</v>
       </c>
       <c r="D136" t="s">
         <v>790</v>
       </c>
       <c r="E136" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="F136" t="s">
         <v>791</v>
       </c>
       <c r="G136" t="s">
         <v>792</v>
       </c>
       <c r="H136" t="s">
         <v>53</v>
       </c>
       <c r="I136" t="s">
         <v>793</v>
       </c>
       <c r="J136" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" t="s">
         <v>10</v>
       </c>
       <c r="B137" t="s">
         <v>795</v>
       </c>
       <c r="C137" t="s">
@@ -30420,165 +30590,485 @@
       </c>
       <c r="G801" t="s">
         <v>2913</v>
       </c>
       <c r="H801" t="s">
         <v>2914</v>
       </c>
       <c r="I801" t="s">
         <v>2915</v>
       </c>
       <c r="J801" t="s">
         <v>2916</v>
       </c>
     </row>
     <row r="802" spans="1:10">
       <c r="A802" t="s">
         <v>28</v>
       </c>
       <c r="B802" t="s">
         <v>2917</v>
       </c>
       <c r="C802" t="s">
         <v>2918</v>
       </c>
       <c r="D802" t="s">
-        <v>2863</v>
+        <v>2919</v>
       </c>
       <c r="E802" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="F802" t="s">
-        <v>23</v>
+        <v>2920</v>
       </c>
       <c r="G802" t="s">
-        <v>46</v>
+        <v>2921</v>
       </c>
       <c r="H802" t="s">
-        <v>2919</v>
+        <v>2922</v>
       </c>
       <c r="I802" t="s">
-        <v>2920</v>
+        <v>2923</v>
       </c>
       <c r="J802" t="s">
-        <v>2921</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="803" spans="1:10">
       <c r="A803" t="s">
         <v>28</v>
       </c>
       <c r="B803" t="s">
-        <v>2922</v>
+        <v>2925</v>
       </c>
       <c r="C803" t="s">
-        <v>2923</v>
+        <v>2926</v>
       </c>
       <c r="D803" t="s">
+        <v>2927</v>
+      </c>
+      <c r="E803" t="s">
+        <v>249</v>
+      </c>
+      <c r="F803" t="s">
+        <v>2928</v>
+      </c>
+      <c r="G803" t="s">
+        <v>2929</v>
+      </c>
+      <c r="H803" t="s">
+        <v>2930</v>
+      </c>
+      <c r="I803" t="s">
+        <v>2931</v>
+      </c>
+      <c r="J803" t="s">
         <v>2924</v>
-      </c>
-[...16 lines deleted...]
-        <v>2921</v>
       </c>
     </row>
     <row r="804" spans="1:10">
       <c r="A804" t="s">
-        <v>2929</v>
+        <v>2932</v>
       </c>
       <c r="B804" t="s">
-        <v>2930</v>
+        <v>2933</v>
       </c>
       <c r="C804" t="s">
         <v>668</v>
       </c>
       <c r="D804" t="s">
-        <v>2931</v>
+        <v>2934</v>
       </c>
       <c r="E804" t="s">
         <v>52</v>
       </c>
       <c r="F804" t="s">
-        <v>2932</v>
+        <v>2935</v>
       </c>
       <c r="G804" t="s">
-        <v>2933</v>
+        <v>2936</v>
       </c>
       <c r="H804" t="s">
-        <v>2934</v>
+        <v>2937</v>
       </c>
       <c r="I804" t="s">
-        <v>2935</v>
+        <v>2938</v>
       </c>
       <c r="J804" t="s">
-        <v>2921</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="805" spans="1:10">
       <c r="A805" t="s">
         <v>28</v>
       </c>
       <c r="B805" t="s">
-        <v>2936</v>
+        <v>2939</v>
       </c>
       <c r="C805" t="s">
         <v>2858</v>
       </c>
       <c r="D805" t="s">
         <v>2849</v>
       </c>
       <c r="E805" t="s">
         <v>14</v>
       </c>
       <c r="F805" t="s">
-        <v>2937</v>
+        <v>2940</v>
       </c>
       <c r="G805" t="s">
-        <v>2938</v>
+        <v>2941</v>
       </c>
       <c r="H805" t="s">
-        <v>2939</v>
+        <v>2942</v>
       </c>
       <c r="I805" t="s">
-        <v>2940</v>
+        <v>2943</v>
       </c>
       <c r="J805" t="s">
-        <v>2941</v>
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="806" spans="1:10">
+      <c r="A806" t="s">
+        <v>28</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2945</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2947</v>
+      </c>
+      <c r="E806" t="s">
+        <v>14</v>
+      </c>
+      <c r="F806" t="s">
+        <v>2948</v>
+      </c>
+      <c r="G806" t="s">
+        <v>2949</v>
+      </c>
+      <c r="H806" t="s">
+        <v>2950</v>
+      </c>
+      <c r="I806" t="s">
+        <v>2951</v>
+      </c>
+      <c r="J806" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="807" spans="1:10">
+      <c r="A807" t="s">
+        <v>28</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2953</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2954</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2955</v>
+      </c>
+      <c r="E807" t="s">
+        <v>14</v>
+      </c>
+      <c r="F807" t="s">
+        <v>2956</v>
+      </c>
+      <c r="G807" t="s">
+        <v>2957</v>
+      </c>
+      <c r="H807" t="s">
+        <v>2958</v>
+      </c>
+      <c r="I807" t="s">
+        <v>2959</v>
+      </c>
+      <c r="J807" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="808" spans="1:10">
+      <c r="A808" t="s">
+        <v>28</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C808" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E808" t="s">
+        <v>14</v>
+      </c>
+      <c r="F808" t="s">
+        <v>2963</v>
+      </c>
+      <c r="G808" t="s">
+        <v>2964</v>
+      </c>
+      <c r="H808" t="s">
+        <v>2965</v>
+      </c>
+      <c r="I808" t="s">
+        <v>2966</v>
+      </c>
+      <c r="J808" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="809" spans="1:10">
+      <c r="A809" t="s">
+        <v>28</v>
+      </c>
+      <c r="B809" t="s">
+        <v>2967</v>
+      </c>
+      <c r="C809" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2969</v>
+      </c>
+      <c r="E809" t="s">
+        <v>14</v>
+      </c>
+      <c r="F809" t="s">
+        <v>2970</v>
+      </c>
+      <c r="G809" t="s">
+        <v>2971</v>
+      </c>
+      <c r="H809" t="s">
+        <v>2972</v>
+      </c>
+      <c r="I809" t="s">
+        <v>2973</v>
+      </c>
+      <c r="J809" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="810" spans="1:10">
+      <c r="A810" t="s">
+        <v>28</v>
+      </c>
+      <c r="B810" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C810" t="s">
+        <v>2975</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2976</v>
+      </c>
+      <c r="E810" t="s">
+        <v>14</v>
+      </c>
+      <c r="F810" t="s">
+        <v>2977</v>
+      </c>
+      <c r="G810" t="s">
+        <v>2929</v>
+      </c>
+      <c r="H810" t="s">
+        <v>2930</v>
+      </c>
+      <c r="I810" t="s">
+        <v>2978</v>
+      </c>
+      <c r="J810" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="811" spans="1:10">
+      <c r="A811" t="s">
+        <v>10</v>
+      </c>
+      <c r="B811" t="s">
+        <v>2979</v>
+      </c>
+      <c r="C811" t="s">
+        <v>789</v>
+      </c>
+      <c r="D811" t="s">
+        <v>152</v>
+      </c>
+      <c r="E811" t="s">
+        <v>52</v>
+      </c>
+      <c r="F811" t="s">
+        <v>23</v>
+      </c>
+      <c r="G811" t="s">
+        <v>46</v>
+      </c>
+      <c r="H811" t="s">
+        <v>53</v>
+      </c>
+      <c r="I811" t="s">
+        <v>2980</v>
+      </c>
+      <c r="J811" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="812" spans="1:10">
+      <c r="A812" t="s">
+        <v>10</v>
+      </c>
+      <c r="B812" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C812" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D812" t="s">
+        <v>152</v>
+      </c>
+      <c r="E812" t="s">
+        <v>52</v>
+      </c>
+      <c r="F812" t="s">
+        <v>23</v>
+      </c>
+      <c r="G812" t="s">
+        <v>46</v>
+      </c>
+      <c r="H812" t="s">
+        <v>53</v>
+      </c>
+      <c r="I812" t="s">
+        <v>2983</v>
+      </c>
+      <c r="J812" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="813" spans="1:10">
+      <c r="A813" t="s">
+        <v>10</v>
+      </c>
+      <c r="B813" t="s">
+        <v>2984</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D813" t="s">
+        <v>152</v>
+      </c>
+      <c r="E813" t="s">
+        <v>52</v>
+      </c>
+      <c r="F813" t="s">
+        <v>23</v>
+      </c>
+      <c r="G813" t="s">
+        <v>46</v>
+      </c>
+      <c r="H813" t="s">
+        <v>53</v>
+      </c>
+      <c r="I813" t="s">
+        <v>2985</v>
+      </c>
+      <c r="J813" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="814" spans="1:10">
+      <c r="A814" t="s">
+        <v>310</v>
+      </c>
+      <c r="B814" t="s">
+        <v>2986</v>
+      </c>
+      <c r="C814" t="s">
+        <v>728</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2987</v>
+      </c>
+      <c r="E814" t="s">
+        <v>14</v>
+      </c>
+      <c r="F814" t="s">
+        <v>2988</v>
+      </c>
+      <c r="G814" t="s">
+        <v>2989</v>
+      </c>
+      <c r="H814" t="s">
+        <v>2990</v>
+      </c>
+      <c r="I814" t="s">
+        <v>2991</v>
+      </c>
+      <c r="J814" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="815" spans="1:10">
+      <c r="A815" t="s">
+        <v>10</v>
+      </c>
+      <c r="B815" t="s">
+        <v>2993</v>
+      </c>
+      <c r="C815" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D815" t="s">
+        <v>152</v>
+      </c>
+      <c r="E815" t="s">
+        <v>52</v>
+      </c>
+      <c r="F815" t="s">
+        <v>23</v>
+      </c>
+      <c r="G815" t="s">
+        <v>46</v>
+      </c>
+      <c r="H815" t="s">
+        <v>53</v>
+      </c>
+      <c r="I815" t="s">
+        <v>2994</v>
+      </c>
+      <c r="J815" t="s">
+        <v>2995</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">