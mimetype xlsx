--- v2 (2026-08-20)
+++ v3 (2026-10-04)
@@ -119,51 +119,51 @@
   <si>
     <t>REFORMA DOS BANHEIROS DO BLOCO ADMINISTRATIVO E BLOCO CENTRAL</t>
   </si>
   <si>
     <t>071/2025</t>
   </si>
   <si>
     <t>PACTO CONSTRUÇÕES LTDA</t>
   </si>
   <si>
     <t>33.666.569/0001-40</t>
   </si>
   <si>
     <t>Planejamento</t>
   </si>
   <si>
     <t>Análise do local e levantamento topográfico</t>
   </si>
   <si>
     <t>01/12/2025</t>
   </si>
   <si>
     <t>15/07/2026</t>
   </si>
   <si>
-    <t>R$ 10,70</t>
+    <t>R$ 107.000,00</t>
   </si>
   <si>
     <t>Obra segue em andamento na fase de acabamento cerâmico e divisórias sanitarias.</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -592,51 +592,51 @@
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3" t="s">
         <v>31</v>
       </c>
       <c r="G3" t="s">
         <v>32</v>
       </c>
       <c r="H3">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="I3" t="s">
         <v>21</v>
       </c>
       <c r="J3" t="s">
         <v>33</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">