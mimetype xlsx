--- v1 (2025-12-31)
+++ v2 (2026-04-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Histórico</t>
   </si>
   <si>
     <t>Comarca</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Mês</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>TEREZINHA DE JESUS M UGULINO SEVERO</t>
   </si>
   <si>
@@ -741,50 +741,65 @@
     <t>R$ 5.841,54</t>
   </si>
   <si>
     <t>R$ 3.026,96</t>
   </si>
   <si>
     <t>ENRIQUIMAR DUTRA DA SILVA</t>
   </si>
   <si>
     <t>R$ 4.779,42</t>
   </si>
   <si>
     <t>R$ 1.593,14</t>
   </si>
   <si>
     <t>MARIA GORETTI PEREIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>R$ 5.310,48</t>
   </si>
   <si>
     <t>R$ 605,39</t>
   </si>
   <si>
     <t>R$ 1.589,15</t>
+  </si>
+  <si>
+    <t>R$ 1.024,44</t>
+  </si>
+  <si>
+    <t>24/02/2026</t>
+  </si>
+  <si>
+    <t>AMANDA SILVA FARIAS DIAS PEREIRA</t>
+  </si>
+  <si>
+    <t>R$ 2.270,23</t>
+  </si>
+  <si>
+    <t>R$ 983,76</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1088,51 +1103,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G493"/>
+  <dimension ref="A1:G498"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -12433,50 +12448,165 @@
       <c r="G492" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" t="s">
         <v>19</v>
       </c>
       <c r="B493" t="s">
         <v>201</v>
       </c>
       <c r="C493" t="s">
         <v>29</v>
       </c>
       <c r="D493" t="s">
         <v>160</v>
       </c>
       <c r="E493">
         <v>11</v>
       </c>
       <c r="F493">
         <v>2025</v>
       </c>
       <c r="G493" t="s">
         <v>204</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7">
+      <c r="A494" t="s">
+        <v>142</v>
+      </c>
+      <c r="B494" t="s">
+        <v>8</v>
+      </c>
+      <c r="C494" t="s">
+        <v>29</v>
+      </c>
+      <c r="D494" t="s">
+        <v>243</v>
+      </c>
+      <c r="E494" t="s">
+        <v>90</v>
+      </c>
+      <c r="F494">
+        <v>2026</v>
+      </c>
+      <c r="G494" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7">
+      <c r="A495" t="s">
+        <v>245</v>
+      </c>
+      <c r="B495" t="s">
+        <v>8</v>
+      </c>
+      <c r="C495" t="s">
+        <v>18</v>
+      </c>
+      <c r="D495" t="s">
+        <v>203</v>
+      </c>
+      <c r="E495" t="s">
+        <v>90</v>
+      </c>
+      <c r="F495">
+        <v>2026</v>
+      </c>
+      <c r="G495" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7">
+      <c r="A496" t="s">
+        <v>211</v>
+      </c>
+      <c r="B496" t="s">
+        <v>8</v>
+      </c>
+      <c r="C496" t="s">
+        <v>110</v>
+      </c>
+      <c r="D496" t="s">
+        <v>160</v>
+      </c>
+      <c r="E496" t="s">
+        <v>90</v>
+      </c>
+      <c r="F496">
+        <v>2026</v>
+      </c>
+      <c r="G496" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7">
+      <c r="A497" t="s">
+        <v>63</v>
+      </c>
+      <c r="B497" t="s">
+        <v>8</v>
+      </c>
+      <c r="C497" t="s">
+        <v>18</v>
+      </c>
+      <c r="D497" t="s">
+        <v>246</v>
+      </c>
+      <c r="E497" t="s">
+        <v>90</v>
+      </c>
+      <c r="F497">
+        <v>2026</v>
+      </c>
+      <c r="G497" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7">
+      <c r="A498" t="s">
+        <v>100</v>
+      </c>
+      <c r="B498" t="s">
+        <v>8</v>
+      </c>
+      <c r="C498" t="s">
+        <v>18</v>
+      </c>
+      <c r="D498" t="s">
+        <v>247</v>
+      </c>
+      <c r="E498" t="s">
+        <v>90</v>
+      </c>
+      <c r="F498">
+        <v>2026</v>
+      </c>
+      <c r="G498" t="s">
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">