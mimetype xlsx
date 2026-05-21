--- v2 (2026-04-03)
+++ v3 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Histórico</t>
   </si>
   <si>
     <t>Comarca</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Mês</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>TEREZINHA DE JESUS M UGULINO SEVERO</t>
   </si>
   <si>
@@ -756,50 +756,71 @@
     <t>MARIA GORETTI PEREIRA DE OLIVEIRA</t>
   </si>
   <si>
     <t>R$ 5.310,48</t>
   </si>
   <si>
     <t>R$ 605,39</t>
   </si>
   <si>
     <t>R$ 1.589,15</t>
   </si>
   <si>
     <t>R$ 1.024,44</t>
   </si>
   <si>
     <t>24/02/2026</t>
   </si>
   <si>
     <t>AMANDA SILVA FARIAS DIAS PEREIRA</t>
   </si>
   <si>
     <t>R$ 2.270,23</t>
   </si>
   <si>
     <t>R$ 983,76</t>
+  </si>
+  <si>
+    <t>FERNANDA PERES DA SILVA</t>
+  </si>
+  <si>
+    <t>R$ 4.540,46</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>FERNANDA APOLÔNIO NÓBREGA</t>
+  </si>
+  <si>
+    <t>R$ 1.707,40</t>
+  </si>
+  <si>
+    <t>R$ 1.365,92</t>
+  </si>
+  <si>
+    <t>R$ 4.086,36</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1103,51 +1124,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G498"/>
+  <dimension ref="A1:G507"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -12563,50 +12584,257 @@
       <c r="G497" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498" t="s">
         <v>100</v>
       </c>
       <c r="B498" t="s">
         <v>8</v>
       </c>
       <c r="C498" t="s">
         <v>18</v>
       </c>
       <c r="D498" t="s">
         <v>247</v>
       </c>
       <c r="E498" t="s">
         <v>90</v>
       </c>
       <c r="F498">
         <v>2026</v>
       </c>
       <c r="G498" t="s">
         <v>244</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7">
+      <c r="A499" t="s">
+        <v>248</v>
+      </c>
+      <c r="B499" t="s">
+        <v>8</v>
+      </c>
+      <c r="C499" t="s">
+        <v>18</v>
+      </c>
+      <c r="D499" t="s">
+        <v>249</v>
+      </c>
+      <c r="E499" t="s">
+        <v>76</v>
+      </c>
+      <c r="F499">
+        <v>2026</v>
+      </c>
+      <c r="G499" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7">
+      <c r="A500" t="s">
+        <v>7</v>
+      </c>
+      <c r="B500" t="s">
+        <v>8</v>
+      </c>
+      <c r="C500" t="s">
+        <v>29</v>
+      </c>
+      <c r="D500" t="s">
+        <v>168</v>
+      </c>
+      <c r="E500" t="s">
+        <v>76</v>
+      </c>
+      <c r="F500">
+        <v>2026</v>
+      </c>
+      <c r="G500" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7">
+      <c r="A501" t="s">
+        <v>251</v>
+      </c>
+      <c r="B501" t="s">
+        <v>8</v>
+      </c>
+      <c r="C501" t="s">
+        <v>18</v>
+      </c>
+      <c r="D501" t="s">
+        <v>252</v>
+      </c>
+      <c r="E501" t="s">
+        <v>76</v>
+      </c>
+      <c r="F501">
+        <v>2026</v>
+      </c>
+      <c r="G501" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7">
+      <c r="A502" t="s">
+        <v>19</v>
+      </c>
+      <c r="B502" t="s">
+        <v>8</v>
+      </c>
+      <c r="C502" t="s">
+        <v>18</v>
+      </c>
+      <c r="D502" t="s">
+        <v>174</v>
+      </c>
+      <c r="E502" t="s">
+        <v>76</v>
+      </c>
+      <c r="F502">
+        <v>2026</v>
+      </c>
+      <c r="G502" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7">
+      <c r="A503" t="s">
+        <v>31</v>
+      </c>
+      <c r="B503" t="s">
+        <v>8</v>
+      </c>
+      <c r="C503" t="s">
+        <v>18</v>
+      </c>
+      <c r="D503" t="s">
+        <v>164</v>
+      </c>
+      <c r="E503" t="s">
+        <v>76</v>
+      </c>
+      <c r="F503">
+        <v>2026</v>
+      </c>
+      <c r="G503" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7">
+      <c r="A504" t="s">
+        <v>144</v>
+      </c>
+      <c r="B504" t="s">
+        <v>8</v>
+      </c>
+      <c r="C504" t="s">
+        <v>18</v>
+      </c>
+      <c r="D504" t="s">
+        <v>253</v>
+      </c>
+      <c r="E504" t="s">
+        <v>76</v>
+      </c>
+      <c r="F504">
+        <v>2026</v>
+      </c>
+      <c r="G504" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7">
+      <c r="A505" t="s">
+        <v>111</v>
+      </c>
+      <c r="B505" t="s">
+        <v>8</v>
+      </c>
+      <c r="C505" t="s">
+        <v>18</v>
+      </c>
+      <c r="D505" t="s">
+        <v>254</v>
+      </c>
+      <c r="E505" t="s">
+        <v>76</v>
+      </c>
+      <c r="F505">
+        <v>2026</v>
+      </c>
+      <c r="G505" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7">
+      <c r="A506" t="s">
+        <v>99</v>
+      </c>
+      <c r="B506" t="s">
+        <v>8</v>
+      </c>
+      <c r="C506" t="s">
+        <v>29</v>
+      </c>
+      <c r="D506" t="s">
+        <v>168</v>
+      </c>
+      <c r="E506" t="s">
+        <v>76</v>
+      </c>
+      <c r="F506">
+        <v>2026</v>
+      </c>
+      <c r="G506" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7">
+      <c r="A507" t="s">
+        <v>48</v>
+      </c>
+      <c r="B507" t="s">
+        <v>8</v>
+      </c>
+      <c r="C507" t="s">
+        <v>29</v>
+      </c>
+      <c r="D507" t="s">
+        <v>174</v>
+      </c>
+      <c r="E507" t="s">
+        <v>76</v>
+      </c>
+      <c r="F507">
+        <v>2026</v>
+      </c>
+      <c r="G507" t="s">
+        <v>250</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">