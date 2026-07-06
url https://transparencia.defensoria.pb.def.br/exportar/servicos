--- v3 (2026-05-21)
+++ v4 (2026-07-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="256">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Histórico</t>
   </si>
   <si>
     <t>Comarca</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
     <t>Mês</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Data de Criação</t>
   </si>
   <si>
     <t>TEREZINHA DE JESUS M UGULINO SEVERO</t>
   </si>
   <si>
@@ -777,50 +777,53 @@
     <t>R$ 2.270,23</t>
   </si>
   <si>
     <t>R$ 983,76</t>
   </si>
   <si>
     <t>FERNANDA PERES DA SILVA</t>
   </si>
   <si>
     <t>R$ 4.540,46</t>
   </si>
   <si>
     <t>23/04/2026</t>
   </si>
   <si>
     <t>FERNANDA APOLÔNIO NÓBREGA</t>
   </si>
   <si>
     <t>R$ 1.707,40</t>
   </si>
   <si>
     <t>R$ 1.365,92</t>
   </si>
   <si>
     <t>R$ 4.086,36</t>
+  </si>
+  <si>
+    <t>02/06/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1124,51 +1127,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G507"/>
+  <dimension ref="A1:G513"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -12791,50 +12794,188 @@
       <c r="G506" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" t="s">
         <v>48</v>
       </c>
       <c r="B507" t="s">
         <v>8</v>
       </c>
       <c r="C507" t="s">
         <v>29</v>
       </c>
       <c r="D507" t="s">
         <v>174</v>
       </c>
       <c r="E507" t="s">
         <v>76</v>
       </c>
       <c r="F507">
         <v>2026</v>
       </c>
       <c r="G507" t="s">
         <v>250</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7">
+      <c r="A508" t="s">
+        <v>188</v>
+      </c>
+      <c r="B508" t="s">
+        <v>8</v>
+      </c>
+      <c r="C508" t="s">
+        <v>29</v>
+      </c>
+      <c r="D508" t="s">
+        <v>164</v>
+      </c>
+      <c r="E508" t="s">
+        <v>54</v>
+      </c>
+      <c r="F508">
+        <v>2026</v>
+      </c>
+      <c r="G508" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7">
+      <c r="A509" t="s">
+        <v>83</v>
+      </c>
+      <c r="B509" t="s">
+        <v>8</v>
+      </c>
+      <c r="C509" t="s">
+        <v>29</v>
+      </c>
+      <c r="D509" t="s">
+        <v>163</v>
+      </c>
+      <c r="E509" t="s">
+        <v>54</v>
+      </c>
+      <c r="F509">
+        <v>2026</v>
+      </c>
+      <c r="G509" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7">
+      <c r="A510" t="s">
+        <v>47</v>
+      </c>
+      <c r="B510" t="s">
+        <v>8</v>
+      </c>
+      <c r="C510" t="s">
+        <v>29</v>
+      </c>
+      <c r="D510" t="s">
+        <v>163</v>
+      </c>
+      <c r="E510" t="s">
+        <v>54</v>
+      </c>
+      <c r="F510">
+        <v>2026</v>
+      </c>
+      <c r="G510" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7">
+      <c r="A511" t="s">
+        <v>112</v>
+      </c>
+      <c r="B511" t="s">
+        <v>8</v>
+      </c>
+      <c r="C511" t="s">
+        <v>18</v>
+      </c>
+      <c r="D511" t="s">
+        <v>174</v>
+      </c>
+      <c r="E511" t="s">
+        <v>54</v>
+      </c>
+      <c r="F511">
+        <v>2026</v>
+      </c>
+      <c r="G511" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7">
+      <c r="A512" t="s">
+        <v>53</v>
+      </c>
+      <c r="B512" t="s">
+        <v>8</v>
+      </c>
+      <c r="C512" t="s">
+        <v>29</v>
+      </c>
+      <c r="D512" t="s">
+        <v>246</v>
+      </c>
+      <c r="E512" t="s">
+        <v>54</v>
+      </c>
+      <c r="F512">
+        <v>2026</v>
+      </c>
+      <c r="G512" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7">
+      <c r="A513" t="s">
+        <v>53</v>
+      </c>
+      <c r="B513" t="s">
+        <v>8</v>
+      </c>
+      <c r="C513" t="s">
+        <v>113</v>
+      </c>
+      <c r="D513" t="s">
+        <v>163</v>
+      </c>
+      <c r="E513" t="s">
+        <v>54</v>
+      </c>
+      <c r="F513">
+        <v>2026</v>
+      </c>
+      <c r="G513" t="s">
+        <v>255</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">